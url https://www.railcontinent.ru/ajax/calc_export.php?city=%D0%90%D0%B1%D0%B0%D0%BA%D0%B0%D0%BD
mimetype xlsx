--- v2 (2026-06-18)
+++ v3 (2026-11-05)
@@ -816,96 +816,96 @@
       </c>
       <c r="N7">
         <v>9.8</v>
       </c>
       <c r="O7">
         <v>9.7</v>
       </c>
       <c r="P7">
         <v>9.6</v>
       </c>
       <c r="Q7">
         <v>9.5</v>
       </c>
       <c r="R7">
         <v>9.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>28.8</v>
+        <v>29.8</v>
       </c>
       <c r="G8">
-        <v>28.1</v>
+        <v>29.1</v>
       </c>
       <c r="H8">
-        <v>27.4</v>
+        <v>28.4</v>
       </c>
       <c r="I8">
-        <v>26.7</v>
+        <v>27.7</v>
       </c>
       <c r="J8">
-        <v>26.0</v>
+        <v>27.0</v>
       </c>
       <c r="K8">
-        <v>25.3</v>
+        <v>26.3</v>
       </c>
       <c r="L8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M8">
-        <v>24.7</v>
+        <v>25.7</v>
       </c>
       <c r="N8">
-        <v>24.4</v>
+        <v>25.4</v>
       </c>
       <c r="O8">
-        <v>24.1</v>
+        <v>25.1</v>
       </c>
       <c r="P8">
-        <v>23.8</v>
+        <v>24.8</v>
       </c>
       <c r="Q8">
-        <v>23.5</v>
+        <v>24.5</v>
       </c>
       <c r="R8">
-        <v>23.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1500</v>
       </c>
       <c r="D9">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>25.2</v>
       </c>
       <c r="G9">
         <v>24.6</v>
       </c>
       <c r="H9">
@@ -1184,96 +1184,96 @@
       </c>
       <c r="N17">
         <v>2490</v>
       </c>
       <c r="O17">
         <v>2450</v>
       </c>
       <c r="P17">
         <v>2410</v>
       </c>
       <c r="Q17">
         <v>2380</v>
       </c>
       <c r="R17">
         <v>2380</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
-        <v>8470</v>
+        <v>8870</v>
       </c>
       <c r="G18">
-        <v>8270</v>
+        <v>8650</v>
       </c>
       <c r="H18">
-        <v>8070</v>
+        <v>8440</v>
       </c>
       <c r="I18">
-        <v>7870</v>
+        <v>8230</v>
       </c>
       <c r="J18">
-        <v>7670</v>
+        <v>8030</v>
       </c>
       <c r="K18">
-        <v>7490</v>
+        <v>7840</v>
       </c>
       <c r="L18">
-        <v>7380</v>
+        <v>7720</v>
       </c>
       <c r="M18">
+        <v>7610</v>
+      </c>
+      <c r="N18">
+        <v>7500</v>
+      </c>
+      <c r="O18">
+        <v>7390</v>
+      </c>
+      <c r="P18">
         <v>7270</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>7170</v>
       </c>
-      <c r="O18">
-[...7 lines deleted...]
-      </c>
       <c r="R18">
-        <v>6860</v>
+        <v>7170</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1500</v>
       </c>
       <c r="D19">
         <v>5</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="6">
         <v>6320</v>
       </c>
       <c r="G19">
         <v>6170</v>
       </c>
       <c r="H19">