--- v1 (2026-02-02)
+++ v2 (2026-06-18)
@@ -704,96 +704,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D6">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>43.2</v>
+        <v>46.0</v>
       </c>
       <c r="G6">
-        <v>42.2</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="H6">
-        <v>41.2</v>
+        <v>43.8</v>
       </c>
       <c r="I6">
-        <v>40.2</v>
+        <v>42.7</v>
       </c>
       <c r="J6">
-        <v>39.2</v>
+        <v>41.6</v>
       </c>
       <c r="K6">
-        <v>38.2</v>
+        <v>40.5</v>
       </c>
       <c r="L6">
-        <v>37.7</v>
+        <v>39.9</v>
       </c>
       <c r="M6">
-        <v>37.2</v>
+        <v>39.3</v>
       </c>
       <c r="N6">
-        <v>36.7</v>
+        <v>38.7</v>
       </c>
       <c r="O6">
-        <v>36.2</v>
+        <v>38.1</v>
       </c>
       <c r="P6">
-        <v>35.7</v>
+        <v>37.5</v>
       </c>
       <c r="Q6">
-        <v>35.2</v>
+        <v>37.0</v>
       </c>
       <c r="R6">
-        <v>35.2</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1000</v>
       </c>
       <c r="D7">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>11.6</v>
       </c>
       <c r="G7">
         <v>11.3</v>
       </c>
       <c r="H7">
@@ -1072,96 +1072,96 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D16">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
+        <v>11440</v>
+      </c>
+      <c r="G16">
+        <v>11170</v>
+      </c>
+      <c r="H16">
         <v>10900</v>
       </c>
-      <c r="G16">
-[...4 lines deleted...]
-      </c>
       <c r="I16">
+        <v>10630</v>
+      </c>
+      <c r="J16">
+        <v>10360</v>
+      </c>
+      <c r="K16">
         <v>10120</v>
       </c>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
       <c r="L16">
-        <v>9490</v>
+        <v>9960</v>
       </c>
       <c r="M16">
-        <v>9350</v>
+        <v>9820</v>
       </c>
       <c r="N16">
-        <v>9220</v>
+        <v>9680</v>
       </c>
       <c r="O16">
-        <v>9070</v>
+        <v>9530</v>
       </c>
       <c r="P16">
-        <v>8940</v>
+        <v>9380</v>
       </c>
       <c r="Q16">
-        <v>8810</v>
+        <v>9250</v>
       </c>
       <c r="R16">
-        <v>8810</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1000</v>
       </c>
       <c r="D17">
         <v>3</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
         <v>2940</v>
       </c>
       <c r="G17">
         <v>2870</v>
       </c>
       <c r="H17">