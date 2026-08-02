--- v2 (2026-02-02)
+++ v3 (2026-08-02)
@@ -689,96 +689,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>1200</v>
+        <v>1350</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>28</v>
+        <v>32.9</v>
       </c>
       <c r="G6">
-        <v>26.4</v>
+        <v>29.4</v>
       </c>
       <c r="H6">
-        <v>25.3</v>
+        <v>28.5</v>
       </c>
       <c r="I6">
-        <v>24.7</v>
+        <v>27.4</v>
       </c>
       <c r="J6">
-        <v>24.1</v>
+        <v>26.7</v>
       </c>
       <c r="K6">
-        <v>23.5</v>
+        <v>26</v>
       </c>
       <c r="L6">
-        <v>23.2</v>
+        <v>25.6</v>
       </c>
       <c r="M6">
-        <v>22.9</v>
+        <v>25.2</v>
       </c>
       <c r="N6">
-        <v>22.6</v>
+        <v>24.8</v>
       </c>
       <c r="O6">
-        <v>22.3</v>
+        <v>24.4</v>
       </c>
       <c r="P6">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="Q6">
-        <v>21.7</v>
+        <v>23.6</v>
       </c>
       <c r="R6">
-        <v>21.7</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:19" customHeight="1" ht="20">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
@@ -833,96 +833,96 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>1200</v>
+        <v>1350</v>
       </c>
       <c r="D12">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="6">
-        <v>7660</v>
+        <v>8610</v>
       </c>
       <c r="G12">
-        <v>7470</v>
+        <v>8400</v>
       </c>
       <c r="H12">
-        <v>7170</v>
+        <v>8020</v>
       </c>
       <c r="I12">
-        <v>6960</v>
+        <v>7750</v>
       </c>
       <c r="J12">
-        <v>6790</v>
+        <v>7560</v>
       </c>
       <c r="K12">
-        <v>6270</v>
+        <v>6990</v>
       </c>
       <c r="L12">
-        <v>6180</v>
+        <v>6890</v>
       </c>
       <c r="M12">
-        <v>6030</v>
+        <v>6720</v>
       </c>
       <c r="N12">
-        <v>5940</v>
+        <v>6620</v>
       </c>
       <c r="O12">
-        <v>5850</v>
+        <v>6520</v>
       </c>
       <c r="P12">
-        <v>5580</v>
+        <v>6220</v>
       </c>
       <c r="Q12">
-        <v>5500</v>
+        <v>6130</v>
       </c>
       <c r="R12">
-        <v>5500</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
   </mergeCells>