--- v3 (2026-03-03)
+++ v4 (2026-04-17)
@@ -1155,96 +1155,96 @@
       </c>
       <c r="N19">
         <v>22.6</v>
       </c>
       <c r="O19">
         <v>22.3</v>
       </c>
       <c r="P19">
         <v>22.0</v>
       </c>
       <c r="Q19">
         <v>21.7</v>
       </c>
       <c r="R19">
         <v>21.7</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>2650</v>
+        <v>1650</v>
       </c>
       <c r="D20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>35.2</v>
+        <v>27.2</v>
       </c>
       <c r="G20">
-        <v>34.40000000000001</v>
+        <v>26.6</v>
       </c>
       <c r="H20">
-        <v>33.59999999999999</v>
+        <v>26.0</v>
       </c>
       <c r="I20">
-        <v>32.8</v>
+        <v>25.4</v>
       </c>
       <c r="J20">
-        <v>31.8</v>
+        <v>24.6</v>
       </c>
       <c r="K20">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="L20">
-        <v>30.2</v>
+        <v>23.3</v>
       </c>
       <c r="M20">
-        <v>29.7</v>
+        <v>22.9</v>
       </c>
       <c r="N20">
-        <v>29.3</v>
+        <v>22.6</v>
       </c>
       <c r="O20">
-        <v>28.8</v>
+        <v>22.2</v>
       </c>
       <c r="P20">
-        <v>28.4</v>
+        <v>21.9</v>
       </c>
       <c r="Q20">
-        <v>28.0</v>
+        <v>21.6</v>
       </c>
       <c r="R20">
-        <v>28.0</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21">
         <v>2550</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>26.8</v>
       </c>
       <c r="G21">
         <v>26.4</v>
       </c>
       <c r="H21">
@@ -1995,152 +1995,152 @@
       </c>
       <c r="N34">
         <v>27.8</v>
       </c>
       <c r="O34">
         <v>27.4</v>
       </c>
       <c r="P34">
         <v>27.0</v>
       </c>
       <c r="Q34">
         <v>26.6</v>
       </c>
       <c r="R34">
         <v>26.6</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35" t="s">
         <v>44</v>
       </c>
       <c r="C35">
-        <v>2950</v>
+        <v>2300</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>49.1</v>
+        <v>32.3</v>
       </c>
       <c r="G35">
-        <v>48.0</v>
+        <v>31.6</v>
       </c>
       <c r="H35">
-        <v>46.90000000000001</v>
+        <v>30.9</v>
       </c>
       <c r="I35">
-        <v>45.8</v>
+        <v>30.2</v>
       </c>
       <c r="J35">
-        <v>44.7</v>
+        <v>29.5</v>
       </c>
       <c r="K35">
-        <v>43.6</v>
+        <v>28.8</v>
       </c>
       <c r="L35">
-        <v>43.0</v>
+        <v>28.4</v>
       </c>
       <c r="M35">
-        <v>42.4</v>
+        <v>28</v>
       </c>
       <c r="N35">
-        <v>41.8</v>
+        <v>27.6</v>
       </c>
       <c r="O35">
-        <v>41.2</v>
+        <v>27.2</v>
       </c>
       <c r="P35">
-        <v>40.6</v>
+        <v>26.8</v>
       </c>
       <c r="Q35">
-        <v>40.0</v>
+        <v>26.4</v>
       </c>
       <c r="R35">
-        <v>40.0</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>3350</v>
+        <v>2350</v>
       </c>
       <c r="D36">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>44.5</v>
+        <v>36.5</v>
       </c>
       <c r="G36">
-        <v>43.5</v>
+        <v>35.7</v>
       </c>
       <c r="H36">
-        <v>42.5</v>
+        <v>34.90000000000001</v>
       </c>
       <c r="I36">
-        <v>41.5</v>
+        <v>34.1</v>
       </c>
       <c r="J36">
-        <v>40.3</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="K36">
-        <v>39.3</v>
+        <v>32.3</v>
       </c>
       <c r="L36">
-        <v>38.4</v>
+        <v>31.5</v>
       </c>
       <c r="M36">
-        <v>37.8</v>
+        <v>31.0</v>
       </c>
       <c r="N36">
-        <v>37.3</v>
+        <v>30.6</v>
       </c>
       <c r="O36">
-        <v>36.7</v>
+        <v>30.1</v>
       </c>
       <c r="P36">
-        <v>36.2</v>
+        <v>29.7</v>
       </c>
       <c r="Q36">
-        <v>35.7</v>
+        <v>29.3</v>
       </c>
       <c r="R36">
-        <v>35.7</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
         <v>2250</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>27.5</v>
       </c>
       <c r="G37">
         <v>26.9</v>
       </c>
       <c r="H37">
@@ -2363,96 +2363,96 @@
       </c>
       <c r="N44">
         <v>6450</v>
       </c>
       <c r="O44">
         <v>6360</v>
       </c>
       <c r="P44">
         <v>6270</v>
       </c>
       <c r="Q44">
         <v>6180</v>
       </c>
       <c r="R44">
         <v>6180</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>2650</v>
+        <v>1650</v>
       </c>
       <c r="D45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>9030</v>
+        <v>7010</v>
       </c>
       <c r="G45">
-        <v>8810</v>
+        <v>6840</v>
       </c>
       <c r="H45">
-        <v>8590</v>
+        <v>6670</v>
       </c>
       <c r="I45">
-        <v>8360</v>
+        <v>6490</v>
       </c>
       <c r="J45">
-        <v>8140</v>
+        <v>6310</v>
       </c>
       <c r="K45">
-        <v>7940</v>
+        <v>6160</v>
       </c>
       <c r="L45">
-        <v>7830</v>
+        <v>6070</v>
       </c>
       <c r="M45">
-        <v>7620</v>
+        <v>5890</v>
       </c>
       <c r="N45">
-        <v>7510</v>
+        <v>5800</v>
       </c>
       <c r="O45">
-        <v>7390</v>
+        <v>5710</v>
       </c>
       <c r="P45">
-        <v>7280</v>
+        <v>5630</v>
       </c>
       <c r="Q45">
-        <v>7080</v>
+        <v>5470</v>
       </c>
       <c r="R45">
-        <v>7080</v>
+        <v>5470</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>44</v>
       </c>
       <c r="C46">
         <v>2550</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>7850</v>
       </c>
       <c r="G46">
         <v>7700</v>
       </c>
       <c r="H46">
@@ -3203,152 +3203,152 @@
       </c>
       <c r="N59">
         <v>7520</v>
       </c>
       <c r="O59">
         <v>7420</v>
       </c>
       <c r="P59">
         <v>7310</v>
       </c>
       <c r="Q59">
         <v>7210</v>
       </c>
       <c r="R59">
         <v>7210</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>44</v>
       </c>
       <c r="C60">
-        <v>2950</v>
+        <v>2300</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>12990</v>
+        <v>8780</v>
       </c>
       <c r="G60">
-        <v>12680</v>
+        <v>8580</v>
       </c>
       <c r="H60">
-        <v>12370</v>
+        <v>8370</v>
       </c>
       <c r="I60">
-        <v>12090</v>
+        <v>8180</v>
       </c>
       <c r="J60">
-        <v>11790</v>
+        <v>7980</v>
       </c>
       <c r="K60">
-        <v>11510</v>
+        <v>7790</v>
       </c>
       <c r="L60">
-        <v>11350</v>
+        <v>7690</v>
       </c>
       <c r="M60">
-        <v>11180</v>
+        <v>7570</v>
       </c>
       <c r="N60">
-        <v>11020</v>
+        <v>7460</v>
       </c>
       <c r="O60">
-        <v>10860</v>
+        <v>7360</v>
       </c>
       <c r="P60">
-        <v>10710</v>
+        <v>7260</v>
       </c>
       <c r="Q60">
-        <v>10550</v>
+        <v>7150</v>
       </c>
       <c r="R60">
-        <v>10550</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>3350</v>
+        <v>2350</v>
       </c>
       <c r="D61">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>11420</v>
+        <v>9400</v>
       </c>
       <c r="G61">
-        <v>11150</v>
+        <v>9180</v>
       </c>
       <c r="H61">
-        <v>10870</v>
+        <v>8950</v>
       </c>
       <c r="I61">
-        <v>10580</v>
+        <v>8710</v>
       </c>
       <c r="J61">
-        <v>10310</v>
+        <v>8480</v>
       </c>
       <c r="K61">
-        <v>10060</v>
+        <v>8280</v>
       </c>
       <c r="L61">
-        <v>9910</v>
+        <v>8150</v>
       </c>
       <c r="M61">
-        <v>9670</v>
+        <v>7940</v>
       </c>
       <c r="N61">
-        <v>9530</v>
+        <v>7820</v>
       </c>
       <c r="O61">
-        <v>9380</v>
+        <v>7700</v>
       </c>
       <c r="P61">
-        <v>9240</v>
+        <v>7590</v>
       </c>
       <c r="Q61">
-        <v>9020</v>
+        <v>7410</v>
       </c>
       <c r="R61">
-        <v>9020</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>44</v>
       </c>
       <c r="C62">
         <v>2250</v>
       </c>
       <c r="D62">
         <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>7490</v>
       </c>
       <c r="G62">
         <v>7320</v>
       </c>
       <c r="H62">