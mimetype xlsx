--- v4 (2026-04-17)
+++ v5 (2026-06-02)
@@ -1155,96 +1155,96 @@
       </c>
       <c r="N19">
         <v>22.6</v>
       </c>
       <c r="O19">
         <v>22.3</v>
       </c>
       <c r="P19">
         <v>22.0</v>
       </c>
       <c r="Q19">
         <v>21.7</v>
       </c>
       <c r="R19">
         <v>21.7</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>27.2</v>
+        <v>30.0</v>
       </c>
       <c r="G20">
-        <v>26.6</v>
+        <v>29.3</v>
       </c>
       <c r="H20">
-        <v>26.0</v>
+        <v>28.6</v>
       </c>
       <c r="I20">
-        <v>25.4</v>
+        <v>27.9</v>
       </c>
       <c r="J20">
+        <v>27.0</v>
+      </c>
+      <c r="K20">
+        <v>26.3</v>
+      </c>
+      <c r="L20">
+        <v>25.5</v>
+      </c>
+      <c r="M20">
+        <v>25.0</v>
+      </c>
+      <c r="N20">
         <v>24.6</v>
       </c>
-      <c r="K20">
-[...10 lines deleted...]
-      </c>
       <c r="O20">
-        <v>22.2</v>
+        <v>24.1</v>
       </c>
       <c r="P20">
-        <v>21.9</v>
+        <v>23.7</v>
       </c>
       <c r="Q20">
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
       <c r="R20">
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21">
         <v>2550</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>26.8</v>
       </c>
       <c r="G21">
         <v>26.4</v>
       </c>
       <c r="H21">
@@ -1323,96 +1323,96 @@
       </c>
       <c r="N22">
         <v>25.3</v>
       </c>
       <c r="O22">
         <v>24.9</v>
       </c>
       <c r="P22">
         <v>24.5</v>
       </c>
       <c r="Q22">
         <v>24.1</v>
       </c>
       <c r="R22">
         <v>24.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23">
-        <v>2350</v>
+        <v>2450</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="G23">
+        <v>30.9</v>
+      </c>
+      <c r="H23">
         <v>30.2</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>29.5</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>28.8</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>28.1</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>27.7</v>
+      </c>
+      <c r="M23">
+        <v>27.3</v>
+      </c>
+      <c r="N23">
         <v>26.9</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>26.5</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>26.1</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>25.7</v>
       </c>
-      <c r="O23">
-[...7 lines deleted...]
-      </c>
       <c r="R23">
-        <v>24.5</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>1650</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>13.9</v>
       </c>
       <c r="G24">
         <v>13.6</v>
       </c>
       <c r="H24">
@@ -1491,96 +1491,96 @@
       </c>
       <c r="N25">
         <v>14.6</v>
       </c>
       <c r="O25">
         <v>14.4</v>
       </c>
       <c r="P25">
         <v>14.2</v>
       </c>
       <c r="Q25">
         <v>14</v>
       </c>
       <c r="R25">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>32</v>
+        <v>38.6</v>
       </c>
       <c r="G26">
-        <v>31.5</v>
+        <v>37.7</v>
       </c>
       <c r="H26">
-        <v>31</v>
+        <v>36.8</v>
       </c>
       <c r="I26">
-        <v>30.5</v>
+        <v>35.9</v>
       </c>
       <c r="J26">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="K26">
-        <v>29.5</v>
+        <v>34.1</v>
       </c>
       <c r="L26">
-        <v>29</v>
+        <v>33.6</v>
       </c>
       <c r="M26">
-        <v>28.5</v>
+        <v>33.1</v>
       </c>
       <c r="N26">
-        <v>28</v>
+        <v>32.6</v>
       </c>
       <c r="O26">
-        <v>27.5</v>
+        <v>32.1</v>
       </c>
       <c r="P26">
-        <v>27</v>
+        <v>31.6</v>
       </c>
       <c r="Q26">
-        <v>26.5</v>
+        <v>31.1</v>
       </c>
       <c r="R26">
-        <v>26.5</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27">
         <v>2310</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>25.8</v>
       </c>
       <c r="G27">
         <v>25.2</v>
       </c>
       <c r="H27">
@@ -2051,96 +2051,96 @@
       </c>
       <c r="N35">
         <v>27.6</v>
       </c>
       <c r="O35">
         <v>27.2</v>
       </c>
       <c r="P35">
         <v>26.8</v>
       </c>
       <c r="Q35">
         <v>26.4</v>
       </c>
       <c r="R35">
         <v>26.4</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>36.5</v>
+        <v>39.3</v>
       </c>
       <c r="G36">
-        <v>35.7</v>
+        <v>38.4</v>
       </c>
       <c r="H36">
-        <v>34.90000000000001</v>
+        <v>37.5</v>
       </c>
       <c r="I36">
-        <v>34.1</v>
+        <v>36.6</v>
       </c>
       <c r="J36">
+        <v>35.5</v>
+      </c>
+      <c r="K36">
+        <v>34.6</v>
+      </c>
+      <c r="L36">
+        <v>33.7</v>
+      </c>
+      <c r="M36">
         <v>33.099999999999994</v>
       </c>
-      <c r="K36">
-[...2 lines deleted...]
-      <c r="L36">
+      <c r="N36">
+        <v>32.6</v>
+      </c>
+      <c r="O36">
+        <v>32.0</v>
+      </c>
+      <c r="P36">
         <v>31.5</v>
       </c>
-      <c r="M36">
-[...10 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>29.3</v>
+        <v>31.1</v>
       </c>
       <c r="R36">
-        <v>29.3</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
         <v>2250</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>27.5</v>
       </c>
       <c r="G37">
         <v>26.9</v>
       </c>
       <c r="H37">
@@ -2363,96 +2363,96 @@
       </c>
       <c r="N44">
         <v>6450</v>
       </c>
       <c r="O44">
         <v>6360</v>
       </c>
       <c r="P44">
         <v>6270</v>
       </c>
       <c r="Q44">
         <v>6180</v>
       </c>
       <c r="R44">
         <v>6180</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D45">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>7010</v>
+        <v>7550</v>
       </c>
       <c r="G45">
-        <v>6840</v>
+        <v>7370</v>
       </c>
       <c r="H45">
-        <v>6670</v>
+        <v>7190</v>
       </c>
       <c r="I45">
-        <v>6490</v>
+        <v>7000</v>
       </c>
       <c r="J45">
-        <v>6310</v>
+        <v>6800</v>
       </c>
       <c r="K45">
-        <v>6160</v>
+        <v>6640</v>
       </c>
       <c r="L45">
+        <v>6540</v>
+      </c>
+      <c r="M45">
+        <v>6360</v>
+      </c>
+      <c r="N45">
+        <v>6260</v>
+      </c>
+      <c r="O45">
+        <v>6170</v>
+      </c>
+      <c r="P45">
         <v>6070</v>
       </c>
-      <c r="M45">
-[...10 lines deleted...]
-      </c>
       <c r="Q45">
-        <v>5470</v>
+        <v>5910</v>
       </c>
       <c r="R45">
-        <v>5470</v>
+        <v>5910</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>44</v>
       </c>
       <c r="C46">
         <v>2550</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>7850</v>
       </c>
       <c r="G46">
         <v>7700</v>
       </c>
       <c r="H46">
@@ -2531,96 +2531,96 @@
       </c>
       <c r="N47">
         <v>6870</v>
       </c>
       <c r="O47">
         <v>6780</v>
       </c>
       <c r="P47">
         <v>6680</v>
       </c>
       <c r="Q47">
         <v>6590</v>
       </c>
       <c r="R47">
         <v>6590</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>44</v>
       </c>
       <c r="C48">
-        <v>2350</v>
+        <v>2450</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>8200</v>
+        <v>8570</v>
       </c>
       <c r="G48">
-        <v>8010</v>
+        <v>8370</v>
       </c>
       <c r="H48">
-        <v>7820</v>
+        <v>8170</v>
       </c>
       <c r="I48">
-        <v>7640</v>
+        <v>7990</v>
       </c>
       <c r="J48">
-        <v>7450</v>
+        <v>7790</v>
       </c>
       <c r="K48">
-        <v>7280</v>
+        <v>7610</v>
       </c>
       <c r="L48">
-        <v>7180</v>
+        <v>7500</v>
       </c>
       <c r="M48">
-        <v>7070</v>
+        <v>7390</v>
       </c>
       <c r="N48">
-        <v>6970</v>
+        <v>7290</v>
       </c>
       <c r="O48">
-        <v>6870</v>
+        <v>7190</v>
       </c>
       <c r="P48">
-        <v>6780</v>
+        <v>7080</v>
       </c>
       <c r="Q48">
-        <v>6680</v>
+        <v>6980</v>
       </c>
       <c r="R48">
-        <v>6680</v>
+        <v>6980</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49">
         <v>1650</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
         <v>4150</v>
       </c>
       <c r="G49">
         <v>4050</v>
       </c>
       <c r="H49">
@@ -2699,96 +2699,96 @@
       </c>
       <c r="N50">
         <v>5840</v>
       </c>
       <c r="O50">
         <v>5760</v>
       </c>
       <c r="P50">
         <v>5670</v>
       </c>
       <c r="Q50">
         <v>5590</v>
       </c>
       <c r="R50">
         <v>5590</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D51">
         <v>7</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>7500</v>
+        <v>9970</v>
       </c>
       <c r="G51">
-        <v>7400</v>
+        <v>9730</v>
       </c>
       <c r="H51">
-        <v>7300</v>
+        <v>9490</v>
       </c>
       <c r="I51">
-        <v>7200</v>
+        <v>9260</v>
       </c>
       <c r="J51">
-        <v>7100</v>
+        <v>9030</v>
       </c>
       <c r="K51">
-        <v>7000</v>
+        <v>8810</v>
       </c>
       <c r="L51">
-        <v>6900</v>
+        <v>8680</v>
       </c>
       <c r="M51">
-        <v>6800</v>
+        <v>8550</v>
       </c>
       <c r="N51">
-        <v>6700</v>
+        <v>8430</v>
       </c>
       <c r="O51">
-        <v>6500</v>
+        <v>8300</v>
       </c>
       <c r="P51">
-        <v>6400</v>
+        <v>8180</v>
       </c>
       <c r="Q51">
-        <v>6300</v>
+        <v>7920</v>
       </c>
       <c r="R51">
-        <v>6300</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>44</v>
       </c>
       <c r="C52">
         <v>2310</v>
       </c>
       <c r="D52">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>7200</v>
       </c>
       <c r="G52">
         <v>7030</v>
       </c>
       <c r="H52">
@@ -3259,96 +3259,96 @@
       </c>
       <c r="N60">
         <v>7460</v>
       </c>
       <c r="O60">
         <v>7360</v>
       </c>
       <c r="P60">
         <v>7260</v>
       </c>
       <c r="Q60">
         <v>7150</v>
       </c>
       <c r="R60">
         <v>7150</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D61">
         <v>5</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9400</v>
+        <v>9940</v>
       </c>
       <c r="G61">
-        <v>9180</v>
+        <v>9710</v>
       </c>
       <c r="H61">
-        <v>8950</v>
+        <v>9470</v>
       </c>
       <c r="I61">
-        <v>8710</v>
+        <v>9220</v>
       </c>
       <c r="J61">
-        <v>8480</v>
+        <v>8970</v>
       </c>
       <c r="K61">
+        <v>8760</v>
+      </c>
+      <c r="L61">
+        <v>8620</v>
+      </c>
+      <c r="M61">
+        <v>8410</v>
+      </c>
+      <c r="N61">
         <v>8280</v>
       </c>
-      <c r="L61">
-[...7 lines deleted...]
-      </c>
       <c r="O61">
-        <v>7700</v>
+        <v>8160</v>
       </c>
       <c r="P61">
-        <v>7590</v>
+        <v>8030</v>
       </c>
       <c r="Q61">
-        <v>7410</v>
+        <v>7850</v>
       </c>
       <c r="R61">
-        <v>7410</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>44</v>
       </c>
       <c r="C62">
         <v>2250</v>
       </c>
       <c r="D62">
         <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>7490</v>
       </c>
       <c r="G62">
         <v>7320</v>
       </c>
       <c r="H62">