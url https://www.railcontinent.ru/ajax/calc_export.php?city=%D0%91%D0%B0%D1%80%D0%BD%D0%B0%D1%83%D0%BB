--- v5 (2026-06-02)
+++ v6 (2026-07-20)
@@ -1043,96 +1043,96 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>31.0</v>
+        <v>32.7</v>
       </c>
       <c r="G18">
-        <v>30.3</v>
+        <v>32.0</v>
       </c>
       <c r="H18">
-        <v>29.6</v>
+        <v>31.3</v>
       </c>
       <c r="I18">
-        <v>28.9</v>
+        <v>30.6</v>
       </c>
       <c r="J18">
-        <v>28.2</v>
+        <v>29.9</v>
       </c>
       <c r="K18">
-        <v>27.5</v>
+        <v>29.2</v>
       </c>
       <c r="L18">
-        <v>27.1</v>
+        <v>28.8</v>
       </c>
       <c r="M18">
-        <v>26.7</v>
+        <v>28.4</v>
       </c>
       <c r="N18">
-        <v>26.3</v>
+        <v>28.0</v>
       </c>
       <c r="O18">
-        <v>25.9</v>
+        <v>27.6</v>
       </c>
       <c r="P18">
-        <v>25.5</v>
+        <v>27.2</v>
       </c>
       <c r="Q18">
-        <v>25.1</v>
+        <v>26.8</v>
       </c>
       <c r="R18">
-        <v>25.1</v>
+        <v>26.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
         <v>2400</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>26.5</v>
       </c>
       <c r="G19">
         <v>25.9</v>
       </c>
       <c r="H19">
@@ -1323,96 +1323,96 @@
       </c>
       <c r="N22">
         <v>25.3</v>
       </c>
       <c r="O22">
         <v>24.9</v>
       </c>
       <c r="P22">
         <v>24.5</v>
       </c>
       <c r="Q22">
         <v>24.1</v>
       </c>
       <c r="R22">
         <v>24.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23">
-        <v>2450</v>
+        <v>2500</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
+        <v>33.9</v>
+      </c>
+      <c r="G23">
+        <v>33.1</v>
+      </c>
+      <c r="H23">
+        <v>32.3</v>
+      </c>
+      <c r="I23">
         <v>31.6</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>30.9</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>30.2</v>
       </c>
-      <c r="I23">
-[...7 lines deleted...]
-      </c>
       <c r="L23">
-        <v>27.7</v>
+        <v>29.8</v>
       </c>
       <c r="M23">
-        <v>27.3</v>
+        <v>29.4</v>
       </c>
       <c r="N23">
-        <v>26.9</v>
+        <v>29.0</v>
       </c>
       <c r="O23">
-        <v>26.5</v>
+        <v>28.6</v>
       </c>
       <c r="P23">
-        <v>26.1</v>
+        <v>28.2</v>
       </c>
       <c r="Q23">
-        <v>25.7</v>
+        <v>27.8</v>
       </c>
       <c r="R23">
-        <v>25.7</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>1650</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>13.9</v>
       </c>
       <c r="G24">
         <v>13.6</v>
       </c>
       <c r="H24">
@@ -1724,87 +1724,87 @@
       </c>
       <c r="Q29">
         <v>31.5</v>
       </c>
       <c r="R29">
         <v>31.5</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>44</v>
       </c>
       <c r="C30">
         <v>2000</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>29.9</v>
+        <v>30.8</v>
       </c>
       <c r="G30">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="H30">
-        <v>28.5</v>
+        <v>29.4</v>
       </c>
       <c r="I30">
-        <v>27.9</v>
+        <v>28.7</v>
       </c>
       <c r="J30">
-        <v>27.3</v>
+        <v>28.0</v>
       </c>
       <c r="K30">
-        <v>26.7</v>
+        <v>27.4</v>
       </c>
       <c r="L30">
-        <v>26.3</v>
+        <v>27.0</v>
       </c>
       <c r="M30">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="N30">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="O30">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="P30">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="Q30">
-        <v>24.3</v>
+        <v>25.0</v>
       </c>
       <c r="R30">
-        <v>24.3</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
         <v>51</v>
       </c>
       <c r="C31">
         <v>1650</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>14.7</v>
       </c>
       <c r="G31">
         <v>14.3</v>
       </c>
       <c r="H31">
@@ -1883,96 +1883,96 @@
       </c>
       <c r="N32">
         <v>36.4</v>
       </c>
       <c r="O32">
         <v>36</v>
       </c>
       <c r="P32">
         <v>36</v>
       </c>
       <c r="Q32">
         <v>36</v>
       </c>
       <c r="R32">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33" t="s">
         <v>44</v>
       </c>
       <c r="C33">
-        <v>2350</v>
+        <v>2430</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>31.8</v>
+        <v>32.3</v>
       </c>
       <c r="G33">
-        <v>31.1</v>
+        <v>31.6</v>
       </c>
       <c r="H33">
-        <v>30.4</v>
+        <v>30.9</v>
       </c>
       <c r="I33">
-        <v>29.7</v>
+        <v>30.2</v>
       </c>
       <c r="J33">
-        <v>29.0</v>
+        <v>29.5</v>
       </c>
       <c r="K33">
-        <v>28.3</v>
+        <v>28.8</v>
       </c>
       <c r="L33">
-        <v>27.9</v>
+        <v>28.4</v>
       </c>
       <c r="M33">
-        <v>27.5</v>
+        <v>28</v>
       </c>
       <c r="N33">
-        <v>27.1</v>
+        <v>27.6</v>
       </c>
       <c r="O33">
-        <v>26.7</v>
+        <v>27.2</v>
       </c>
       <c r="P33">
-        <v>26.3</v>
+        <v>26.8</v>
       </c>
       <c r="Q33">
-        <v>25.9</v>
+        <v>26.4</v>
       </c>
       <c r="R33">
-        <v>25.9</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34" t="s">
         <v>44</v>
       </c>
       <c r="C34">
         <v>2250</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>32.5</v>
       </c>
       <c r="G34">
         <v>31.8</v>
       </c>
       <c r="H34">
@@ -2051,96 +2051,96 @@
       </c>
       <c r="N35">
         <v>27.6</v>
       </c>
       <c r="O35">
         <v>27.2</v>
       </c>
       <c r="P35">
         <v>26.8</v>
       </c>
       <c r="Q35">
         <v>26.4</v>
       </c>
       <c r="R35">
         <v>26.4</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>2400</v>
+        <v>2700</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>39.3</v>
+        <v>39.7</v>
       </c>
       <c r="G36">
-        <v>38.4</v>
+        <v>38.8</v>
       </c>
       <c r="H36">
-        <v>37.5</v>
+        <v>37.90000000000001</v>
       </c>
       <c r="I36">
-        <v>36.6</v>
+        <v>37.0</v>
       </c>
       <c r="J36">
-        <v>35.5</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="K36">
-        <v>34.6</v>
+        <v>35.0</v>
       </c>
       <c r="L36">
-        <v>33.7</v>
+        <v>34.1</v>
       </c>
       <c r="M36">
-        <v>33.099999999999994</v>
+        <v>33.5</v>
       </c>
       <c r="N36">
-        <v>32.6</v>
+        <v>33.0</v>
       </c>
       <c r="O36">
-        <v>32.0</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="P36">
+        <v>31.9</v>
+      </c>
+      <c r="Q36">
         <v>31.5</v>
       </c>
-      <c r="Q36">
-[...1 lines deleted...]
-      </c>
       <c r="R36">
-        <v>31.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
         <v>2250</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>27.5</v>
       </c>
       <c r="G37">
         <v>26.9</v>
       </c>
       <c r="H37">
@@ -2251,96 +2251,96 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P42" s="4" t="s">
         <v>38</v>
       </c>
       <c r="Q42" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R42" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43" t="s">
         <v>44</v>
       </c>
       <c r="C43">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="D43">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>8390</v>
+        <v>8920</v>
       </c>
       <c r="G43">
-        <v>8190</v>
+        <v>8710</v>
       </c>
       <c r="H43">
-        <v>8000</v>
+        <v>8500</v>
       </c>
       <c r="I43">
-        <v>7810</v>
+        <v>8300</v>
       </c>
       <c r="J43">
-        <v>7620</v>
+        <v>8100</v>
       </c>
       <c r="K43">
-        <v>7440</v>
+        <v>7910</v>
       </c>
       <c r="L43">
-        <v>7340</v>
+        <v>7800</v>
       </c>
       <c r="M43">
-        <v>7230</v>
+        <v>7680</v>
       </c>
       <c r="N43">
-        <v>7130</v>
+        <v>7580</v>
       </c>
       <c r="O43">
-        <v>7030</v>
+        <v>7470</v>
       </c>
       <c r="P43">
-        <v>6930</v>
+        <v>7370</v>
       </c>
       <c r="Q43">
-        <v>6830</v>
+        <v>7260</v>
       </c>
       <c r="R43">
-        <v>6830</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>45</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>2400</v>
       </c>
       <c r="D44">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>7580</v>
       </c>
       <c r="G44">
         <v>7400</v>
       </c>
       <c r="H44">
@@ -2531,96 +2531,96 @@
       </c>
       <c r="N47">
         <v>6870</v>
       </c>
       <c r="O47">
         <v>6780</v>
       </c>
       <c r="P47">
         <v>6680</v>
       </c>
       <c r="Q47">
         <v>6590</v>
       </c>
       <c r="R47">
         <v>6590</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>44</v>
       </c>
       <c r="C48">
-        <v>2450</v>
+        <v>2500</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>8570</v>
+        <v>9230</v>
       </c>
       <c r="G48">
-        <v>8370</v>
+        <v>9010</v>
       </c>
       <c r="H48">
-        <v>8170</v>
+        <v>8790</v>
       </c>
       <c r="I48">
-        <v>7990</v>
+        <v>8590</v>
       </c>
       <c r="J48">
-        <v>7790</v>
+        <v>8380</v>
       </c>
       <c r="K48">
-        <v>7610</v>
+        <v>8190</v>
       </c>
       <c r="L48">
-        <v>7500</v>
+        <v>8070</v>
       </c>
       <c r="M48">
-        <v>7390</v>
+        <v>7950</v>
       </c>
       <c r="N48">
-        <v>7290</v>
+        <v>7840</v>
       </c>
       <c r="O48">
-        <v>7190</v>
+        <v>7730</v>
       </c>
       <c r="P48">
-        <v>7080</v>
+        <v>7620</v>
       </c>
       <c r="Q48">
-        <v>6980</v>
+        <v>7510</v>
       </c>
       <c r="R48">
-        <v>6980</v>
+        <v>7510</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49">
         <v>1650</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
         <v>4150</v>
       </c>
       <c r="G49">
         <v>4050</v>
       </c>
       <c r="H49">
@@ -2932,87 +2932,87 @@
       </c>
       <c r="Q54">
         <v>8430</v>
       </c>
       <c r="R54">
         <v>8430</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55" t="s">
         <v>44</v>
       </c>
       <c r="C55">
         <v>2000</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>8160</v>
+        <v>8370</v>
       </c>
       <c r="G55">
-        <v>7960</v>
+        <v>8180</v>
       </c>
       <c r="H55">
-        <v>7780</v>
+        <v>7980</v>
       </c>
       <c r="I55">
-        <v>7600</v>
+        <v>7800</v>
       </c>
       <c r="J55">
-        <v>7410</v>
+        <v>7610</v>
       </c>
       <c r="K55">
-        <v>7240</v>
+        <v>7430</v>
       </c>
       <c r="L55">
-        <v>7140</v>
+        <v>7330</v>
       </c>
       <c r="M55">
-        <v>7030</v>
+        <v>7220</v>
       </c>
       <c r="N55">
-        <v>6940</v>
+        <v>7120</v>
       </c>
       <c r="O55">
-        <v>6840</v>
+        <v>7020</v>
       </c>
       <c r="P55">
-        <v>6740</v>
+        <v>6920</v>
       </c>
       <c r="Q55">
-        <v>6650</v>
+        <v>6820</v>
       </c>
       <c r="R55">
-        <v>6650</v>
+        <v>6820</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>56</v>
       </c>
       <c r="B56" t="s">
         <v>51</v>
       </c>
       <c r="C56">
         <v>1650</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>4800</v>
       </c>
       <c r="G56">
         <v>4690</v>
       </c>
       <c r="H56">
@@ -3091,96 +3091,96 @@
       </c>
       <c r="N57">
         <v>8370</v>
       </c>
       <c r="O57">
         <v>8280</v>
       </c>
       <c r="P57">
         <v>8280</v>
       </c>
       <c r="Q57">
         <v>8280</v>
       </c>
       <c r="R57">
         <v>8280</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>44</v>
       </c>
       <c r="C58">
-        <v>2350</v>
+        <v>2430</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>8650</v>
+        <v>8800</v>
       </c>
       <c r="G58">
-        <v>8440</v>
+        <v>8590</v>
       </c>
       <c r="H58">
-        <v>8240</v>
+        <v>8390</v>
       </c>
       <c r="I58">
-        <v>8050</v>
+        <v>8190</v>
       </c>
       <c r="J58">
-        <v>7860</v>
+        <v>7990</v>
       </c>
       <c r="K58">
-        <v>7670</v>
+        <v>7810</v>
       </c>
       <c r="L58">
-        <v>7570</v>
+        <v>7700</v>
       </c>
       <c r="M58">
-        <v>7450</v>
+        <v>7580</v>
       </c>
       <c r="N58">
-        <v>7350</v>
+        <v>7480</v>
       </c>
       <c r="O58">
-        <v>7240</v>
+        <v>7370</v>
       </c>
       <c r="P58">
-        <v>7140</v>
+        <v>7270</v>
       </c>
       <c r="Q58">
-        <v>7040</v>
+        <v>7160</v>
       </c>
       <c r="R58">
-        <v>7040</v>
+        <v>7160</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>44</v>
       </c>
       <c r="C59">
         <v>2250</v>
       </c>
       <c r="D59">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>8850</v>
       </c>
       <c r="G59">
         <v>8640</v>
       </c>
       <c r="H59">
@@ -3259,96 +3259,96 @@
       </c>
       <c r="N60">
         <v>7460</v>
       </c>
       <c r="O60">
         <v>7360</v>
       </c>
       <c r="P60">
         <v>7260</v>
       </c>
       <c r="Q60">
         <v>7150</v>
       </c>
       <c r="R60">
         <v>7150</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>2400</v>
+        <v>2700</v>
       </c>
       <c r="D61">
         <v>5</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9940</v>
+        <v>10050</v>
       </c>
       <c r="G61">
-        <v>9710</v>
+        <v>9810</v>
       </c>
       <c r="H61">
-        <v>9470</v>
+        <v>9570</v>
       </c>
       <c r="I61">
-        <v>9220</v>
+        <v>9320</v>
       </c>
       <c r="J61">
-        <v>8970</v>
+        <v>9070</v>
       </c>
       <c r="K61">
-        <v>8760</v>
+        <v>8850</v>
       </c>
       <c r="L61">
-        <v>8620</v>
+        <v>8720</v>
       </c>
       <c r="M61">
-        <v>8410</v>
+        <v>8510</v>
       </c>
       <c r="N61">
-        <v>8280</v>
+        <v>8380</v>
       </c>
       <c r="O61">
-        <v>8160</v>
+        <v>8250</v>
       </c>
       <c r="P61">
-        <v>8030</v>
+        <v>8120</v>
       </c>
       <c r="Q61">
-        <v>7850</v>
+        <v>7930</v>
       </c>
       <c r="R61">
-        <v>7850</v>
+        <v>7930</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>44</v>
       </c>
       <c r="C62">
         <v>2250</v>
       </c>
       <c r="D62">
         <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>7490</v>
       </c>
       <c r="G62">
         <v>7320</v>
       </c>
       <c r="H62">