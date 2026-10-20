--- v6 (2026-07-20)
+++ v7 (2026-10-20)
@@ -1052,143 +1052,143 @@
       </c>
       <c r="Q17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>2400</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
+        <v>35.2</v>
+      </c>
+      <c r="G18">
+        <v>34.3</v>
+      </c>
+      <c r="H18">
+        <v>33.5</v>
+      </c>
+      <c r="I18">
         <v>32.7</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>32.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>31.3</v>
       </c>
-      <c r="I18">
-[...7 lines deleted...]
-      </c>
       <c r="L18">
-        <v>28.8</v>
+        <v>30.9</v>
       </c>
       <c r="M18">
-        <v>28.4</v>
+        <v>30.5</v>
       </c>
       <c r="N18">
-        <v>28.0</v>
+        <v>30.1</v>
       </c>
       <c r="O18">
-        <v>27.6</v>
+        <v>29.7</v>
       </c>
       <c r="P18">
-        <v>27.2</v>
+        <v>29.3</v>
       </c>
       <c r="Q18">
-        <v>26.8</v>
+        <v>28.9</v>
       </c>
       <c r="R18">
-        <v>26.8</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
         <v>2400</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>26.5</v>
+        <v>28.0</v>
       </c>
       <c r="G19">
+        <v>27.3</v>
+      </c>
+      <c r="H19">
+        <v>26.6</v>
+      </c>
+      <c r="I19">
         <v>25.9</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>25.3</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>24.7</v>
       </c>
-      <c r="J19">
+      <c r="L19">
+        <v>24.4</v>
+      </c>
+      <c r="M19">
         <v>24.1</v>
       </c>
-      <c r="K19">
+      <c r="N19">
+        <v>23.8</v>
+      </c>
+      <c r="O19">
         <v>23.5</v>
       </c>
-      <c r="L19">
+      <c r="P19">
         <v>23.2</v>
       </c>
-      <c r="M19">
+      <c r="Q19">
         <v>22.9</v>
       </c>
-      <c r="N19">
-[...10 lines deleted...]
-      </c>
       <c r="R19">
-        <v>21.7</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1700</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>30.0</v>
       </c>
       <c r="G20">
         <v>29.3</v>
       </c>
       <c r="H20">
@@ -1211,432 +1211,432 @@
       </c>
       <c r="N20">
         <v>24.6</v>
       </c>
       <c r="O20">
         <v>24.1</v>
       </c>
       <c r="P20">
         <v>23.7</v>
       </c>
       <c r="Q20">
         <v>23.4</v>
       </c>
       <c r="R20">
         <v>23.4</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21">
-        <v>2550</v>
+        <v>4650</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>26.8</v>
+        <v>33.7</v>
       </c>
       <c r="G21">
-        <v>26.4</v>
+        <v>33</v>
       </c>
       <c r="H21">
-        <v>26.0</v>
+        <v>32.2</v>
       </c>
       <c r="I21">
-        <v>25.6</v>
+        <v>31.4</v>
       </c>
       <c r="J21">
-        <v>25.2</v>
+        <v>30.7</v>
       </c>
       <c r="K21">
-        <v>24.7</v>
+        <v>30.1</v>
       </c>
       <c r="L21">
-        <v>24.3</v>
+        <v>29.6</v>
       </c>
       <c r="M21">
-        <v>23.6</v>
+        <v>29.2</v>
       </c>
       <c r="N21">
-        <v>22.2</v>
+        <v>28.6</v>
       </c>
       <c r="O21">
-        <v>21.2</v>
+        <v>28.1</v>
       </c>
       <c r="P21">
-        <v>20.2</v>
+        <v>27.3</v>
       </c>
       <c r="Q21">
-        <v>19.5</v>
+        <v>26.9</v>
       </c>
       <c r="R21">
-        <v>19.5</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>2400</v>
+        <v>2600</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
+        <v>35.7</v>
+      </c>
+      <c r="G22">
+        <v>34.8</v>
+      </c>
+      <c r="H22">
+        <v>33.9</v>
+      </c>
+      <c r="I22">
+        <v>33.099999999999994</v>
+      </c>
+      <c r="J22">
+        <v>32.4</v>
+      </c>
+      <c r="K22">
+        <v>31.7</v>
+      </c>
+      <c r="L22">
+        <v>31.2</v>
+      </c>
+      <c r="M22">
+        <v>30.8</v>
+      </c>
+      <c r="N22">
+        <v>30.4</v>
+      </c>
+      <c r="O22">
+        <v>30.0</v>
+      </c>
+      <c r="P22">
         <v>29.6</v>
       </c>
-      <c r="G22">
-[...28 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>24.1</v>
+        <v>29.2</v>
       </c>
       <c r="R22">
-        <v>24.1</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23">
         <v>2500</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>33.9</v>
+        <v>35.4</v>
       </c>
       <c r="G23">
-        <v>33.1</v>
+        <v>34.5</v>
       </c>
       <c r="H23">
-        <v>32.3</v>
+        <v>33.6</v>
       </c>
       <c r="I23">
-        <v>31.6</v>
+        <v>32.8</v>
       </c>
       <c r="J23">
-        <v>30.9</v>
+        <v>32.1</v>
       </c>
       <c r="K23">
+        <v>31.4</v>
+      </c>
+      <c r="L23">
+        <v>31.0</v>
+      </c>
+      <c r="M23">
+        <v>30.6</v>
+      </c>
+      <c r="N23">
         <v>30.2</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>29.8</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>29.4</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>29.0</v>
       </c>
-      <c r="O23">
-[...7 lines deleted...]
-      </c>
       <c r="R23">
-        <v>27.8</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>1650</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="G24">
+        <v>15</v>
+      </c>
+      <c r="H24">
+        <v>14.6</v>
+      </c>
+      <c r="I24">
+        <v>14.2</v>
+      </c>
+      <c r="J24">
         <v>13.9</v>
       </c>
-      <c r="G24">
+      <c r="K24">
         <v>13.6</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="L24">
+        <v>13.4</v>
+      </c>
+      <c r="M24">
+        <v>13.2</v>
+      </c>
+      <c r="N24">
         <v>13</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24">
+      <c r="O24">
+        <v>12.8</v>
+      </c>
+      <c r="P24">
+        <v>12.6</v>
+      </c>
+      <c r="Q24">
         <v>12.4</v>
       </c>
-      <c r="L24">
-[...16 lines deleted...]
-      </c>
       <c r="R24">
-        <v>11.2</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25">
         <v>2600</v>
       </c>
       <c r="D25">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="5">
-        <v>17.2</v>
+        <v>18.7</v>
       </c>
       <c r="G25">
-        <v>16.8</v>
+        <v>18.2</v>
       </c>
       <c r="H25">
+        <v>17.8</v>
+      </c>
+      <c r="I25">
+        <v>17.4</v>
+      </c>
+      <c r="J25">
+        <v>17</v>
+      </c>
+      <c r="K25">
+        <v>16.6</v>
+      </c>
+      <c r="L25">
         <v>16.4</v>
       </c>
-      <c r="I25">
+      <c r="M25">
+        <v>16.2</v>
+      </c>
+      <c r="N25">
         <v>16</v>
       </c>
-      <c r="J25">
+      <c r="O25">
+        <v>15.8</v>
+      </c>
+      <c r="P25">
         <v>15.6</v>
       </c>
-      <c r="K25">
-[...16 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>14</v>
+        <v>15.4</v>
       </c>
       <c r="R25">
-        <v>14</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>1600</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>38.6</v>
+        <v>41.2</v>
       </c>
       <c r="G26">
-        <v>37.7</v>
+        <v>40.2</v>
       </c>
       <c r="H26">
-        <v>36.8</v>
+        <v>39.2</v>
       </c>
       <c r="I26">
+        <v>38.2</v>
+      </c>
+      <c r="J26">
+        <v>37.3</v>
+      </c>
+      <c r="K26">
+        <v>36.4</v>
+      </c>
+      <c r="L26">
         <v>35.9</v>
       </c>
-      <c r="J26">
-[...7 lines deleted...]
-      </c>
       <c r="M26">
-        <v>33.1</v>
+        <v>35.4</v>
       </c>
       <c r="N26">
-        <v>32.6</v>
+        <v>34.9</v>
       </c>
       <c r="O26">
-        <v>32.1</v>
+        <v>34.4</v>
       </c>
       <c r="P26">
-        <v>31.6</v>
+        <v>33.9</v>
       </c>
       <c r="Q26">
-        <v>31.1</v>
+        <v>33.4</v>
       </c>
       <c r="R26">
-        <v>31.1</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27">
-        <v>2310</v>
+        <v>2376</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>25.8</v>
+        <v>28.4</v>
       </c>
       <c r="G27">
+        <v>27.7</v>
+      </c>
+      <c r="H27">
+        <v>26.9</v>
+      </c>
+      <c r="I27">
+        <v>26.2</v>
+      </c>
+      <c r="J27">
+        <v>25.5</v>
+      </c>
+      <c r="K27">
         <v>25.2</v>
       </c>
-      <c r="H27">
-[...10 lines deleted...]
-      </c>
       <c r="L27">
-        <v>22.7</v>
+        <v>24.9</v>
       </c>
       <c r="M27">
-        <v>22.4</v>
+        <v>24.5</v>
       </c>
       <c r="N27">
-        <v>22.1</v>
+        <v>24.2</v>
       </c>
       <c r="O27">
-        <v>21.8</v>
+        <v>23.9</v>
       </c>
       <c r="P27">
-        <v>21.5</v>
+        <v>23.6</v>
       </c>
       <c r="Q27">
-        <v>21.2</v>
+        <v>23.3</v>
       </c>
       <c r="R27">
-        <v>21.2</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>22</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>1000</v>
       </c>
       <c r="D28">
         <v>1</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>9.2</v>
       </c>
       <c r="G28">
         <v>9</v>
       </c>
       <c r="H28">
@@ -1668,199 +1668,199 @@
       </c>
       <c r="Q28">
         <v>6.8</v>
       </c>
       <c r="R28">
         <v>6.8</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>44</v>
       </c>
       <c r="C29">
         <v>2350</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>38.8</v>
+        <v>42.6</v>
       </c>
       <c r="G29">
-        <v>37.9</v>
+        <v>41.6</v>
       </c>
       <c r="H29">
-        <v>37.0</v>
+        <v>40.6</v>
       </c>
       <c r="I29">
-        <v>36.1</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="J29">
+        <v>38.7</v>
+      </c>
+      <c r="K29">
+        <v>37.8</v>
+      </c>
+      <c r="L29">
+        <v>37.3</v>
+      </c>
+      <c r="M29">
+        <v>36.8</v>
+      </c>
+      <c r="N29">
+        <v>36.3</v>
+      </c>
+      <c r="O29">
+        <v>35.8</v>
+      </c>
+      <c r="P29">
         <v>35.3</v>
       </c>
-      <c r="K29">
-[...16 lines deleted...]
-      </c>
       <c r="Q29">
-        <v>31.5</v>
+        <v>34.8</v>
       </c>
       <c r="R29">
-        <v>31.5</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>44</v>
       </c>
       <c r="C30">
         <v>2000</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>30.8</v>
+        <v>33.4</v>
       </c>
       <c r="G30">
-        <v>30.1</v>
+        <v>32.6</v>
       </c>
       <c r="H30">
-        <v>29.4</v>
+        <v>31.8</v>
       </c>
       <c r="I30">
-        <v>28.7</v>
+        <v>31.0</v>
       </c>
       <c r="J30">
+        <v>30.3</v>
+      </c>
+      <c r="K30">
+        <v>29.6</v>
+      </c>
+      <c r="L30">
+        <v>29.2</v>
+      </c>
+      <c r="M30">
+        <v>28.8</v>
+      </c>
+      <c r="N30">
+        <v>28.4</v>
+      </c>
+      <c r="O30">
         <v>28.0</v>
       </c>
-      <c r="K30">
-[...13 lines deleted...]
-      </c>
       <c r="P30">
-        <v>25.4</v>
+        <v>27.6</v>
       </c>
       <c r="Q30">
-        <v>25.0</v>
+        <v>27.2</v>
       </c>
       <c r="R30">
-        <v>25.0</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
         <v>51</v>
       </c>
       <c r="C31">
         <v>1650</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="G31">
+        <v>17.1</v>
+      </c>
+      <c r="H31">
+        <v>16.7</v>
+      </c>
+      <c r="I31">
+        <v>16.3</v>
+      </c>
+      <c r="J31">
+        <v>15.9</v>
+      </c>
+      <c r="K31">
+        <v>15.5</v>
+      </c>
+      <c r="L31">
+        <v>15.3</v>
+      </c>
+      <c r="M31">
+        <v>15.1</v>
+      </c>
+      <c r="N31">
+        <v>14.9</v>
+      </c>
+      <c r="O31">
         <v>14.7</v>
       </c>
-      <c r="G31">
+      <c r="P31">
+        <v>14.5</v>
+      </c>
+      <c r="Q31">
         <v>14.3</v>
       </c>
-      <c r="H31">
-[...28 lines deleted...]
-      </c>
       <c r="R31">
-        <v>11.9</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>2700</v>
       </c>
       <c r="D32">
         <v>9</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>39.7</v>
       </c>
       <c r="G32">
         <v>39.4</v>
       </c>
       <c r="H32">
@@ -1892,311 +1892,311 @@
       </c>
       <c r="Q32">
         <v>36</v>
       </c>
       <c r="R32">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33" t="s">
         <v>44</v>
       </c>
       <c r="C33">
         <v>2430</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>32.3</v>
+        <v>33.8</v>
       </c>
       <c r="G33">
-        <v>31.6</v>
+        <v>33</v>
       </c>
       <c r="H33">
-        <v>30.9</v>
+        <v>32.2</v>
       </c>
       <c r="I33">
-        <v>30.2</v>
+        <v>31.4</v>
       </c>
       <c r="J33">
-        <v>29.5</v>
+        <v>30.7</v>
       </c>
       <c r="K33">
+        <v>30.0</v>
+      </c>
+      <c r="L33">
+        <v>29.6</v>
+      </c>
+      <c r="M33">
+        <v>29.2</v>
+      </c>
+      <c r="N33">
         <v>28.8</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>28.4</v>
       </c>
-      <c r="M33">
-[...2 lines deleted...]
-      <c r="N33">
+      <c r="P33">
+        <v>28.0</v>
+      </c>
+      <c r="Q33">
         <v>27.6</v>
       </c>
-      <c r="O33">
-[...7 lines deleted...]
-      </c>
       <c r="R33">
-        <v>26.4</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34" t="s">
         <v>44</v>
       </c>
       <c r="C34">
         <v>2250</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>32.5</v>
+        <v>39.2</v>
       </c>
       <c r="G34">
+        <v>38.2</v>
+      </c>
+      <c r="H34">
+        <v>37.3</v>
+      </c>
+      <c r="I34">
+        <v>36.4</v>
+      </c>
+      <c r="J34">
+        <v>35.6</v>
+      </c>
+      <c r="K34">
+        <v>34.8</v>
+      </c>
+      <c r="L34">
+        <v>34.3</v>
+      </c>
+      <c r="M34">
+        <v>33.8</v>
+      </c>
+      <c r="N34">
+        <v>33.3</v>
+      </c>
+      <c r="O34">
+        <v>32.8</v>
+      </c>
+      <c r="P34">
+        <v>32.3</v>
+      </c>
+      <c r="Q34">
         <v>31.8</v>
       </c>
-      <c r="H34">
-[...28 lines deleted...]
-      </c>
       <c r="R34">
-        <v>26.6</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35" t="s">
         <v>44</v>
       </c>
       <c r="C35">
         <v>2300</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>32.3</v>
+        <v>33.8</v>
       </c>
       <c r="G35">
-        <v>31.6</v>
+        <v>33</v>
       </c>
       <c r="H35">
-        <v>30.9</v>
+        <v>32.2</v>
       </c>
       <c r="I35">
-        <v>30.2</v>
+        <v>31.4</v>
       </c>
       <c r="J35">
-        <v>29.5</v>
+        <v>30.7</v>
       </c>
       <c r="K35">
+        <v>30.0</v>
+      </c>
+      <c r="L35">
+        <v>29.6</v>
+      </c>
+      <c r="M35">
+        <v>29.2</v>
+      </c>
+      <c r="N35">
         <v>28.8</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>28.4</v>
       </c>
-      <c r="M35">
-[...2 lines deleted...]
-      <c r="N35">
+      <c r="P35">
+        <v>28.0</v>
+      </c>
+      <c r="Q35">
         <v>27.6</v>
       </c>
-      <c r="O35">
-[...7 lines deleted...]
-      </c>
       <c r="R35">
-        <v>26.4</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>2700</v>
+        <v>2800</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>39.7</v>
+        <v>43.8</v>
       </c>
       <c r="G36">
-        <v>38.8</v>
+        <v>42.8</v>
       </c>
       <c r="H36">
-        <v>37.90000000000001</v>
+        <v>41.8</v>
       </c>
       <c r="I36">
-        <v>37.0</v>
+        <v>40.8</v>
       </c>
       <c r="J36">
-        <v>35.90000000000001</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="K36">
+        <v>38.6</v>
+      </c>
+      <c r="L36">
+        <v>37.6</v>
+      </c>
+      <c r="M36">
+        <v>36.9</v>
+      </c>
+      <c r="N36">
+        <v>36.3</v>
+      </c>
+      <c r="O36">
+        <v>35.6</v>
+      </c>
+      <c r="P36">
         <v>35.0</v>
       </c>
-      <c r="L36">
-[...13 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>31.5</v>
+        <v>34.5</v>
       </c>
       <c r="R36">
-        <v>31.5</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
-        <v>2250</v>
+        <v>2310</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>27.5</v>
+        <v>30.3</v>
       </c>
       <c r="G37">
-        <v>26.9</v>
+        <v>29.5</v>
       </c>
       <c r="H37">
-        <v>26.3</v>
+        <v>28.8</v>
       </c>
       <c r="I37">
-        <v>25.7</v>
+        <v>28.1</v>
       </c>
       <c r="J37">
-        <v>25.1</v>
+        <v>27.4</v>
       </c>
       <c r="K37">
+        <v>26.8</v>
+      </c>
+      <c r="L37">
+        <v>26.4</v>
+      </c>
+      <c r="M37">
+        <v>26.1</v>
+      </c>
+      <c r="N37">
+        <v>25.8</v>
+      </c>
+      <c r="O37">
+        <v>25.4</v>
+      </c>
+      <c r="P37">
+        <v>24.9</v>
+      </c>
+      <c r="Q37">
         <v>24.5</v>
       </c>
-      <c r="L37">
-[...16 lines deleted...]
-      </c>
       <c r="R37">
-        <v>22.2</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:19" customHeight="1" ht="20">
       <c r="A41" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
@@ -2260,143 +2260,143 @@
       </c>
       <c r="Q42" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R42" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43" t="s">
         <v>44</v>
       </c>
       <c r="C43">
         <v>2400</v>
       </c>
       <c r="D43">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>8920</v>
+        <v>9660</v>
       </c>
       <c r="G43">
-        <v>8710</v>
+        <v>9430</v>
       </c>
       <c r="H43">
-        <v>8500</v>
+        <v>9200</v>
       </c>
       <c r="I43">
-        <v>8300</v>
+        <v>8990</v>
       </c>
       <c r="J43">
-        <v>8100</v>
+        <v>8770</v>
       </c>
       <c r="K43">
-        <v>7910</v>
+        <v>8570</v>
       </c>
       <c r="L43">
-        <v>7800</v>
+        <v>8440</v>
       </c>
       <c r="M43">
-        <v>7680</v>
+        <v>8320</v>
       </c>
       <c r="N43">
-        <v>7580</v>
+        <v>8200</v>
       </c>
       <c r="O43">
-        <v>7470</v>
+        <v>8080</v>
       </c>
       <c r="P43">
-        <v>7370</v>
+        <v>7970</v>
       </c>
       <c r="Q43">
-        <v>7260</v>
+        <v>7850</v>
       </c>
       <c r="R43">
-        <v>7260</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>45</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44">
         <v>2400</v>
       </c>
       <c r="D44">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>7580</v>
+        <v>8050</v>
       </c>
       <c r="G44">
-        <v>7400</v>
+        <v>7850</v>
       </c>
       <c r="H44">
-        <v>7230</v>
+        <v>7670</v>
       </c>
       <c r="I44">
-        <v>7060</v>
+        <v>7490</v>
       </c>
       <c r="J44">
-        <v>6890</v>
+        <v>7310</v>
       </c>
       <c r="K44">
-        <v>6730</v>
+        <v>7140</v>
       </c>
       <c r="L44">
-        <v>6640</v>
+        <v>7040</v>
       </c>
       <c r="M44">
-        <v>6540</v>
+        <v>6940</v>
       </c>
       <c r="N44">
-        <v>6450</v>
+        <v>6840</v>
       </c>
       <c r="O44">
-        <v>6360</v>
+        <v>6740</v>
       </c>
       <c r="P44">
-        <v>6270</v>
+        <v>6650</v>
       </c>
       <c r="Q44">
-        <v>6180</v>
+        <v>6550</v>
       </c>
       <c r="R44">
-        <v>6180</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>1700</v>
       </c>
       <c r="D45">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>7550</v>
       </c>
       <c r="G45">
         <v>7370</v>
       </c>
       <c r="H45">
@@ -2419,432 +2419,432 @@
       </c>
       <c r="N45">
         <v>6260</v>
       </c>
       <c r="O45">
         <v>6170</v>
       </c>
       <c r="P45">
         <v>6070</v>
       </c>
       <c r="Q45">
         <v>5910</v>
       </c>
       <c r="R45">
         <v>5910</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>44</v>
       </c>
       <c r="C46">
-        <v>2550</v>
+        <v>4650</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
+        <v>9270</v>
+      </c>
+      <c r="G46">
+        <v>8900</v>
+      </c>
+      <c r="H46">
+        <v>8740</v>
+      </c>
+      <c r="I46">
+        <v>8440</v>
+      </c>
+      <c r="J46">
+        <v>8280</v>
+      </c>
+      <c r="K46">
+        <v>8150</v>
+      </c>
+      <c r="L46">
+        <v>8070</v>
+      </c>
+      <c r="M46">
+        <v>7960</v>
+      </c>
+      <c r="N46">
         <v>7850</v>
       </c>
-      <c r="G46">
-[...2 lines deleted...]
-      <c r="H46">
+      <c r="O46">
+        <v>7690</v>
+      </c>
+      <c r="P46">
         <v>7540</v>
       </c>
-      <c r="I46">
-[...22 lines deleted...]
-      </c>
       <c r="Q46">
-        <v>5590</v>
+        <v>7380</v>
       </c>
       <c r="R46">
-        <v>5590</v>
+        <v>7380</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>48</v>
       </c>
       <c r="B47" t="s">
         <v>44</v>
       </c>
       <c r="C47">
-        <v>2400</v>
+        <v>2600</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>8080</v>
+        <v>9750</v>
       </c>
       <c r="G47">
-        <v>7890</v>
+        <v>9510</v>
       </c>
       <c r="H47">
-        <v>7700</v>
+        <v>9290</v>
       </c>
       <c r="I47">
-        <v>7530</v>
+        <v>9080</v>
       </c>
       <c r="J47">
-        <v>7350</v>
+        <v>8850</v>
       </c>
       <c r="K47">
-        <v>7180</v>
+        <v>8650</v>
       </c>
       <c r="L47">
-        <v>7080</v>
+        <v>8520</v>
       </c>
       <c r="M47">
-        <v>6970</v>
+        <v>8400</v>
       </c>
       <c r="N47">
-        <v>6870</v>
+        <v>8280</v>
       </c>
       <c r="O47">
-        <v>6780</v>
+        <v>8160</v>
       </c>
       <c r="P47">
-        <v>6680</v>
+        <v>8050</v>
       </c>
       <c r="Q47">
-        <v>6590</v>
+        <v>7930</v>
       </c>
       <c r="R47">
-        <v>6590</v>
+        <v>7930</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>44</v>
       </c>
       <c r="C48">
         <v>2500</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
+        <v>9700</v>
+      </c>
+      <c r="G48">
+        <v>9460</v>
+      </c>
+      <c r="H48">
         <v>9230</v>
       </c>
-      <c r="G48">
-[...4 lines deleted...]
-      </c>
       <c r="I48">
-        <v>8590</v>
+        <v>9020</v>
       </c>
       <c r="J48">
-        <v>8380</v>
+        <v>8800</v>
       </c>
       <c r="K48">
-        <v>8190</v>
+        <v>8600</v>
       </c>
       <c r="L48">
-        <v>8070</v>
+        <v>8470</v>
       </c>
       <c r="M48">
-        <v>7950</v>
+        <v>8350</v>
       </c>
       <c r="N48">
-        <v>7840</v>
+        <v>8230</v>
       </c>
       <c r="O48">
-        <v>7730</v>
+        <v>8110</v>
       </c>
       <c r="P48">
-        <v>7620</v>
+        <v>8000</v>
       </c>
       <c r="Q48">
-        <v>7510</v>
+        <v>7880</v>
       </c>
       <c r="R48">
-        <v>7510</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49">
         <v>1650</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>4150</v>
+        <v>4620</v>
       </c>
       <c r="G49">
-        <v>4050</v>
+        <v>4500</v>
       </c>
       <c r="H49">
-        <v>3950</v>
+        <v>4390</v>
       </c>
       <c r="I49">
-        <v>3860</v>
+        <v>4290</v>
       </c>
       <c r="J49">
-        <v>3760</v>
+        <v>4180</v>
       </c>
       <c r="K49">
-        <v>3670</v>
+        <v>4080</v>
       </c>
       <c r="L49">
-        <v>3620</v>
+        <v>4020</v>
       </c>
       <c r="M49">
-        <v>3560</v>
+        <v>3960</v>
       </c>
       <c r="N49">
-        <v>3510</v>
+        <v>3900</v>
       </c>
       <c r="O49">
-        <v>3460</v>
+        <v>3840</v>
       </c>
       <c r="P49">
-        <v>3410</v>
+        <v>3790</v>
       </c>
       <c r="Q49">
-        <v>3360</v>
+        <v>3730</v>
       </c>
       <c r="R49">
-        <v>3360</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50" t="s">
         <v>51</v>
       </c>
       <c r="C50">
         <v>2600</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" s="6">
-        <v>6910</v>
+        <v>7600</v>
       </c>
       <c r="G50">
-        <v>6740</v>
+        <v>7420</v>
       </c>
       <c r="H50">
-        <v>6580</v>
+        <v>7240</v>
       </c>
       <c r="I50">
-        <v>6420</v>
+        <v>7060</v>
       </c>
       <c r="J50">
-        <v>6260</v>
+        <v>6890</v>
       </c>
       <c r="K50">
-        <v>6110</v>
+        <v>6720</v>
       </c>
       <c r="L50">
-        <v>6020</v>
+        <v>6620</v>
       </c>
       <c r="M50">
-        <v>5930</v>
+        <v>6520</v>
       </c>
       <c r="N50">
-        <v>5840</v>
+        <v>6430</v>
       </c>
       <c r="O50">
-        <v>5760</v>
+        <v>6330</v>
       </c>
       <c r="P50">
-        <v>5670</v>
+        <v>6240</v>
       </c>
       <c r="Q50">
-        <v>5590</v>
+        <v>6150</v>
       </c>
       <c r="R50">
-        <v>5590</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
         <v>1600</v>
       </c>
       <c r="D51">
         <v>7</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>9970</v>
+        <v>10990</v>
       </c>
       <c r="G51">
-        <v>9730</v>
+        <v>10730</v>
       </c>
       <c r="H51">
-        <v>9490</v>
+        <v>10460</v>
       </c>
       <c r="I51">
-        <v>9260</v>
+        <v>10210</v>
       </c>
       <c r="J51">
-        <v>9030</v>
+        <v>9960</v>
       </c>
       <c r="K51">
-        <v>8810</v>
+        <v>9720</v>
       </c>
       <c r="L51">
-        <v>8680</v>
+        <v>9570</v>
       </c>
       <c r="M51">
-        <v>8550</v>
+        <v>9430</v>
       </c>
       <c r="N51">
-        <v>8430</v>
+        <v>9290</v>
       </c>
       <c r="O51">
-        <v>8300</v>
+        <v>9160</v>
       </c>
       <c r="P51">
-        <v>8180</v>
+        <v>9020</v>
       </c>
       <c r="Q51">
-        <v>7920</v>
+        <v>8740</v>
       </c>
       <c r="R51">
-        <v>7920</v>
+        <v>8740</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>44</v>
       </c>
       <c r="C52">
-        <v>2310</v>
+        <v>2376</v>
       </c>
       <c r="D52">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>7200</v>
+        <v>7950</v>
       </c>
       <c r="G52">
-        <v>7030</v>
+        <v>7755</v>
       </c>
       <c r="H52">
-        <v>6840</v>
+        <v>7545</v>
       </c>
       <c r="I52">
-        <v>6690</v>
+        <v>7380</v>
       </c>
       <c r="J52">
-        <v>6530</v>
+        <v>7205</v>
       </c>
       <c r="K52">
-        <v>6370</v>
+        <v>7025</v>
       </c>
       <c r="L52">
-        <v>6290</v>
+        <v>6932</v>
       </c>
       <c r="M52">
-        <v>6190</v>
+        <v>6830</v>
       </c>
       <c r="N52">
-        <v>6110</v>
+        <v>6735</v>
       </c>
       <c r="O52">
-        <v>6020</v>
+        <v>6635</v>
       </c>
       <c r="P52">
-        <v>5940</v>
+        <v>6550</v>
       </c>
       <c r="Q52">
-        <v>5850</v>
+        <v>6445</v>
       </c>
       <c r="R52">
-        <v>5850</v>
+        <v>6445</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>22</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
         <v>1000</v>
       </c>
       <c r="D53">
         <v>1</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
         <v>2430</v>
       </c>
       <c r="G53">
         <v>2370</v>
       </c>
       <c r="H53">
@@ -2876,199 +2876,199 @@
       </c>
       <c r="Q53">
         <v>1770</v>
       </c>
       <c r="R53">
         <v>1770</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54" t="s">
         <v>44</v>
       </c>
       <c r="C54">
         <v>2350</v>
       </c>
       <c r="D54">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>10360</v>
+        <v>11500</v>
       </c>
       <c r="G54">
-        <v>10120</v>
+        <v>11220</v>
       </c>
       <c r="H54">
-        <v>9870</v>
+        <v>10950</v>
       </c>
       <c r="I54">
-        <v>9650</v>
+        <v>10700</v>
       </c>
       <c r="J54">
-        <v>9410</v>
+        <v>10440</v>
       </c>
       <c r="K54">
-        <v>9190</v>
+        <v>10190</v>
       </c>
       <c r="L54">
-        <v>9060</v>
+        <v>10040</v>
       </c>
       <c r="M54">
-        <v>8920</v>
+        <v>9900</v>
       </c>
       <c r="N54">
-        <v>8800</v>
+        <v>9750</v>
       </c>
       <c r="O54">
-        <v>8670</v>
+        <v>9610</v>
       </c>
       <c r="P54">
-        <v>8550</v>
+        <v>9480</v>
       </c>
       <c r="Q54">
-        <v>8430</v>
+        <v>9340</v>
       </c>
       <c r="R54">
-        <v>8430</v>
+        <v>9340</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55" t="s">
         <v>44</v>
       </c>
       <c r="C55">
         <v>2000</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>8370</v>
+        <v>9140</v>
       </c>
       <c r="G55">
-        <v>8180</v>
+        <v>8910</v>
       </c>
       <c r="H55">
+        <v>8700</v>
+      </c>
+      <c r="I55">
+        <v>8500</v>
+      </c>
+      <c r="J55">
+        <v>8290</v>
+      </c>
+      <c r="K55">
+        <v>8100</v>
+      </c>
+      <c r="L55">
         <v>7980</v>
       </c>
-      <c r="I55">
-[...5 lines deleted...]
-      <c r="K55">
+      <c r="M55">
+        <v>7870</v>
+      </c>
+      <c r="N55">
+        <v>7760</v>
+      </c>
+      <c r="O55">
+        <v>7640</v>
+      </c>
+      <c r="P55">
+        <v>7540</v>
+      </c>
+      <c r="Q55">
         <v>7430</v>
       </c>
-      <c r="L55">
-[...16 lines deleted...]
-      </c>
       <c r="R55">
-        <v>6820</v>
+        <v>7430</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>56</v>
       </c>
       <c r="B56" t="s">
         <v>51</v>
       </c>
       <c r="C56">
         <v>1650</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
+        <v>5300</v>
+      </c>
+      <c r="G56">
+        <v>5170</v>
+      </c>
+      <c r="H56">
+        <v>5040</v>
+      </c>
+      <c r="I56">
+        <v>4920</v>
+      </c>
+      <c r="J56">
         <v>4800</v>
       </c>
-      <c r="G56">
-[...8 lines deleted...]
-      <c r="J56">
+      <c r="K56">
+        <v>4680</v>
+      </c>
+      <c r="L56">
+        <v>4610</v>
+      </c>
+      <c r="M56">
+        <v>4550</v>
+      </c>
+      <c r="N56">
+        <v>4480</v>
+      </c>
+      <c r="O56">
+        <v>4410</v>
+      </c>
+      <c r="P56">
         <v>4350</v>
       </c>
-      <c r="K56">
-[...16 lines deleted...]
-      </c>
       <c r="Q56">
-        <v>3850</v>
+        <v>4280</v>
       </c>
       <c r="R56">
-        <v>3850</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>2700</v>
       </c>
       <c r="D57">
         <v>9</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>9130</v>
       </c>
       <c r="G57">
         <v>9060</v>
       </c>
       <c r="H57">
@@ -3100,311 +3100,311 @@
       </c>
       <c r="Q57">
         <v>8280</v>
       </c>
       <c r="R57">
         <v>8280</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>44</v>
       </c>
       <c r="C58">
         <v>2430</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>8800</v>
+        <v>9270</v>
       </c>
       <c r="G58">
-        <v>8590</v>
+        <v>9040</v>
       </c>
       <c r="H58">
-        <v>8390</v>
+        <v>8830</v>
       </c>
       <c r="I58">
-        <v>8190</v>
+        <v>8620</v>
       </c>
       <c r="J58">
-        <v>7990</v>
+        <v>8410</v>
       </c>
       <c r="K58">
-        <v>7810</v>
+        <v>8220</v>
       </c>
       <c r="L58">
-        <v>7700</v>
+        <v>8100</v>
       </c>
       <c r="M58">
-        <v>7580</v>
+        <v>7980</v>
       </c>
       <c r="N58">
-        <v>7480</v>
+        <v>7870</v>
       </c>
       <c r="O58">
-        <v>7370</v>
+        <v>7750</v>
       </c>
       <c r="P58">
-        <v>7270</v>
+        <v>7650</v>
       </c>
       <c r="Q58">
-        <v>7160</v>
+        <v>7530</v>
       </c>
       <c r="R58">
-        <v>7160</v>
+        <v>7530</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>44</v>
       </c>
       <c r="C59">
         <v>2250</v>
       </c>
       <c r="D59">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>8850</v>
+        <v>10560</v>
       </c>
       <c r="G59">
-        <v>8640</v>
+        <v>10300</v>
       </c>
       <c r="H59">
-        <v>8440</v>
+        <v>10050</v>
       </c>
       <c r="I59">
-        <v>8240</v>
+        <v>9820</v>
       </c>
       <c r="J59">
-        <v>8040</v>
+        <v>9580</v>
       </c>
       <c r="K59">
-        <v>7850</v>
+        <v>9350</v>
       </c>
       <c r="L59">
-        <v>7750</v>
+        <v>9220</v>
       </c>
       <c r="M59">
-        <v>7630</v>
+        <v>9090</v>
       </c>
       <c r="N59">
-        <v>7520</v>
+        <v>8960</v>
       </c>
       <c r="O59">
-        <v>7420</v>
+        <v>8820</v>
       </c>
       <c r="P59">
-        <v>7310</v>
+        <v>8700</v>
       </c>
       <c r="Q59">
-        <v>7210</v>
+        <v>8580</v>
       </c>
       <c r="R59">
-        <v>7210</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>44</v>
       </c>
       <c r="C60">
         <v>2300</v>
       </c>
       <c r="D60">
         <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>8780</v>
+        <v>9250</v>
       </c>
       <c r="G60">
-        <v>8580</v>
+        <v>9030</v>
       </c>
       <c r="H60">
-        <v>8370</v>
+        <v>8810</v>
       </c>
       <c r="I60">
-        <v>8180</v>
+        <v>8610</v>
       </c>
       <c r="J60">
-        <v>7980</v>
+        <v>8400</v>
       </c>
       <c r="K60">
-        <v>7790</v>
+        <v>8200</v>
       </c>
       <c r="L60">
-        <v>7690</v>
+        <v>8090</v>
       </c>
       <c r="M60">
-        <v>7570</v>
+        <v>7970</v>
       </c>
       <c r="N60">
-        <v>7460</v>
+        <v>7850</v>
       </c>
       <c r="O60">
-        <v>7360</v>
+        <v>7740</v>
       </c>
       <c r="P60">
-        <v>7260</v>
+        <v>7640</v>
       </c>
       <c r="Q60">
-        <v>7150</v>
+        <v>7520</v>
       </c>
       <c r="R60">
-        <v>7150</v>
+        <v>7520</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>2700</v>
+        <v>2800</v>
       </c>
       <c r="D61">
         <v>5</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>10050</v>
+        <v>11000</v>
       </c>
       <c r="G61">
-        <v>9810</v>
+        <v>10730</v>
       </c>
       <c r="H61">
-        <v>9570</v>
+        <v>10470</v>
       </c>
       <c r="I61">
+        <v>10200</v>
+      </c>
+      <c r="J61">
+        <v>9920</v>
+      </c>
+      <c r="K61">
+        <v>9690</v>
+      </c>
+      <c r="L61">
+        <v>9540</v>
+      </c>
+      <c r="M61">
         <v>9320</v>
       </c>
-      <c r="J61">
-[...10 lines deleted...]
-      </c>
       <c r="N61">
-        <v>8380</v>
+        <v>9170</v>
       </c>
       <c r="O61">
-        <v>8250</v>
+        <v>9040</v>
       </c>
       <c r="P61">
-        <v>8120</v>
+        <v>8900</v>
       </c>
       <c r="Q61">
-        <v>7930</v>
+        <v>8700</v>
       </c>
       <c r="R61">
-        <v>7930</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>44</v>
       </c>
       <c r="C62">
-        <v>2250</v>
+        <v>2310</v>
       </c>
       <c r="D62">
         <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>7490</v>
+        <v>8270</v>
       </c>
       <c r="G62">
-        <v>7320</v>
+        <v>8070</v>
       </c>
       <c r="H62">
-        <v>7140</v>
+        <v>7870</v>
       </c>
       <c r="I62">
-        <v>6980</v>
+        <v>7700</v>
       </c>
       <c r="J62">
-        <v>6810</v>
+        <v>7510</v>
       </c>
       <c r="K62">
-        <v>6650</v>
+        <v>7330</v>
       </c>
       <c r="L62">
-        <v>6560</v>
+        <v>7230</v>
       </c>
       <c r="M62">
-        <v>6460</v>
+        <v>7130</v>
       </c>
       <c r="N62">
-        <v>6370</v>
+        <v>7030</v>
       </c>
       <c r="O62">
-        <v>6290</v>
+        <v>6930</v>
       </c>
       <c r="P62">
-        <v>6200</v>
+        <v>6840</v>
       </c>
       <c r="Q62">
-        <v>6110</v>
+        <v>6730</v>
       </c>
       <c r="R62">
-        <v>6110</v>
+        <v>6730</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>