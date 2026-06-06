--- v1 (2026-03-10)
+++ v2 (2026-06-06)
@@ -849,96 +849,96 @@
       </c>
       <c r="N7">
         <v>39.4</v>
       </c>
       <c r="O7">
         <v>38.8</v>
       </c>
       <c r="P7">
         <v>38.2</v>
       </c>
       <c r="Q7">
         <v>37.6</v>
       </c>
       <c r="R7">
         <v>37.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>47.3</v>
+        <v>48.7</v>
       </c>
       <c r="G8">
-        <v>46.1</v>
+        <v>47.5</v>
       </c>
       <c r="H8">
-        <v>45.0</v>
+        <v>46.4</v>
       </c>
       <c r="I8">
-        <v>43.9</v>
+        <v>45.3</v>
       </c>
       <c r="J8">
-        <v>42.90000000000001</v>
+        <v>44.2</v>
       </c>
       <c r="K8">
-        <v>41.9</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="L8">
+        <v>42.5</v>
+      </c>
+      <c r="M8">
+        <v>41.90000000000001</v>
+      </c>
+      <c r="N8">
         <v>41.3</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>40.7</v>
       </c>
-      <c r="N8">
-[...2 lines deleted...]
-      <c r="O8">
+      <c r="P8">
+        <v>40.099999999999994</v>
+      </c>
+      <c r="Q8">
         <v>39.5</v>
       </c>
-      <c r="P8">
-[...4 lines deleted...]
-      </c>
       <c r="R8">
-        <v>38.3</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>2500</v>
       </c>
       <c r="D9">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>37.6</v>
       </c>
       <c r="G9">
         <v>36.7</v>
       </c>
       <c r="H9">
@@ -1465,96 +1465,96 @@
       </c>
       <c r="N18">
         <v>42.59999999999999</v>
       </c>
       <c r="O18">
         <v>42.0</v>
       </c>
       <c r="P18">
         <v>41.4</v>
       </c>
       <c r="Q18">
         <v>40.8</v>
       </c>
       <c r="R18">
         <v>40.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>5650</v>
+        <v>5750</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>73.5</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="G19">
-        <v>71.7</v>
+        <v>73.10000000000001</v>
       </c>
       <c r="H19">
-        <v>70.0</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="I19">
-        <v>68.3</v>
+        <v>69.7</v>
       </c>
       <c r="J19">
-        <v>66.7</v>
+        <v>68.0</v>
       </c>
       <c r="K19">
-        <v>65.099999999999994</v>
+        <v>66.3</v>
       </c>
       <c r="L19">
-        <v>64.2</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="M19">
-        <v>63.3</v>
+        <v>64.5</v>
       </c>
       <c r="N19">
-        <v>62.40000000000001</v>
+        <v>63.59999999999999</v>
       </c>
       <c r="O19">
-        <v>61.5</v>
+        <v>62.7</v>
       </c>
       <c r="P19">
-        <v>60.6</v>
+        <v>61.8</v>
       </c>
       <c r="Q19">
-        <v>59.7</v>
+        <v>60.9</v>
       </c>
       <c r="R19">
-        <v>59.7</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>2300</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>29.7</v>
       </c>
       <c r="G20">
         <v>29</v>
       </c>
       <c r="H20">
@@ -1577,96 +1577,96 @@
       </c>
       <c r="N20">
         <v>25.0</v>
       </c>
       <c r="O20">
         <v>24.6</v>
       </c>
       <c r="P20">
         <v>24.2</v>
       </c>
       <c r="Q20">
         <v>23.8</v>
       </c>
       <c r="R20">
         <v>23.8</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>3350</v>
+        <v>3850</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>59.7</v>
+        <v>61.8</v>
       </c>
       <c r="G21">
-        <v>58.3</v>
+        <v>60.3</v>
       </c>
       <c r="H21">
-        <v>57.0</v>
+        <v>58.9</v>
       </c>
       <c r="I21">
-        <v>55.7</v>
+        <v>57.5</v>
       </c>
       <c r="J21">
-        <v>54.4</v>
+        <v>56.2</v>
       </c>
       <c r="K21">
-        <v>53.1</v>
+        <v>54.9</v>
       </c>
       <c r="L21">
-        <v>52.3</v>
+        <v>54.1</v>
       </c>
       <c r="M21">
-        <v>51.5</v>
+        <v>53.3</v>
       </c>
       <c r="N21">
-        <v>50.7</v>
+        <v>52.5</v>
       </c>
       <c r="O21">
-        <v>49.90000000000001</v>
+        <v>51.7</v>
       </c>
       <c r="P21">
-        <v>49.1</v>
+        <v>50.9</v>
       </c>
       <c r="Q21">
-        <v>48.3</v>
+        <v>50.1</v>
       </c>
       <c r="R21">
-        <v>48.3</v>
+        <v>50.1</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>2350</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>44.6</v>
       </c>
       <c r="G22">
         <v>43.5</v>
       </c>
       <c r="H22">
@@ -1889,96 +1889,96 @@
       </c>
       <c r="N29">
         <v>10360</v>
       </c>
       <c r="O29">
         <v>10200</v>
       </c>
       <c r="P29">
         <v>10060</v>
       </c>
       <c r="Q29">
         <v>9920</v>
       </c>
       <c r="R29">
         <v>9920</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>12420</v>
+        <v>12790</v>
       </c>
       <c r="G30">
-        <v>12130</v>
+        <v>12490</v>
       </c>
       <c r="H30">
-        <v>11840</v>
+        <v>12190</v>
       </c>
       <c r="I30">
-        <v>11560</v>
+        <v>11910</v>
       </c>
       <c r="J30">
-        <v>11280</v>
+        <v>11620</v>
       </c>
       <c r="K30">
+        <v>11340</v>
+      </c>
+      <c r="L30">
+        <v>11170</v>
+      </c>
+      <c r="M30">
         <v>11010</v>
       </c>
-      <c r="L30">
-[...4 lines deleted...]
-      </c>
       <c r="N30">
+        <v>10860</v>
+      </c>
+      <c r="O30">
+        <v>10700</v>
+      </c>
+      <c r="P30">
         <v>10540</v>
       </c>
-      <c r="O30">
-[...4 lines deleted...]
-      </c>
       <c r="Q30">
-        <v>10090</v>
+        <v>10390</v>
       </c>
       <c r="R30">
-        <v>10090</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>27</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2500</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>8690</v>
       </c>
       <c r="G31">
         <v>8480</v>
       </c>
       <c r="H31">
@@ -2505,96 +2505,96 @@
       </c>
       <c r="N40">
         <v>11200</v>
       </c>
       <c r="O40">
         <v>11040</v>
       </c>
       <c r="P40">
         <v>10880</v>
       </c>
       <c r="Q40">
         <v>10730</v>
       </c>
       <c r="R40">
         <v>10730</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>37</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
-        <v>5650</v>
+        <v>5750</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>19030</v>
+        <v>19400</v>
       </c>
       <c r="G41">
-        <v>18580</v>
+        <v>18940</v>
       </c>
       <c r="H41">
-        <v>18130</v>
+        <v>18480</v>
       </c>
       <c r="I41">
-        <v>17700</v>
+        <v>18050</v>
       </c>
       <c r="J41">
-        <v>17270</v>
+        <v>17610</v>
       </c>
       <c r="K41">
-        <v>16850</v>
+        <v>17180</v>
       </c>
       <c r="L41">
-        <v>16610</v>
+        <v>16930</v>
       </c>
       <c r="M41">
-        <v>16360</v>
+        <v>16680</v>
       </c>
       <c r="N41">
-        <v>16130</v>
+        <v>16450</v>
       </c>
       <c r="O41">
-        <v>15890</v>
+        <v>16210</v>
       </c>
       <c r="P41">
-        <v>15660</v>
+        <v>15960</v>
       </c>
       <c r="Q41">
-        <v>15430</v>
+        <v>15730</v>
       </c>
       <c r="R41">
-        <v>15430</v>
+        <v>15730</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>38</v>
       </c>
       <c r="B42" t="s">
         <v>23</v>
       </c>
       <c r="C42">
         <v>2300</v>
       </c>
       <c r="D42">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
         <v>6680</v>
       </c>
       <c r="G42">
         <v>6520</v>
       </c>
       <c r="H42">
@@ -2617,96 +2617,96 @@
       </c>
       <c r="N42">
         <v>5650</v>
       </c>
       <c r="O42">
         <v>5560</v>
       </c>
       <c r="P42">
         <v>5480</v>
       </c>
       <c r="Q42">
         <v>5400</v>
       </c>
       <c r="R42">
         <v>5400</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>39</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>3350</v>
+        <v>3850</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>15500</v>
+        <v>16080</v>
       </c>
       <c r="G43">
-        <v>15140</v>
+        <v>15700</v>
       </c>
       <c r="H43">
-        <v>14770</v>
+        <v>15320</v>
       </c>
       <c r="I43">
-        <v>14420</v>
+        <v>14960</v>
       </c>
       <c r="J43">
-        <v>14080</v>
+        <v>14600</v>
       </c>
       <c r="K43">
-        <v>13730</v>
+        <v>14250</v>
       </c>
       <c r="L43">
-        <v>13530</v>
+        <v>14040</v>
       </c>
       <c r="M43">
-        <v>13330</v>
+        <v>13830</v>
       </c>
       <c r="N43">
-        <v>13150</v>
+        <v>13640</v>
       </c>
       <c r="O43">
-        <v>12950</v>
+        <v>13430</v>
       </c>
       <c r="P43">
-        <v>12770</v>
+        <v>13240</v>
       </c>
       <c r="Q43">
-        <v>12590</v>
+        <v>13060</v>
       </c>
       <c r="R43">
-        <v>12590</v>
+        <v>13060</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>40</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>2350</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>11710</v>
       </c>
       <c r="G44">
         <v>11440</v>
       </c>
       <c r="H44">