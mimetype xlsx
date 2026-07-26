--- v2 (2026-06-06)
+++ v3 (2026-07-26)
@@ -849,96 +849,96 @@
       </c>
       <c r="N7">
         <v>39.4</v>
       </c>
       <c r="O7">
         <v>38.8</v>
       </c>
       <c r="P7">
         <v>38.2</v>
       </c>
       <c r="Q7">
         <v>37.6</v>
       </c>
       <c r="R7">
         <v>37.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>48.7</v>
+        <v>51</v>
       </c>
       <c r="G8">
-        <v>47.5</v>
+        <v>49.7</v>
       </c>
       <c r="H8">
-        <v>46.4</v>
+        <v>48.5</v>
       </c>
       <c r="I8">
-        <v>45.3</v>
+        <v>47.40000000000001</v>
       </c>
       <c r="J8">
-        <v>44.2</v>
+        <v>46.3</v>
       </c>
       <c r="K8">
-        <v>43.099999999999994</v>
+        <v>45.2</v>
       </c>
       <c r="L8">
-        <v>42.5</v>
+        <v>44.6</v>
       </c>
       <c r="M8">
-        <v>41.90000000000001</v>
+        <v>44.0</v>
       </c>
       <c r="N8">
-        <v>41.3</v>
+        <v>43.4</v>
       </c>
       <c r="O8">
-        <v>40.7</v>
+        <v>42.8</v>
       </c>
       <c r="P8">
-        <v>40.099999999999994</v>
+        <v>42.2</v>
       </c>
       <c r="Q8">
-        <v>39.5</v>
+        <v>41.6</v>
       </c>
       <c r="R8">
-        <v>39.5</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>2500</v>
       </c>
       <c r="D9">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>37.6</v>
       </c>
       <c r="G9">
         <v>36.7</v>
       </c>
       <c r="H9">
@@ -1362,87 +1362,87 @@
       </c>
       <c r="Q16">
         <v>45.3</v>
       </c>
       <c r="R16">
         <v>45.3</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>2100</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>47</v>
+        <v>47.9</v>
       </c>
       <c r="G17">
-        <v>45.8</v>
+        <v>46.7</v>
       </c>
       <c r="H17">
-        <v>44.7</v>
+        <v>45.6</v>
       </c>
       <c r="I17">
-        <v>43.7</v>
+        <v>44.5</v>
       </c>
       <c r="J17">
-        <v>42.7</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="K17">
-        <v>41.7</v>
+        <v>42.4</v>
       </c>
       <c r="L17">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
       <c r="M17">
-        <v>40.5</v>
+        <v>41.2</v>
       </c>
       <c r="N17">
-        <v>39.9</v>
+        <v>40.6</v>
       </c>
       <c r="O17">
-        <v>39.3</v>
+        <v>40.0</v>
       </c>
       <c r="P17">
-        <v>38.7</v>
+        <v>39.4</v>
       </c>
       <c r="Q17">
-        <v>38.1</v>
+        <v>38.8</v>
       </c>
       <c r="R17">
-        <v>38.1</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>2700</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>50</v>
       </c>
       <c r="G18">
         <v>48.8</v>
       </c>
       <c r="H18">
@@ -1465,96 +1465,96 @@
       </c>
       <c r="N18">
         <v>42.59999999999999</v>
       </c>
       <c r="O18">
         <v>42.0</v>
       </c>
       <c r="P18">
         <v>41.4</v>
       </c>
       <c r="Q18">
         <v>40.8</v>
       </c>
       <c r="R18">
         <v>40.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>5750</v>
+        <v>5800</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>74.90000000000001</v>
+        <v>77.2</v>
       </c>
       <c r="G19">
-        <v>73.10000000000001</v>
+        <v>75.3</v>
       </c>
       <c r="H19">
-        <v>71.40000000000001</v>
+        <v>73.5</v>
       </c>
       <c r="I19">
-        <v>69.7</v>
+        <v>71.8</v>
       </c>
       <c r="J19">
-        <v>68.0</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K19">
-        <v>66.3</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="L19">
-        <v>65.40000000000001</v>
+        <v>67.5</v>
       </c>
       <c r="M19">
-        <v>64.5</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="N19">
-        <v>63.59999999999999</v>
+        <v>65.7</v>
       </c>
       <c r="O19">
-        <v>62.7</v>
+        <v>64.8</v>
       </c>
       <c r="P19">
-        <v>61.8</v>
+        <v>63.9</v>
       </c>
       <c r="Q19">
-        <v>60.9</v>
+        <v>63.0</v>
       </c>
       <c r="R19">
-        <v>60.9</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>2300</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>29.7</v>
       </c>
       <c r="G20">
         <v>29</v>
       </c>
       <c r="H20">
@@ -1889,96 +1889,96 @@
       </c>
       <c r="N29">
         <v>10360</v>
       </c>
       <c r="O29">
         <v>10200</v>
       </c>
       <c r="P29">
         <v>10060</v>
       </c>
       <c r="Q29">
         <v>9920</v>
       </c>
       <c r="R29">
         <v>9920</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>12790</v>
+        <v>13450</v>
       </c>
       <c r="G30">
-        <v>12490</v>
+        <v>13130</v>
       </c>
       <c r="H30">
-        <v>12190</v>
+        <v>12810</v>
       </c>
       <c r="I30">
-        <v>11910</v>
+        <v>12510</v>
       </c>
       <c r="J30">
-        <v>11620</v>
+        <v>12210</v>
       </c>
       <c r="K30">
-        <v>11340</v>
+        <v>11920</v>
       </c>
       <c r="L30">
-        <v>11170</v>
+        <v>11740</v>
       </c>
       <c r="M30">
-        <v>11010</v>
+        <v>11570</v>
       </c>
       <c r="N30">
-        <v>10860</v>
+        <v>11410</v>
       </c>
       <c r="O30">
-        <v>10700</v>
+        <v>11240</v>
       </c>
       <c r="P30">
-        <v>10540</v>
+        <v>11080</v>
       </c>
       <c r="Q30">
-        <v>10390</v>
+        <v>10920</v>
       </c>
       <c r="R30">
-        <v>10390</v>
+        <v>10920</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>27</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2500</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>8690</v>
       </c>
       <c r="G31">
         <v>8480</v>
       </c>
       <c r="H31">
@@ -2402,87 +2402,87 @@
       </c>
       <c r="Q38">
         <v>11840</v>
       </c>
       <c r="R38">
         <v>11840</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>35</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>2100</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>12380</v>
+        <v>12590</v>
       </c>
       <c r="G39">
-        <v>12080</v>
+        <v>12300</v>
       </c>
       <c r="H39">
-        <v>11800</v>
+        <v>12000</v>
       </c>
       <c r="I39">
-        <v>11520</v>
+        <v>11720</v>
       </c>
       <c r="J39">
-        <v>11240</v>
+        <v>11440</v>
       </c>
       <c r="K39">
-        <v>10970</v>
+        <v>11160</v>
       </c>
       <c r="L39">
-        <v>10810</v>
+        <v>11000</v>
       </c>
       <c r="M39">
-        <v>10650</v>
+        <v>10840</v>
       </c>
       <c r="N39">
-        <v>10510</v>
+        <v>10690</v>
       </c>
       <c r="O39">
-        <v>10350</v>
+        <v>10530</v>
       </c>
       <c r="P39">
-        <v>10200</v>
+        <v>10380</v>
       </c>
       <c r="Q39">
-        <v>10060</v>
+        <v>10230</v>
       </c>
       <c r="R39">
-        <v>10060</v>
+        <v>10230</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>2700</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
         <v>13200</v>
       </c>
       <c r="G40">
         <v>12890</v>
       </c>
       <c r="H40">
@@ -2505,96 +2505,96 @@
       </c>
       <c r="N40">
         <v>11200</v>
       </c>
       <c r="O40">
         <v>11040</v>
       </c>
       <c r="P40">
         <v>10880</v>
       </c>
       <c r="Q40">
         <v>10730</v>
       </c>
       <c r="R40">
         <v>10730</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>37</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
-        <v>5750</v>
+        <v>5800</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>19400</v>
+        <v>20060</v>
       </c>
       <c r="G41">
-        <v>18940</v>
+        <v>19580</v>
       </c>
       <c r="H41">
-        <v>18480</v>
+        <v>19100</v>
       </c>
       <c r="I41">
-        <v>18050</v>
+        <v>18650</v>
       </c>
       <c r="J41">
-        <v>17610</v>
+        <v>18200</v>
       </c>
       <c r="K41">
-        <v>17180</v>
+        <v>17760</v>
       </c>
       <c r="L41">
-        <v>16930</v>
+        <v>17500</v>
       </c>
       <c r="M41">
-        <v>16680</v>
+        <v>17240</v>
       </c>
       <c r="N41">
-        <v>16450</v>
+        <v>17000</v>
       </c>
       <c r="O41">
-        <v>16210</v>
+        <v>16750</v>
       </c>
       <c r="P41">
-        <v>15960</v>
+        <v>16500</v>
       </c>
       <c r="Q41">
-        <v>15730</v>
+        <v>16260</v>
       </c>
       <c r="R41">
-        <v>15730</v>
+        <v>16260</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>38</v>
       </c>
       <c r="B42" t="s">
         <v>23</v>
       </c>
       <c r="C42">
         <v>2300</v>
       </c>
       <c r="D42">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
         <v>6680</v>
       </c>
       <c r="G42">
         <v>6520</v>
       </c>
       <c r="H42">