--- v3 (2026-07-26)
+++ v4 (2026-10-18)
@@ -1017,96 +1017,96 @@
       </c>
       <c r="N10">
         <v>26.2</v>
       </c>
       <c r="O10">
         <v>25.8</v>
       </c>
       <c r="P10">
         <v>25.4</v>
       </c>
       <c r="Q10">
         <v>25</v>
       </c>
       <c r="R10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11">
-        <v>3000</v>
+        <v>3300</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G11">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H11">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I11">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J11">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="Q11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="R11">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>2750</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>52.6</v>
       </c>
       <c r="G12">
         <v>51.0</v>
       </c>
       <c r="H12">
@@ -1306,143 +1306,143 @@
       </c>
       <c r="Q15">
         <v>28.7</v>
       </c>
       <c r="R15">
         <v>28.7</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>2450</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>55.9</v>
+        <v>58.2</v>
       </c>
       <c r="G16">
-        <v>54.5</v>
+        <v>56.8</v>
       </c>
       <c r="H16">
-        <v>53.2</v>
+        <v>55.5</v>
       </c>
       <c r="I16">
-        <v>51.90000000000001</v>
+        <v>54.2</v>
       </c>
       <c r="J16">
-        <v>50.7</v>
+        <v>52.90000000000001</v>
       </c>
       <c r="K16">
+        <v>51.59999999999999</v>
+      </c>
+      <c r="L16">
+        <v>50.9</v>
+      </c>
+      <c r="M16">
+        <v>50.2</v>
+      </c>
+      <c r="N16">
         <v>49.5</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>48.8</v>
       </c>
-      <c r="M16">
-[...2 lines deleted...]
-      <c r="N16">
+      <c r="P16">
+        <v>48.099999999999994</v>
+      </c>
+      <c r="Q16">
         <v>47.4</v>
       </c>
-      <c r="O16">
-[...7 lines deleted...]
-      </c>
       <c r="R16">
-        <v>45.3</v>
+        <v>47.4</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>2100</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>47.9</v>
+        <v>49</v>
       </c>
       <c r="G17">
+        <v>47.8</v>
+      </c>
+      <c r="H17">
         <v>46.7</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>45.6</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>44.5</v>
       </c>
-      <c r="J17">
-[...1 lines deleted...]
-      </c>
       <c r="K17">
-        <v>42.4</v>
+        <v>43.4</v>
       </c>
       <c r="L17">
-        <v>41.8</v>
+        <v>42.8</v>
       </c>
       <c r="M17">
-        <v>41.2</v>
+        <v>42.2</v>
       </c>
       <c r="N17">
-        <v>40.6</v>
+        <v>41.6</v>
       </c>
       <c r="O17">
-        <v>40.0</v>
+        <v>41.0</v>
       </c>
       <c r="P17">
-        <v>39.4</v>
+        <v>40.4</v>
       </c>
       <c r="Q17">
-        <v>38.8</v>
+        <v>39.8</v>
       </c>
       <c r="R17">
-        <v>38.8</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>2700</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>50</v>
       </c>
       <c r="G18">
         <v>48.8</v>
       </c>
       <c r="H18">
@@ -1633,96 +1633,96 @@
       </c>
       <c r="N21">
         <v>52.5</v>
       </c>
       <c r="O21">
         <v>51.7</v>
       </c>
       <c r="P21">
         <v>50.9</v>
       </c>
       <c r="Q21">
         <v>50.1</v>
       </c>
       <c r="R21">
         <v>50.1</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>2350</v>
+        <v>2410</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>44.6</v>
+        <v>45.9</v>
       </c>
       <c r="G22">
-        <v>43.5</v>
+        <v>44.7</v>
       </c>
       <c r="H22">
-        <v>42.5</v>
+        <v>43.7</v>
       </c>
       <c r="I22">
-        <v>41.5</v>
+        <v>42.7</v>
       </c>
       <c r="J22">
-        <v>40.5</v>
+        <v>41.6</v>
       </c>
       <c r="K22">
+        <v>40.59999999999999</v>
+      </c>
+      <c r="L22">
+        <v>40</v>
+      </c>
+      <c r="M22">
         <v>39.5</v>
       </c>
-      <c r="L22">
-[...4 lines deleted...]
-      </c>
       <c r="N22">
+        <v>39.0</v>
+      </c>
+      <c r="O22">
+        <v>38.4</v>
+      </c>
+      <c r="P22">
         <v>37.7</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>37.1</v>
       </c>
-      <c r="P22">
-[...4 lines deleted...]
-      </c>
       <c r="R22">
-        <v>36</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:19" customHeight="1" ht="20">
       <c r="A26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
@@ -2057,96 +2057,96 @@
       </c>
       <c r="N32">
         <v>7080</v>
       </c>
       <c r="O32">
         <v>6970</v>
       </c>
       <c r="P32">
         <v>6870</v>
       </c>
       <c r="Q32">
         <v>6770</v>
       </c>
       <c r="R32">
         <v>6770</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33">
-        <v>3000</v>
+        <v>3300</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>10000</v>
+        <v>11000</v>
       </c>
       <c r="G33">
-        <v>10000</v>
+        <v>11000</v>
       </c>
       <c r="H33">
-        <v>10000</v>
+        <v>11000</v>
       </c>
       <c r="I33">
-        <v>9750</v>
+        <v>10750</v>
       </c>
       <c r="J33">
-        <v>9750</v>
+        <v>10750</v>
       </c>
       <c r="K33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="L33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="M33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="N33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="O33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="P33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="Q33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="R33">
-        <v>9500</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>31</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>2750</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
         <v>12820</v>
       </c>
       <c r="G34">
         <v>12580</v>
       </c>
       <c r="H34">
@@ -2346,143 +2346,143 @@
       </c>
       <c r="Q37">
         <v>6650</v>
       </c>
       <c r="R37">
         <v>6650</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>34</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>2450</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
-        <v>14580</v>
+        <v>15250</v>
       </c>
       <c r="G38">
-        <v>14240</v>
+        <v>14890</v>
       </c>
       <c r="H38">
-        <v>13890</v>
+        <v>14530</v>
       </c>
       <c r="I38">
-        <v>13570</v>
+        <v>14190</v>
       </c>
       <c r="J38">
-        <v>13240</v>
+        <v>13850</v>
       </c>
       <c r="K38">
-        <v>12920</v>
+        <v>13510</v>
       </c>
       <c r="L38">
-        <v>12730</v>
+        <v>13310</v>
       </c>
       <c r="M38">
-        <v>12540</v>
+        <v>13120</v>
       </c>
       <c r="N38">
-        <v>12370</v>
+        <v>12930</v>
       </c>
       <c r="O38">
-        <v>12180</v>
+        <v>12740</v>
       </c>
       <c r="P38">
-        <v>12010</v>
+        <v>12560</v>
       </c>
       <c r="Q38">
-        <v>11840</v>
+        <v>12380</v>
       </c>
       <c r="R38">
-        <v>11840</v>
+        <v>12380</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>35</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>2100</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>12590</v>
+        <v>12890</v>
       </c>
       <c r="G39">
-        <v>12300</v>
+        <v>12580</v>
       </c>
       <c r="H39">
-        <v>12000</v>
+        <v>12280</v>
       </c>
       <c r="I39">
-        <v>11720</v>
+        <v>11990</v>
       </c>
       <c r="J39">
-        <v>11440</v>
+        <v>11700</v>
       </c>
       <c r="K39">
-        <v>11160</v>
+        <v>11420</v>
       </c>
       <c r="L39">
-        <v>11000</v>
+        <v>11250</v>
       </c>
       <c r="M39">
-        <v>10840</v>
+        <v>11090</v>
       </c>
       <c r="N39">
-        <v>10690</v>
+        <v>10940</v>
       </c>
       <c r="O39">
-        <v>10530</v>
+        <v>10770</v>
       </c>
       <c r="P39">
-        <v>10380</v>
+        <v>10620</v>
       </c>
       <c r="Q39">
-        <v>10230</v>
+        <v>10470</v>
       </c>
       <c r="R39">
-        <v>10230</v>
+        <v>10470</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>2700</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
         <v>13200</v>
       </c>
       <c r="G40">
         <v>12890</v>
       </c>
       <c r="H40">
@@ -2673,96 +2673,96 @@
       </c>
       <c r="N43">
         <v>13640</v>
       </c>
       <c r="O43">
         <v>13430</v>
       </c>
       <c r="P43">
         <v>13240</v>
       </c>
       <c r="Q43">
         <v>13060</v>
       </c>
       <c r="R43">
         <v>13060</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>40</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
-        <v>2350</v>
+        <v>2410</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>11710</v>
+        <v>12020</v>
       </c>
       <c r="G44">
-        <v>11440</v>
+        <v>11740</v>
       </c>
       <c r="H44">
-        <v>11160</v>
+        <v>11450</v>
       </c>
       <c r="I44">
-        <v>10900</v>
+        <v>11190</v>
       </c>
       <c r="J44">
-        <v>10640</v>
+        <v>10920</v>
       </c>
       <c r="K44">
-        <v>10380</v>
+        <v>10650</v>
       </c>
       <c r="L44">
-        <v>10230</v>
+        <v>10500</v>
       </c>
       <c r="M44">
-        <v>10080</v>
+        <v>10350</v>
       </c>
       <c r="N44">
-        <v>9940</v>
+        <v>10210</v>
       </c>
       <c r="O44">
-        <v>9800</v>
+        <v>10060</v>
       </c>
       <c r="P44">
-        <v>9660</v>
+        <v>9920</v>
       </c>
       <c r="Q44">
-        <v>9520</v>
+        <v>9770</v>
       </c>
       <c r="R44">
-        <v>9520</v>
+        <v>9770</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A24:R24"/>
     <mergeCell ref="A25:R25"/>
     <mergeCell ref="A26:R26"/>
     <mergeCell ref="A45:R45"/>
     <mergeCell ref="A46:R46"/>
     <mergeCell ref="A47:R47"/>
   </mergeCells>