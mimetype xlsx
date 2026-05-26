--- v1 (2026-03-03)
+++ v2 (2026-05-26)
@@ -1521,96 +1521,96 @@
       </c>
       <c r="N25">
         <v>37.2</v>
       </c>
       <c r="O25">
         <v>36.9</v>
       </c>
       <c r="P25">
         <v>36.6</v>
       </c>
       <c r="Q25">
         <v>36.0</v>
       </c>
       <c r="R25">
         <v>36.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>48</v>
       </c>
       <c r="C26">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>39</v>
+        <v>41.8</v>
       </c>
       <c r="G26">
-        <v>38.6</v>
+        <v>41.3</v>
       </c>
       <c r="H26">
-        <v>38.2</v>
+        <v>40.8</v>
       </c>
       <c r="I26">
-        <v>37.8</v>
+        <v>40.3</v>
       </c>
       <c r="J26">
+        <v>39.8</v>
+      </c>
+      <c r="K26">
+        <v>38.8</v>
+      </c>
+      <c r="L26">
+        <v>38.5</v>
+      </c>
+      <c r="M26">
+        <v>37.7</v>
+      </c>
+      <c r="N26">
         <v>37.4</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26">
+      <c r="O26">
+        <v>37.1</v>
+      </c>
+      <c r="P26">
         <v>36.3</v>
       </c>
-      <c r="M26">
-[...10 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>34.3</v>
+        <v>36.1</v>
       </c>
       <c r="R26">
-        <v>34.3</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>48</v>
       </c>
       <c r="C27">
         <v>1750</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>44.7</v>
       </c>
       <c r="G27">
         <v>44.2</v>
       </c>
       <c r="H27">
@@ -1633,152 +1633,152 @@
       </c>
       <c r="N27">
         <v>39.9</v>
       </c>
       <c r="O27">
         <v>39.5</v>
       </c>
       <c r="P27">
         <v>39.1</v>
       </c>
       <c r="Q27">
         <v>38.4</v>
       </c>
       <c r="R27">
         <v>38.4</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>45.3</v>
+        <v>46.7</v>
       </c>
       <c r="G28">
-        <v>44.8</v>
+        <v>46.2</v>
       </c>
       <c r="H28">
-        <v>44.2</v>
+        <v>45.59999999999999</v>
       </c>
       <c r="I28">
-        <v>43.6</v>
+        <v>45.0</v>
       </c>
       <c r="J28">
-        <v>43.1</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="K28">
-        <v>42.3</v>
+        <v>43.5</v>
       </c>
       <c r="L28">
-        <v>41.6</v>
+        <v>42.8</v>
       </c>
       <c r="M28">
-        <v>40.8</v>
+        <v>42.0</v>
       </c>
       <c r="N28">
-        <v>40.3</v>
+        <v>41.5</v>
       </c>
       <c r="O28">
-        <v>39.9</v>
+        <v>41.1</v>
       </c>
       <c r="P28">
-        <v>39.5</v>
+        <v>40.7</v>
       </c>
       <c r="Q28">
-        <v>38.8</v>
+        <v>40.0</v>
       </c>
       <c r="R28">
-        <v>38.8</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>2700</v>
+        <v>2800</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>53.3</v>
+        <v>54.7</v>
       </c>
       <c r="G29">
-        <v>52.9</v>
+        <v>54.3</v>
       </c>
       <c r="H29">
+        <v>53.9</v>
+      </c>
+      <c r="I29">
+        <v>53.5</v>
+      </c>
+      <c r="J29">
+        <v>53.1</v>
+      </c>
+      <c r="K29">
+        <v>52.7</v>
+      </c>
+      <c r="L29">
         <v>52.5</v>
       </c>
-      <c r="I29">
+      <c r="M29">
+        <v>52.3</v>
+      </c>
+      <c r="N29">
         <v>52.1</v>
       </c>
-      <c r="J29">
-[...2 lines deleted...]
-      <c r="K29">
+      <c r="O29">
+        <v>51.9</v>
+      </c>
+      <c r="P29">
+        <v>51.7</v>
+      </c>
+      <c r="Q29">
         <v>51.5</v>
       </c>
-      <c r="L29">
-[...16 lines deleted...]
-      </c>
       <c r="R29">
-        <v>50.3</v>
+        <v>51.5</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
       <c r="C30">
         <v>2000</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>36.1</v>
       </c>
       <c r="G30">
         <v>35.7</v>
       </c>
       <c r="H30">
@@ -2473,96 +2473,96 @@
       </c>
       <c r="N42">
         <v>42.4</v>
       </c>
       <c r="O42">
         <v>42.0</v>
       </c>
       <c r="P42">
         <v>41.6</v>
       </c>
       <c r="Q42">
         <v>40.9</v>
       </c>
       <c r="R42">
         <v>40.9</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43" t="s">
         <v>48</v>
       </c>
       <c r="C43">
-        <v>3500</v>
+        <v>2850</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>77.5</v>
+        <v>60.7</v>
       </c>
       <c r="G43">
-        <v>76.3</v>
+        <v>59.9</v>
       </c>
       <c r="H43">
-        <v>75.0</v>
+        <v>59.0</v>
       </c>
       <c r="I43">
-        <v>73.7</v>
+        <v>58.1</v>
       </c>
       <c r="J43">
-        <v>72.39999999999999</v>
+        <v>57.2</v>
       </c>
       <c r="K43">
-        <v>70.8</v>
+        <v>56.0</v>
       </c>
       <c r="L43">
-        <v>69.7</v>
+        <v>55.099999999999994</v>
       </c>
       <c r="M43">
-        <v>68.5</v>
+        <v>54.099999999999994</v>
       </c>
       <c r="N43">
-        <v>67.59999999999999</v>
+        <v>53.4</v>
       </c>
       <c r="O43">
-        <v>66.8</v>
+        <v>52.8</v>
       </c>
       <c r="P43">
-        <v>66.0</v>
+        <v>52.2</v>
       </c>
       <c r="Q43">
-        <v>64.90000000000001</v>
+        <v>51.3</v>
       </c>
       <c r="R43">
-        <v>64.90000000000001</v>
+        <v>51.3</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44">
         <v>2600</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
         <v>56.2</v>
       </c>
       <c r="G44">
         <v>56.099999999999994</v>
       </c>
       <c r="H44">
@@ -2641,152 +2641,152 @@
       </c>
       <c r="N45">
         <v>25.9</v>
       </c>
       <c r="O45">
         <v>25.8</v>
       </c>
       <c r="P45">
         <v>25.2</v>
       </c>
       <c r="Q45">
         <v>25.1</v>
       </c>
       <c r="R45">
         <v>25.1</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46" t="s">
         <v>48</v>
       </c>
       <c r="C46">
-        <v>2650</v>
+        <v>3200</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>52.4</v>
+        <v>57.3</v>
       </c>
       <c r="G46">
-        <v>51.7</v>
+        <v>56.4</v>
       </c>
       <c r="H46">
+        <v>55.5</v>
+      </c>
+      <c r="I46">
+        <v>54.6</v>
+      </c>
+      <c r="J46">
+        <v>53.8</v>
+      </c>
+      <c r="K46">
+        <v>52.5</v>
+      </c>
+      <c r="L46">
+        <v>52.0</v>
+      </c>
+      <c r="M46">
         <v>51.0</v>
       </c>
-      <c r="I46">
-[...13 lines deleted...]
-      </c>
       <c r="N46">
-        <v>46.7</v>
+        <v>50.5</v>
       </c>
       <c r="O46">
-        <v>46.3</v>
+        <v>50.0</v>
       </c>
       <c r="P46">
-        <v>45.4</v>
+        <v>49.0</v>
       </c>
       <c r="Q46">
-        <v>45.0</v>
+        <v>48.6</v>
       </c>
       <c r="R46">
-        <v>45.0</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47" t="s">
         <v>48</v>
       </c>
       <c r="C47">
-        <v>2300</v>
+        <v>1650</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>64.2</v>
+        <v>47.4</v>
       </c>
       <c r="G47">
-        <v>63.3</v>
+        <v>46.9</v>
       </c>
       <c r="H47">
-        <v>62.3</v>
+        <v>46.3</v>
       </c>
       <c r="I47">
-        <v>61.3</v>
+        <v>45.7</v>
       </c>
       <c r="J47">
-        <v>60.3</v>
+        <v>45.1</v>
       </c>
       <c r="K47">
-        <v>59.0</v>
+        <v>44.2</v>
       </c>
       <c r="L47">
-        <v>58.099999999999994</v>
+        <v>43.5</v>
       </c>
       <c r="M47">
-        <v>57.099999999999994</v>
+        <v>42.7</v>
       </c>
       <c r="N47">
-        <v>56.4</v>
+        <v>42.2</v>
       </c>
       <c r="O47">
-        <v>55.8</v>
+        <v>41.8</v>
       </c>
       <c r="P47">
-        <v>55.2</v>
+        <v>41.4</v>
       </c>
       <c r="Q47">
-        <v>54.3</v>
+        <v>40.7</v>
       </c>
       <c r="R47">
-        <v>54.3</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48">
         <v>1760</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
         <v>43.8</v>
       </c>
       <c r="G48">
         <v>43.4</v>
       </c>
       <c r="H48">
@@ -3121,96 +3121,96 @@
       </c>
       <c r="N57">
         <v>9150</v>
       </c>
       <c r="O57">
         <v>9050</v>
       </c>
       <c r="P57">
         <v>8960</v>
       </c>
       <c r="Q57">
         <v>8820</v>
       </c>
       <c r="R57">
         <v>8820</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>50</v>
       </c>
       <c r="B58" t="s">
         <v>48</v>
       </c>
       <c r="C58">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>9880</v>
+        <v>10420</v>
       </c>
       <c r="G58">
-        <v>9770</v>
+        <v>10300</v>
       </c>
       <c r="H58">
+        <v>10180</v>
+      </c>
+      <c r="I58">
+        <v>10060</v>
+      </c>
+      <c r="J58">
+        <v>9940</v>
+      </c>
+      <c r="K58">
+        <v>9730</v>
+      </c>
+      <c r="L58">
         <v>9660</v>
       </c>
-      <c r="I58">
-[...2 lines deleted...]
-      <c r="J58">
+      <c r="M58">
         <v>9450</v>
       </c>
-      <c r="K58">
-[...7 lines deleted...]
-      </c>
       <c r="N58">
-        <v>8920</v>
+        <v>9380</v>
       </c>
       <c r="O58">
-        <v>8860</v>
+        <v>9320</v>
       </c>
       <c r="P58">
-        <v>8710</v>
+        <v>9150</v>
       </c>
       <c r="Q58">
-        <v>8650</v>
+        <v>9090</v>
       </c>
       <c r="R58">
-        <v>8650</v>
+        <v>9090</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>51</v>
       </c>
       <c r="B59" t="s">
         <v>48</v>
       </c>
       <c r="C59">
         <v>1750</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>10780</v>
       </c>
       <c r="G59">
         <v>10670</v>
       </c>
       <c r="H59">
@@ -3233,152 +3233,152 @@
       </c>
       <c r="N59">
         <v>9570</v>
       </c>
       <c r="O59">
         <v>9470</v>
       </c>
       <c r="P59">
         <v>9370</v>
       </c>
       <c r="Q59">
         <v>9230</v>
       </c>
       <c r="R59">
         <v>9230</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>48</v>
       </c>
       <c r="C60">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10900</v>
+        <v>11270</v>
       </c>
       <c r="G60">
-        <v>10790</v>
+        <v>11150</v>
       </c>
       <c r="H60">
-        <v>10650</v>
+        <v>11000</v>
       </c>
       <c r="I60">
-        <v>10510</v>
+        <v>10860</v>
       </c>
       <c r="J60">
+        <v>10680</v>
+      </c>
+      <c r="K60">
         <v>10340</v>
       </c>
-      <c r="K60">
-[...1 lines deleted...]
-      </c>
       <c r="L60">
-        <v>9900</v>
+        <v>10220</v>
       </c>
       <c r="M60">
-        <v>9790</v>
+        <v>10110</v>
       </c>
       <c r="N60">
-        <v>9670</v>
+        <v>9990</v>
       </c>
       <c r="O60">
-        <v>9560</v>
+        <v>9880</v>
       </c>
       <c r="P60">
-        <v>9470</v>
+        <v>9770</v>
       </c>
       <c r="Q60">
-        <v>9320</v>
+        <v>9620</v>
       </c>
       <c r="R60">
-        <v>9320</v>
+        <v>9620</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>52</v>
       </c>
       <c r="B61" t="s">
         <v>26</v>
       </c>
       <c r="C61">
-        <v>2700</v>
+        <v>2800</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>13300</v>
+        <v>13670</v>
       </c>
       <c r="G61">
-        <v>13210</v>
+        <v>13570</v>
       </c>
       <c r="H61">
-        <v>13120</v>
+        <v>13470</v>
       </c>
       <c r="I61">
+        <v>13380</v>
+      </c>
+      <c r="J61">
+        <v>13280</v>
+      </c>
+      <c r="K61">
+        <v>13190</v>
+      </c>
+      <c r="L61">
+        <v>13130</v>
+      </c>
+      <c r="M61">
+        <v>13080</v>
+      </c>
+      <c r="N61">
         <v>13030</v>
       </c>
-      <c r="J61">
-[...13 lines deleted...]
-      </c>
       <c r="O61">
-        <v>12660</v>
+        <v>12980</v>
       </c>
       <c r="P61">
-        <v>12620</v>
+        <v>12920</v>
       </c>
       <c r="Q61">
-        <v>12570</v>
+        <v>12870</v>
       </c>
       <c r="R61">
-        <v>12570</v>
+        <v>12870</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>53</v>
       </c>
       <c r="B62" t="s">
         <v>48</v>
       </c>
       <c r="C62">
         <v>2000</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>9040</v>
       </c>
       <c r="G62">
         <v>8950</v>
       </c>
       <c r="H62">
@@ -4073,96 +4073,96 @@
       </c>
       <c r="N74">
         <v>10220</v>
       </c>
       <c r="O74">
         <v>10110</v>
       </c>
       <c r="P74">
         <v>10000</v>
       </c>
       <c r="Q74">
         <v>9850</v>
       </c>
       <c r="R74">
         <v>9850</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>64</v>
       </c>
       <c r="B75" t="s">
         <v>48</v>
       </c>
       <c r="C75">
-        <v>3500</v>
+        <v>2850</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>18980</v>
+        <v>14770</v>
       </c>
       <c r="G75">
-        <v>18670</v>
+        <v>14570</v>
       </c>
       <c r="H75">
-        <v>18330</v>
+        <v>14330</v>
       </c>
       <c r="I75">
-        <v>18010</v>
+        <v>14100</v>
       </c>
       <c r="J75">
-        <v>17660</v>
+        <v>13850</v>
       </c>
       <c r="K75">
-        <v>17150</v>
+        <v>13430</v>
       </c>
       <c r="L75">
-        <v>16930</v>
+        <v>13270</v>
       </c>
       <c r="M75">
-        <v>16720</v>
+        <v>13110</v>
       </c>
       <c r="N75">
-        <v>16500</v>
+        <v>12940</v>
       </c>
       <c r="O75">
-        <v>16290</v>
+        <v>12790</v>
       </c>
       <c r="P75">
-        <v>16100</v>
+        <v>12650</v>
       </c>
       <c r="Q75">
-        <v>15850</v>
+        <v>12450</v>
       </c>
       <c r="R75">
-        <v>15850</v>
+        <v>12450</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>65</v>
       </c>
       <c r="B76" t="s">
         <v>48</v>
       </c>
       <c r="C76">
         <v>2600</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>13130</v>
       </c>
       <c r="G76">
         <v>13110</v>
       </c>
       <c r="H76">
@@ -4241,152 +4241,152 @@
       </c>
       <c r="N77">
         <v>6510</v>
       </c>
       <c r="O77">
         <v>6490</v>
       </c>
       <c r="P77">
         <v>6370</v>
       </c>
       <c r="Q77">
         <v>6350</v>
       </c>
       <c r="R77">
         <v>6350</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>67</v>
       </c>
       <c r="B78" t="s">
         <v>48</v>
       </c>
       <c r="C78">
-        <v>2650</v>
+        <v>3200</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>13180</v>
+        <v>14300</v>
       </c>
       <c r="G78">
-        <v>12990</v>
+        <v>14080</v>
       </c>
       <c r="H78">
-        <v>12800</v>
+        <v>13870</v>
       </c>
       <c r="I78">
-        <v>12610</v>
+        <v>13660</v>
       </c>
       <c r="J78">
-        <v>12440</v>
+        <v>13450</v>
       </c>
       <c r="K78">
-        <v>12160</v>
+        <v>13160</v>
       </c>
       <c r="L78">
-        <v>12060</v>
+        <v>13040</v>
       </c>
       <c r="M78">
-        <v>11810</v>
+        <v>12780</v>
       </c>
       <c r="N78">
-        <v>11710</v>
+        <v>12660</v>
       </c>
       <c r="O78">
-        <v>11610</v>
+        <v>12550</v>
       </c>
       <c r="P78">
-        <v>11420</v>
+        <v>12330</v>
       </c>
       <c r="Q78">
-        <v>11320</v>
+        <v>12230</v>
       </c>
       <c r="R78">
-        <v>11320</v>
+        <v>12230</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>68</v>
       </c>
       <c r="B79" t="s">
         <v>48</v>
       </c>
       <c r="C79">
-        <v>2300</v>
+        <v>1650</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>15690</v>
+        <v>11480</v>
       </c>
       <c r="G79">
-        <v>15460</v>
+        <v>11360</v>
       </c>
       <c r="H79">
-        <v>15200</v>
+        <v>11200</v>
       </c>
       <c r="I79">
-        <v>14960</v>
+        <v>11050</v>
       </c>
       <c r="J79">
-        <v>14680</v>
+        <v>10870</v>
       </c>
       <c r="K79">
-        <v>14240</v>
+        <v>10520</v>
       </c>
       <c r="L79">
-        <v>14070</v>
+        <v>10410</v>
       </c>
       <c r="M79">
-        <v>13900</v>
+        <v>10290</v>
       </c>
       <c r="N79">
-        <v>13720</v>
+        <v>10160</v>
       </c>
       <c r="O79">
-        <v>13550</v>
+        <v>10050</v>
       </c>
       <c r="P79">
-        <v>13400</v>
+        <v>9950</v>
       </c>
       <c r="Q79">
-        <v>13190</v>
+        <v>9790</v>
       </c>
       <c r="R79">
-        <v>13190</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>69</v>
       </c>
       <c r="B80" t="s">
         <v>48</v>
       </c>
       <c r="C80">
         <v>1760</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
         <v>10640</v>
       </c>
       <c r="G80">
         <v>10530</v>
       </c>
       <c r="H80">