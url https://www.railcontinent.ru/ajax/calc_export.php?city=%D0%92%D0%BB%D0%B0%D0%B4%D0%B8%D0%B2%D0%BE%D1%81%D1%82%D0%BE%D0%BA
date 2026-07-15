--- v2 (2026-05-26)
+++ v3 (2026-07-15)
@@ -1409,96 +1409,96 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R23" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
+        <v>47.8</v>
+      </c>
+      <c r="G24">
+        <v>47.3</v>
+      </c>
+      <c r="H24">
+        <v>46.7</v>
+      </c>
+      <c r="I24">
         <v>46.1</v>
       </c>
-      <c r="G24">
-[...7 lines deleted...]
-      </c>
       <c r="J24">
-        <v>43.8</v>
+        <v>45.5</v>
       </c>
       <c r="K24">
-        <v>42.9</v>
+        <v>44.6</v>
       </c>
       <c r="L24">
+        <v>43.90000000000001</v>
+      </c>
+      <c r="M24">
+        <v>43.099999999999994</v>
+      </c>
+      <c r="N24">
+        <v>42.59999999999999</v>
+      </c>
+      <c r="O24">
         <v>42.2</v>
       </c>
-      <c r="M24">
-[...7 lines deleted...]
-      </c>
       <c r="P24">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="Q24">
-        <v>39.4</v>
+        <v>41.1</v>
       </c>
       <c r="R24">
-        <v>39.4</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25">
         <v>1750</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>41.6</v>
       </c>
       <c r="G25">
         <v>41.2</v>
       </c>
       <c r="H25">
@@ -1633,152 +1633,152 @@
       </c>
       <c r="N27">
         <v>39.9</v>
       </c>
       <c r="O27">
         <v>39.5</v>
       </c>
       <c r="P27">
         <v>39.1</v>
       </c>
       <c r="Q27">
         <v>38.4</v>
       </c>
       <c r="R27">
         <v>38.4</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>46.7</v>
+        <v>49</v>
       </c>
       <c r="G28">
-        <v>46.2</v>
+        <v>48.4</v>
       </c>
       <c r="H28">
-        <v>45.59999999999999</v>
+        <v>47.7</v>
       </c>
       <c r="I28">
-        <v>45.0</v>
+        <v>47.1</v>
       </c>
       <c r="J28">
-        <v>44.40000000000001</v>
+        <v>46.5</v>
       </c>
       <c r="K28">
-        <v>43.5</v>
+        <v>45.6</v>
       </c>
       <c r="L28">
+        <v>44.90000000000001</v>
+      </c>
+      <c r="M28">
+        <v>44.099999999999994</v>
+      </c>
+      <c r="N28">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="O28">
+        <v>43.2</v>
+      </c>
+      <c r="P28">
         <v>42.8</v>
       </c>
-      <c r="M28">
-[...10 lines deleted...]
-      </c>
       <c r="Q28">
-        <v>40.0</v>
+        <v>42.1</v>
       </c>
       <c r="R28">
-        <v>40.0</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>2800</v>
+        <v>2850</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>54.7</v>
+        <v>57</v>
       </c>
       <c r="G29">
-        <v>54.3</v>
+        <v>56.5</v>
       </c>
       <c r="H29">
-        <v>53.9</v>
+        <v>56</v>
       </c>
       <c r="I29">
-        <v>53.5</v>
+        <v>55.6</v>
       </c>
       <c r="J29">
-        <v>53.1</v>
+        <v>55.2</v>
       </c>
       <c r="K29">
-        <v>52.7</v>
+        <v>54.8</v>
       </c>
       <c r="L29">
-        <v>52.5</v>
+        <v>54.6</v>
       </c>
       <c r="M29">
-        <v>52.3</v>
+        <v>54.4</v>
       </c>
       <c r="N29">
-        <v>52.1</v>
+        <v>54.2</v>
       </c>
       <c r="O29">
-        <v>51.9</v>
+        <v>54</v>
       </c>
       <c r="P29">
-        <v>51.7</v>
+        <v>53.8</v>
       </c>
       <c r="Q29">
-        <v>51.5</v>
+        <v>53.6</v>
       </c>
       <c r="R29">
-        <v>51.5</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
       <c r="C30">
         <v>2000</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>36.1</v>
       </c>
       <c r="G30">
         <v>35.7</v>
       </c>
       <c r="H30">
@@ -2202,87 +2202,87 @@
       </c>
       <c r="Q37">
         <v>45.8</v>
       </c>
       <c r="R37">
         <v>45.8</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38" t="s">
         <v>48</v>
       </c>
       <c r="C38">
         <v>1350</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>45</v>
+        <v>45.9</v>
       </c>
       <c r="G38">
-        <v>44.5</v>
+        <v>45.4</v>
       </c>
       <c r="H38">
-        <v>43.9</v>
+        <v>44.8</v>
       </c>
       <c r="I38">
-        <v>43.4</v>
+        <v>44.2</v>
       </c>
       <c r="J38">
-        <v>42.9</v>
+        <v>43.6</v>
       </c>
       <c r="K38">
+        <v>42.8</v>
+      </c>
+      <c r="L38">
         <v>42.1</v>
       </c>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
       <c r="M38">
-        <v>40.6</v>
+        <v>41.3</v>
       </c>
       <c r="N38">
-        <v>40.099999999999994</v>
+        <v>40.8</v>
       </c>
       <c r="O38">
-        <v>39.7</v>
+        <v>40.4</v>
       </c>
       <c r="P38">
+        <v>40</v>
+      </c>
+      <c r="Q38">
         <v>39.3</v>
       </c>
-      <c r="Q38">
-[...1 lines deleted...]
-      </c>
       <c r="R38">
-        <v>38.6</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>2000</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>34.5</v>
       </c>
       <c r="G39">
         <v>34.5</v>
       </c>
       <c r="H39">
@@ -2361,96 +2361,96 @@
       </c>
       <c r="N40">
         <v>49.1</v>
       </c>
       <c r="O40">
         <v>48.9</v>
       </c>
       <c r="P40">
         <v>48.7</v>
       </c>
       <c r="Q40">
         <v>48.5</v>
       </c>
       <c r="R40">
         <v>48.5</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41" t="s">
         <v>48</v>
       </c>
       <c r="C41">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
+        <v>47.4</v>
+      </c>
+      <c r="G41">
         <v>46.9</v>
       </c>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
       <c r="H41">
-        <v>45.8</v>
+        <v>46.3</v>
       </c>
       <c r="I41">
-        <v>45.2</v>
+        <v>45.7</v>
       </c>
       <c r="J41">
-        <v>44.6</v>
+        <v>45.1</v>
       </c>
       <c r="K41">
-        <v>43.7</v>
+        <v>44.2</v>
       </c>
       <c r="L41">
-        <v>43.0</v>
+        <v>43.5</v>
       </c>
       <c r="M41">
+        <v>42.7</v>
+      </c>
+      <c r="N41">
         <v>42.2</v>
       </c>
-      <c r="N41">
-[...1 lines deleted...]
-      </c>
       <c r="O41">
-        <v>41.3</v>
+        <v>41.8</v>
       </c>
       <c r="P41">
-        <v>40.9</v>
+        <v>41.4</v>
       </c>
       <c r="Q41">
-        <v>40.2</v>
+        <v>40.7</v>
       </c>
       <c r="R41">
-        <v>40.2</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42">
         <v>1600</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>47.6</v>
       </c>
       <c r="G42">
         <v>47.099999999999994</v>
       </c>
       <c r="H42">
@@ -3009,96 +3009,96 @@
       </c>
       <c r="N55" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="R55" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>47</v>
       </c>
       <c r="B56" t="s">
         <v>48</v>
       </c>
       <c r="C56">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>11090</v>
+        <v>11620</v>
       </c>
       <c r="G56">
-        <v>10970</v>
+        <v>11490</v>
       </c>
       <c r="H56">
-        <v>10830</v>
+        <v>11330</v>
       </c>
       <c r="I56">
-        <v>10680</v>
+        <v>11170</v>
       </c>
       <c r="J56">
-        <v>10510</v>
+        <v>10990</v>
       </c>
       <c r="K56">
-        <v>10170</v>
+        <v>10640</v>
       </c>
       <c r="L56">
+        <v>10520</v>
+      </c>
+      <c r="M56">
+        <v>10400</v>
+      </c>
+      <c r="N56">
+        <v>10280</v>
+      </c>
+      <c r="O56">
+        <v>10160</v>
+      </c>
+      <c r="P56">
         <v>10060</v>
       </c>
-      <c r="M56">
-[...10 lines deleted...]
-      </c>
       <c r="Q56">
-        <v>9470</v>
+        <v>9900</v>
       </c>
       <c r="R56">
-        <v>9470</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>49</v>
       </c>
       <c r="B57" t="s">
         <v>48</v>
       </c>
       <c r="C57">
         <v>1750</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>10280</v>
       </c>
       <c r="G57">
         <v>10180</v>
       </c>
       <c r="H57">
@@ -3233,152 +3233,152 @@
       </c>
       <c r="N59">
         <v>9570</v>
       </c>
       <c r="O59">
         <v>9470</v>
       </c>
       <c r="P59">
         <v>9370</v>
       </c>
       <c r="Q59">
         <v>9230</v>
       </c>
       <c r="R59">
         <v>9230</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>48</v>
       </c>
       <c r="C60">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
+        <v>11930</v>
+      </c>
+      <c r="G60">
+        <v>11790</v>
+      </c>
+      <c r="H60">
+        <v>11620</v>
+      </c>
+      <c r="I60">
+        <v>11460</v>
+      </c>
+      <c r="J60">
         <v>11270</v>
       </c>
-      <c r="G60">
-[...10 lines deleted...]
-      </c>
       <c r="K60">
-        <v>10340</v>
+        <v>10920</v>
       </c>
       <c r="L60">
-        <v>10220</v>
+        <v>10790</v>
       </c>
       <c r="M60">
-        <v>10110</v>
+        <v>10670</v>
       </c>
       <c r="N60">
-        <v>9990</v>
+        <v>10540</v>
       </c>
       <c r="O60">
-        <v>9880</v>
+        <v>10420</v>
       </c>
       <c r="P60">
-        <v>9770</v>
+        <v>10310</v>
       </c>
       <c r="Q60">
-        <v>9620</v>
+        <v>10150</v>
       </c>
       <c r="R60">
-        <v>9620</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>52</v>
       </c>
       <c r="B61" t="s">
         <v>26</v>
       </c>
       <c r="C61">
-        <v>2800</v>
+        <v>2850</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>13670</v>
+        <v>14330</v>
       </c>
       <c r="G61">
-        <v>13570</v>
+        <v>14210</v>
       </c>
       <c r="H61">
-        <v>13470</v>
+        <v>14090</v>
       </c>
       <c r="I61">
-        <v>13380</v>
+        <v>13980</v>
       </c>
       <c r="J61">
-        <v>13280</v>
+        <v>13870</v>
       </c>
       <c r="K61">
-        <v>13190</v>
+        <v>13770</v>
       </c>
       <c r="L61">
-        <v>13130</v>
+        <v>13700</v>
       </c>
       <c r="M61">
-        <v>13080</v>
+        <v>13640</v>
       </c>
       <c r="N61">
-        <v>13030</v>
+        <v>13580</v>
       </c>
       <c r="O61">
-        <v>12980</v>
+        <v>13520</v>
       </c>
       <c r="P61">
-        <v>12920</v>
+        <v>13460</v>
       </c>
       <c r="Q61">
-        <v>12870</v>
+        <v>13400</v>
       </c>
       <c r="R61">
-        <v>12870</v>
+        <v>13400</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>53</v>
       </c>
       <c r="B62" t="s">
         <v>48</v>
       </c>
       <c r="C62">
         <v>2000</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>9040</v>
       </c>
       <c r="G62">
         <v>8950</v>
       </c>
       <c r="H62">
@@ -3802,87 +3802,87 @@
       </c>
       <c r="Q69">
         <v>11070</v>
       </c>
       <c r="R69">
         <v>11070</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>60</v>
       </c>
       <c r="B70" t="s">
         <v>48</v>
       </c>
       <c r="C70">
         <v>1350</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>10860</v>
+        <v>11070</v>
       </c>
       <c r="G70">
-        <v>10740</v>
+        <v>10960</v>
       </c>
       <c r="H70">
-        <v>10610</v>
+        <v>10810</v>
       </c>
       <c r="I70">
-        <v>10470</v>
+        <v>10670</v>
       </c>
       <c r="J70">
-        <v>10300</v>
+        <v>10500</v>
       </c>
       <c r="K70">
-        <v>9970</v>
+        <v>10160</v>
       </c>
       <c r="L70">
-        <v>9860</v>
+        <v>10050</v>
       </c>
       <c r="M70">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="N70">
-        <v>9640</v>
+        <v>9820</v>
       </c>
       <c r="O70">
-        <v>9530</v>
+        <v>9710</v>
       </c>
       <c r="P70">
-        <v>9430</v>
+        <v>9610</v>
       </c>
       <c r="Q70">
-        <v>9290</v>
+        <v>9460</v>
       </c>
       <c r="R70">
-        <v>9290</v>
+        <v>9460</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>61</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
         <v>2000</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
         <v>8600</v>
       </c>
       <c r="G71">
         <v>8600</v>
       </c>
       <c r="H71">
@@ -3961,96 +3961,96 @@
       </c>
       <c r="N72">
         <v>12260</v>
       </c>
       <c r="O72">
         <v>12210</v>
       </c>
       <c r="P72">
         <v>12170</v>
       </c>
       <c r="Q72">
         <v>12130</v>
       </c>
       <c r="R72">
         <v>12130</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>62</v>
       </c>
       <c r="B73" t="s">
         <v>48</v>
       </c>
       <c r="C73">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>11350</v>
+        <v>11500</v>
       </c>
       <c r="G73">
+        <v>11370</v>
+      </c>
+      <c r="H73">
         <v>11220</v>
       </c>
-      <c r="H73">
-[...1 lines deleted...]
-      </c>
       <c r="I73">
-        <v>10920</v>
+        <v>11060</v>
       </c>
       <c r="J73">
-        <v>10750</v>
+        <v>10880</v>
       </c>
       <c r="K73">
-        <v>10400</v>
+        <v>10540</v>
       </c>
       <c r="L73">
-        <v>10290</v>
+        <v>10420</v>
       </c>
       <c r="M73">
-        <v>10170</v>
+        <v>10300</v>
       </c>
       <c r="N73">
-        <v>10050</v>
+        <v>10180</v>
       </c>
       <c r="O73">
-        <v>9930</v>
+        <v>10060</v>
       </c>
       <c r="P73">
-        <v>9830</v>
+        <v>9960</v>
       </c>
       <c r="Q73">
-        <v>9680</v>
+        <v>9800</v>
       </c>
       <c r="R73">
-        <v>9680</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>63</v>
       </c>
       <c r="B74" t="s">
         <v>48</v>
       </c>
       <c r="C74">
         <v>1600</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>11550</v>
       </c>
       <c r="G74">
         <v>11420</v>
       </c>
       <c r="H74">