--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -1979,87 +1979,87 @@
       </c>
       <c r="Q26">
         <v>14.8</v>
       </c>
       <c r="R26">
         <v>14.8</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1550</v>
       </c>
       <c r="D27">
         <v>7</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>39.9</v>
+        <v>41.9</v>
       </c>
       <c r="G27">
-        <v>39.6</v>
+        <v>41.6</v>
       </c>
       <c r="H27">
-        <v>39.2</v>
+        <v>41.2</v>
       </c>
       <c r="I27">
-        <v>38.7</v>
+        <v>40.7</v>
       </c>
       <c r="J27">
-        <v>38.2</v>
+        <v>40.2</v>
       </c>
       <c r="K27">
-        <v>37.8</v>
+        <v>39.8</v>
       </c>
       <c r="L27">
-        <v>37.5</v>
+        <v>39.5</v>
       </c>
       <c r="M27">
-        <v>37.3</v>
+        <v>39.3</v>
       </c>
       <c r="N27">
-        <v>37.0</v>
+        <v>39.0</v>
       </c>
       <c r="O27">
-        <v>36.9</v>
+        <v>38.9</v>
       </c>
       <c r="P27">
-        <v>36.6</v>
+        <v>38.6</v>
       </c>
       <c r="Q27">
-        <v>36.5</v>
+        <v>38.5</v>
       </c>
       <c r="R27">
-        <v>36.5</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>1750</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>31.6</v>
       </c>
       <c r="G28">
         <v>30.3</v>
       </c>
       <c r="H28">
@@ -3635,87 +3635,87 @@
       </c>
       <c r="Q59">
         <v>3850</v>
       </c>
       <c r="R59">
         <v>3850</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>28</v>
       </c>
       <c r="C60">
         <v>1550</v>
       </c>
       <c r="D60">
         <v>7</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>9700</v>
+        <v>10160</v>
       </c>
       <c r="G60">
-        <v>9620</v>
+        <v>10080</v>
       </c>
       <c r="H60">
-        <v>9520</v>
+        <v>9980</v>
       </c>
       <c r="I60">
-        <v>9400</v>
+        <v>9860</v>
       </c>
       <c r="J60">
+        <v>9750</v>
+      </c>
+      <c r="K60">
+        <v>9640</v>
+      </c>
+      <c r="L60">
+        <v>9570</v>
+      </c>
+      <c r="M60">
+        <v>9490</v>
+      </c>
+      <c r="N60">
+        <v>9410</v>
+      </c>
+      <c r="O60">
+        <v>9370</v>
+      </c>
+      <c r="P60">
         <v>9290</v>
       </c>
-      <c r="K60">
-[...16 lines deleted...]
-      </c>
       <c r="Q60">
-        <v>8790</v>
+        <v>9250</v>
       </c>
       <c r="R60">
-        <v>8790</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>1750</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>8330</v>
       </c>
       <c r="G61">
         <v>8200</v>
       </c>
       <c r="H61">