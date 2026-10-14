--- v2 (2026-06-20)
+++ v3 (2026-10-14)
@@ -1057,96 +1057,96 @@
       </c>
       <c r="N9">
         <v>37.4</v>
       </c>
       <c r="O9">
         <v>37.1</v>
       </c>
       <c r="P9">
         <v>36.3</v>
       </c>
       <c r="Q9">
         <v>36.1</v>
       </c>
       <c r="R9">
         <v>36.1</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>35.0</v>
+        <v>37.40000000000001</v>
       </c>
       <c r="G10">
-        <v>34.2</v>
+        <v>36.5</v>
       </c>
       <c r="H10">
-        <v>33.4</v>
+        <v>35.7</v>
       </c>
       <c r="I10">
-        <v>32.6</v>
+        <v>34.9</v>
       </c>
       <c r="J10">
+        <v>34.1</v>
+      </c>
+      <c r="K10">
+        <v>33.3</v>
+      </c>
+      <c r="L10">
+        <v>32.8</v>
+      </c>
+      <c r="M10">
+        <v>32.3</v>
+      </c>
+      <c r="N10">
         <v>31.8</v>
       </c>
-      <c r="K10">
-[...10 lines deleted...]
-      </c>
       <c r="O10">
-        <v>29</v>
+        <v>31.3</v>
       </c>
       <c r="P10">
-        <v>28.5</v>
+        <v>30.8</v>
       </c>
       <c r="Q10">
-        <v>28.1</v>
+        <v>30.3</v>
       </c>
       <c r="R10">
-        <v>28.1</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1400</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>29.8</v>
       </c>
       <c r="G11">
         <v>29.1</v>
       </c>
       <c r="H11">
@@ -1346,143 +1346,143 @@
       </c>
       <c r="Q14">
         <v>23.7</v>
       </c>
       <c r="R14">
         <v>23.7</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1700</v>
       </c>
       <c r="D15">
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>28.6</v>
+        <v>29.2</v>
       </c>
       <c r="G15">
-        <v>27.2</v>
+        <v>27.8</v>
       </c>
       <c r="H15">
-        <v>26.6</v>
+        <v>27.1</v>
       </c>
       <c r="I15">
-        <v>25.2</v>
+        <v>25.6</v>
       </c>
       <c r="J15">
-        <v>24.6</v>
+        <v>25.0</v>
       </c>
       <c r="K15">
-        <v>21.4</v>
+        <v>22.8</v>
       </c>
       <c r="L15">
-        <v>20.7</v>
+        <v>22.5</v>
       </c>
       <c r="M15">
-        <v>20.4</v>
+        <v>22.2</v>
       </c>
       <c r="N15">
-        <v>20.1</v>
+        <v>21.9</v>
       </c>
       <c r="O15">
-        <v>19.8</v>
+        <v>21.6</v>
       </c>
       <c r="P15">
-        <v>19.5</v>
+        <v>21.3</v>
       </c>
       <c r="Q15">
-        <v>19.2</v>
+        <v>21</v>
       </c>
       <c r="R15">
-        <v>19.2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1450</v>
+        <v>2400</v>
       </c>
       <c r="D16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>38.40000000000001</v>
+        <v>65.10000000000001</v>
       </c>
       <c r="G16">
-        <v>37.5</v>
+        <v>63.5</v>
       </c>
       <c r="H16">
-        <v>36.59999999999999</v>
+        <v>61.99999999999999</v>
       </c>
       <c r="I16">
-        <v>35.7</v>
+        <v>60.5</v>
       </c>
       <c r="J16">
-        <v>34.9</v>
+        <v>59.099999999999994</v>
       </c>
       <c r="K16">
-        <v>34.1</v>
+        <v>57.7</v>
       </c>
       <c r="L16">
-        <v>33.6</v>
+        <v>56.90000000000001</v>
       </c>
       <c r="M16">
-        <v>33.1</v>
+        <v>56.1</v>
       </c>
       <c r="N16">
-        <v>32.59999999999999</v>
+        <v>55.3</v>
       </c>
       <c r="O16">
-        <v>32.1</v>
+        <v>54.5</v>
       </c>
       <c r="P16">
-        <v>31.6</v>
+        <v>53.7</v>
       </c>
       <c r="Q16">
-        <v>31.1</v>
+        <v>52.90000000000001</v>
       </c>
       <c r="R16">
-        <v>31.1</v>
+        <v>52.90000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>840</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>25.3</v>
       </c>
       <c r="G17">
         <v>24.7</v>
       </c>
       <c r="H17">
@@ -1561,152 +1561,152 @@
       </c>
       <c r="N18">
         <v>47.4</v>
       </c>
       <c r="O18">
         <v>46.6</v>
       </c>
       <c r="P18">
         <v>45.8</v>
       </c>
       <c r="Q18">
         <v>45.1</v>
       </c>
       <c r="R18">
         <v>45.1</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="D19">
         <v>2</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>26.2</v>
+        <v>29.4</v>
       </c>
       <c r="G19">
-        <v>25.5</v>
+        <v>28.6</v>
       </c>
       <c r="H19">
-        <v>24.9</v>
+        <v>27.9</v>
       </c>
       <c r="I19">
-        <v>24.3</v>
+        <v>27.2</v>
       </c>
       <c r="J19">
-        <v>23.7</v>
+        <v>26.6</v>
       </c>
       <c r="K19">
-        <v>23.2</v>
+        <v>26.0</v>
       </c>
       <c r="L19">
-        <v>22.9</v>
+        <v>25.7</v>
       </c>
       <c r="M19">
-        <v>22.6</v>
+        <v>25.4</v>
       </c>
       <c r="N19">
-        <v>22.3</v>
+        <v>25.1</v>
       </c>
       <c r="O19">
-        <v>22.0</v>
+        <v>24.8</v>
       </c>
       <c r="P19">
-        <v>21.7</v>
+        <v>24.5</v>
       </c>
       <c r="Q19">
-        <v>21.4</v>
+        <v>24.2</v>
       </c>
       <c r="R19">
-        <v>21.4</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D20">
         <v>2</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="G20">
+        <v>25.1</v>
+      </c>
+      <c r="H20">
+        <v>24.4</v>
+      </c>
+      <c r="I20">
         <v>23.8</v>
       </c>
-      <c r="G20">
-[...5 lines deleted...]
-      <c r="I20">
+      <c r="J20">
+        <v>23.3</v>
+      </c>
+      <c r="K20">
+        <v>22.8</v>
+      </c>
+      <c r="L20">
+        <v>22.5</v>
+      </c>
+      <c r="M20">
         <v>22.2</v>
       </c>
-      <c r="J20">
-[...10 lines deleted...]
-      </c>
       <c r="N20">
-        <v>20.3</v>
+        <v>21.9</v>
       </c>
       <c r="O20">
-        <v>20.0</v>
+        <v>21.6</v>
       </c>
       <c r="P20">
-        <v>19.7</v>
+        <v>21.3</v>
       </c>
       <c r="Q20">
-        <v>19.4</v>
+        <v>21</v>
       </c>
       <c r="R20">
-        <v>19.4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>600</v>
       </c>
       <c r="D21">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>14.3</v>
       </c>
       <c r="G21">
         <v>14</v>
       </c>
       <c r="H21">
@@ -1785,152 +1785,152 @@
       </c>
       <c r="N22">
         <v>43.8</v>
       </c>
       <c r="O22">
         <v>42.9</v>
       </c>
       <c r="P22">
         <v>42.099999999999994</v>
       </c>
       <c r="Q22">
         <v>41.9</v>
       </c>
       <c r="R22">
         <v>41.9</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>2200</v>
+        <v>3200</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>37.5</v>
+        <v>39.6</v>
       </c>
       <c r="G23">
-        <v>36.6</v>
+        <v>38.6</v>
       </c>
       <c r="H23">
-        <v>35.7</v>
+        <v>37.7</v>
       </c>
       <c r="I23">
-        <v>34.8</v>
+        <v>36.8</v>
       </c>
       <c r="J23">
-        <v>33.9</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="K23">
+        <v>35.0</v>
+      </c>
+      <c r="L23">
+        <v>34.5</v>
+      </c>
+      <c r="M23">
+        <v>34.0</v>
+      </c>
+      <c r="N23">
+        <v>33.5</v>
+      </c>
+      <c r="O23">
         <v>33.0</v>
       </c>
-      <c r="L23">
+      <c r="P23">
         <v>32.5</v>
       </c>
-      <c r="M23">
-[...10 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>30.1</v>
+        <v>32.1</v>
       </c>
       <c r="R23">
-        <v>30.1</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>1350</v>
+        <v>1425</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>27.6</v>
+        <v>28.9</v>
       </c>
       <c r="G24">
-        <v>27</v>
+        <v>28.3</v>
       </c>
       <c r="H24">
+        <v>27.7</v>
+      </c>
+      <c r="I24">
+        <v>27.0</v>
+      </c>
+      <c r="J24">
         <v>26.4</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>25.8</v>
       </c>
-      <c r="J24">
-[...4 lines deleted...]
-      </c>
       <c r="L24">
-        <v>24.2</v>
+        <v>25.4</v>
       </c>
       <c r="M24">
-        <v>23.8</v>
+        <v>24.9</v>
       </c>
       <c r="N24">
-        <v>23.4</v>
+        <v>24.5</v>
       </c>
       <c r="O24">
-        <v>23</v>
+        <v>24.1</v>
       </c>
       <c r="P24">
-        <v>22.6</v>
+        <v>23.7</v>
       </c>
       <c r="Q24">
-        <v>22.1</v>
+        <v>23.2</v>
       </c>
       <c r="R24">
-        <v>22.1</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>1750</v>
       </c>
       <c r="D25">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>29.3</v>
       </c>
       <c r="G25">
         <v>28.6</v>
       </c>
       <c r="H25">
@@ -2186,143 +2186,143 @@
       </c>
       <c r="Q29">
         <v>50.6</v>
       </c>
       <c r="R29">
         <v>50.6</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>1270</v>
       </c>
       <c r="D30">
         <v>7</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>41.90000000000001</v>
+        <v>44.7</v>
       </c>
       <c r="G30">
-        <v>40.9</v>
+        <v>43.7</v>
       </c>
       <c r="H30">
-        <v>39.9</v>
+        <v>42.7</v>
       </c>
       <c r="I30">
-        <v>39.0</v>
+        <v>41.7</v>
       </c>
       <c r="J30">
-        <v>38.1</v>
+        <v>40.7</v>
       </c>
       <c r="K30">
-        <v>37.2</v>
+        <v>39.7</v>
       </c>
       <c r="L30">
-        <v>36.6</v>
+        <v>39.1</v>
       </c>
       <c r="M30">
-        <v>36.0</v>
+        <v>38.5</v>
       </c>
       <c r="N30">
-        <v>35.5</v>
+        <v>37.9</v>
       </c>
       <c r="O30">
-        <v>35</v>
+        <v>37.3</v>
       </c>
       <c r="P30">
-        <v>34.5</v>
+        <v>36.7</v>
       </c>
       <c r="Q30">
-        <v>34.0</v>
+        <v>36.1</v>
       </c>
       <c r="R30">
-        <v>34.0</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>1050</v>
       </c>
       <c r="D31">
         <v>7</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>35.5</v>
+        <v>37.0</v>
       </c>
       <c r="G31">
-        <v>34.7</v>
+        <v>36.1</v>
       </c>
       <c r="H31">
-        <v>33.9</v>
+        <v>35.3</v>
       </c>
       <c r="I31">
-        <v>33.1</v>
+        <v>34.5</v>
       </c>
       <c r="J31">
-        <v>32.3</v>
+        <v>33.7</v>
       </c>
       <c r="K31">
-        <v>31.5</v>
+        <v>32.90000000000001</v>
       </c>
       <c r="L31">
-        <v>31.0</v>
+        <v>32.4</v>
       </c>
       <c r="M31">
-        <v>30.5</v>
+        <v>31.9</v>
       </c>
       <c r="N31">
-        <v>30.0</v>
+        <v>31.4</v>
       </c>
       <c r="O31">
-        <v>29.5</v>
+        <v>30.9</v>
       </c>
       <c r="P31">
-        <v>29.0</v>
+        <v>30.4</v>
       </c>
       <c r="Q31">
-        <v>28.5</v>
+        <v>29.9</v>
       </c>
       <c r="R31">
-        <v>28.5</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1590</v>
       </c>
       <c r="D32">
         <v>5</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>33.1</v>
       </c>
       <c r="G32">
         <v>32.3</v>
       </c>
       <c r="H32">
@@ -2345,208 +2345,208 @@
       </c>
       <c r="N32">
         <v>28.3</v>
       </c>
       <c r="O32">
         <v>27.9</v>
       </c>
       <c r="P32">
         <v>27.5</v>
       </c>
       <c r="Q32">
         <v>27.1</v>
       </c>
       <c r="R32">
         <v>27.1</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D33">
         <v>7</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>36.1</v>
+        <v>38.0</v>
       </c>
       <c r="G33">
-        <v>35.3</v>
+        <v>37.1</v>
       </c>
       <c r="H33">
-        <v>34.5</v>
+        <v>36.2</v>
       </c>
       <c r="I33">
-        <v>33.7</v>
+        <v>35.4</v>
       </c>
       <c r="J33">
-        <v>32.9</v>
+        <v>34.6</v>
       </c>
       <c r="K33">
-        <v>32.1</v>
+        <v>33.8</v>
       </c>
       <c r="L33">
-        <v>31.6</v>
+        <v>33.3</v>
       </c>
       <c r="M33">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="N33">
-        <v>30.6</v>
+        <v>32.3</v>
       </c>
       <c r="O33">
-        <v>30.1</v>
+        <v>31.8</v>
       </c>
       <c r="P33">
-        <v>29.6</v>
+        <v>31.3</v>
       </c>
       <c r="Q33">
-        <v>29.1</v>
+        <v>30.8</v>
       </c>
       <c r="R33">
-        <v>29.1</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>1200</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>33.6</v>
+        <v>35.3</v>
       </c>
       <c r="G34">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="H34">
-        <v>32.0</v>
+        <v>33.7</v>
       </c>
       <c r="I34">
+        <v>32.9</v>
+      </c>
+      <c r="J34">
+        <v>32.1</v>
+      </c>
+      <c r="K34">
         <v>31.3</v>
       </c>
-      <c r="J34">
-[...4 lines deleted...]
-      </c>
       <c r="L34">
-        <v>29.4</v>
+        <v>30.8</v>
       </c>
       <c r="M34">
-        <v>29.0</v>
+        <v>30.3</v>
       </c>
       <c r="N34">
-        <v>28.6</v>
+        <v>29.8</v>
       </c>
       <c r="O34">
-        <v>28.2</v>
+        <v>29.3</v>
       </c>
       <c r="P34">
-        <v>27.8</v>
+        <v>28.8</v>
       </c>
       <c r="Q34">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
       <c r="R34">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D35">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>41.40000000000001</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="G35">
-        <v>40.4</v>
+        <v>59.5</v>
       </c>
       <c r="H35">
-        <v>39.5</v>
+        <v>58.2</v>
       </c>
       <c r="I35">
-        <v>38.6</v>
+        <v>57.4</v>
       </c>
       <c r="J35">
-        <v>37.7</v>
+        <v>56.6</v>
       </c>
       <c r="K35">
-        <v>36.8</v>
+        <v>55.8</v>
       </c>
       <c r="L35">
-        <v>36.2</v>
+        <v>55.1</v>
       </c>
       <c r="M35">
-        <v>35.7</v>
+        <v>54.4</v>
       </c>
       <c r="N35">
-        <v>35.2</v>
+        <v>53.7</v>
       </c>
       <c r="O35">
-        <v>34.7</v>
+        <v>53</v>
       </c>
       <c r="P35">
-        <v>34.2</v>
+        <v>52.3</v>
       </c>
       <c r="Q35">
-        <v>33.7</v>
+        <v>51.6</v>
       </c>
       <c r="R35">
-        <v>33.7</v>
+        <v>51.6</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>2000</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
         <v>81.099999999999994</v>
       </c>
       <c r="G36">
         <v>79.2</v>
       </c>
       <c r="H36">
@@ -2569,208 +2569,208 @@
       </c>
       <c r="N36">
         <v>68.8</v>
       </c>
       <c r="O36">
         <v>67.8</v>
       </c>
       <c r="P36">
         <v>66.8</v>
       </c>
       <c r="Q36">
         <v>65.80000000000001</v>
       </c>
       <c r="R36">
         <v>65.80000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>1750</v>
+        <v>3350</v>
       </c>
       <c r="D37">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>28.9</v>
+        <v>47.40000000000001</v>
       </c>
       <c r="G37">
-        <v>28.2</v>
+        <v>46.3</v>
       </c>
       <c r="H37">
-        <v>27.5</v>
+        <v>45.2</v>
       </c>
       <c r="I37">
-        <v>26.8</v>
+        <v>44.1</v>
       </c>
       <c r="J37">
-        <v>26.2</v>
+        <v>43.0</v>
       </c>
       <c r="K37">
-        <v>25.6</v>
+        <v>41.9</v>
       </c>
       <c r="L37">
-        <v>25.2</v>
+        <v>41.3</v>
       </c>
       <c r="M37">
-        <v>24.8</v>
+        <v>40.7</v>
       </c>
       <c r="N37">
-        <v>24.4</v>
+        <v>40.1</v>
       </c>
       <c r="O37">
-        <v>24.0</v>
+        <v>39.5</v>
       </c>
       <c r="P37">
-        <v>23.6</v>
+        <v>38.9</v>
       </c>
       <c r="Q37">
-        <v>23.2</v>
+        <v>38.3</v>
       </c>
       <c r="R37">
-        <v>23.2</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="D38">
         <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38" s="5">
-        <v>23.9</v>
+        <v>27</v>
       </c>
       <c r="G38">
-        <v>23.5</v>
+        <v>26.9</v>
       </c>
       <c r="H38">
-        <v>23.3</v>
+        <v>26.7</v>
       </c>
       <c r="I38">
-        <v>22.9</v>
+        <v>26.3</v>
       </c>
       <c r="J38">
-        <v>22.6</v>
+        <v>26.2</v>
       </c>
       <c r="K38">
-        <v>22.2</v>
+        <v>26.1</v>
       </c>
       <c r="L38">
-        <v>22</v>
+        <v>25.8</v>
       </c>
       <c r="M38">
-        <v>21.6</v>
+        <v>25.5</v>
       </c>
       <c r="N38">
-        <v>21.3</v>
+        <v>25.2</v>
       </c>
       <c r="O38">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="P38">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="Q38">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="R38">
-        <v>21.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D39">
         <v>2</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>16.2</v>
+        <v>20.8</v>
       </c>
       <c r="G39">
-        <v>16</v>
+        <v>20.7</v>
       </c>
       <c r="H39">
-        <v>15.7</v>
+        <v>20.5</v>
       </c>
       <c r="I39">
-        <v>15.5</v>
+        <v>20.3</v>
       </c>
       <c r="J39">
-        <v>15.2</v>
+        <v>20.2</v>
       </c>
       <c r="K39">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="L39">
-        <v>14.7</v>
+        <v>19.9</v>
       </c>
       <c r="M39">
-        <v>14.5</v>
+        <v>19.6</v>
       </c>
       <c r="N39">
-        <v>14.2</v>
+        <v>19.3</v>
       </c>
       <c r="O39">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="P39">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="Q39">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="R39">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>1500</v>
       </c>
       <c r="D40">
         <v>1</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>14.9</v>
       </c>
       <c r="G40">
         <v>14.5</v>
       </c>
       <c r="H40">
@@ -2849,264 +2849,264 @@
       </c>
       <c r="N41">
         <v>39.59999999999999</v>
       </c>
       <c r="O41">
         <v>39.2</v>
       </c>
       <c r="P41">
         <v>38.8</v>
       </c>
       <c r="Q41">
         <v>38.1</v>
       </c>
       <c r="R41">
         <v>38.1</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42" t="s">
         <v>23</v>
       </c>
       <c r="C42">
-        <v>550</v>
+        <v>650</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>15.4</v>
+        <v>16.8</v>
       </c>
       <c r="G42">
-        <v>15</v>
+        <v>16.4</v>
       </c>
       <c r="H42">
+        <v>16</v>
+      </c>
+      <c r="I42">
+        <v>15.6</v>
+      </c>
+      <c r="J42">
+        <v>15.2</v>
+      </c>
+      <c r="K42">
+        <v>14.8</v>
+      </c>
+      <c r="L42">
         <v>14.6</v>
       </c>
-      <c r="I42">
+      <c r="M42">
+        <v>14.4</v>
+      </c>
+      <c r="N42">
         <v>14.2</v>
       </c>
-      <c r="J42">
-[...2 lines deleted...]
-      <c r="K42">
+      <c r="O42">
+        <v>14</v>
+      </c>
+      <c r="P42">
+        <v>13.8</v>
+      </c>
+      <c r="Q42">
         <v>13.6</v>
       </c>
-      <c r="L42">
-[...16 lines deleted...]
-      </c>
       <c r="R42">
-        <v>12.4</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43" t="s">
         <v>63</v>
       </c>
       <c r="C43">
         <v>2200</v>
       </c>
       <c r="D43">
         <v>13</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>50.3</v>
+        <v>55.3</v>
       </c>
       <c r="G43">
-        <v>49.8</v>
+        <v>54.8</v>
       </c>
       <c r="H43">
-        <v>49.3</v>
+        <v>54.3</v>
       </c>
       <c r="I43">
-        <v>48.8</v>
+        <v>53.8</v>
       </c>
       <c r="J43">
-        <v>48.3</v>
+        <v>53.3</v>
       </c>
       <c r="K43">
-        <v>47.8</v>
+        <v>52.8</v>
       </c>
       <c r="L43">
-        <v>47.5</v>
+        <v>52.5</v>
       </c>
       <c r="M43">
-        <v>47.2</v>
+        <v>52.2</v>
       </c>
       <c r="N43">
-        <v>46.9</v>
+        <v>51.9</v>
       </c>
       <c r="O43">
-        <v>46.6</v>
+        <v>51.6</v>
       </c>
       <c r="P43">
-        <v>46.3</v>
+        <v>51.3</v>
       </c>
       <c r="Q43">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="R43">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>700</v>
       </c>
       <c r="D44">
         <v>1</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="G44">
+        <v>10.6</v>
+      </c>
+      <c r="H44">
         <v>10.3</v>
       </c>
-      <c r="G44">
+      <c r="I44">
         <v>10</v>
       </c>
-      <c r="H44">
+      <c r="J44">
         <v>9.8</v>
       </c>
-      <c r="I44">
+      <c r="K44">
         <v>9.6</v>
       </c>
-      <c r="J44">
+      <c r="L44">
+        <v>9.5</v>
+      </c>
+      <c r="M44">
         <v>9.4</v>
       </c>
-      <c r="K44">
+      <c r="N44">
+        <v>9.3</v>
+      </c>
+      <c r="O44">
         <v>9.2</v>
       </c>
-      <c r="L44">
+      <c r="P44">
         <v>9.1</v>
       </c>
-      <c r="M44">
+      <c r="Q44">
         <v>9</v>
       </c>
-      <c r="N44">
-[...10 lines deleted...]
-      </c>
       <c r="R44">
-        <v>8.6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>1350</v>
+        <v>1425</v>
       </c>
       <c r="D45">
         <v>7</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>30.0</v>
+        <v>31.6</v>
       </c>
       <c r="G45">
-        <v>29.3</v>
+        <v>30.8</v>
       </c>
       <c r="H45">
+        <v>30.099999999999998</v>
+      </c>
+      <c r="I45">
+        <v>29.4</v>
+      </c>
+      <c r="J45">
         <v>28.6</v>
       </c>
-      <c r="I45">
-[...4 lines deleted...]
-      </c>
       <c r="K45">
-        <v>26.6</v>
+        <v>28.0</v>
       </c>
       <c r="L45">
-        <v>26.2</v>
+        <v>27.6</v>
       </c>
       <c r="M45">
-        <v>25.8</v>
+        <v>27.1</v>
       </c>
       <c r="N45">
+        <v>26.7</v>
+      </c>
+      <c r="O45">
+        <v>26.3</v>
+      </c>
+      <c r="P45">
+        <v>25.9</v>
+      </c>
+      <c r="Q45">
         <v>25.4</v>
       </c>
-      <c r="O45">
-[...7 lines deleted...]
-      </c>
       <c r="R45">
-        <v>24.1</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:19" customHeight="1" ht="20">
       <c r="A49" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
@@ -3385,96 +3385,96 @@
       </c>
       <c r="N54">
         <v>9380</v>
       </c>
       <c r="O54">
         <v>9320</v>
       </c>
       <c r="P54">
         <v>9150</v>
       </c>
       <c r="Q54">
         <v>9090</v>
       </c>
       <c r="R54">
         <v>9090</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>29</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D55">
         <v>5</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>8680</v>
+        <v>9380</v>
       </c>
       <c r="G55">
-        <v>8480</v>
+        <v>9150</v>
       </c>
       <c r="H55">
-        <v>8270</v>
+        <v>8930</v>
       </c>
       <c r="I55">
-        <v>8070</v>
+        <v>8710</v>
       </c>
       <c r="J55">
-        <v>7870</v>
+        <v>8500</v>
       </c>
       <c r="K55">
-        <v>7680</v>
+        <v>8290</v>
       </c>
       <c r="L55">
-        <v>7560</v>
+        <v>8170</v>
       </c>
       <c r="M55">
-        <v>7450</v>
+        <v>8040</v>
       </c>
       <c r="N55">
-        <v>7340</v>
+        <v>7930</v>
       </c>
       <c r="O55">
-        <v>7230</v>
+        <v>7810</v>
       </c>
       <c r="P55">
-        <v>7120</v>
+        <v>7700</v>
       </c>
       <c r="Q55">
-        <v>7020</v>
+        <v>7590</v>
       </c>
       <c r="R55">
-        <v>7020</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>30</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>1400</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>7600</v>
       </c>
       <c r="G56">
         <v>7420</v>
       </c>
       <c r="H56">
@@ -3506,87 +3506,87 @@
       </c>
       <c r="Q56">
         <v>6150</v>
       </c>
       <c r="R56">
         <v>6150</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>31</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>2500</v>
       </c>
       <c r="D57">
         <v>6</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>8220</v>
+        <v>8720</v>
       </c>
       <c r="G57">
-        <v>8100</v>
+        <v>8600</v>
       </c>
       <c r="H57">
-        <v>7980</v>
+        <v>8480</v>
       </c>
       <c r="I57">
+        <v>8360</v>
+      </c>
+      <c r="J57">
+        <v>8170</v>
+      </c>
+      <c r="K57">
+        <v>8060</v>
+      </c>
+      <c r="L57">
+        <v>7920</v>
+      </c>
+      <c r="M57">
         <v>7860</v>
       </c>
-      <c r="J57">
+      <c r="N57">
+        <v>7790</v>
+      </c>
+      <c r="O57">
         <v>7670</v>
       </c>
-      <c r="K57">
-[...13 lines deleted...]
-      </c>
       <c r="P57">
-        <v>7100</v>
+        <v>7600</v>
       </c>
       <c r="Q57">
-        <v>7040</v>
+        <v>7540</v>
       </c>
       <c r="R57">
-        <v>7040</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>32</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
         <v>550</v>
       </c>
       <c r="D58">
         <v>3</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>2980</v>
       </c>
       <c r="G58">
         <v>2900</v>
       </c>
       <c r="H58">
@@ -3674,143 +3674,143 @@
       </c>
       <c r="Q59">
         <v>5920</v>
       </c>
       <c r="R59">
         <v>5920</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>34</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
         <v>1700</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>6500</v>
+        <v>6620</v>
       </c>
       <c r="G60">
-        <v>6230</v>
+        <v>6340</v>
       </c>
       <c r="H60">
-        <v>6050</v>
+        <v>6170</v>
       </c>
       <c r="I60">
-        <v>5550</v>
+        <v>6030</v>
       </c>
       <c r="J60">
-        <v>5380</v>
+        <v>5880</v>
       </c>
       <c r="K60">
+        <v>5740</v>
+      </c>
+      <c r="L60">
+        <v>5650</v>
+      </c>
+      <c r="M60">
+        <v>5560</v>
+      </c>
+      <c r="N60">
+        <v>5490</v>
+      </c>
+      <c r="O60">
+        <v>5400</v>
+      </c>
+      <c r="P60">
+        <v>5330</v>
+      </c>
+      <c r="Q60">
         <v>5250</v>
       </c>
-      <c r="L60">
-[...16 lines deleted...]
-      </c>
       <c r="R60">
-        <v>4800</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>35</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>1450</v>
+        <v>2400</v>
       </c>
       <c r="D61">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9620</v>
+        <v>16380</v>
       </c>
       <c r="G61">
-        <v>9400</v>
+        <v>15990</v>
       </c>
       <c r="H61">
-        <v>9160</v>
+        <v>15590</v>
       </c>
       <c r="I61">
-        <v>8940</v>
+        <v>15210</v>
       </c>
       <c r="J61">
-        <v>8730</v>
+        <v>14850</v>
       </c>
       <c r="K61">
-        <v>8510</v>
+        <v>14480</v>
       </c>
       <c r="L61">
-        <v>8380</v>
+        <v>14260</v>
       </c>
       <c r="M61">
-        <v>8260</v>
+        <v>14060</v>
       </c>
       <c r="N61">
-        <v>8140</v>
+        <v>13850</v>
       </c>
       <c r="O61">
-        <v>8010</v>
+        <v>13640</v>
       </c>
       <c r="P61">
-        <v>7900</v>
+        <v>13440</v>
       </c>
       <c r="Q61">
-        <v>7790</v>
+        <v>13250</v>
       </c>
       <c r="R61">
-        <v>7790</v>
+        <v>13250</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>36</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>840</v>
       </c>
       <c r="D62">
         <v>5</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>6340</v>
       </c>
       <c r="G62">
         <v>6190</v>
       </c>
       <c r="H62">
@@ -3889,152 +3889,152 @@
       </c>
       <c r="N63">
         <v>11780</v>
       </c>
       <c r="O63">
         <v>11600</v>
       </c>
       <c r="P63">
         <v>11420</v>
       </c>
       <c r="Q63">
         <v>11260</v>
       </c>
       <c r="R63">
         <v>11260</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>38</v>
       </c>
       <c r="B64" t="s">
         <v>23</v>
       </c>
       <c r="C64">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>6610</v>
+        <v>7470</v>
       </c>
       <c r="G64">
-        <v>6460</v>
+        <v>7290</v>
       </c>
       <c r="H64">
-        <v>6300</v>
+        <v>7100</v>
       </c>
       <c r="I64">
-        <v>6140</v>
+        <v>6930</v>
       </c>
       <c r="J64">
-        <v>5990</v>
+        <v>6770</v>
       </c>
       <c r="K64">
-        <v>5840</v>
+        <v>6600</v>
       </c>
       <c r="L64">
-        <v>5760</v>
+        <v>6500</v>
       </c>
       <c r="M64">
-        <v>5680</v>
+        <v>6400</v>
       </c>
       <c r="N64">
-        <v>5590</v>
+        <v>6310</v>
       </c>
       <c r="O64">
-        <v>5510</v>
+        <v>6220</v>
       </c>
       <c r="P64">
-        <v>5430</v>
+        <v>6130</v>
       </c>
       <c r="Q64">
-        <v>5340</v>
+        <v>6040</v>
       </c>
       <c r="R64">
-        <v>5340</v>
+        <v>6040</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>39</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>6010</v>
+        <v>6500</v>
       </c>
       <c r="G65">
-        <v>5870</v>
+        <v>6340</v>
       </c>
       <c r="H65">
-        <v>5730</v>
+        <v>6180</v>
       </c>
       <c r="I65">
-        <v>5580</v>
+        <v>6030</v>
       </c>
       <c r="J65">
-        <v>5440</v>
+        <v>5890</v>
       </c>
       <c r="K65">
-        <v>5310</v>
+        <v>5750</v>
       </c>
       <c r="L65">
-        <v>5240</v>
+        <v>5660</v>
       </c>
       <c r="M65">
-        <v>5160</v>
+        <v>5570</v>
       </c>
       <c r="N65">
-        <v>5080</v>
+        <v>5490</v>
       </c>
       <c r="O65">
-        <v>5010</v>
+        <v>5410</v>
       </c>
       <c r="P65">
-        <v>4940</v>
+        <v>5330</v>
       </c>
       <c r="Q65">
-        <v>4860</v>
+        <v>5260</v>
       </c>
       <c r="R65">
-        <v>4860</v>
+        <v>5260</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>40</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>600</v>
       </c>
       <c r="D66">
         <v>4</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>3580</v>
       </c>
       <c r="G66">
         <v>3500</v>
       </c>
       <c r="H66">
@@ -4113,152 +4113,152 @@
       </c>
       <c r="N67">
         <v>10850</v>
       </c>
       <c r="O67">
         <v>10670</v>
       </c>
       <c r="P67">
         <v>10500</v>
       </c>
       <c r="Q67">
         <v>10440</v>
       </c>
       <c r="R67">
         <v>10440</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>42</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
-        <v>2200</v>
+        <v>3200</v>
       </c>
       <c r="D68">
         <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10950</v>
+        <v>11490</v>
       </c>
       <c r="G68">
-        <v>10690</v>
+        <v>11220</v>
       </c>
       <c r="H68">
-        <v>10430</v>
+        <v>10940</v>
       </c>
       <c r="I68">
-        <v>10170</v>
+        <v>10680</v>
       </c>
       <c r="J68">
-        <v>9920</v>
+        <v>10410</v>
       </c>
       <c r="K68">
-        <v>9680</v>
+        <v>10160</v>
       </c>
       <c r="L68">
-        <v>9530</v>
+        <v>10010</v>
       </c>
       <c r="M68">
-        <v>9400</v>
+        <v>9870</v>
       </c>
       <c r="N68">
-        <v>9260</v>
+        <v>9720</v>
       </c>
       <c r="O68">
-        <v>9120</v>
+        <v>9580</v>
       </c>
       <c r="P68">
-        <v>8980</v>
+        <v>9430</v>
       </c>
       <c r="Q68">
-        <v>8850</v>
+        <v>9290</v>
       </c>
       <c r="R68">
-        <v>8850</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>43</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
-        <v>1350</v>
+        <v>1425</v>
       </c>
       <c r="D69">
         <v>6</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>7000</v>
+        <v>7345</v>
       </c>
       <c r="G69">
-        <v>6830</v>
+        <v>7165</v>
       </c>
       <c r="H69">
+        <v>6985</v>
+      </c>
+      <c r="I69">
+        <v>6820</v>
+      </c>
+      <c r="J69">
         <v>6660</v>
       </c>
-      <c r="I69">
-[...4 lines deleted...]
-      </c>
       <c r="K69">
-        <v>6190</v>
+        <v>6495</v>
       </c>
       <c r="L69">
-        <v>6090</v>
+        <v>6345</v>
       </c>
       <c r="M69">
-        <v>6000</v>
+        <v>6205</v>
       </c>
       <c r="N69">
-        <v>5880</v>
+        <v>6110</v>
       </c>
       <c r="O69">
-        <v>5780</v>
+        <v>5950</v>
       </c>
       <c r="P69">
-        <v>5640</v>
+        <v>5800</v>
       </c>
       <c r="Q69">
-        <v>5500</v>
+        <v>5760</v>
       </c>
       <c r="R69">
-        <v>5500</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
         <v>1750</v>
       </c>
       <c r="D70">
         <v>4</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>7710</v>
       </c>
       <c r="G70">
         <v>7430</v>
       </c>
       <c r="H70">
@@ -4514,143 +4514,143 @@
       </c>
       <c r="Q74">
         <v>13200</v>
       </c>
       <c r="R74">
         <v>13200</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75">
         <v>1270</v>
       </c>
       <c r="D75">
         <v>7</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>10500</v>
+        <v>11160</v>
       </c>
       <c r="G75">
-        <v>10250</v>
+        <v>10900</v>
       </c>
       <c r="H75">
-        <v>10000</v>
+        <v>10630</v>
       </c>
       <c r="I75">
-        <v>9760</v>
+        <v>10370</v>
       </c>
       <c r="J75">
-        <v>9520</v>
+        <v>10120</v>
       </c>
       <c r="K75">
+        <v>9870</v>
+      </c>
+      <c r="L75">
+        <v>9720</v>
+      </c>
+      <c r="M75">
+        <v>9580</v>
+      </c>
+      <c r="N75">
+        <v>9440</v>
+      </c>
+      <c r="O75">
         <v>9290</v>
       </c>
-      <c r="L75">
-[...10 lines deleted...]
-      </c>
       <c r="P75">
-        <v>8620</v>
+        <v>9160</v>
       </c>
       <c r="Q75">
-        <v>8500</v>
+        <v>9030</v>
       </c>
       <c r="R75">
-        <v>8500</v>
+        <v>9030</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76">
         <v>1050</v>
       </c>
       <c r="D76">
         <v>7</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
+        <v>9240</v>
+      </c>
+      <c r="G76">
+        <v>9020</v>
+      </c>
+      <c r="H76">
         <v>8790</v>
       </c>
-      <c r="G76">
-[...2 lines deleted...]
-      <c r="H76">
+      <c r="I76">
+        <v>8580</v>
+      </c>
+      <c r="J76">
         <v>8370</v>
       </c>
-      <c r="I76">
+      <c r="K76">
         <v>8170</v>
       </c>
-      <c r="J76">
-[...4 lines deleted...]
-      </c>
       <c r="L76">
-        <v>7660</v>
+        <v>8040</v>
       </c>
       <c r="M76">
-        <v>7540</v>
+        <v>7920</v>
       </c>
       <c r="N76">
-        <v>7440</v>
+        <v>7810</v>
       </c>
       <c r="O76">
-        <v>7320</v>
+        <v>7690</v>
       </c>
       <c r="P76">
-        <v>7220</v>
+        <v>7580</v>
       </c>
       <c r="Q76">
-        <v>7120</v>
+        <v>7470</v>
       </c>
       <c r="R76">
-        <v>7120</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77">
         <v>1590</v>
       </c>
       <c r="D77">
         <v>5</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
         <v>8380</v>
       </c>
       <c r="G77">
         <v>8180</v>
       </c>
       <c r="H77">
@@ -4673,208 +4673,208 @@
       </c>
       <c r="N77">
         <v>7090</v>
       </c>
       <c r="O77">
         <v>6980</v>
       </c>
       <c r="P77">
         <v>6880</v>
       </c>
       <c r="Q77">
         <v>6780</v>
       </c>
       <c r="R77">
         <v>6780</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>52</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>9000</v>
+        <v>9510</v>
       </c>
       <c r="G78">
-        <v>8790</v>
+        <v>9280</v>
       </c>
       <c r="H78">
-        <v>8570</v>
+        <v>9050</v>
       </c>
       <c r="I78">
-        <v>8370</v>
+        <v>8830</v>
       </c>
       <c r="J78">
+        <v>8620</v>
+      </c>
+      <c r="K78">
+        <v>8410</v>
+      </c>
+      <c r="L78">
+        <v>8280</v>
+      </c>
+      <c r="M78">
         <v>8160</v>
       </c>
-      <c r="K78">
-[...7 lines deleted...]
-      </c>
       <c r="N78">
-        <v>7610</v>
+        <v>8040</v>
       </c>
       <c r="O78">
-        <v>7500</v>
+        <v>7920</v>
       </c>
       <c r="P78">
-        <v>7390</v>
+        <v>7800</v>
       </c>
       <c r="Q78">
-        <v>7280</v>
+        <v>7690</v>
       </c>
       <c r="R78">
-        <v>7280</v>
+        <v>7690</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>53</v>
       </c>
       <c r="B79" t="s">
         <v>23</v>
       </c>
       <c r="C79">
         <v>1200</v>
       </c>
       <c r="D79">
         <v>7</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>8450</v>
+        <v>8950</v>
       </c>
       <c r="G79">
-        <v>8260</v>
+        <v>8740</v>
       </c>
       <c r="H79">
-        <v>8050</v>
+        <v>8520</v>
       </c>
       <c r="I79">
-        <v>7860</v>
+        <v>8320</v>
       </c>
       <c r="J79">
-        <v>7670</v>
+        <v>8110</v>
       </c>
       <c r="K79">
-        <v>7480</v>
+        <v>7920</v>
       </c>
       <c r="L79">
-        <v>7360</v>
+        <v>7800</v>
       </c>
       <c r="M79">
-        <v>7250</v>
+        <v>7680</v>
       </c>
       <c r="N79">
-        <v>7150</v>
+        <v>7570</v>
       </c>
       <c r="O79">
-        <v>7040</v>
+        <v>7450</v>
       </c>
       <c r="P79">
-        <v>6940</v>
+        <v>7350</v>
       </c>
       <c r="Q79">
-        <v>6840</v>
+        <v>7240</v>
       </c>
       <c r="R79">
-        <v>6840</v>
+        <v>7240</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>54</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D80">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>10420</v>
+        <v>15230</v>
       </c>
       <c r="G80">
-        <v>10170</v>
+        <v>14880</v>
       </c>
       <c r="H80">
-        <v>9920</v>
+        <v>14540</v>
       </c>
       <c r="I80">
-        <v>9680</v>
+        <v>14430</v>
       </c>
       <c r="J80">
-        <v>9450</v>
+        <v>14130</v>
       </c>
       <c r="K80">
-        <v>9220</v>
+        <v>13920</v>
       </c>
       <c r="L80">
-        <v>9080</v>
+        <v>13750</v>
       </c>
       <c r="M80">
-        <v>8940</v>
+        <v>13570</v>
       </c>
       <c r="N80">
-        <v>8810</v>
+        <v>13410</v>
       </c>
       <c r="O80">
-        <v>8680</v>
+        <v>13230</v>
       </c>
       <c r="P80">
-        <v>8550</v>
+        <v>13070</v>
       </c>
       <c r="Q80">
-        <v>8430</v>
+        <v>12900</v>
       </c>
       <c r="R80">
-        <v>8430</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>55</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81">
         <v>2000</v>
       </c>
       <c r="D81">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
         <v>20380</v>
       </c>
       <c r="G81">
         <v>19880</v>
       </c>
       <c r="H81">
@@ -4897,208 +4897,208 @@
       </c>
       <c r="N81">
         <v>17230</v>
       </c>
       <c r="O81">
         <v>16960</v>
       </c>
       <c r="P81">
         <v>16720</v>
       </c>
       <c r="Q81">
         <v>16480</v>
       </c>
       <c r="R81">
         <v>16480</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>56</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82">
-        <v>1750</v>
+        <v>3350</v>
       </c>
       <c r="D82">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>7190</v>
+        <v>12160</v>
       </c>
       <c r="G82">
-        <v>7000</v>
+        <v>11860</v>
       </c>
       <c r="H82">
-        <v>6840</v>
+        <v>11580</v>
       </c>
       <c r="I82">
-        <v>6670</v>
+        <v>11290</v>
       </c>
       <c r="J82">
-        <v>6510</v>
+        <v>11010</v>
       </c>
       <c r="K82">
-        <v>6350</v>
+        <v>10750</v>
       </c>
       <c r="L82">
-        <v>6250</v>
+        <v>10590</v>
       </c>
       <c r="M82">
-        <v>6160</v>
+        <v>10430</v>
       </c>
       <c r="N82">
-        <v>6070</v>
+        <v>10170</v>
       </c>
       <c r="O82">
-        <v>5980</v>
+        <v>10030</v>
       </c>
       <c r="P82">
-        <v>5900</v>
+        <v>9880</v>
       </c>
       <c r="Q82">
-        <v>5810</v>
+        <v>9730</v>
       </c>
       <c r="R82">
-        <v>5810</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>57</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="D83">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>58</v>
       </c>
       <c r="F83" s="6">
-        <v>5500</v>
+        <v>6210</v>
       </c>
       <c r="G83">
-        <v>5430</v>
+        <v>6190</v>
       </c>
       <c r="H83">
-        <v>5352</v>
+        <v>6140</v>
       </c>
       <c r="I83">
-        <v>5282</v>
+        <v>6060</v>
       </c>
       <c r="J83">
-        <v>5200</v>
+        <v>6030</v>
       </c>
       <c r="K83">
-        <v>5130</v>
+        <v>6010</v>
       </c>
       <c r="L83">
-        <v>5056</v>
+        <v>5940</v>
       </c>
       <c r="M83">
-        <v>4986</v>
+        <v>5860</v>
       </c>
       <c r="N83">
-        <v>4914</v>
+        <v>5790</v>
       </c>
       <c r="O83">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="P83">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="Q83">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="R83">
-        <v>4875</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>57</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D84">
         <v>2</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>4230</v>
+        <v>4780</v>
       </c>
       <c r="G84">
-        <v>4180</v>
+        <v>4760</v>
       </c>
       <c r="H84">
-        <v>4120</v>
+        <v>4720</v>
       </c>
       <c r="I84">
-        <v>4060</v>
+        <v>4660</v>
       </c>
       <c r="J84">
-        <v>4000</v>
+        <v>4640</v>
       </c>
       <c r="K84">
-        <v>3950</v>
+        <v>4620</v>
       </c>
       <c r="L84">
-        <v>3890</v>
+        <v>4570</v>
       </c>
       <c r="M84">
-        <v>3840</v>
+        <v>4510</v>
       </c>
       <c r="N84">
-        <v>3780</v>
+        <v>4460</v>
       </c>
       <c r="O84">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="P84">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="Q84">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="R84">
-        <v>3750</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>59</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85">
         <v>1500</v>
       </c>
       <c r="D85">
         <v>1</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
         <v>3700</v>
       </c>
       <c r="G85">
         <v>3610</v>
       </c>
       <c r="H85">
@@ -5177,264 +5177,264 @@
       </c>
       <c r="N86">
         <v>9490</v>
       </c>
       <c r="O86">
         <v>9380</v>
       </c>
       <c r="P86">
         <v>9290</v>
       </c>
       <c r="Q86">
         <v>9150</v>
       </c>
       <c r="R86">
         <v>9150</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>61</v>
       </c>
       <c r="B87" t="s">
         <v>23</v>
       </c>
       <c r="C87">
-        <v>550</v>
+        <v>650</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="6">
-        <v>3850</v>
+        <v>4400</v>
       </c>
       <c r="G87">
-        <v>3750</v>
+        <v>4300</v>
       </c>
       <c r="H87">
-        <v>3660</v>
+        <v>4190</v>
       </c>
       <c r="I87">
-        <v>3570</v>
+        <v>4090</v>
       </c>
       <c r="J87">
-        <v>3490</v>
+        <v>3990</v>
       </c>
       <c r="K87">
-        <v>3400</v>
+        <v>3890</v>
       </c>
       <c r="L87">
-        <v>3350</v>
+        <v>3840</v>
       </c>
       <c r="M87">
-        <v>3300</v>
+        <v>3780</v>
       </c>
       <c r="N87">
-        <v>3250</v>
+        <v>3720</v>
       </c>
       <c r="O87">
-        <v>3200</v>
+        <v>3670</v>
       </c>
       <c r="P87">
-        <v>3160</v>
+        <v>3610</v>
       </c>
       <c r="Q87">
-        <v>3110</v>
+        <v>3560</v>
       </c>
       <c r="R87">
-        <v>3110</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>62</v>
       </c>
       <c r="B88" t="s">
         <v>63</v>
       </c>
       <c r="C88">
         <v>2200</v>
       </c>
       <c r="D88">
         <v>13</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>11020</v>
+        <v>12020</v>
       </c>
       <c r="G88">
-        <v>10900</v>
+        <v>11900</v>
       </c>
       <c r="H88">
-        <v>10780</v>
+        <v>11780</v>
       </c>
       <c r="I88">
-        <v>10660</v>
+        <v>11660</v>
       </c>
       <c r="J88">
-        <v>10540</v>
+        <v>11540</v>
       </c>
       <c r="K88">
-        <v>10430</v>
+        <v>11430</v>
       </c>
       <c r="L88">
-        <v>10360</v>
+        <v>11360</v>
       </c>
       <c r="M88">
-        <v>10300</v>
+        <v>11300</v>
       </c>
       <c r="N88">
-        <v>10230</v>
+        <v>11230</v>
       </c>
       <c r="O88">
-        <v>10170</v>
+        <v>11170</v>
       </c>
       <c r="P88">
-        <v>10100</v>
+        <v>11100</v>
       </c>
       <c r="Q88">
-        <v>10040</v>
+        <v>11040</v>
       </c>
       <c r="R88">
-        <v>10040</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>64</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89">
         <v>700</v>
       </c>
       <c r="D89">
         <v>1</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="6">
-        <v>2660</v>
+        <v>2780</v>
       </c>
       <c r="G89">
-        <v>2600</v>
+        <v>2710</v>
       </c>
       <c r="H89">
-        <v>2540</v>
+        <v>2640</v>
       </c>
       <c r="I89">
-        <v>2470</v>
+        <v>2580</v>
       </c>
       <c r="J89">
-        <v>2410</v>
+        <v>2520</v>
       </c>
       <c r="K89">
+        <v>2460</v>
+      </c>
+      <c r="L89">
+        <v>2420</v>
+      </c>
+      <c r="M89">
+        <v>2380</v>
+      </c>
+      <c r="N89">
         <v>2350</v>
       </c>
-      <c r="L89">
-[...5 lines deleted...]
-      <c r="N89">
+      <c r="O89">
+        <v>2310</v>
+      </c>
+      <c r="P89">
+        <v>2280</v>
+      </c>
+      <c r="Q89">
         <v>2250</v>
       </c>
-      <c r="O89">
-[...7 lines deleted...]
-      </c>
       <c r="R89">
-        <v>2150</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>65</v>
       </c>
       <c r="B90" t="s">
         <v>23</v>
       </c>
       <c r="C90">
-        <v>1350</v>
+        <v>1425</v>
       </c>
       <c r="D90">
         <v>7</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="6">
-        <v>7780</v>
+        <v>8200</v>
       </c>
       <c r="G90">
-        <v>7400</v>
+        <v>7790</v>
       </c>
       <c r="H90">
-        <v>7110</v>
+        <v>7480</v>
       </c>
       <c r="I90">
-        <v>6830</v>
+        <v>7180</v>
       </c>
       <c r="J90">
-        <v>6650</v>
+        <v>6990</v>
       </c>
       <c r="K90">
+        <v>6690</v>
+      </c>
+      <c r="L90">
+        <v>6530</v>
+      </c>
+      <c r="M90">
         <v>6370</v>
       </c>
-      <c r="L90">
-[...4 lines deleted...]
-      </c>
       <c r="N90">
+        <v>6275</v>
+      </c>
+      <c r="O90">
+        <v>6170</v>
+      </c>
+      <c r="P90">
+        <v>6075</v>
+      </c>
+      <c r="Q90">
         <v>5980</v>
       </c>
-      <c r="O90">
-[...7 lines deleted...]
-      </c>
       <c r="R90">
-        <v>5700</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:19" customHeight="1" ht="20">
       <c r="A94" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
@@ -5713,96 +5713,96 @@
       </c>
       <c r="N99">
         <v>23.9</v>
       </c>
       <c r="O99">
         <v>23.5</v>
       </c>
       <c r="P99">
         <v>23.1</v>
       </c>
       <c r="Q99">
         <v>22.7</v>
       </c>
       <c r="R99">
         <v>22.7</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>40</v>
       </c>
       <c r="B100" t="s">
         <v>63</v>
       </c>
       <c r="C100">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D100">
         <v>7</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="G100">
+        <v>13.4</v>
+      </c>
+      <c r="H100">
+        <v>13.1</v>
+      </c>
+      <c r="I100">
+        <v>12.8</v>
+      </c>
+      <c r="J100">
+        <v>12.5</v>
+      </c>
+      <c r="K100">
+        <v>12.2</v>
+      </c>
+      <c r="L100">
+        <v>12</v>
+      </c>
+      <c r="M100">
         <v>11.8</v>
       </c>
-      <c r="G100">
-[...2 lines deleted...]
-      <c r="H100">
+      <c r="N100">
+        <v>11.6</v>
+      </c>
+      <c r="O100">
+        <v>11.4</v>
+      </c>
+      <c r="P100">
         <v>11.2</v>
       </c>
-      <c r="I100">
-[...22 lines deleted...]
-      </c>
       <c r="Q100">
-        <v>9.6</v>
+        <v>11</v>
       </c>
       <c r="R100">
-        <v>9.6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>40</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101">
         <v>650</v>
       </c>
       <c r="D101">
         <v>3</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="5">
         <v>21.6</v>
       </c>
       <c r="G101">
         <v>21.1</v>
       </c>
       <c r="H101">
@@ -5881,96 +5881,96 @@
       </c>
       <c r="N102">
         <v>26</v>
       </c>
       <c r="O102">
         <v>25.8</v>
       </c>
       <c r="P102">
         <v>25.5</v>
       </c>
       <c r="Q102">
         <v>25.4</v>
       </c>
       <c r="R102">
         <v>25.4</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>43</v>
       </c>
       <c r="B103" t="s">
         <v>23</v>
       </c>
       <c r="C103">
-        <v>1310</v>
+        <v>1376</v>
       </c>
       <c r="D103">
         <v>5</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="5">
-        <v>32.5</v>
+        <v>33.6</v>
       </c>
       <c r="G103">
-        <v>31.7</v>
+        <v>32.8</v>
       </c>
       <c r="H103">
-        <v>30.9</v>
+        <v>31.9</v>
       </c>
       <c r="I103">
-        <v>30.1</v>
+        <v>31.1</v>
       </c>
       <c r="J103">
-        <v>29.4</v>
+        <v>30.2</v>
       </c>
       <c r="K103">
-        <v>28.7</v>
+        <v>29.7</v>
       </c>
       <c r="L103">
-        <v>28.3</v>
+        <v>29.3</v>
       </c>
       <c r="M103">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
       <c r="N103">
-        <v>27.5</v>
+        <v>28.4</v>
       </c>
       <c r="O103">
-        <v>27.099999999999998</v>
+        <v>28.0</v>
       </c>
       <c r="P103">
-        <v>26.7</v>
+        <v>27.6</v>
       </c>
       <c r="Q103">
-        <v>26.3</v>
+        <v>27.2</v>
       </c>
       <c r="R103">
-        <v>26.3</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>45</v>
       </c>
       <c r="B104" t="s">
         <v>23</v>
       </c>
       <c r="C104">
         <v>800</v>
       </c>
       <c r="D104">
         <v>3</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="5">
         <v>13.2</v>
       </c>
       <c r="G104">
         <v>12.9</v>
       </c>
       <c r="H104">
@@ -6105,488 +6105,488 @@
       </c>
       <c r="N106">
         <v>7</v>
       </c>
       <c r="O106">
         <v>6.9</v>
       </c>
       <c r="P106">
         <v>6.8</v>
       </c>
       <c r="Q106">
         <v>6.7</v>
       </c>
       <c r="R106">
         <v>6.7</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D107">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="5">
-        <v>36.7</v>
+        <v>40.9</v>
       </c>
       <c r="G107">
-        <v>35.8</v>
+        <v>40.0</v>
       </c>
       <c r="H107">
+        <v>39.1</v>
+      </c>
+      <c r="I107">
+        <v>38.2</v>
+      </c>
+      <c r="J107">
+        <v>37.3</v>
+      </c>
+      <c r="K107">
+        <v>36.4</v>
+      </c>
+      <c r="L107">
+        <v>35.9</v>
+      </c>
+      <c r="M107">
+        <v>35.40000000000001</v>
+      </c>
+      <c r="N107">
         <v>34.9</v>
       </c>
-      <c r="I107">
-[...16 lines deleted...]
-      </c>
       <c r="O107">
-        <v>30.7</v>
+        <v>34.4</v>
       </c>
       <c r="P107">
-        <v>30.3</v>
+        <v>33.9</v>
       </c>
       <c r="Q107">
-        <v>29.9</v>
+        <v>33.4</v>
       </c>
       <c r="R107">
-        <v>29.9</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>49</v>
       </c>
       <c r="B108" t="s">
         <v>23</v>
       </c>
       <c r="C108">
         <v>1350</v>
       </c>
       <c r="D108">
         <v>7</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="5">
-        <v>45.5</v>
+        <v>47.8</v>
       </c>
       <c r="G108">
-        <v>44.40000000000001</v>
+        <v>46.7</v>
       </c>
       <c r="H108">
-        <v>43.3</v>
+        <v>45.6</v>
       </c>
       <c r="I108">
-        <v>42.2</v>
+        <v>44.5</v>
       </c>
       <c r="J108">
-        <v>41.2</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="K108">
-        <v>40.2</v>
+        <v>42.3</v>
       </c>
       <c r="L108">
-        <v>39.6</v>
+        <v>41.7</v>
       </c>
       <c r="M108">
-        <v>39.0</v>
+        <v>41.1</v>
       </c>
       <c r="N108">
-        <v>38.4</v>
+        <v>40.5</v>
       </c>
       <c r="O108">
-        <v>37.8</v>
+        <v>39.9</v>
       </c>
       <c r="P108">
-        <v>37.2</v>
+        <v>39.3</v>
       </c>
       <c r="Q108">
-        <v>36.6</v>
+        <v>38.7</v>
       </c>
       <c r="R108">
-        <v>36.6</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>50</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109">
         <v>1000</v>
       </c>
       <c r="D109">
         <v>6</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="5">
-        <v>37.5</v>
+        <v>38.6</v>
       </c>
       <c r="G109">
-        <v>36.6</v>
+        <v>37.7</v>
       </c>
       <c r="H109">
-        <v>35.7</v>
+        <v>36.8</v>
       </c>
       <c r="I109">
-        <v>34.8</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="J109">
-        <v>33.90000000000001</v>
+        <v>35.0</v>
       </c>
       <c r="K109">
+        <v>34.1</v>
+      </c>
+      <c r="L109">
+        <v>33.6</v>
+      </c>
+      <c r="M109">
         <v>33.1</v>
       </c>
-      <c r="L109">
+      <c r="N109">
         <v>32.6</v>
       </c>
-      <c r="M109">
-[...2 lines deleted...]
-      <c r="N109">
+      <c r="O109">
+        <v>32.099999999999994</v>
+      </c>
+      <c r="P109">
         <v>31.6</v>
       </c>
-      <c r="O109">
-[...4 lines deleted...]
-      </c>
       <c r="Q109">
-        <v>30.1</v>
+        <v>31.1</v>
       </c>
       <c r="R109">
-        <v>30.1</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>51</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110">
-        <v>700</v>
+        <v>850</v>
       </c>
       <c r="D110">
         <v>4</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="5">
+        <v>27</v>
+      </c>
+      <c r="G110">
+        <v>26.3</v>
+      </c>
+      <c r="H110">
+        <v>25.7</v>
+      </c>
+      <c r="I110">
+        <v>25.1</v>
+      </c>
+      <c r="J110">
+        <v>24.5</v>
+      </c>
+      <c r="K110">
+        <v>23.9</v>
+      </c>
+      <c r="L110">
+        <v>23.5</v>
+      </c>
+      <c r="M110">
+        <v>23.2</v>
+      </c>
+      <c r="N110">
         <v>22.9</v>
       </c>
-      <c r="G110">
+      <c r="O110">
+        <v>22.6</v>
+      </c>
+      <c r="P110">
         <v>22.3</v>
       </c>
-      <c r="H110">
-[...25 lines deleted...]
-      </c>
       <c r="Q110">
-        <v>18.5</v>
+        <v>22</v>
       </c>
       <c r="R110">
-        <v>18.5</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>52</v>
       </c>
       <c r="B111" t="s">
         <v>23</v>
       </c>
       <c r="C111">
-        <v>1350</v>
+        <v>1430</v>
       </c>
       <c r="D111">
         <v>7</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="5">
-        <v>38.5</v>
+        <v>39.0</v>
       </c>
       <c r="G111">
-        <v>37.6</v>
+        <v>38.1</v>
       </c>
       <c r="H111">
-        <v>36.7</v>
+        <v>37.2</v>
       </c>
       <c r="I111">
-        <v>35.8</v>
+        <v>36.3</v>
       </c>
       <c r="J111">
-        <v>34.90000000000001</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="K111">
+        <v>34.5</v>
+      </c>
+      <c r="L111">
         <v>34.0</v>
       </c>
-      <c r="L111">
+      <c r="M111">
         <v>33.5</v>
       </c>
-      <c r="M111">
+      <c r="N111">
         <v>33.0</v>
       </c>
-      <c r="N111">
+      <c r="O111">
         <v>32.5</v>
       </c>
-      <c r="O111">
+      <c r="P111">
         <v>32.0</v>
       </c>
-      <c r="P111">
+      <c r="Q111">
         <v>31.5</v>
       </c>
-      <c r="Q111">
-[...1 lines deleted...]
-      </c>
       <c r="R111">
-        <v>31.0</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>53</v>
       </c>
       <c r="B112" t="s">
         <v>23</v>
       </c>
       <c r="C112">
         <v>1250</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="5">
-        <v>39.2</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="G112">
-        <v>38.3</v>
+        <v>43.3</v>
       </c>
       <c r="H112">
-        <v>37.40000000000001</v>
+        <v>42.3</v>
       </c>
       <c r="I112">
-        <v>36.5</v>
+        <v>41.3</v>
       </c>
       <c r="J112">
-        <v>35.6</v>
+        <v>40.3</v>
       </c>
       <c r="K112">
-        <v>34.7</v>
+        <v>39.3</v>
       </c>
       <c r="L112">
-        <v>34.2</v>
+        <v>38.7</v>
       </c>
       <c r="M112">
-        <v>33.7</v>
+        <v>38.1</v>
       </c>
       <c r="N112">
-        <v>33.2</v>
+        <v>37.5</v>
       </c>
       <c r="O112">
-        <v>32.7</v>
+        <v>36.9</v>
       </c>
       <c r="P112">
-        <v>32.2</v>
+        <v>36.3</v>
       </c>
       <c r="Q112">
-        <v>31.7</v>
+        <v>35.7</v>
       </c>
       <c r="R112">
-        <v>31.7</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>56</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113">
-        <v>2100</v>
+        <v>3600</v>
       </c>
       <c r="D113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="5">
-        <v>33.6</v>
+        <v>50.3</v>
       </c>
       <c r="G113">
-        <v>32.8</v>
+        <v>49.1</v>
       </c>
       <c r="H113">
-        <v>32.0</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="I113">
-        <v>31.2</v>
+        <v>46.7</v>
       </c>
       <c r="J113">
-        <v>30.4</v>
+        <v>45.5</v>
       </c>
       <c r="K113">
-        <v>29.7</v>
+        <v>44.4</v>
       </c>
       <c r="L113">
-        <v>29.2</v>
+        <v>43.7</v>
       </c>
       <c r="M113">
-        <v>28.7</v>
+        <v>43.0</v>
       </c>
       <c r="N113">
-        <v>28.2</v>
+        <v>42.3</v>
       </c>
       <c r="O113">
-        <v>27.7</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="P113">
-        <v>27.3</v>
+        <v>41.0</v>
       </c>
       <c r="Q113">
-        <v>26.9</v>
+        <v>40.40000000000001</v>
       </c>
       <c r="R113">
-        <v>26.9</v>
+        <v>40.40000000000001</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>57</v>
       </c>
       <c r="B114" t="s">
         <v>23</v>
       </c>
       <c r="C114">
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="D114">
         <v>1</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="5">
-        <v>18.4</v>
+        <v>20.8</v>
       </c>
       <c r="G114">
-        <v>18.1</v>
+        <v>20.7</v>
       </c>
       <c r="H114">
-        <v>17.9</v>
+        <v>20.5</v>
       </c>
       <c r="I114">
-        <v>17.6</v>
+        <v>20.3</v>
       </c>
       <c r="J114">
-        <v>17.4</v>
+        <v>20.2</v>
       </c>
       <c r="K114">
-        <v>17.1</v>
+        <v>20</v>
       </c>
       <c r="L114">
-        <v>16.9</v>
+        <v>19.9</v>
       </c>
       <c r="M114">
-        <v>16.6</v>
+        <v>19.6</v>
       </c>
       <c r="N114">
-        <v>16.4</v>
+        <v>19.3</v>
       </c>
       <c r="O114">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="P114">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="Q114">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="R114">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>86</v>
       </c>
       <c r="B115" t="s">
         <v>23</v>
       </c>
       <c r="C115">
         <v>1600</v>
       </c>
       <c r="D115">
         <v>4</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="5">
         <v>20.4</v>
       </c>
       <c r="G115">
         <v>19.9</v>
       </c>
       <c r="H115">
@@ -6721,264 +6721,264 @@
       </c>
       <c r="N117">
         <v>17</v>
       </c>
       <c r="O117">
         <v>16.7</v>
       </c>
       <c r="P117">
         <v>16.5</v>
       </c>
       <c r="Q117">
         <v>16.3</v>
       </c>
       <c r="R117">
         <v>16.3</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>87</v>
       </c>
       <c r="B118" t="s">
         <v>23</v>
       </c>
       <c r="C118">
-        <v>1410</v>
+        <v>1490</v>
       </c>
       <c r="D118">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="5">
-        <v>35.40000000000001</v>
+        <v>36.8</v>
       </c>
       <c r="G118">
-        <v>34.6</v>
+        <v>36.0</v>
       </c>
       <c r="H118">
-        <v>33.8</v>
+        <v>35.1</v>
       </c>
       <c r="I118">
-        <v>33.0</v>
+        <v>34.3</v>
       </c>
       <c r="J118">
-        <v>32.2</v>
+        <v>33.5</v>
       </c>
       <c r="K118">
-        <v>31.4</v>
+        <v>32.6</v>
       </c>
       <c r="L118">
-        <v>30.9</v>
+        <v>32.1</v>
       </c>
       <c r="M118">
-        <v>30.4</v>
+        <v>31.6</v>
       </c>
       <c r="N118">
-        <v>29.9</v>
+        <v>31.1</v>
       </c>
       <c r="O118">
+        <v>30.6</v>
+      </c>
+      <c r="P118">
+        <v>29.7</v>
+      </c>
+      <c r="Q118">
         <v>29.4</v>
       </c>
-      <c r="P118">
-[...4 lines deleted...]
-      </c>
       <c r="R118">
-        <v>28.3</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>64</v>
       </c>
       <c r="B119" t="s">
         <v>23</v>
       </c>
       <c r="C119">
-        <v>700</v>
+        <v>1100</v>
       </c>
       <c r="D119">
         <v>1</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="5">
-        <v>9.3</v>
+        <v>13.8</v>
       </c>
       <c r="G119">
-        <v>9.1</v>
+        <v>13.5</v>
       </c>
       <c r="H119">
-        <v>8.9</v>
+        <v>13.2</v>
       </c>
       <c r="I119">
-        <v>8.7</v>
+        <v>12.9</v>
       </c>
       <c r="J119">
-        <v>8.5</v>
+        <v>12.6</v>
       </c>
       <c r="K119">
-        <v>8.3</v>
+        <v>12.3</v>
       </c>
       <c r="L119">
-        <v>8.2</v>
+        <v>12.1</v>
       </c>
       <c r="M119">
-        <v>8.1</v>
+        <v>11.9</v>
       </c>
       <c r="N119">
-        <v>8</v>
+        <v>11.7</v>
       </c>
       <c r="O119">
-        <v>7.9</v>
+        <v>11.5</v>
       </c>
       <c r="P119">
-        <v>7.8</v>
+        <v>11.3</v>
       </c>
       <c r="Q119">
-        <v>7.7</v>
+        <v>11.1</v>
       </c>
       <c r="R119">
-        <v>7.7</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>65</v>
       </c>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120">
-        <v>1200</v>
+        <v>1310</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="G120">
+        <v>27.9</v>
+      </c>
+      <c r="H120">
+        <v>27.3</v>
+      </c>
+      <c r="I120">
+        <v>26.7</v>
+      </c>
+      <c r="J120">
+        <v>26.0</v>
+      </c>
+      <c r="K120">
         <v>25.4</v>
       </c>
-      <c r="G120">
-[...13 lines deleted...]
-      </c>
       <c r="L120">
-        <v>22.0</v>
+        <v>25</v>
       </c>
       <c r="M120">
-        <v>21.7</v>
+        <v>24.7</v>
       </c>
       <c r="N120">
-        <v>21.4</v>
+        <v>24.4</v>
       </c>
       <c r="O120">
-        <v>21.1</v>
+        <v>24.0</v>
       </c>
       <c r="P120">
-        <v>20.8</v>
+        <v>23.5</v>
       </c>
       <c r="Q120">
-        <v>20.6</v>
+        <v>23.1</v>
       </c>
       <c r="R120">
-        <v>20.6</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>65</v>
       </c>
       <c r="B121" t="s">
         <v>23</v>
       </c>
       <c r="C121">
-        <v>1250</v>
+        <v>1310</v>
       </c>
       <c r="D121">
         <v>6</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="5">
-        <v>34.2</v>
+        <v>35.5</v>
       </c>
       <c r="G121">
-        <v>33.40000000000001</v>
+        <v>34.6</v>
       </c>
       <c r="H121">
-        <v>32.6</v>
+        <v>33.8</v>
       </c>
       <c r="I121">
-        <v>31.8</v>
+        <v>33.0</v>
       </c>
       <c r="J121">
-        <v>31.0</v>
+        <v>32.1</v>
       </c>
       <c r="K121">
-        <v>30.2</v>
+        <v>31.3</v>
       </c>
       <c r="L121">
-        <v>29.7</v>
+        <v>30.8</v>
       </c>
       <c r="M121">
-        <v>29.2</v>
+        <v>30.4</v>
       </c>
       <c r="N121">
-        <v>28.7</v>
+        <v>30.0</v>
       </c>
       <c r="O121">
-        <v>28.2</v>
+        <v>29.5</v>
       </c>
       <c r="P121">
-        <v>27.7</v>
+        <v>28.9</v>
       </c>
       <c r="Q121">
-        <v>27.3</v>
+        <v>28.4</v>
       </c>
       <c r="R121">
-        <v>27.3</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="125" spans="1:19" customHeight="1" ht="20">
       <c r="A125" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
@@ -7257,96 +7257,96 @@
       </c>
       <c r="N130">
         <v>5930</v>
       </c>
       <c r="O130">
         <v>5840</v>
       </c>
       <c r="P130">
         <v>5760</v>
       </c>
       <c r="Q130">
         <v>5670</v>
       </c>
       <c r="R130">
         <v>5670</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>40</v>
       </c>
       <c r="B131" t="s">
         <v>63</v>
       </c>
       <c r="C131">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D131">
         <v>7</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="6">
-        <v>3790</v>
+        <v>4330</v>
       </c>
       <c r="G131">
-        <v>3700</v>
+        <v>4220</v>
       </c>
       <c r="H131">
-        <v>3610</v>
+        <v>4120</v>
       </c>
       <c r="I131">
-        <v>3520</v>
+        <v>4020</v>
       </c>
       <c r="J131">
-        <v>3440</v>
+        <v>3920</v>
       </c>
       <c r="K131">
-        <v>3350</v>
+        <v>3820</v>
       </c>
       <c r="L131">
-        <v>3300</v>
+        <v>3770</v>
       </c>
       <c r="M131">
-        <v>3250</v>
+        <v>3710</v>
       </c>
       <c r="N131">
-        <v>3210</v>
+        <v>3660</v>
       </c>
       <c r="O131">
-        <v>3160</v>
+        <v>3600</v>
       </c>
       <c r="P131">
-        <v>3110</v>
+        <v>3550</v>
       </c>
       <c r="Q131">
-        <v>3070</v>
+        <v>3500</v>
       </c>
       <c r="R131">
-        <v>3070</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>40</v>
       </c>
       <c r="B132" t="s">
         <v>23</v>
       </c>
       <c r="C132">
         <v>650</v>
       </c>
       <c r="D132">
         <v>3</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
         <v>5360</v>
       </c>
       <c r="G132">
         <v>5230</v>
       </c>
       <c r="H132">
@@ -7425,96 +7425,96 @@
       </c>
       <c r="N133">
         <v>6380</v>
       </c>
       <c r="O133">
         <v>6280</v>
       </c>
       <c r="P133">
         <v>6250</v>
       </c>
       <c r="Q133">
         <v>6180</v>
       </c>
       <c r="R133">
         <v>6180</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
         <v>43</v>
       </c>
       <c r="B134" t="s">
         <v>23</v>
       </c>
       <c r="C134">
-        <v>1310</v>
+        <v>1376</v>
       </c>
       <c r="D134">
         <v>5</v>
       </c>
       <c r="E134" t="s">
         <v>24</v>
       </c>
       <c r="F134" s="6">
-        <v>8160</v>
+        <v>8440</v>
       </c>
       <c r="G134">
-        <v>7960</v>
+        <v>8235</v>
       </c>
       <c r="H134">
-        <v>7740</v>
+        <v>8005</v>
       </c>
       <c r="I134">
-        <v>7560</v>
+        <v>7820</v>
       </c>
       <c r="J134">
-        <v>7380</v>
+        <v>7635</v>
       </c>
       <c r="K134">
-        <v>7190</v>
+        <v>7435</v>
       </c>
       <c r="L134">
-        <v>7090</v>
+        <v>7332</v>
       </c>
       <c r="M134">
-        <v>6980</v>
+        <v>7220</v>
       </c>
       <c r="N134">
-        <v>6880</v>
+        <v>7115</v>
       </c>
       <c r="O134">
-        <v>6770</v>
+        <v>7005</v>
       </c>
       <c r="P134">
-        <v>6680</v>
+        <v>6910</v>
       </c>
       <c r="Q134">
-        <v>6570</v>
+        <v>6795</v>
       </c>
       <c r="R134">
-        <v>6570</v>
+        <v>6795</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
         <v>45</v>
       </c>
       <c r="B135" t="s">
         <v>23</v>
       </c>
       <c r="C135">
         <v>800</v>
       </c>
       <c r="D135">
         <v>3</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" s="6">
         <v>3550</v>
       </c>
       <c r="G135">
         <v>3260</v>
       </c>
       <c r="H135">
@@ -7649,488 +7649,488 @@
       </c>
       <c r="N137">
         <v>1760</v>
       </c>
       <c r="O137">
         <v>1730</v>
       </c>
       <c r="P137">
         <v>1710</v>
       </c>
       <c r="Q137">
         <v>1680</v>
       </c>
       <c r="R137">
         <v>1680</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
         <v>49</v>
       </c>
       <c r="B138" t="s">
         <v>27</v>
       </c>
       <c r="C138">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D138">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
       <c r="F138" s="6">
-        <v>10000</v>
+        <v>11210</v>
       </c>
       <c r="G138">
-        <v>9770</v>
+        <v>10940</v>
       </c>
       <c r="H138">
-        <v>9530</v>
+        <v>10680</v>
       </c>
       <c r="I138">
-        <v>9310</v>
+        <v>10430</v>
       </c>
       <c r="J138">
-        <v>9090</v>
+        <v>10180</v>
       </c>
       <c r="K138">
-        <v>8870</v>
+        <v>9930</v>
       </c>
       <c r="L138">
-        <v>8740</v>
+        <v>9790</v>
       </c>
       <c r="M138">
-        <v>8610</v>
+        <v>9650</v>
       </c>
       <c r="N138">
-        <v>8500</v>
+        <v>9510</v>
       </c>
       <c r="O138">
-        <v>8370</v>
+        <v>9370</v>
       </c>
       <c r="P138">
-        <v>8250</v>
+        <v>9240</v>
       </c>
       <c r="Q138">
-        <v>8140</v>
+        <v>9110</v>
       </c>
       <c r="R138">
-        <v>8140</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
         <v>49</v>
       </c>
       <c r="B139" t="s">
         <v>23</v>
       </c>
       <c r="C139">
         <v>1350</v>
       </c>
       <c r="D139">
         <v>7</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" s="6">
-        <v>11320</v>
+        <v>11990</v>
       </c>
       <c r="G139">
-        <v>11050</v>
+        <v>11700</v>
       </c>
       <c r="H139">
-        <v>10770</v>
+        <v>11410</v>
       </c>
       <c r="I139">
-        <v>10520</v>
+        <v>11140</v>
       </c>
       <c r="J139">
-        <v>10260</v>
+        <v>10870</v>
       </c>
       <c r="K139">
-        <v>10010</v>
+        <v>10600</v>
       </c>
       <c r="L139">
-        <v>9860</v>
+        <v>10440</v>
       </c>
       <c r="M139">
-        <v>9710</v>
+        <v>10290</v>
       </c>
       <c r="N139">
-        <v>9570</v>
+        <v>10130</v>
       </c>
       <c r="O139">
-        <v>9420</v>
+        <v>9980</v>
       </c>
       <c r="P139">
-        <v>9290</v>
+        <v>9840</v>
       </c>
       <c r="Q139">
-        <v>9150</v>
+        <v>9690</v>
       </c>
       <c r="R139">
-        <v>9150</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
         <v>50</v>
       </c>
       <c r="B140" t="s">
         <v>23</v>
       </c>
       <c r="C140">
         <v>1000</v>
       </c>
       <c r="D140">
         <v>6</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="F140" s="6">
-        <v>9330</v>
+        <v>9630</v>
       </c>
       <c r="G140">
-        <v>9110</v>
+        <v>9390</v>
       </c>
       <c r="H140">
-        <v>8880</v>
+        <v>9160</v>
       </c>
       <c r="I140">
-        <v>8670</v>
+        <v>8940</v>
       </c>
       <c r="J140">
-        <v>8460</v>
+        <v>8720</v>
       </c>
       <c r="K140">
-        <v>8250</v>
+        <v>8510</v>
       </c>
       <c r="L140">
-        <v>8130</v>
+        <v>8380</v>
       </c>
       <c r="M140">
+        <v>8260</v>
+      </c>
+      <c r="N140">
+        <v>8140</v>
+      </c>
+      <c r="O140">
         <v>8010</v>
       </c>
-      <c r="N140">
-[...4 lines deleted...]
-      </c>
       <c r="P140">
-        <v>7660</v>
+        <v>7900</v>
       </c>
       <c r="Q140">
-        <v>7540</v>
+        <v>7780</v>
       </c>
       <c r="R140">
-        <v>7540</v>
+        <v>7780</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
         <v>51</v>
       </c>
       <c r="B141" t="s">
         <v>23</v>
       </c>
       <c r="C141">
-        <v>700</v>
+        <v>850</v>
       </c>
       <c r="D141">
         <v>4</v>
       </c>
       <c r="E141" t="s">
         <v>24</v>
       </c>
       <c r="F141" s="6">
-        <v>5720</v>
+        <v>6800</v>
       </c>
       <c r="G141">
+        <v>6640</v>
+      </c>
+      <c r="H141">
+        <v>6480</v>
+      </c>
+      <c r="I141">
+        <v>6320</v>
+      </c>
+      <c r="J141">
+        <v>6160</v>
+      </c>
+      <c r="K141">
+        <v>6010</v>
+      </c>
+      <c r="L141">
+        <v>5930</v>
+      </c>
+      <c r="M141">
+        <v>5840</v>
+      </c>
+      <c r="N141">
+        <v>5750</v>
+      </c>
+      <c r="O141">
+        <v>5670</v>
+      </c>
+      <c r="P141">
         <v>5580</v>
       </c>
-      <c r="H141">
-[...25 lines deleted...]
-      </c>
       <c r="Q141">
-        <v>4630</v>
+        <v>5500</v>
       </c>
       <c r="R141">
-        <v>4630</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
         <v>52</v>
       </c>
       <c r="B142" t="s">
         <v>23</v>
       </c>
       <c r="C142">
-        <v>1350</v>
+        <v>1430</v>
       </c>
       <c r="D142">
         <v>7</v>
       </c>
       <c r="E142" t="s">
         <v>24</v>
       </c>
       <c r="F142" s="6">
-        <v>9610</v>
+        <v>9760</v>
       </c>
       <c r="G142">
-        <v>9370</v>
+        <v>9520</v>
       </c>
       <c r="H142">
-        <v>9140</v>
+        <v>9290</v>
       </c>
       <c r="I142">
-        <v>8920</v>
+        <v>9060</v>
       </c>
       <c r="J142">
-        <v>8710</v>
+        <v>8840</v>
       </c>
       <c r="K142">
-        <v>8490</v>
+        <v>8630</v>
       </c>
       <c r="L142">
+        <v>8500</v>
+      </c>
+      <c r="M142">
         <v>8370</v>
       </c>
-      <c r="M142">
-[...1 lines deleted...]
-      </c>
       <c r="N142">
+        <v>8250</v>
+      </c>
+      <c r="O142">
         <v>8120</v>
       </c>
-      <c r="O142">
-[...1 lines deleted...]
-      </c>
       <c r="P142">
+        <v>8010</v>
+      </c>
+      <c r="Q142">
         <v>7880</v>
       </c>
-      <c r="Q142">
-[...1 lines deleted...]
-      </c>
       <c r="R142">
-        <v>7760</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
         <v>53</v>
       </c>
       <c r="B143" t="s">
         <v>23</v>
       </c>
       <c r="C143">
         <v>1250</v>
       </c>
       <c r="D143">
         <v>5</v>
       </c>
       <c r="E143" t="s">
         <v>24</v>
       </c>
       <c r="F143" s="6">
-        <v>9810</v>
+        <v>11050</v>
       </c>
       <c r="G143">
-        <v>9570</v>
+        <v>10780</v>
       </c>
       <c r="H143">
+        <v>10510</v>
+      </c>
+      <c r="I143">
+        <v>10260</v>
+      </c>
+      <c r="J143">
+        <v>10010</v>
+      </c>
+      <c r="K143">
+        <v>9760</v>
+      </c>
+      <c r="L143">
+        <v>9620</v>
+      </c>
+      <c r="M143">
+        <v>9480</v>
+      </c>
+      <c r="N143">
         <v>9340</v>
       </c>
-      <c r="I143">
-[...16 lines deleted...]
-      </c>
       <c r="O143">
-        <v>8170</v>
+        <v>9190</v>
       </c>
       <c r="P143">
-        <v>8050</v>
+        <v>9060</v>
       </c>
       <c r="Q143">
-        <v>7930</v>
+        <v>8930</v>
       </c>
       <c r="R143">
-        <v>7930</v>
+        <v>8930</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
         <v>56</v>
       </c>
       <c r="B144" t="s">
         <v>23</v>
       </c>
       <c r="C144">
-        <v>2100</v>
+        <v>3600</v>
       </c>
       <c r="D144">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E144" t="s">
         <v>24</v>
       </c>
       <c r="F144" s="6">
-        <v>8320</v>
+        <v>12500</v>
       </c>
       <c r="G144">
-        <v>8120</v>
+        <v>12200</v>
       </c>
       <c r="H144">
-        <v>7920</v>
+        <v>11900</v>
       </c>
       <c r="I144">
-        <v>7720</v>
+        <v>11610</v>
       </c>
       <c r="J144">
-        <v>7540</v>
+        <v>11330</v>
       </c>
       <c r="K144">
-        <v>7360</v>
+        <v>11060</v>
       </c>
       <c r="L144">
-        <v>7240</v>
+        <v>10880</v>
       </c>
       <c r="M144">
-        <v>7140</v>
+        <v>10730</v>
       </c>
       <c r="N144">
-        <v>7030</v>
+        <v>10570</v>
       </c>
       <c r="O144">
-        <v>6930</v>
+        <v>10410</v>
       </c>
       <c r="P144">
-        <v>6830</v>
+        <v>10260</v>
       </c>
       <c r="Q144">
-        <v>6730</v>
+        <v>10110</v>
       </c>
       <c r="R144">
-        <v>6730</v>
+        <v>10110</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
         <v>57</v>
       </c>
       <c r="B145" t="s">
         <v>23</v>
       </c>
       <c r="C145">
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="D145">
         <v>1</v>
       </c>
       <c r="E145" t="s">
         <v>24</v>
       </c>
       <c r="F145" s="6">
-        <v>4231</v>
+        <v>4780</v>
       </c>
       <c r="G145">
-        <v>4177</v>
+        <v>4760</v>
       </c>
       <c r="H145">
-        <v>4117</v>
+        <v>4720</v>
       </c>
       <c r="I145">
-        <v>4063</v>
+        <v>4660</v>
       </c>
       <c r="J145">
-        <v>4000</v>
+        <v>4640</v>
       </c>
       <c r="K145">
-        <v>3946</v>
+        <v>4620</v>
       </c>
       <c r="L145">
-        <v>3889</v>
+        <v>4570</v>
       </c>
       <c r="M145">
-        <v>3835</v>
+        <v>4510</v>
       </c>
       <c r="N145">
-        <v>3780</v>
+        <v>4460</v>
       </c>
       <c r="O145">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="P145">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="Q145">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="R145">
-        <v>3750</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
         <v>86</v>
       </c>
       <c r="B146" t="s">
         <v>23</v>
       </c>
       <c r="C146">
         <v>1600</v>
       </c>
       <c r="D146">
         <v>4</v>
       </c>
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" s="6">
         <v>5280</v>
       </c>
       <c r="G146">
         <v>4950</v>
       </c>
       <c r="H146">
@@ -8265,264 +8265,264 @@
       </c>
       <c r="N148">
         <v>4250</v>
       </c>
       <c r="O148">
         <v>4190</v>
       </c>
       <c r="P148">
         <v>4130</v>
       </c>
       <c r="Q148">
         <v>4070</v>
       </c>
       <c r="R148">
         <v>4070</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
         <v>87</v>
       </c>
       <c r="B149" t="s">
         <v>23</v>
       </c>
       <c r="C149">
-        <v>1410</v>
+        <v>1490</v>
       </c>
       <c r="D149">
         <v>6</v>
       </c>
       <c r="E149" t="s">
         <v>24</v>
       </c>
       <c r="F149" s="6">
-        <v>8900</v>
+        <v>9255</v>
       </c>
       <c r="G149">
-        <v>8680</v>
+        <v>9025</v>
       </c>
       <c r="H149">
-        <v>8470</v>
+        <v>8810</v>
       </c>
       <c r="I149">
-        <v>8270</v>
+        <v>8600</v>
       </c>
       <c r="J149">
-        <v>8070</v>
+        <v>8395</v>
       </c>
       <c r="K149">
-        <v>7870</v>
+        <v>8185</v>
       </c>
       <c r="L149">
-        <v>7750</v>
+        <v>8060</v>
       </c>
       <c r="M149">
-        <v>7640</v>
+        <v>7945</v>
       </c>
       <c r="N149">
-        <v>7520</v>
+        <v>7820</v>
       </c>
       <c r="O149">
-        <v>7400</v>
+        <v>7695</v>
       </c>
       <c r="P149">
-        <v>7300</v>
+        <v>7590</v>
       </c>
       <c r="Q149">
-        <v>7090</v>
+        <v>7370</v>
       </c>
       <c r="R149">
-        <v>7090</v>
+        <v>7370</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
         <v>64</v>
       </c>
       <c r="B150" t="s">
         <v>23</v>
       </c>
       <c r="C150">
-        <v>700</v>
+        <v>1100</v>
       </c>
       <c r="D150">
         <v>1</v>
       </c>
       <c r="E150" t="s">
         <v>24</v>
       </c>
       <c r="F150" s="6">
-        <v>2390</v>
+        <v>3450</v>
       </c>
       <c r="G150">
-        <v>2340</v>
+        <v>3360</v>
       </c>
       <c r="H150">
-        <v>2280</v>
+        <v>3280</v>
       </c>
       <c r="I150">
-        <v>2220</v>
+        <v>3200</v>
       </c>
       <c r="J150">
-        <v>2170</v>
+        <v>3120</v>
       </c>
       <c r="K150">
-        <v>2120</v>
+        <v>3050</v>
       </c>
       <c r="L150">
-        <v>2080</v>
+        <v>3000</v>
       </c>
       <c r="M150">
-        <v>2050</v>
+        <v>2960</v>
       </c>
       <c r="N150">
-        <v>2020</v>
+        <v>2910</v>
       </c>
       <c r="O150">
-        <v>1990</v>
+        <v>2870</v>
       </c>
       <c r="P150">
-        <v>1960</v>
+        <v>2830</v>
       </c>
       <c r="Q150">
-        <v>1940</v>
+        <v>2790</v>
       </c>
       <c r="R150">
-        <v>1940</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
         <v>65</v>
       </c>
       <c r="B151" t="s">
         <v>27</v>
       </c>
       <c r="C151">
-        <v>1200</v>
+        <v>1310</v>
       </c>
       <c r="D151">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
       <c r="F151" s="6">
-        <v>7130</v>
+        <v>7980</v>
       </c>
       <c r="G151">
-        <v>6970</v>
+        <v>7790</v>
       </c>
       <c r="H151">
-        <v>6800</v>
+        <v>7600</v>
       </c>
       <c r="I151">
-        <v>6640</v>
+        <v>7430</v>
       </c>
       <c r="J151">
-        <v>6490</v>
+        <v>7250</v>
       </c>
       <c r="K151">
-        <v>6330</v>
+        <v>7070</v>
       </c>
       <c r="L151">
-        <v>6240</v>
+        <v>6980</v>
       </c>
       <c r="M151">
-        <v>6150</v>
+        <v>6880</v>
       </c>
       <c r="N151">
-        <v>6070</v>
+        <v>6790</v>
       </c>
       <c r="O151">
-        <v>5990</v>
+        <v>6690</v>
       </c>
       <c r="P151">
-        <v>5900</v>
+        <v>6600</v>
       </c>
       <c r="Q151">
-        <v>5820</v>
+        <v>6500</v>
       </c>
       <c r="R151">
-        <v>5820</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
         <v>65</v>
       </c>
       <c r="B152" t="s">
         <v>23</v>
       </c>
       <c r="C152">
-        <v>1250</v>
+        <v>1310</v>
       </c>
       <c r="D152">
         <v>6</v>
       </c>
       <c r="E152" t="s">
         <v>24</v>
       </c>
       <c r="F152" s="6">
-        <v>8450</v>
+        <v>8760</v>
       </c>
       <c r="G152">
-        <v>8250</v>
+        <v>8550</v>
       </c>
       <c r="H152">
-        <v>8040</v>
+        <v>8330</v>
       </c>
       <c r="I152">
-        <v>7850</v>
+        <v>8140</v>
       </c>
       <c r="J152">
-        <v>7660</v>
+        <v>7940</v>
       </c>
       <c r="K152">
-        <v>7470</v>
+        <v>7740</v>
       </c>
       <c r="L152">
-        <v>7360</v>
+        <v>7630</v>
       </c>
       <c r="M152">
-        <v>7250</v>
+        <v>7520</v>
       </c>
       <c r="N152">
-        <v>7140</v>
+        <v>7410</v>
       </c>
       <c r="O152">
-        <v>7040</v>
+        <v>7300</v>
       </c>
       <c r="P152">
-        <v>6940</v>
+        <v>7200</v>
       </c>
       <c r="Q152">
-        <v>6830</v>
+        <v>7080</v>
       </c>
       <c r="R152">
-        <v>6830</v>
+        <v>7080</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A46:R46"/>
     <mergeCell ref="A47:R47"/>
     <mergeCell ref="A48:R48"/>
     <mergeCell ref="A49:R49"/>
     <mergeCell ref="A91:R91"/>
     <mergeCell ref="A92:R92"/>
     <mergeCell ref="A93:R93"/>
     <mergeCell ref="A94:R94"/>