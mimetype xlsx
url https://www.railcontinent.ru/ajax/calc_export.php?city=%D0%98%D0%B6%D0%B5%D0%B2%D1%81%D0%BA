--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -766,152 +766,152 @@
       </c>
       <c r="N6">
         <v>10.9</v>
       </c>
       <c r="O6">
         <v>10.7</v>
       </c>
       <c r="P6">
         <v>10.5</v>
       </c>
       <c r="Q6">
         <v>10.3</v>
       </c>
       <c r="R6">
         <v>10.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>31</v>
+        <v>33.8</v>
       </c>
       <c r="G7">
-        <v>30.3</v>
+        <v>33.0</v>
       </c>
       <c r="H7">
-        <v>29.6</v>
+        <v>32.2</v>
       </c>
       <c r="I7">
-        <v>28.9</v>
+        <v>31.4</v>
       </c>
       <c r="J7">
-        <v>28.2</v>
+        <v>30.6</v>
       </c>
       <c r="K7">
-        <v>27.5</v>
+        <v>29.8</v>
       </c>
       <c r="L7">
-        <v>27.1</v>
+        <v>29.3</v>
       </c>
       <c r="M7">
-        <v>26.7</v>
+        <v>28.8</v>
       </c>
       <c r="N7">
-        <v>26.3</v>
+        <v>28.3</v>
       </c>
       <c r="O7">
-        <v>25.9</v>
+        <v>27.8</v>
       </c>
       <c r="P7">
-        <v>25.5</v>
+        <v>27.3</v>
       </c>
       <c r="Q7">
-        <v>25.1</v>
+        <v>26.9</v>
       </c>
       <c r="R7">
-        <v>25.1</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>1650</v>
+        <v>1100</v>
       </c>
       <c r="D8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>41.6</v>
+        <v>28.4</v>
       </c>
       <c r="G8">
-        <v>40.6</v>
+        <v>27.7</v>
       </c>
       <c r="H8">
-        <v>39.6</v>
+        <v>27.0</v>
       </c>
       <c r="I8">
-        <v>38.59999999999999</v>
+        <v>26.3</v>
       </c>
       <c r="J8">
-        <v>37.7</v>
+        <v>25.7</v>
       </c>
       <c r="K8">
-        <v>36.8</v>
+        <v>25.1</v>
       </c>
       <c r="L8">
-        <v>36.2</v>
+        <v>24.7</v>
       </c>
       <c r="M8">
-        <v>35.59999999999999</v>
+        <v>24.3</v>
       </c>
       <c r="N8">
-        <v>35.0</v>
+        <v>23.9</v>
       </c>
       <c r="O8">
-        <v>34.40000000000001</v>
+        <v>23.5</v>
       </c>
       <c r="P8">
-        <v>33.8</v>
+        <v>23.1</v>
       </c>
       <c r="Q8">
-        <v>33.2</v>
+        <v>22.7</v>
       </c>
       <c r="R8">
-        <v>33.2</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19" customHeight="1" ht="20">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -1022,152 +1022,152 @@
       </c>
       <c r="N14">
         <v>2680</v>
       </c>
       <c r="O14">
         <v>2640</v>
       </c>
       <c r="P14">
         <v>2600</v>
       </c>
       <c r="Q14">
         <v>2570</v>
       </c>
       <c r="R14">
         <v>2570</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D15">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>7750</v>
+        <v>8290</v>
       </c>
       <c r="G15">
-        <v>7570</v>
+        <v>8100</v>
       </c>
       <c r="H15">
-        <v>7380</v>
+        <v>7900</v>
       </c>
       <c r="I15">
-        <v>7200</v>
+        <v>7710</v>
       </c>
       <c r="J15">
-        <v>7020</v>
+        <v>7510</v>
       </c>
       <c r="K15">
-        <v>6850</v>
+        <v>7330</v>
       </c>
       <c r="L15">
-        <v>6750</v>
+        <v>7220</v>
       </c>
       <c r="M15">
-        <v>6650</v>
+        <v>7120</v>
       </c>
       <c r="N15">
-        <v>6550</v>
+        <v>7010</v>
       </c>
       <c r="O15">
-        <v>6450</v>
+        <v>6910</v>
       </c>
       <c r="P15">
-        <v>6360</v>
+        <v>6800</v>
       </c>
       <c r="Q15">
-        <v>6270</v>
+        <v>6710</v>
       </c>
       <c r="R15">
-        <v>6270</v>
+        <v>6710</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1650</v>
+        <v>1100</v>
       </c>
       <c r="D16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>10260</v>
+        <v>7020</v>
       </c>
       <c r="G16">
-        <v>10010</v>
+        <v>6850</v>
       </c>
       <c r="H16">
-        <v>9770</v>
+        <v>6680</v>
       </c>
       <c r="I16">
-        <v>9530</v>
+        <v>6520</v>
       </c>
       <c r="J16">
-        <v>9300</v>
+        <v>6360</v>
       </c>
       <c r="K16">
-        <v>9070</v>
+        <v>6200</v>
       </c>
       <c r="L16">
-        <v>8940</v>
+        <v>6110</v>
       </c>
       <c r="M16">
-        <v>8800</v>
+        <v>6020</v>
       </c>
       <c r="N16">
-        <v>8670</v>
+        <v>5930</v>
       </c>
       <c r="O16">
-        <v>8540</v>
+        <v>5840</v>
       </c>
       <c r="P16">
-        <v>8420</v>
+        <v>5760</v>
       </c>
       <c r="Q16">
-        <v>8300</v>
+        <v>5680</v>
       </c>
       <c r="R16">
-        <v>8300</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:19" customHeight="1" ht="20">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>