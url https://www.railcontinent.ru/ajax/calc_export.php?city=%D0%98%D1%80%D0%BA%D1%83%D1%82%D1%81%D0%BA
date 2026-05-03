--- v1 (2026-02-02)
+++ v2 (2026-05-03)
@@ -775,152 +775,152 @@
       </c>
       <c r="N6">
         <v>32.2</v>
       </c>
       <c r="O6">
         <v>31.9</v>
       </c>
       <c r="P6">
         <v>31.7</v>
       </c>
       <c r="Q6">
         <v>31.3</v>
       </c>
       <c r="R6">
         <v>31.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>1850</v>
+        <v>2150</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>32.8</v>
+        <v>34.8</v>
       </c>
       <c r="G7">
-        <v>32.2</v>
+        <v>34.2</v>
       </c>
       <c r="H7">
-        <v>31.6</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="I7">
-        <v>31.0</v>
+        <v>33.0</v>
       </c>
       <c r="J7">
-        <v>30.4</v>
+        <v>32.4</v>
       </c>
       <c r="K7">
-        <v>29.8</v>
+        <v>31.7</v>
       </c>
       <c r="L7">
-        <v>29.4</v>
+        <v>31.2</v>
       </c>
       <c r="M7">
-        <v>28.4</v>
+        <v>30.2</v>
       </c>
       <c r="N7">
-        <v>26.5</v>
+        <v>28.0</v>
       </c>
       <c r="O7">
-        <v>25.0</v>
+        <v>26.4</v>
       </c>
       <c r="P7">
-        <v>24.1</v>
+        <v>25.4</v>
       </c>
       <c r="Q7">
-        <v>23.5</v>
+        <v>24.7</v>
       </c>
       <c r="R7">
-        <v>23.5</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>1950</v>
+        <v>2050</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>38.2</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="G8">
-        <v>37.3</v>
+        <v>38.7</v>
       </c>
       <c r="H8">
-        <v>36.4</v>
+        <v>37.8</v>
       </c>
       <c r="I8">
-        <v>35.5</v>
+        <v>36.9</v>
       </c>
       <c r="J8">
-        <v>34.7</v>
+        <v>36.0</v>
       </c>
       <c r="K8">
-        <v>33.9</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="L8">
-        <v>33.40000000000001</v>
+        <v>34.6</v>
       </c>
       <c r="M8">
+        <v>33.90000000000001</v>
+      </c>
+      <c r="N8">
         <v>32.7</v>
       </c>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
       <c r="O8">
-        <v>30.5</v>
+        <v>31.7</v>
       </c>
       <c r="P8">
-        <v>30.1</v>
+        <v>31.3</v>
       </c>
       <c r="Q8">
-        <v>29.7</v>
+        <v>30.9</v>
       </c>
       <c r="R8">
-        <v>29.7</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>2800</v>
       </c>
       <c r="D9">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>31.4</v>
       </c>
       <c r="G9">
         <v>30.6</v>
       </c>
       <c r="H9">
@@ -1176,143 +1176,143 @@
       </c>
       <c r="Q13">
         <v>29.5</v>
       </c>
       <c r="R13">
         <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14">
         <v>2500</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
+        <v>24</v>
+      </c>
+      <c r="G14">
+        <v>24</v>
+      </c>
+      <c r="H14">
+        <v>23.8</v>
+      </c>
+      <c r="I14">
+        <v>23.5</v>
+      </c>
+      <c r="J14">
+        <v>23.2</v>
+      </c>
+      <c r="K14">
+        <v>23</v>
+      </c>
+      <c r="L14">
+        <v>22.8</v>
+      </c>
+      <c r="M14">
+        <v>22.5</v>
+      </c>
+      <c r="N14">
+        <v>22.2</v>
+      </c>
+      <c r="O14">
+        <v>22</v>
+      </c>
+      <c r="P14">
+        <v>21.5</v>
+      </c>
+      <c r="Q14">
         <v>21.2</v>
       </c>
-      <c r="G14">
-[...31 lines deleted...]
-      </c>
       <c r="R14">
-        <v>18</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
         <v>1900</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>39.7</v>
+        <v>40.3</v>
       </c>
       <c r="G15">
-        <v>38.8</v>
+        <v>39.4</v>
       </c>
       <c r="H15">
-        <v>37.9</v>
+        <v>38.5</v>
       </c>
       <c r="I15">
-        <v>37.0</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="J15">
-        <v>36.099999999999994</v>
+        <v>36.7</v>
       </c>
       <c r="K15">
-        <v>35.2</v>
+        <v>35.8</v>
       </c>
       <c r="L15">
-        <v>34.7</v>
+        <v>35.3</v>
       </c>
       <c r="M15">
-        <v>34.0</v>
+        <v>34.6</v>
       </c>
       <c r="N15">
-        <v>32.8</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="O15">
-        <v>31.8</v>
+        <v>32.4</v>
       </c>
       <c r="P15">
-        <v>31.4</v>
+        <v>32.0</v>
       </c>
       <c r="Q15">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
       <c r="R15">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" customHeight="1" ht="20">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -1423,152 +1423,152 @@
       </c>
       <c r="N21">
         <v>6830</v>
       </c>
       <c r="O21">
         <v>6710</v>
       </c>
       <c r="P21">
         <v>6660</v>
       </c>
       <c r="Q21">
         <v>6600</v>
       </c>
       <c r="R21">
         <v>6600</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
-        <v>1850</v>
+        <v>2150</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>10250</v>
+        <v>10850</v>
       </c>
       <c r="G22">
-        <v>10060</v>
+        <v>10630</v>
       </c>
       <c r="H22">
-        <v>9840</v>
+        <v>10400</v>
       </c>
       <c r="I22">
-        <v>9490</v>
+        <v>9990</v>
       </c>
       <c r="J22">
-        <v>9230</v>
+        <v>9710</v>
       </c>
       <c r="K22">
-        <v>8900</v>
+        <v>9370</v>
       </c>
       <c r="L22">
-        <v>8730</v>
+        <v>9180</v>
       </c>
       <c r="M22">
-        <v>8540</v>
+        <v>8940</v>
       </c>
       <c r="N22">
-        <v>8290</v>
+        <v>8700</v>
       </c>
       <c r="O22">
-        <v>8090</v>
+        <v>8460</v>
       </c>
       <c r="P22">
-        <v>7900</v>
+        <v>8250</v>
       </c>
       <c r="Q22">
-        <v>7650</v>
+        <v>7980</v>
       </c>
       <c r="R22">
-        <v>7650</v>
+        <v>7980</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
-        <v>1950</v>
+        <v>2050</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>11200</v>
+        <v>11570</v>
       </c>
       <c r="G23">
-        <v>10940</v>
+        <v>11300</v>
       </c>
       <c r="H23">
-        <v>10680</v>
+        <v>11030</v>
       </c>
       <c r="I23">
-        <v>10420</v>
+        <v>10770</v>
       </c>
       <c r="J23">
-        <v>10170</v>
+        <v>10510</v>
       </c>
       <c r="K23">
-        <v>9930</v>
+        <v>10260</v>
       </c>
       <c r="L23">
-        <v>9790</v>
+        <v>10110</v>
       </c>
       <c r="M23">
-        <v>9650</v>
+        <v>9970</v>
       </c>
       <c r="N23">
-        <v>9510</v>
+        <v>9830</v>
       </c>
       <c r="O23">
+        <v>9690</v>
+      </c>
+      <c r="P23">
+        <v>9540</v>
+      </c>
+      <c r="Q23">
         <v>9370</v>
       </c>
-      <c r="P23">
-[...4 lines deleted...]
-      </c>
       <c r="R23">
-        <v>9070</v>
+        <v>9370</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>2800</v>
       </c>
       <c r="D24">
         <v>5</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
         <v>7840</v>
       </c>
       <c r="G24">
         <v>7650</v>
       </c>
       <c r="H24">
@@ -1854,113 +1854,113 @@
       <c r="H29">
         <v>5650</v>
       </c>
       <c r="I29">
         <v>5550</v>
       </c>
       <c r="J29">
         <v>5500</v>
       </c>
       <c r="K29">
         <v>5450</v>
       </c>
       <c r="L29">
         <v>5400</v>
       </c>
       <c r="M29">
         <v>5350</v>
       </c>
       <c r="N29">
         <v>5320</v>
       </c>
       <c r="O29">
         <v>5290</v>
       </c>
       <c r="P29">
-        <v>4750</v>
+        <v>5100</v>
       </c>
       <c r="Q29">
-        <v>4730</v>
+        <v>5100</v>
       </c>
       <c r="R29">
-        <v>4730</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>1900</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>11610</v>
+        <v>11780</v>
       </c>
       <c r="G30">
-        <v>11330</v>
+        <v>11510</v>
       </c>
       <c r="H30">
-        <v>11060</v>
+        <v>11230</v>
       </c>
       <c r="I30">
-        <v>10800</v>
+        <v>10960</v>
       </c>
       <c r="J30">
-        <v>10540</v>
+        <v>10700</v>
       </c>
       <c r="K30">
-        <v>10290</v>
+        <v>10440</v>
       </c>
       <c r="L30">
-        <v>10140</v>
+        <v>10300</v>
       </c>
       <c r="M30">
+        <v>10150</v>
+      </c>
+      <c r="N30">
         <v>10000</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9860</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
-        <v>9570</v>
+        <v>9720</v>
       </c>
       <c r="Q30">
-        <v>9400</v>
+        <v>9540</v>
       </c>
       <c r="R30">
-        <v>9400</v>
+        <v>9540</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A33:R33"/>
   </mergeCells>