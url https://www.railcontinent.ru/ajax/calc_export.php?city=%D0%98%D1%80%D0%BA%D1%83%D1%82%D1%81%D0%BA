--- v2 (2026-05-03)
+++ v3 (2026-07-26)
@@ -719,96 +719,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2450</v>
+        <v>2500</v>
       </c>
       <c r="D6">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>38.5</v>
+      </c>
+      <c r="G6">
+        <v>38.0</v>
+      </c>
+      <c r="H6">
+        <v>36.8</v>
+      </c>
+      <c r="I6">
+        <v>36.2</v>
+      </c>
+      <c r="J6">
         <v>35.7</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="K6">
+        <v>35.2</v>
+      </c>
+      <c r="L6">
+        <v>34.9</v>
+      </c>
+      <c r="M6">
+        <v>34.59999999999999</v>
+      </c>
+      <c r="N6">
         <v>34.2</v>
       </c>
-      <c r="I6">
-[...16 lines deleted...]
-      </c>
       <c r="O6">
-        <v>31.9</v>
+        <v>33.8</v>
       </c>
       <c r="P6">
-        <v>31.7</v>
+        <v>33.5</v>
       </c>
       <c r="Q6">
-        <v>31.3</v>
+        <v>33.1</v>
       </c>
       <c r="R6">
-        <v>31.3</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>2150</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>34.8</v>
       </c>
       <c r="G7">
         <v>34.2</v>
       </c>
       <c r="H7">
@@ -831,96 +831,96 @@
       </c>
       <c r="N7">
         <v>28.0</v>
       </c>
       <c r="O7">
         <v>26.4</v>
       </c>
       <c r="P7">
         <v>25.4</v>
       </c>
       <c r="Q7">
         <v>24.7</v>
       </c>
       <c r="R7">
         <v>24.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>2050</v>
+        <v>2100</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>39.59999999999999</v>
+        <v>41.9</v>
       </c>
       <c r="G8">
-        <v>38.7</v>
+        <v>40.9</v>
       </c>
       <c r="H8">
-        <v>37.8</v>
+        <v>39.9</v>
       </c>
       <c r="I8">
-        <v>36.9</v>
+        <v>39.0</v>
       </c>
       <c r="J8">
+        <v>38.099999999999994</v>
+      </c>
+      <c r="K8">
+        <v>37.2</v>
+      </c>
+      <c r="L8">
+        <v>36.7</v>
+      </c>
+      <c r="M8">
         <v>36.0</v>
       </c>
-      <c r="K8">
-[...7 lines deleted...]
-      </c>
       <c r="N8">
-        <v>32.7</v>
+        <v>34.8</v>
       </c>
       <c r="O8">
-        <v>31.7</v>
+        <v>33.8</v>
       </c>
       <c r="P8">
-        <v>31.3</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="Q8">
-        <v>30.9</v>
+        <v>33.0</v>
       </c>
       <c r="R8">
-        <v>30.9</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>2800</v>
       </c>
       <c r="D9">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>31.4</v>
       </c>
       <c r="G9">
         <v>30.6</v>
       </c>
       <c r="H9">
@@ -1008,87 +1008,87 @@
       </c>
       <c r="Q10">
         <v>16.4</v>
       </c>
       <c r="R10">
         <v>16.4</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1800</v>
       </c>
       <c r="D11">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="K11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="N11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="O11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="P11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="Q11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="R11">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1800</v>
       </c>
       <c r="D12">
         <v>3</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>17.7</v>
       </c>
       <c r="G12">
         <v>17.7</v>
       </c>
       <c r="H12">
@@ -1120,143 +1120,143 @@
       </c>
       <c r="Q12">
         <v>16.5</v>
       </c>
       <c r="R12">
         <v>16.5</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>1600</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
+        <v>38.8</v>
+      </c>
+      <c r="G13">
         <v>37.9</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>37.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36.099999999999994</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
       <c r="J13">
-        <v>34.5</v>
+        <v>35.2</v>
       </c>
       <c r="K13">
-        <v>33.7</v>
+        <v>34.4</v>
       </c>
       <c r="L13">
+        <v>33.90000000000001</v>
+      </c>
+      <c r="M13">
         <v>33.2</v>
       </c>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
       <c r="N13">
-        <v>31.3</v>
+        <v>32.0</v>
       </c>
       <c r="O13">
-        <v>30.3</v>
+        <v>31.0</v>
       </c>
       <c r="P13">
-        <v>29.9</v>
+        <v>30.6</v>
       </c>
       <c r="Q13">
-        <v>29.5</v>
+        <v>30.2</v>
       </c>
       <c r="R13">
-        <v>29.5</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14">
         <v>2500</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
+        <v>26</v>
+      </c>
+      <c r="G14">
+        <v>26</v>
+      </c>
+      <c r="H14">
+        <v>25.8</v>
+      </c>
+      <c r="I14">
+        <v>25.5</v>
+      </c>
+      <c r="J14">
+        <v>25.2</v>
+      </c>
+      <c r="K14">
+        <v>25</v>
+      </c>
+      <c r="L14">
+        <v>24.8</v>
+      </c>
+      <c r="M14">
+        <v>24.5</v>
+      </c>
+      <c r="N14">
+        <v>24.2</v>
+      </c>
+      <c r="O14">
         <v>24</v>
       </c>
-      <c r="G14">
-[...8 lines deleted...]
-      <c r="J14">
+      <c r="P14">
         <v>23.2</v>
       </c>
-      <c r="K14">
-[...16 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>21.2</v>
+        <v>23.2</v>
       </c>
       <c r="R14">
-        <v>21.2</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
         <v>1900</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>40.3</v>
       </c>
       <c r="G15">
         <v>39.4</v>
       </c>
       <c r="H15">
@@ -1367,96 +1367,96 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>2450</v>
+        <v>2500</v>
       </c>
       <c r="D21">
         <v>6</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="6">
-        <v>7680</v>
+        <v>8220</v>
       </c>
       <c r="G21">
-        <v>7570</v>
+        <v>8100</v>
       </c>
       <c r="H21">
-        <v>7460</v>
+        <v>7980</v>
       </c>
       <c r="I21">
-        <v>7350</v>
+        <v>7860</v>
       </c>
       <c r="J21">
-        <v>7180</v>
+        <v>7670</v>
       </c>
       <c r="K21">
-        <v>7080</v>
+        <v>7560</v>
       </c>
       <c r="L21">
-        <v>6950</v>
+        <v>7420</v>
       </c>
       <c r="M21">
-        <v>6890</v>
+        <v>7360</v>
       </c>
       <c r="N21">
-        <v>6830</v>
+        <v>7290</v>
       </c>
       <c r="O21">
-        <v>6710</v>
+        <v>7170</v>
       </c>
       <c r="P21">
-        <v>6660</v>
+        <v>7100</v>
       </c>
       <c r="Q21">
-        <v>6600</v>
+        <v>7040</v>
       </c>
       <c r="R21">
-        <v>6600</v>
+        <v>7040</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>2150</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
         <v>10850</v>
       </c>
       <c r="G22">
         <v>10630</v>
       </c>
       <c r="H22">
@@ -1479,96 +1479,96 @@
       </c>
       <c r="N22">
         <v>8700</v>
       </c>
       <c r="O22">
         <v>8460</v>
       </c>
       <c r="P22">
         <v>8250</v>
       </c>
       <c r="Q22">
         <v>7980</v>
       </c>
       <c r="R22">
         <v>7980</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
-        <v>2050</v>
+        <v>2100</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>11570</v>
+        <v>12230</v>
       </c>
       <c r="G23">
-        <v>11300</v>
+        <v>11940</v>
       </c>
       <c r="H23">
-        <v>11030</v>
+        <v>11650</v>
       </c>
       <c r="I23">
-        <v>10770</v>
+        <v>11370</v>
       </c>
       <c r="J23">
-        <v>10510</v>
+        <v>11100</v>
       </c>
       <c r="K23">
-        <v>10260</v>
+        <v>10840</v>
       </c>
       <c r="L23">
-        <v>10110</v>
+        <v>10680</v>
       </c>
       <c r="M23">
-        <v>9970</v>
+        <v>10530</v>
       </c>
       <c r="N23">
-        <v>9830</v>
+        <v>10380</v>
       </c>
       <c r="O23">
-        <v>9690</v>
+        <v>10230</v>
       </c>
       <c r="P23">
-        <v>9540</v>
+        <v>10080</v>
       </c>
       <c r="Q23">
-        <v>9370</v>
+        <v>9900</v>
       </c>
       <c r="R23">
-        <v>9370</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>2800</v>
       </c>
       <c r="D24">
         <v>5</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
         <v>7840</v>
       </c>
       <c r="G24">
         <v>7650</v>
       </c>
       <c r="H24">
@@ -1768,143 +1768,143 @@
       </c>
       <c r="Q27">
         <v>2900</v>
       </c>
       <c r="R27">
         <v>2900</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
         <v>1600</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>11160</v>
+        <v>11370</v>
       </c>
       <c r="G28">
-        <v>10890</v>
+        <v>11110</v>
       </c>
       <c r="H28">
-        <v>10640</v>
+        <v>10840</v>
       </c>
       <c r="I28">
-        <v>10380</v>
+        <v>10580</v>
       </c>
       <c r="J28">
-        <v>10130</v>
+        <v>10330</v>
       </c>
       <c r="K28">
-        <v>9890</v>
+        <v>10080</v>
       </c>
       <c r="L28">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="M28">
-        <v>9610</v>
+        <v>9800</v>
       </c>
       <c r="N28">
-        <v>9480</v>
+        <v>9660</v>
       </c>
       <c r="O28">
-        <v>9340</v>
+        <v>9520</v>
       </c>
       <c r="P28">
-        <v>9200</v>
+        <v>9380</v>
       </c>
       <c r="Q28">
-        <v>9040</v>
+        <v>9210</v>
       </c>
       <c r="R28">
-        <v>9040</v>
+        <v>9210</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
       <c r="C29">
         <v>2500</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>5750</v>
+        <v>6200</v>
       </c>
       <c r="G29">
-        <v>5700</v>
+        <v>6200</v>
       </c>
       <c r="H29">
-        <v>5650</v>
+        <v>6150</v>
       </c>
       <c r="I29">
-        <v>5550</v>
+        <v>6050</v>
       </c>
       <c r="J29">
-        <v>5500</v>
+        <v>6000</v>
       </c>
       <c r="K29">
-        <v>5450</v>
+        <v>5950</v>
       </c>
       <c r="L29">
-        <v>5400</v>
+        <v>5900</v>
       </c>
       <c r="M29">
-        <v>5350</v>
+        <v>5850</v>
       </c>
       <c r="N29">
-        <v>5320</v>
+        <v>5820</v>
       </c>
       <c r="O29">
-        <v>5290</v>
+        <v>5790</v>
       </c>
       <c r="P29">
-        <v>5100</v>
+        <v>5600</v>
       </c>
       <c r="Q29">
-        <v>5100</v>
+        <v>5600</v>
       </c>
       <c r="R29">
-        <v>5100</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>1900</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>11780</v>
       </c>
       <c r="G30">
         <v>11510</v>
       </c>
       <c r="H30">