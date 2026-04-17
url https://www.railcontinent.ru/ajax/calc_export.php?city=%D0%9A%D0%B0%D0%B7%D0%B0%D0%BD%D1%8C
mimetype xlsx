--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -956,96 +956,96 @@
       </c>
       <c r="N8">
         <v>29.8</v>
       </c>
       <c r="O8">
         <v>29.3</v>
       </c>
       <c r="P8">
         <v>28.8</v>
       </c>
       <c r="Q8">
         <v>28.4</v>
       </c>
       <c r="R8">
         <v>28.4</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
-        <v>2350</v>
+        <v>1550</v>
       </c>
       <c r="D9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>44.7</v>
+        <v>30.2</v>
       </c>
       <c r="G9">
-        <v>43.5</v>
+        <v>29.4</v>
       </c>
       <c r="H9">
-        <v>42.5</v>
+        <v>28.7</v>
       </c>
       <c r="I9">
-        <v>41.5</v>
+        <v>28.0</v>
       </c>
       <c r="J9">
-        <v>40.59999999999999</v>
+        <v>27.4</v>
       </c>
       <c r="K9">
-        <v>39.7</v>
+        <v>26.8</v>
       </c>
       <c r="L9">
-        <v>39.099999999999994</v>
+        <v>26.4</v>
       </c>
       <c r="M9">
-        <v>38.5</v>
+        <v>26.0</v>
       </c>
       <c r="N9">
-        <v>37.90000000000001</v>
+        <v>25.6</v>
       </c>
       <c r="O9">
-        <v>37.3</v>
+        <v>25.2</v>
       </c>
       <c r="P9">
-        <v>36.7</v>
+        <v>24.8</v>
       </c>
       <c r="Q9">
-        <v>36.099999999999994</v>
+        <v>24.4</v>
       </c>
       <c r="R9">
-        <v>36.099999999999994</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
         <v>650</v>
       </c>
       <c r="D10">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>18.7</v>
       </c>
       <c r="G10">
         <v>18.5</v>
       </c>
       <c r="H10">
@@ -1516,96 +1516,96 @@
       </c>
       <c r="N18">
         <v>30.8</v>
       </c>
       <c r="O18">
         <v>30.4</v>
       </c>
       <c r="P18">
         <v>30.0</v>
       </c>
       <c r="Q18">
         <v>29.8</v>
       </c>
       <c r="R18">
         <v>29.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19">
-        <v>1500</v>
+        <v>1650</v>
       </c>
       <c r="D19">
         <v>3</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>32.6</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="G19">
-        <v>32.1</v>
+        <v>41.8</v>
       </c>
       <c r="H19">
-        <v>31.5</v>
+        <v>40.9</v>
       </c>
       <c r="I19">
-        <v>31</v>
+        <v>40.1</v>
       </c>
       <c r="J19">
-        <v>30.5</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="K19">
-        <v>29.8</v>
+        <v>38.5</v>
       </c>
       <c r="L19">
-        <v>29.2</v>
+        <v>37.8</v>
       </c>
       <c r="M19">
-        <v>29</v>
+        <v>37.5</v>
       </c>
       <c r="N19">
-        <v>28.8</v>
+        <v>37.2</v>
       </c>
       <c r="O19">
-        <v>28.4</v>
+        <v>36.7</v>
       </c>
       <c r="P19">
-        <v>28.0</v>
+        <v>36.2</v>
       </c>
       <c r="Q19">
-        <v>27.8</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="R19">
-        <v>27.8</v>
+        <v>35.90000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>1420</v>
       </c>
       <c r="D20">
         <v>6</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>40.2</v>
       </c>
       <c r="G20">
         <v>39.2</v>
       </c>
       <c r="H20">
@@ -1917,255 +1917,255 @@
       </c>
       <c r="Q25">
         <v>32.3</v>
       </c>
       <c r="R25">
         <v>32.3</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>2150</v>
       </c>
       <c r="D26">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>66.90000000000001</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="G26">
-        <v>65.3</v>
+        <v>74.3</v>
       </c>
       <c r="H26">
-        <v>63.8</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="I26">
-        <v>62.3</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="J26">
-        <v>60.8</v>
+        <v>69.19999999999999</v>
       </c>
       <c r="K26">
-        <v>59.3</v>
+        <v>67.5</v>
       </c>
       <c r="L26">
-        <v>58.5</v>
+        <v>66.5</v>
       </c>
       <c r="M26">
-        <v>57.7</v>
+        <v>65.5</v>
       </c>
       <c r="N26">
-        <v>56.90000000000001</v>
+        <v>64.5</v>
       </c>
       <c r="O26">
-        <v>56.1</v>
+        <v>63.50000000000001</v>
       </c>
       <c r="P26">
-        <v>55.3</v>
+        <v>62.5</v>
       </c>
       <c r="Q26">
-        <v>54.5</v>
+        <v>61.5</v>
       </c>
       <c r="R26">
-        <v>54.5</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27">
-        <v>2700</v>
+        <v>1950</v>
       </c>
       <c r="D27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>48.8</v>
+        <v>31.5</v>
       </c>
       <c r="G27">
-        <v>47.7</v>
+        <v>30.8</v>
       </c>
       <c r="H27">
-        <v>46.6</v>
+        <v>30.1</v>
       </c>
       <c r="I27">
-        <v>45.50000000000001</v>
+        <v>29.4</v>
       </c>
       <c r="J27">
-        <v>44.39999999999999</v>
+        <v>28.7</v>
       </c>
       <c r="K27">
-        <v>43.3</v>
+        <v>28</v>
       </c>
       <c r="L27">
-        <v>42.7</v>
+        <v>27.6</v>
       </c>
       <c r="M27">
-        <v>42.1</v>
+        <v>27.2</v>
       </c>
       <c r="N27">
-        <v>41.5</v>
+        <v>26.8</v>
       </c>
       <c r="O27">
-        <v>40.9</v>
+        <v>26.4</v>
       </c>
       <c r="P27">
-        <v>40.3</v>
+        <v>26</v>
       </c>
       <c r="Q27">
-        <v>39.7</v>
+        <v>25.6</v>
       </c>
       <c r="R27">
-        <v>39.7</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>37.099999999999994</v>
+        <v>34.9</v>
       </c>
       <c r="G28">
-        <v>36.6</v>
+        <v>34.5</v>
       </c>
       <c r="H28">
-        <v>36.099999999999994</v>
+        <v>33.9</v>
       </c>
       <c r="I28">
-        <v>35.6</v>
+        <v>33.5</v>
       </c>
       <c r="J28">
-        <v>35.2</v>
+        <v>33.0</v>
       </c>
       <c r="K28">
-        <v>34.5</v>
+        <v>32.4</v>
       </c>
       <c r="L28">
-        <v>33.9</v>
+        <v>31.7</v>
       </c>
       <c r="M28">
-        <v>33.6</v>
+        <v>31.5</v>
       </c>
       <c r="N28">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O28">
-        <v>33.1</v>
+        <v>30.9</v>
       </c>
       <c r="P28">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
       <c r="Q28">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
       <c r="R28">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
-        <v>1350</v>
+        <v>2150</v>
       </c>
       <c r="D29">
         <v>3</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>30.5</v>
+        <v>33.6</v>
       </c>
       <c r="G29">
-        <v>30.0</v>
+        <v>33.0</v>
       </c>
       <c r="H29">
-        <v>29.4</v>
+        <v>32.3</v>
       </c>
       <c r="I29">
-        <v>28.9</v>
+        <v>31.8</v>
       </c>
       <c r="J29">
-        <v>28.4</v>
+        <v>31.3</v>
       </c>
       <c r="K29">
-        <v>27.7</v>
+        <v>30.6</v>
       </c>
       <c r="L29">
-        <v>27.1</v>
+        <v>30</v>
       </c>
       <c r="M29">
-        <v>27</v>
+        <v>29.8</v>
       </c>
       <c r="N29">
-        <v>26.9</v>
+        <v>29.6</v>
       </c>
       <c r="O29">
-        <v>26.6</v>
+        <v>29.2</v>
       </c>
       <c r="P29">
-        <v>26.3</v>
+        <v>28.8</v>
       </c>
       <c r="Q29">
-        <v>26.2</v>
+        <v>28.6</v>
       </c>
       <c r="R29">
-        <v>26.2</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>1750</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>44.7</v>
       </c>
       <c r="G30">
         <v>44.2</v>
       </c>
       <c r="H30">
@@ -2724,96 +2724,96 @@
       </c>
       <c r="N43">
         <v>7420</v>
       </c>
       <c r="O43">
         <v>7320</v>
       </c>
       <c r="P43">
         <v>7200</v>
       </c>
       <c r="Q43">
         <v>7100</v>
       </c>
       <c r="R43">
         <v>7100</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
-        <v>2350</v>
+        <v>1550</v>
       </c>
       <c r="D44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>11520</v>
+        <v>7700</v>
       </c>
       <c r="G44">
-        <v>11240</v>
+        <v>7510</v>
       </c>
       <c r="H44">
-        <v>10970</v>
+        <v>7330</v>
       </c>
       <c r="I44">
-        <v>10700</v>
+        <v>7150</v>
       </c>
       <c r="J44">
-        <v>10440</v>
+        <v>6980</v>
       </c>
       <c r="K44">
-        <v>10190</v>
+        <v>6810</v>
       </c>
       <c r="L44">
-        <v>10040</v>
+        <v>6710</v>
       </c>
       <c r="M44">
-        <v>9890</v>
+        <v>6610</v>
       </c>
       <c r="N44">
-        <v>9740</v>
+        <v>6510</v>
       </c>
       <c r="O44">
-        <v>9600</v>
+        <v>6420</v>
       </c>
       <c r="P44">
-        <v>9460</v>
+        <v>6320</v>
       </c>
       <c r="Q44">
-        <v>9320</v>
+        <v>6230</v>
       </c>
       <c r="R44">
-        <v>9320</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
         <v>650</v>
       </c>
       <c r="D45">
         <v>2</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>4620</v>
       </c>
       <c r="G45">
         <v>4600</v>
       </c>
       <c r="H45">
@@ -3284,96 +3284,96 @@
       </c>
       <c r="N53">
         <v>7750</v>
       </c>
       <c r="O53">
         <v>7620</v>
       </c>
       <c r="P53">
         <v>7550</v>
       </c>
       <c r="Q53">
         <v>7450</v>
       </c>
       <c r="R53">
         <v>7450</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54">
-        <v>1500</v>
+        <v>1650</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>8100</v>
+        <v>10590</v>
       </c>
       <c r="G54">
-        <v>7990</v>
+        <v>10420</v>
       </c>
       <c r="H54">
-        <v>7890</v>
+        <v>10260</v>
       </c>
       <c r="I54">
-        <v>7770</v>
+        <v>10080</v>
       </c>
       <c r="J54">
-        <v>7640</v>
+        <v>9900</v>
       </c>
       <c r="K54">
-        <v>7460</v>
+        <v>9670</v>
       </c>
       <c r="L54">
-        <v>7390</v>
+        <v>9560</v>
       </c>
       <c r="M54">
-        <v>7300</v>
+        <v>9440</v>
       </c>
       <c r="N54">
-        <v>7240</v>
+        <v>9350</v>
       </c>
       <c r="O54">
-        <v>7110</v>
+        <v>9190</v>
       </c>
       <c r="P54">
-        <v>7050</v>
+        <v>9100</v>
       </c>
       <c r="Q54">
-        <v>6960</v>
+        <v>8980</v>
       </c>
       <c r="R54">
-        <v>6960</v>
+        <v>8980</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>39</v>
       </c>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55">
         <v>1420</v>
       </c>
       <c r="D55">
         <v>6</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
         <v>10100</v>
       </c>
       <c r="G55">
         <v>9850</v>
       </c>
       <c r="H55">
@@ -3685,255 +3685,255 @@
       </c>
       <c r="Q60">
         <v>8091</v>
       </c>
       <c r="R60">
         <v>8091</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>45</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2150</v>
       </c>
       <c r="D61">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>16860</v>
+        <v>19000</v>
       </c>
       <c r="G61">
-        <v>16450</v>
+        <v>18530</v>
       </c>
       <c r="H61">
-        <v>16060</v>
+        <v>18080</v>
       </c>
       <c r="I61">
-        <v>15660</v>
+        <v>17640</v>
       </c>
       <c r="J61">
-        <v>15280</v>
+        <v>17220</v>
       </c>
       <c r="K61">
-        <v>14920</v>
+        <v>16800</v>
       </c>
       <c r="L61">
-        <v>14690</v>
+        <v>16550</v>
       </c>
       <c r="M61">
-        <v>14480</v>
+        <v>16300</v>
       </c>
       <c r="N61">
-        <v>14250</v>
+        <v>16050</v>
       </c>
       <c r="O61">
-        <v>14050</v>
+        <v>15830</v>
       </c>
       <c r="P61">
-        <v>13840</v>
+        <v>15580</v>
       </c>
       <c r="Q61">
-        <v>13640</v>
+        <v>15360</v>
       </c>
       <c r="R61">
-        <v>13640</v>
+        <v>15360</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>46</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
-        <v>2700</v>
+        <v>1950</v>
       </c>
       <c r="D62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>12290</v>
+        <v>7930</v>
       </c>
       <c r="G62">
-        <v>11980</v>
+        <v>7730</v>
       </c>
       <c r="H62">
-        <v>11700</v>
+        <v>7550</v>
       </c>
       <c r="I62">
-        <v>11410</v>
+        <v>7360</v>
       </c>
       <c r="J62">
-        <v>11130</v>
+        <v>7180</v>
       </c>
       <c r="K62">
-        <v>10860</v>
+        <v>7010</v>
       </c>
       <c r="L62">
-        <v>10700</v>
+        <v>6900</v>
       </c>
       <c r="M62">
-        <v>10540</v>
+        <v>6800</v>
       </c>
       <c r="N62">
-        <v>10390</v>
+        <v>6700</v>
       </c>
       <c r="O62">
-        <v>10230</v>
+        <v>6600</v>
       </c>
       <c r="P62">
-        <v>10090</v>
+        <v>6510</v>
       </c>
       <c r="Q62">
-        <v>9940</v>
+        <v>6410</v>
       </c>
       <c r="R62">
-        <v>9940</v>
+        <v>6410</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>47</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1250</v>
       </c>
       <c r="D63">
         <v>4</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>8851</v>
+        <v>8850</v>
       </c>
       <c r="G63">
-        <v>8777</v>
+        <v>8780</v>
       </c>
       <c r="H63">
-        <v>8697</v>
+        <v>8700</v>
       </c>
       <c r="I63">
-        <v>8603</v>
+        <v>8600</v>
       </c>
       <c r="J63">
         <v>8490</v>
       </c>
       <c r="K63">
-        <v>8336</v>
+        <v>8340</v>
       </c>
       <c r="L63">
-        <v>8249</v>
+        <v>8250</v>
       </c>
       <c r="M63">
-        <v>8155</v>
+        <v>8160</v>
       </c>
       <c r="N63">
         <v>8080</v>
       </c>
       <c r="O63">
         <v>7970</v>
       </c>
       <c r="P63">
         <v>7950</v>
       </c>
       <c r="Q63">
         <v>7900</v>
       </c>
       <c r="R63">
         <v>7900</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>48</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
-        <v>1350</v>
+        <v>2150</v>
       </c>
       <c r="D64">
         <v>3</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
+        <v>8320</v>
+      </c>
+      <c r="G64">
+        <v>8210</v>
+      </c>
+      <c r="H64">
+        <v>8100</v>
+      </c>
+      <c r="I64">
+        <v>7980</v>
+      </c>
+      <c r="J64">
+        <v>7840</v>
+      </c>
+      <c r="K64">
+        <v>7660</v>
+      </c>
+      <c r="L64">
         <v>7580</v>
       </c>
-      <c r="G64">
+      <c r="M64">
         <v>7490</v>
       </c>
-      <c r="H64">
-[...16 lines deleted...]
-      </c>
       <c r="N64">
-        <v>6800</v>
+        <v>7430</v>
       </c>
       <c r="O64">
-        <v>6680</v>
+        <v>7300</v>
       </c>
       <c r="P64">
-        <v>6630</v>
+        <v>7240</v>
       </c>
       <c r="Q64">
-        <v>6540</v>
+        <v>7140</v>
       </c>
       <c r="R64">
-        <v>6540</v>
+        <v>7140</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>49</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
         <v>1750</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>10780</v>
       </c>
       <c r="G65">
         <v>10670</v>
       </c>
       <c r="H65">