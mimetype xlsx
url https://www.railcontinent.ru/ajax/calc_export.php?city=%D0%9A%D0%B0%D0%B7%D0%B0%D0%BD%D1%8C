--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -1068,96 +1068,96 @@
       </c>
       <c r="N10">
         <v>17</v>
       </c>
       <c r="O10">
         <v>16.8</v>
       </c>
       <c r="P10">
         <v>16.6</v>
       </c>
       <c r="Q10">
         <v>16.6</v>
       </c>
       <c r="R10">
         <v>16.6</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>37.0</v>
+        <v>38.8</v>
       </c>
       <c r="G11">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="H11">
-        <v>35.3</v>
+        <v>36.9</v>
       </c>
       <c r="I11">
-        <v>34.5</v>
+        <v>36.0</v>
       </c>
       <c r="J11">
-        <v>33.7</v>
+        <v>35.2</v>
       </c>
       <c r="K11">
+        <v>34.4</v>
+      </c>
+      <c r="L11">
+        <v>33.9</v>
+      </c>
+      <c r="M11">
+        <v>33.4</v>
+      </c>
+      <c r="N11">
         <v>32.9</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="O11">
+        <v>32.40000000000001</v>
+      </c>
+      <c r="P11">
         <v>31.9</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>31.4</v>
       </c>
-      <c r="O11">
-[...7 lines deleted...]
-      </c>
       <c r="R11">
-        <v>29.9</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1770</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>32.9</v>
       </c>
       <c r="G12">
         <v>32.1</v>
       </c>
       <c r="H12">
@@ -1404,152 +1404,152 @@
       </c>
       <c r="N16">
         <v>23.2</v>
       </c>
       <c r="O16">
         <v>23.0</v>
       </c>
       <c r="P16">
         <v>22.8</v>
       </c>
       <c r="Q16">
         <v>22.6</v>
       </c>
       <c r="R16">
         <v>22.6</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D17">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>36.7</v>
+        <v>39.5</v>
       </c>
       <c r="G17">
-        <v>36.1</v>
+        <v>38.8</v>
       </c>
       <c r="H17">
-        <v>35.4</v>
+        <v>38.0</v>
       </c>
       <c r="I17">
-        <v>34.8</v>
+        <v>37.3</v>
       </c>
       <c r="J17">
-        <v>34.2</v>
+        <v>36.6</v>
       </c>
       <c r="K17">
-        <v>33.4</v>
+        <v>35.7</v>
       </c>
       <c r="L17">
-        <v>32.8</v>
+        <v>35</v>
       </c>
       <c r="M17">
-        <v>32.6</v>
+        <v>34.7</v>
       </c>
       <c r="N17">
-        <v>32.4</v>
+        <v>34.4</v>
       </c>
       <c r="O17">
-        <v>32.0</v>
+        <v>33.90000000000001</v>
       </c>
       <c r="P17">
-        <v>31.6</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="Q17">
-        <v>31.4</v>
+        <v>33.2</v>
       </c>
       <c r="R17">
-        <v>31.4</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
-        <v>1290</v>
+        <v>1350</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>35.099999999999994</v>
+        <v>37.0</v>
       </c>
       <c r="G18">
+        <v>36.4</v>
+      </c>
+      <c r="H18">
+        <v>35.7</v>
+      </c>
+      <c r="I18">
+        <v>35.1</v>
+      </c>
+      <c r="J18">
         <v>34.5</v>
       </c>
-      <c r="H18">
-[...7 lines deleted...]
-      </c>
       <c r="K18">
-        <v>31.8</v>
+        <v>33.7</v>
       </c>
       <c r="L18">
-        <v>31.2</v>
+        <v>33.1</v>
       </c>
       <c r="M18">
-        <v>31</v>
+        <v>32.9</v>
       </c>
       <c r="N18">
-        <v>30.8</v>
+        <v>32.7</v>
       </c>
       <c r="O18">
-        <v>30.4</v>
+        <v>32.3</v>
       </c>
       <c r="P18">
-        <v>30.0</v>
+        <v>31.9</v>
       </c>
       <c r="Q18">
-        <v>29.8</v>
+        <v>31.7</v>
       </c>
       <c r="R18">
-        <v>29.8</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19">
         <v>1650</v>
       </c>
       <c r="D19">
         <v>3</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>42.59999999999999</v>
       </c>
       <c r="G19">
         <v>41.8</v>
       </c>
       <c r="H19">
@@ -1581,87 +1581,87 @@
       </c>
       <c r="Q19">
         <v>35.90000000000001</v>
       </c>
       <c r="R19">
         <v>35.90000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>1420</v>
       </c>
       <c r="D20">
         <v>6</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="G20">
+        <v>41.2</v>
+      </c>
+      <c r="H20">
         <v>40.2</v>
       </c>
-      <c r="G20">
-[...4 lines deleted...]
-      </c>
       <c r="I20">
-        <v>37.4</v>
+        <v>39.3</v>
       </c>
       <c r="J20">
-        <v>36.5</v>
+        <v>38.4</v>
       </c>
       <c r="K20">
-        <v>35.6</v>
+        <v>37.5</v>
       </c>
       <c r="L20">
-        <v>35.1</v>
+        <v>36.9</v>
       </c>
       <c r="M20">
-        <v>34.59999999999999</v>
+        <v>36.3</v>
       </c>
       <c r="N20">
-        <v>34.1</v>
+        <v>35.8</v>
       </c>
       <c r="O20">
-        <v>33.6</v>
+        <v>35.3</v>
       </c>
       <c r="P20">
-        <v>33.1</v>
+        <v>34.8</v>
       </c>
       <c r="Q20">
-        <v>32.6</v>
+        <v>34.3</v>
       </c>
       <c r="R20">
-        <v>32.6</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
         <v>1200</v>
       </c>
       <c r="D21">
         <v>6</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>34.4</v>
       </c>
       <c r="G21">
         <v>33.5</v>
       </c>
       <c r="H21">
@@ -1861,87 +1861,87 @@
       </c>
       <c r="Q24">
         <v>27.7</v>
       </c>
       <c r="R24">
         <v>27.7</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>1400</v>
       </c>
       <c r="D25">
         <v>9</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>39.9</v>
+        <v>41.8</v>
       </c>
       <c r="G25">
-        <v>38.90000000000001</v>
+        <v>40.7</v>
       </c>
       <c r="H25">
-        <v>38</v>
+        <v>39.8</v>
       </c>
       <c r="I25">
-        <v>37.099999999999994</v>
+        <v>38.9</v>
       </c>
       <c r="J25">
-        <v>36.2</v>
+        <v>38.0</v>
       </c>
       <c r="K25">
-        <v>35.3</v>
+        <v>37.1</v>
       </c>
       <c r="L25">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
       <c r="M25">
-        <v>34.3</v>
+        <v>36.0</v>
       </c>
       <c r="N25">
-        <v>33.8</v>
+        <v>35.5</v>
       </c>
       <c r="O25">
-        <v>33.3</v>
+        <v>35.0</v>
       </c>
       <c r="P25">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="Q25">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
       <c r="R25">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>2150</v>
       </c>
       <c r="D26">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>76.099999999999994</v>
       </c>
       <c r="G26">
         <v>74.3</v>
       </c>
       <c r="H26">
@@ -2836,96 +2836,96 @@
       </c>
       <c r="N45">
         <v>4300</v>
       </c>
       <c r="O45">
         <v>4220</v>
       </c>
       <c r="P45">
         <v>4200</v>
       </c>
       <c r="Q45">
         <v>4150</v>
       </c>
       <c r="R45">
         <v>4150</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D46">
         <v>6</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>9240</v>
+        <v>9720</v>
       </c>
       <c r="G46">
-        <v>9010</v>
+        <v>9490</v>
       </c>
       <c r="H46">
-        <v>8790</v>
+        <v>9250</v>
       </c>
       <c r="I46">
-        <v>8580</v>
+        <v>9030</v>
       </c>
       <c r="J46">
-        <v>8370</v>
+        <v>8820</v>
       </c>
       <c r="K46">
-        <v>8170</v>
+        <v>8600</v>
       </c>
       <c r="L46">
-        <v>8050</v>
+        <v>8470</v>
       </c>
       <c r="M46">
-        <v>7930</v>
+        <v>8350</v>
       </c>
       <c r="N46">
-        <v>7810</v>
+        <v>8220</v>
       </c>
       <c r="O46">
-        <v>7700</v>
+        <v>8100</v>
       </c>
       <c r="P46">
-        <v>7580</v>
+        <v>7980</v>
       </c>
       <c r="Q46">
-        <v>7470</v>
+        <v>7870</v>
       </c>
       <c r="R46">
-        <v>7470</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>31</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>1770</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>9460</v>
       </c>
       <c r="G47">
         <v>9240</v>
       </c>
       <c r="H47">
@@ -3172,152 +3172,152 @@
       </c>
       <c r="N51">
         <v>7100</v>
       </c>
       <c r="O51">
         <v>7060</v>
       </c>
       <c r="P51">
         <v>7010</v>
       </c>
       <c r="Q51">
         <v>6970</v>
       </c>
       <c r="R51">
         <v>6970</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D52">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>9200</v>
+        <v>9740</v>
       </c>
       <c r="G52">
-        <v>9070</v>
+        <v>9600</v>
       </c>
       <c r="H52">
-        <v>8940</v>
+        <v>9460</v>
       </c>
       <c r="I52">
-        <v>8790</v>
+        <v>9300</v>
       </c>
       <c r="J52">
-        <v>8640</v>
+        <v>9130</v>
       </c>
       <c r="K52">
-        <v>8440</v>
+        <v>8920</v>
       </c>
       <c r="L52">
-        <v>8350</v>
+        <v>8820</v>
       </c>
       <c r="M52">
-        <v>8250</v>
+        <v>8720</v>
       </c>
       <c r="N52">
-        <v>8170</v>
+        <v>8630</v>
       </c>
       <c r="O52">
-        <v>8030</v>
+        <v>8490</v>
       </c>
       <c r="P52">
-        <v>7960</v>
+        <v>8400</v>
       </c>
       <c r="Q52">
-        <v>7850</v>
+        <v>8290</v>
       </c>
       <c r="R52">
-        <v>7850</v>
+        <v>8290</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53">
-        <v>1290</v>
+        <v>1350</v>
       </c>
       <c r="D53">
         <v>3</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>8700</v>
+        <v>9260</v>
       </c>
       <c r="G53">
-        <v>8580</v>
+        <v>9130</v>
       </c>
       <c r="H53">
-        <v>8470</v>
+        <v>9000</v>
       </c>
       <c r="I53">
-        <v>8330</v>
+        <v>8850</v>
       </c>
       <c r="J53">
-        <v>8190</v>
+        <v>8690</v>
       </c>
       <c r="K53">
-        <v>8000</v>
+        <v>8490</v>
       </c>
       <c r="L53">
-        <v>7920</v>
+        <v>8400</v>
       </c>
       <c r="M53">
-        <v>7820</v>
+        <v>8300</v>
       </c>
       <c r="N53">
-        <v>7750</v>
+        <v>8220</v>
       </c>
       <c r="O53">
-        <v>7620</v>
+        <v>8080</v>
       </c>
       <c r="P53">
-        <v>7550</v>
+        <v>8010</v>
       </c>
       <c r="Q53">
-        <v>7450</v>
+        <v>7900</v>
       </c>
       <c r="R53">
-        <v>7450</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54">
         <v>1650</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
         <v>10590</v>
       </c>
       <c r="G54">
         <v>10420</v>
       </c>
       <c r="H54">
@@ -3349,87 +3349,87 @@
       </c>
       <c r="Q54">
         <v>8980</v>
       </c>
       <c r="R54">
         <v>8980</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>39</v>
       </c>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55">
         <v>1420</v>
       </c>
       <c r="D55">
         <v>6</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>10100</v>
+        <v>10600</v>
       </c>
       <c r="G55">
+        <v>10340</v>
+      </c>
+      <c r="H55">
+        <v>10090</v>
+      </c>
+      <c r="I55">
         <v>9850</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>9610</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>9380</v>
       </c>
-      <c r="J55">
-[...4 lines deleted...]
-      </c>
       <c r="L55">
-        <v>8800</v>
+        <v>9240</v>
       </c>
       <c r="M55">
-        <v>8670</v>
+        <v>9100</v>
       </c>
       <c r="N55">
-        <v>8530</v>
+        <v>8960</v>
       </c>
       <c r="O55">
-        <v>8410</v>
+        <v>8840</v>
       </c>
       <c r="P55">
-        <v>8290</v>
+        <v>8700</v>
       </c>
       <c r="Q55">
-        <v>8170</v>
+        <v>8580</v>
       </c>
       <c r="R55">
-        <v>8170</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>40</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>1200</v>
       </c>
       <c r="D56">
         <v>6</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>8640</v>
       </c>
       <c r="G56">
         <v>8430</v>
       </c>
       <c r="H56">
@@ -3629,87 +3629,87 @@
       </c>
       <c r="Q59">
         <v>6920</v>
       </c>
       <c r="R59">
         <v>6920</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1400</v>
       </c>
       <c r="D60">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10003</v>
+        <v>10520</v>
       </c>
       <c r="G60">
-        <v>9759</v>
+        <v>10260</v>
       </c>
       <c r="H60">
-        <v>9519</v>
+        <v>10010</v>
       </c>
       <c r="I60">
-        <v>9292</v>
+        <v>9770</v>
       </c>
       <c r="J60">
-        <v>9069</v>
+        <v>9540</v>
       </c>
       <c r="K60">
-        <v>8849</v>
+        <v>9310</v>
       </c>
       <c r="L60">
-        <v>8716</v>
+        <v>9170</v>
       </c>
       <c r="M60">
-        <v>8585</v>
+        <v>9030</v>
       </c>
       <c r="N60">
-        <v>8455</v>
+        <v>8890</v>
       </c>
       <c r="O60">
-        <v>8336</v>
+        <v>8770</v>
       </c>
       <c r="P60">
-        <v>8208</v>
+        <v>8630</v>
       </c>
       <c r="Q60">
-        <v>8091</v>
+        <v>8510</v>
       </c>
       <c r="R60">
-        <v>8091</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>45</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2150</v>
       </c>
       <c r="D61">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>19000</v>
       </c>
       <c r="G61">
         <v>18530</v>
       </c>
       <c r="H61">
@@ -4492,96 +4492,96 @@
       </c>
       <c r="N78">
         <v>9.4</v>
       </c>
       <c r="O78">
         <v>9.3</v>
       </c>
       <c r="P78">
         <v>9.2</v>
       </c>
       <c r="Q78">
         <v>9.1</v>
       </c>
       <c r="R78">
         <v>9.1</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>30</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D79">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
-        <v>34.90000000000001</v>
+        <v>36.3</v>
       </c>
       <c r="G79">
-        <v>34.0</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="H79">
-        <v>33.1</v>
+        <v>34.5</v>
       </c>
       <c r="I79">
-        <v>32.2</v>
+        <v>33.6</v>
       </c>
       <c r="J79">
+        <v>32.8</v>
+      </c>
+      <c r="K79">
+        <v>32.0</v>
+      </c>
+      <c r="L79">
         <v>31.5</v>
       </c>
-      <c r="K79">
-[...4 lines deleted...]
-      </c>
       <c r="M79">
+        <v>31.0</v>
+      </c>
+      <c r="N79">
+        <v>30.6</v>
+      </c>
+      <c r="O79">
+        <v>30.2</v>
+      </c>
+      <c r="P79">
         <v>29.8</v>
       </c>
-      <c r="N79">
+      <c r="Q79">
         <v>29.4</v>
       </c>
-      <c r="O79">
-[...7 lines deleted...]
-      </c>
       <c r="R79">
-        <v>28.2</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>32</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80">
         <v>800</v>
       </c>
       <c r="D80">
         <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
         <v>19.6</v>
       </c>
       <c r="G80">
         <v>19.1</v>
       </c>
       <c r="H80">
@@ -4996,96 +4996,96 @@
       </c>
       <c r="N87">
         <v>31.5</v>
       </c>
       <c r="O87">
         <v>31.1</v>
       </c>
       <c r="P87">
         <v>30.7</v>
       </c>
       <c r="Q87">
         <v>30.3</v>
       </c>
       <c r="R87">
         <v>30.3</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D88">
         <v>7</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>61.1</v>
+        <v>62.5</v>
       </c>
       <c r="G88">
-        <v>59.6</v>
+        <v>61.0</v>
       </c>
       <c r="H88">
-        <v>58.1</v>
+        <v>59.5</v>
       </c>
       <c r="I88">
-        <v>56.6</v>
+        <v>58.0</v>
       </c>
       <c r="J88">
-        <v>55.3</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="K88">
-        <v>54.0</v>
+        <v>55.2</v>
       </c>
       <c r="L88">
-        <v>53.2</v>
+        <v>54.4</v>
       </c>
       <c r="M88">
-        <v>52.40000000000001</v>
+        <v>53.60000000000001</v>
       </c>
       <c r="N88">
-        <v>51.7</v>
+        <v>52.9</v>
       </c>
       <c r="O88">
-        <v>51.0</v>
+        <v>52.2</v>
       </c>
       <c r="P88">
-        <v>50.3</v>
+        <v>51.5</v>
       </c>
       <c r="Q88">
-        <v>49.6</v>
+        <v>50.8</v>
       </c>
       <c r="R88">
-        <v>49.6</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>46</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89">
         <v>1900</v>
       </c>
       <c r="D89">
         <v>2</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
         <v>28.0</v>
       </c>
       <c r="G89">
         <v>27.3</v>
       </c>
       <c r="H89">
@@ -5532,96 +5532,96 @@
       </c>
       <c r="N100">
         <v>2510</v>
       </c>
       <c r="O100">
         <v>2480</v>
       </c>
       <c r="P100">
         <v>2440</v>
       </c>
       <c r="Q100">
         <v>2370</v>
       </c>
       <c r="R100">
         <v>2370</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>30</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D101">
         <v>6</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
-        <v>8710</v>
+        <v>9080</v>
       </c>
       <c r="G101">
-        <v>8500</v>
+        <v>8860</v>
       </c>
       <c r="H101">
-        <v>8290</v>
+        <v>8640</v>
       </c>
       <c r="I101">
-        <v>8090</v>
+        <v>8440</v>
       </c>
       <c r="J101">
-        <v>7890</v>
+        <v>8230</v>
       </c>
       <c r="K101">
-        <v>7700</v>
+        <v>8030</v>
       </c>
       <c r="L101">
-        <v>7590</v>
+        <v>7910</v>
       </c>
       <c r="M101">
-        <v>7470</v>
+        <v>7790</v>
       </c>
       <c r="N101">
-        <v>7360</v>
+        <v>7680</v>
       </c>
       <c r="O101">
-        <v>7250</v>
+        <v>7570</v>
       </c>
       <c r="P101">
-        <v>7150</v>
+        <v>7450</v>
       </c>
       <c r="Q101">
-        <v>7040</v>
+        <v>7340</v>
       </c>
       <c r="R101">
-        <v>7040</v>
+        <v>7340</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>32</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
         <v>800</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
         <v>4910</v>
       </c>
       <c r="G102">
         <v>4790</v>
       </c>
       <c r="H102">
@@ -6036,96 +6036,96 @@
       </c>
       <c r="N109">
         <v>7910</v>
       </c>
       <c r="O109">
         <v>7800</v>
       </c>
       <c r="P109">
         <v>7680</v>
       </c>
       <c r="Q109">
         <v>7570</v>
       </c>
       <c r="R109">
         <v>7570</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>44</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D110">
         <v>7</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>15320</v>
+        <v>15690</v>
       </c>
       <c r="G110">
-        <v>14950</v>
+        <v>15310</v>
       </c>
       <c r="H110">
+        <v>14930</v>
+      </c>
+      <c r="I110">
         <v>14580</v>
       </c>
-      <c r="I110">
-[...1 lines deleted...]
-      </c>
       <c r="J110">
-        <v>13880</v>
+        <v>14220</v>
       </c>
       <c r="K110">
-        <v>13540</v>
+        <v>13870</v>
       </c>
       <c r="L110">
-        <v>13350</v>
+        <v>13670</v>
       </c>
       <c r="M110">
-        <v>13140</v>
+        <v>13460</v>
       </c>
       <c r="N110">
-        <v>12950</v>
+        <v>13270</v>
       </c>
       <c r="O110">
-        <v>12760</v>
+        <v>13080</v>
       </c>
       <c r="P110">
-        <v>12570</v>
+        <v>12870</v>
       </c>
       <c r="Q110">
-        <v>12380</v>
+        <v>12680</v>
       </c>
       <c r="R110">
-        <v>12380</v>
+        <v>12680</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>46</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>1900</v>
       </c>
       <c r="D111">
         <v>2</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>6950</v>
       </c>
       <c r="G111">
         <v>6790</v>
       </c>
       <c r="H111">