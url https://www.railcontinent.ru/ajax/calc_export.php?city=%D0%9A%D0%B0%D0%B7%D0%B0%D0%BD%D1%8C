--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -900,96 +900,96 @@
       </c>
       <c r="N7">
         <v>39.9</v>
       </c>
       <c r="O7">
         <v>39.5</v>
       </c>
       <c r="P7">
         <v>39.1</v>
       </c>
       <c r="Q7">
         <v>38.4</v>
       </c>
       <c r="R7">
         <v>38.4</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>35.4</v>
+        <v>37.8</v>
       </c>
       <c r="G8">
-        <v>34.5</v>
+        <v>36.8</v>
       </c>
       <c r="H8">
-        <v>33.7</v>
+        <v>36</v>
       </c>
       <c r="I8">
-        <v>32.9</v>
+        <v>35.2</v>
       </c>
       <c r="J8">
+        <v>34.4</v>
+      </c>
+      <c r="K8">
+        <v>33.6</v>
+      </c>
+      <c r="L8">
+        <v>33.1</v>
+      </c>
+      <c r="M8">
+        <v>32.59999999999999</v>
+      </c>
+      <c r="N8">
         <v>32.1</v>
       </c>
-      <c r="K8">
-[...10 lines deleted...]
-      </c>
       <c r="O8">
-        <v>29.3</v>
+        <v>31.6</v>
       </c>
       <c r="P8">
-        <v>28.8</v>
+        <v>31.1</v>
       </c>
       <c r="Q8">
-        <v>28.4</v>
+        <v>30.6</v>
       </c>
       <c r="R8">
-        <v>28.4</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
         <v>1550</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>30.2</v>
       </c>
       <c r="G9">
         <v>29.4</v>
       </c>
       <c r="H9">
@@ -1637,87 +1637,87 @@
       </c>
       <c r="Q20">
         <v>34.3</v>
       </c>
       <c r="R20">
         <v>34.3</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
         <v>1200</v>
       </c>
       <c r="D21">
         <v>6</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="G21">
-        <v>33.5</v>
+        <v>35.0</v>
       </c>
       <c r="H21">
-        <v>32.7</v>
+        <v>34.2</v>
       </c>
       <c r="I21">
-        <v>31.9</v>
+        <v>33.4</v>
       </c>
       <c r="J21">
-        <v>31.2</v>
+        <v>32.6</v>
       </c>
       <c r="K21">
-        <v>30.5</v>
+        <v>31.8</v>
       </c>
       <c r="L21">
-        <v>30.0</v>
+        <v>31.3</v>
       </c>
       <c r="M21">
-        <v>29.5</v>
+        <v>30.8</v>
       </c>
       <c r="N21">
-        <v>29.1</v>
+        <v>30.3</v>
       </c>
       <c r="O21">
-        <v>28.7</v>
+        <v>29.8</v>
       </c>
       <c r="P21">
-        <v>28.3</v>
+        <v>29.3</v>
       </c>
       <c r="Q21">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
       <c r="R21">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
         <v>850</v>
       </c>
       <c r="D22">
         <v>5</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>19.7</v>
       </c>
       <c r="G22">
         <v>19.2</v>
       </c>
       <c r="H22">
@@ -1740,320 +1740,320 @@
       </c>
       <c r="N22">
         <v>16.6</v>
       </c>
       <c r="O22">
         <v>16.4</v>
       </c>
       <c r="P22">
         <v>16.2</v>
       </c>
       <c r="Q22">
         <v>16</v>
       </c>
       <c r="R22">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="D23">
         <v>6</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>36.5</v>
+        <v>36.9</v>
       </c>
       <c r="G23">
-        <v>35.6</v>
+        <v>36.0</v>
       </c>
       <c r="H23">
-        <v>34.8</v>
+        <v>35.2</v>
       </c>
       <c r="I23">
-        <v>34.0</v>
+        <v>34.4</v>
       </c>
       <c r="J23">
-        <v>33.2</v>
+        <v>33.6</v>
       </c>
       <c r="K23">
-        <v>32.4</v>
+        <v>32.8</v>
       </c>
       <c r="L23">
-        <v>31.9</v>
+        <v>32.3</v>
       </c>
       <c r="M23">
-        <v>31.4</v>
+        <v>31.8</v>
       </c>
       <c r="N23">
-        <v>30.9</v>
+        <v>31.3</v>
       </c>
       <c r="O23">
-        <v>30.4</v>
+        <v>30.8</v>
       </c>
       <c r="P23">
-        <v>29.9</v>
+        <v>30.3</v>
       </c>
       <c r="Q23">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="R23">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1350</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>34.0</v>
+        <v>35.7</v>
       </c>
       <c r="G24">
-        <v>33.1</v>
+        <v>34.8</v>
       </c>
       <c r="H24">
-        <v>32.3</v>
+        <v>34</v>
       </c>
       <c r="I24">
+        <v>33.2</v>
+      </c>
+      <c r="J24">
+        <v>32.4</v>
+      </c>
+      <c r="K24">
         <v>31.6</v>
       </c>
-      <c r="J24">
-[...4 lines deleted...]
-      </c>
       <c r="L24">
-        <v>29.7</v>
+        <v>31.1</v>
       </c>
       <c r="M24">
-        <v>29.3</v>
+        <v>30.6</v>
       </c>
       <c r="N24">
-        <v>28.9</v>
+        <v>30.1</v>
       </c>
       <c r="O24">
-        <v>28.5</v>
+        <v>29.6</v>
       </c>
       <c r="P24">
-        <v>28.1</v>
+        <v>29.1</v>
       </c>
       <c r="Q24">
-        <v>27.7</v>
+        <v>28.6</v>
       </c>
       <c r="R24">
-        <v>27.7</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>1400</v>
       </c>
       <c r="D25">
         <v>9</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>41.8</v>
+        <v>61.3</v>
       </c>
       <c r="G25">
-        <v>40.7</v>
+        <v>59.8</v>
       </c>
       <c r="H25">
-        <v>39.8</v>
+        <v>58.4</v>
       </c>
       <c r="I25">
-        <v>38.9</v>
+        <v>57.0</v>
       </c>
       <c r="J25">
-        <v>38.0</v>
+        <v>55.6</v>
       </c>
       <c r="K25">
-        <v>37.1</v>
+        <v>54.3</v>
       </c>
       <c r="L25">
-        <v>36.5</v>
+        <v>53.5</v>
       </c>
       <c r="M25">
-        <v>36.0</v>
+        <v>52.7</v>
       </c>
       <c r="N25">
-        <v>35.5</v>
+        <v>51.9</v>
       </c>
       <c r="O25">
-        <v>35.0</v>
+        <v>51.099999999999994</v>
       </c>
       <c r="P25">
-        <v>34.5</v>
+        <v>50.3</v>
       </c>
       <c r="Q25">
-        <v>34.0</v>
+        <v>49.5</v>
       </c>
       <c r="R25">
-        <v>34.0</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>2150</v>
       </c>
       <c r="D26">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>76.099999999999994</v>
+        <v>81.5</v>
       </c>
       <c r="G26">
-        <v>74.3</v>
+        <v>79.5</v>
       </c>
       <c r="H26">
-        <v>72.59999999999999</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="I26">
-        <v>70.90000000000001</v>
+        <v>75.7</v>
       </c>
       <c r="J26">
-        <v>69.19999999999999</v>
+        <v>73.8</v>
       </c>
       <c r="K26">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="L26">
-        <v>66.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="M26">
-        <v>65.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="N26">
-        <v>64.5</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="O26">
-        <v>63.50000000000001</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="P26">
-        <v>62.5</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="Q26">
-        <v>61.5</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="R26">
-        <v>61.5</v>
+        <v>66.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27">
         <v>1950</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>31.5</v>
+        <v>32.0</v>
       </c>
       <c r="G27">
-        <v>30.8</v>
+        <v>31.2</v>
       </c>
       <c r="H27">
-        <v>30.1</v>
+        <v>30.5</v>
       </c>
       <c r="I27">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="J27">
-        <v>28.7</v>
+        <v>29.1</v>
       </c>
       <c r="K27">
-        <v>28</v>
+        <v>28.4</v>
       </c>
       <c r="L27">
+        <v>28.0</v>
+      </c>
+      <c r="M27">
         <v>27.6</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>27.2</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>26.8</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26.4</v>
       </c>
-      <c r="P27">
-[...1 lines deleted...]
-      </c>
       <c r="Q27">
-        <v>25.6</v>
+        <v>26.0</v>
       </c>
       <c r="R27">
-        <v>25.6</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>34.9</v>
       </c>
       <c r="G28">
         <v>34.5</v>
       </c>
       <c r="H28">
@@ -2197,87 +2197,87 @@
       </c>
       <c r="Q30">
         <v>38.4</v>
       </c>
       <c r="R30">
         <v>38.4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
         <v>750</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="G31">
         <v>18</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>17.6</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>17.2</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16.8</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>16.4</v>
       </c>
-      <c r="K31">
+      <c r="L31">
+        <v>16.2</v>
+      </c>
+      <c r="M31">
         <v>16</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>15.8</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>15.6</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>15.4</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>15.2</v>
       </c>
-      <c r="P31">
-[...4 lines deleted...]
-      </c>
       <c r="R31">
-        <v>14.8</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>2550</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>48.40000000000001</v>
       </c>
       <c r="G32">
         <v>47.2</v>
       </c>
       <c r="H32">
@@ -2300,96 +2300,96 @@
       </c>
       <c r="N32">
         <v>41.1</v>
       </c>
       <c r="O32">
         <v>40.5</v>
       </c>
       <c r="P32">
         <v>39.9</v>
       </c>
       <c r="Q32">
         <v>39.3</v>
       </c>
       <c r="R32">
         <v>39.3</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
-        <v>1640</v>
+        <v>2250</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
+        <v>36.7</v>
+      </c>
+      <c r="G33">
         <v>35.8</v>
       </c>
-      <c r="G33">
-[...1 lines deleted...]
-      </c>
       <c r="H33">
-        <v>34.1</v>
+        <v>35</v>
       </c>
       <c r="I33">
-        <v>33.3</v>
+        <v>34.2</v>
       </c>
       <c r="J33">
-        <v>32.5</v>
+        <v>33.4</v>
       </c>
       <c r="K33">
-        <v>31.7</v>
+        <v>32.6</v>
       </c>
       <c r="L33">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="M33">
-        <v>30.7</v>
+        <v>31.6</v>
       </c>
       <c r="N33">
-        <v>30.2</v>
+        <v>31.1</v>
       </c>
       <c r="O33">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="P33">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="Q33">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
       <c r="R33">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>4550</v>
       </c>
       <c r="D34">
         <v>38</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>50.2</v>
       </c>
       <c r="G34">
         <v>49.8</v>
       </c>
       <c r="H34">
@@ -2668,96 +2668,96 @@
       </c>
       <c r="N42">
         <v>9570</v>
       </c>
       <c r="O42">
         <v>9470</v>
       </c>
       <c r="P42">
         <v>9370</v>
       </c>
       <c r="Q42">
         <v>9230</v>
       </c>
       <c r="R42">
         <v>9230</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>26</v>
       </c>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="D43">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>8780</v>
+        <v>9480</v>
       </c>
       <c r="G43">
-        <v>8570</v>
+        <v>9240</v>
       </c>
       <c r="H43">
-        <v>8360</v>
+        <v>9020</v>
       </c>
       <c r="I43">
-        <v>8160</v>
+        <v>8800</v>
       </c>
       <c r="J43">
-        <v>7960</v>
+        <v>8590</v>
       </c>
       <c r="K43">
-        <v>7770</v>
+        <v>8380</v>
       </c>
       <c r="L43">
-        <v>7650</v>
+        <v>8260</v>
       </c>
       <c r="M43">
-        <v>7540</v>
+        <v>8130</v>
       </c>
       <c r="N43">
-        <v>7420</v>
+        <v>8010</v>
       </c>
       <c r="O43">
-        <v>7320</v>
+        <v>7900</v>
       </c>
       <c r="P43">
-        <v>7200</v>
+        <v>7780</v>
       </c>
       <c r="Q43">
-        <v>7100</v>
+        <v>7670</v>
       </c>
       <c r="R43">
-        <v>7100</v>
+        <v>7670</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
         <v>1550</v>
       </c>
       <c r="D44">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>7700</v>
       </c>
       <c r="G44">
         <v>7510</v>
       </c>
       <c r="H44">
@@ -3405,87 +3405,87 @@
       </c>
       <c r="Q55">
         <v>8580</v>
       </c>
       <c r="R55">
         <v>8580</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>40</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>1200</v>
       </c>
       <c r="D56">
         <v>6</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>8640</v>
+        <v>8890</v>
       </c>
       <c r="G56">
-        <v>8430</v>
+        <v>8680</v>
       </c>
       <c r="H56">
-        <v>8220</v>
+        <v>8460</v>
       </c>
       <c r="I56">
-        <v>8030</v>
+        <v>8260</v>
       </c>
       <c r="J56">
-        <v>7830</v>
+        <v>8060</v>
       </c>
       <c r="K56">
-        <v>7640</v>
+        <v>7870</v>
       </c>
       <c r="L56">
-        <v>7530</v>
+        <v>7750</v>
       </c>
       <c r="M56">
+        <v>7630</v>
+      </c>
+      <c r="N56">
+        <v>7520</v>
+      </c>
+      <c r="O56">
         <v>7410</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>7300</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7200</v>
       </c>
-      <c r="P56">
-[...4 lines deleted...]
-      </c>
       <c r="R56">
-        <v>6990</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>41</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>850</v>
       </c>
       <c r="D57">
         <v>5</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>4960</v>
       </c>
       <c r="G57">
         <v>4840</v>
       </c>
       <c r="H57">
@@ -3508,320 +3508,320 @@
       </c>
       <c r="N57">
         <v>4190</v>
       </c>
       <c r="O57">
         <v>4130</v>
       </c>
       <c r="P57">
         <v>4070</v>
       </c>
       <c r="Q57">
         <v>4010</v>
       </c>
       <c r="R57">
         <v>4010</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>42</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>9100</v>
+        <v>9220</v>
       </c>
       <c r="G58">
-        <v>8880</v>
+        <v>8990</v>
       </c>
       <c r="H58">
-        <v>8660</v>
+        <v>8770</v>
       </c>
       <c r="I58">
-        <v>8460</v>
+        <v>8560</v>
       </c>
       <c r="J58">
-        <v>8250</v>
+        <v>8360</v>
       </c>
       <c r="K58">
-        <v>8050</v>
+        <v>8160</v>
       </c>
       <c r="L58">
-        <v>7930</v>
+        <v>8030</v>
       </c>
       <c r="M58">
-        <v>7810</v>
+        <v>7910</v>
       </c>
       <c r="N58">
-        <v>7690</v>
+        <v>7790</v>
       </c>
       <c r="O58">
-        <v>7590</v>
+        <v>7680</v>
       </c>
       <c r="P58">
-        <v>7470</v>
+        <v>7570</v>
       </c>
       <c r="Q58">
-        <v>7360</v>
+        <v>7460</v>
       </c>
       <c r="R58">
-        <v>7360</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>43</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
         <v>1350</v>
       </c>
       <c r="D59">
         <v>6</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>8550</v>
+        <v>9050</v>
       </c>
       <c r="G59">
-        <v>8350</v>
+        <v>8830</v>
       </c>
       <c r="H59">
-        <v>8140</v>
+        <v>8610</v>
       </c>
       <c r="I59">
-        <v>7950</v>
+        <v>8410</v>
       </c>
       <c r="J59">
-        <v>7760</v>
+        <v>8200</v>
       </c>
       <c r="K59">
-        <v>7570</v>
+        <v>8010</v>
       </c>
       <c r="L59">
-        <v>7450</v>
+        <v>7890</v>
       </c>
       <c r="M59">
-        <v>7340</v>
+        <v>7770</v>
       </c>
       <c r="N59">
-        <v>7230</v>
+        <v>7650</v>
       </c>
       <c r="O59">
-        <v>7130</v>
+        <v>7540</v>
       </c>
       <c r="P59">
-        <v>7020</v>
+        <v>7430</v>
       </c>
       <c r="Q59">
-        <v>6920</v>
+        <v>7320</v>
       </c>
       <c r="R59">
-        <v>6920</v>
+        <v>7320</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1400</v>
       </c>
       <c r="D60">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10520</v>
+        <v>15310</v>
       </c>
       <c r="G60">
-        <v>10260</v>
+        <v>14940</v>
       </c>
       <c r="H60">
-        <v>10010</v>
+        <v>14570</v>
       </c>
       <c r="I60">
-        <v>9770</v>
+        <v>14220</v>
       </c>
       <c r="J60">
-        <v>9540</v>
+        <v>13880</v>
       </c>
       <c r="K60">
-        <v>9310</v>
+        <v>13540</v>
       </c>
       <c r="L60">
-        <v>9170</v>
+        <v>13340</v>
       </c>
       <c r="M60">
-        <v>9030</v>
+        <v>13140</v>
       </c>
       <c r="N60">
-        <v>8890</v>
+        <v>12940</v>
       </c>
       <c r="O60">
-        <v>8770</v>
+        <v>12750</v>
       </c>
       <c r="P60">
-        <v>8630</v>
+        <v>12560</v>
       </c>
       <c r="Q60">
-        <v>8510</v>
+        <v>12380</v>
       </c>
       <c r="R60">
-        <v>8510</v>
+        <v>12380</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>45</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2150</v>
       </c>
       <c r="D61">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>19000</v>
+        <v>20480</v>
       </c>
       <c r="G61">
-        <v>18530</v>
+        <v>19970</v>
       </c>
       <c r="H61">
-        <v>18080</v>
+        <v>19480</v>
       </c>
       <c r="I61">
-        <v>17640</v>
+        <v>19020</v>
       </c>
       <c r="J61">
-        <v>17220</v>
+        <v>18560</v>
       </c>
       <c r="K61">
+        <v>18100</v>
+      </c>
+      <c r="L61">
+        <v>17830</v>
+      </c>
+      <c r="M61">
+        <v>17560</v>
+      </c>
+      <c r="N61">
+        <v>17310</v>
+      </c>
+      <c r="O61">
+        <v>17050</v>
+      </c>
+      <c r="P61">
         <v>16800</v>
       </c>
-      <c r="L61">
-[...13 lines deleted...]
-      </c>
       <c r="Q61">
-        <v>15360</v>
+        <v>16560</v>
       </c>
       <c r="R61">
-        <v>15360</v>
+        <v>16560</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>46</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1950</v>
       </c>
       <c r="D62">
         <v>3</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>7930</v>
+        <v>8060</v>
       </c>
       <c r="G62">
-        <v>7730</v>
+        <v>7850</v>
       </c>
       <c r="H62">
-        <v>7550</v>
+        <v>7670</v>
       </c>
       <c r="I62">
-        <v>7360</v>
+        <v>7480</v>
       </c>
       <c r="J62">
-        <v>7180</v>
+        <v>7290</v>
       </c>
       <c r="K62">
+        <v>7120</v>
+      </c>
+      <c r="L62">
         <v>7010</v>
       </c>
-      <c r="L62">
-[...1 lines deleted...]
-      </c>
       <c r="M62">
-        <v>6800</v>
+        <v>6910</v>
       </c>
       <c r="N62">
-        <v>6700</v>
+        <v>6810</v>
       </c>
       <c r="O62">
-        <v>6600</v>
+        <v>6710</v>
       </c>
       <c r="P62">
+        <v>6610</v>
+      </c>
+      <c r="Q62">
         <v>6510</v>
       </c>
-      <c r="Q62">
-[...1 lines deleted...]
-      </c>
       <c r="R62">
-        <v>6410</v>
+        <v>6510</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>47</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1250</v>
       </c>
       <c r="D63">
         <v>4</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>8850</v>
       </c>
       <c r="G63">
         <v>8780</v>
       </c>
       <c r="H63">
@@ -3965,87 +3965,87 @@
       </c>
       <c r="Q65">
         <v>9230</v>
       </c>
       <c r="R65">
         <v>9230</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>50</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66">
         <v>750</v>
       </c>
       <c r="D66">
         <v>1</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>4590</v>
+        <v>4720</v>
       </c>
       <c r="G66">
-        <v>4480</v>
+        <v>4600</v>
       </c>
       <c r="H66">
-        <v>4370</v>
+        <v>4490</v>
       </c>
       <c r="I66">
-        <v>4260</v>
+        <v>4380</v>
       </c>
       <c r="J66">
-        <v>4160</v>
+        <v>4270</v>
       </c>
       <c r="K66">
-        <v>4060</v>
+        <v>4170</v>
       </c>
       <c r="L66">
-        <v>4000</v>
+        <v>4110</v>
       </c>
       <c r="M66">
-        <v>3940</v>
+        <v>4050</v>
       </c>
       <c r="N66">
-        <v>3880</v>
+        <v>3990</v>
       </c>
       <c r="O66">
-        <v>3820</v>
+        <v>3930</v>
       </c>
       <c r="P66">
-        <v>3770</v>
+        <v>3870</v>
       </c>
       <c r="Q66">
-        <v>3710</v>
+        <v>3810</v>
       </c>
       <c r="R66">
-        <v>3710</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>51</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>2550</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>12110</v>
       </c>
       <c r="G67">
         <v>11820</v>
       </c>
       <c r="H67">
@@ -4068,96 +4068,96 @@
       </c>
       <c r="N67">
         <v>10270</v>
       </c>
       <c r="O67">
         <v>10130</v>
       </c>
       <c r="P67">
         <v>9980</v>
       </c>
       <c r="Q67">
         <v>9840</v>
       </c>
       <c r="R67">
         <v>9840</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>52</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
-        <v>1640</v>
+        <v>2250</v>
       </c>
       <c r="D68">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>8880</v>
+        <v>9140</v>
       </c>
       <c r="G68">
-        <v>8670</v>
+        <v>8920</v>
       </c>
       <c r="H68">
-        <v>8450</v>
+        <v>8700</v>
       </c>
       <c r="I68">
-        <v>8250</v>
+        <v>8490</v>
       </c>
       <c r="J68">
-        <v>8050</v>
+        <v>8290</v>
       </c>
       <c r="K68">
-        <v>7860</v>
+        <v>8090</v>
       </c>
       <c r="L68">
-        <v>7740</v>
+        <v>7970</v>
       </c>
       <c r="M68">
+        <v>7850</v>
+      </c>
+      <c r="N68">
+        <v>7730</v>
+      </c>
+      <c r="O68">
         <v>7620</v>
       </c>
-      <c r="N68">
-[...2 lines deleted...]
-      <c r="O68">
+      <c r="P68">
+        <v>7500</v>
+      </c>
+      <c r="Q68">
         <v>7400</v>
       </c>
-      <c r="P68">
-[...4 lines deleted...]
-      </c>
       <c r="R68">
-        <v>7190</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>53</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
         <v>4550</v>
       </c>
       <c r="D69">
         <v>38</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
         <v>13480</v>
       </c>
       <c r="G69">
         <v>13390</v>
       </c>
       <c r="H69">
@@ -4324,152 +4324,152 @@
       </c>
       <c r="N75" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P75" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q75" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R75" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>26</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>35.7</v>
+        <v>38.8</v>
       </c>
       <c r="G76">
-        <v>34.8</v>
+        <v>37.9</v>
       </c>
       <c r="H76">
-        <v>33.90000000000001</v>
+        <v>37</v>
       </c>
       <c r="I76">
-        <v>33.0</v>
+        <v>36.1</v>
       </c>
       <c r="J76">
-        <v>32.2</v>
+        <v>35.2</v>
       </c>
       <c r="K76">
-        <v>31.4</v>
+        <v>34.3</v>
       </c>
       <c r="L76">
-        <v>30.9</v>
+        <v>33.8</v>
       </c>
       <c r="M76">
-        <v>30.4</v>
+        <v>33.3</v>
       </c>
       <c r="N76">
-        <v>30.0</v>
+        <v>32.8</v>
       </c>
       <c r="O76">
-        <v>29.6</v>
+        <v>32.3</v>
       </c>
       <c r="P76">
-        <v>29.2</v>
+        <v>31.8</v>
       </c>
       <c r="Q76">
-        <v>28.8</v>
+        <v>31.3</v>
       </c>
       <c r="R76">
-        <v>28.8</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>28</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
         <v>1550</v>
       </c>
       <c r="D77">
         <v>4</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
-        <v>31.2</v>
+        <v>32.6</v>
       </c>
       <c r="G77">
-        <v>30.4</v>
+        <v>31.8</v>
       </c>
       <c r="H77">
-        <v>29.6</v>
+        <v>31</v>
       </c>
       <c r="I77">
-        <v>28.8</v>
+        <v>30.2</v>
       </c>
       <c r="J77">
-        <v>28.1</v>
+        <v>29.4</v>
       </c>
       <c r="K77">
+        <v>28.6</v>
+      </c>
+      <c r="L77">
+        <v>28.2</v>
+      </c>
+      <c r="M77">
+        <v>27.8</v>
+      </c>
+      <c r="N77">
         <v>27.4</v>
       </c>
-      <c r="L77">
-[...2 lines deleted...]
-      <c r="M77">
+      <c r="O77">
+        <v>27.0</v>
+      </c>
+      <c r="P77">
         <v>26.6</v>
       </c>
-      <c r="N77">
-[...7 lines deleted...]
-      </c>
       <c r="Q77">
-        <v>25.4</v>
+        <v>26.2</v>
       </c>
       <c r="R77">
-        <v>25.4</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>29</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78">
         <v>550</v>
       </c>
       <c r="D78">
         <v>3</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
         <v>11.6</v>
       </c>
       <c r="G78">
         <v>11.3</v>
       </c>
       <c r="H78">
@@ -4492,152 +4492,152 @@
       </c>
       <c r="N78">
         <v>9.4</v>
       </c>
       <c r="O78">
         <v>9.3</v>
       </c>
       <c r="P78">
         <v>9.2</v>
       </c>
       <c r="Q78">
         <v>9.1</v>
       </c>
       <c r="R78">
         <v>9.1</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>30</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D79">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
-        <v>36.3</v>
+        <v>40</v>
       </c>
       <c r="G79">
-        <v>35.40000000000001</v>
+        <v>39.0</v>
       </c>
       <c r="H79">
-        <v>34.5</v>
+        <v>38</v>
       </c>
       <c r="I79">
-        <v>33.6</v>
+        <v>37.1</v>
       </c>
       <c r="J79">
+        <v>36.2</v>
+      </c>
+      <c r="K79">
+        <v>35.3</v>
+      </c>
+      <c r="L79">
+        <v>34.8</v>
+      </c>
+      <c r="M79">
+        <v>34.3</v>
+      </c>
+      <c r="N79">
+        <v>33.8</v>
+      </c>
+      <c r="O79">
+        <v>33.3</v>
+      </c>
+      <c r="P79">
         <v>32.8</v>
       </c>
-      <c r="K79">
-[...16 lines deleted...]
-      </c>
       <c r="Q79">
-        <v>29.4</v>
+        <v>32.3</v>
       </c>
       <c r="R79">
-        <v>29.4</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>32</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80">
         <v>800</v>
       </c>
       <c r="D80">
         <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>19.6</v>
+        <v>21</v>
       </c>
       <c r="G80">
-        <v>19.1</v>
+        <v>20.5</v>
       </c>
       <c r="H80">
-        <v>18.6</v>
+        <v>20</v>
       </c>
       <c r="I80">
-        <v>18.1</v>
+        <v>19.5</v>
       </c>
       <c r="J80">
-        <v>17.7</v>
+        <v>19</v>
       </c>
       <c r="K80">
+        <v>18.5</v>
+      </c>
+      <c r="L80">
+        <v>18.2</v>
+      </c>
+      <c r="M80">
+        <v>17.9</v>
+      </c>
+      <c r="N80">
+        <v>17.6</v>
+      </c>
+      <c r="O80">
         <v>17.3</v>
       </c>
-      <c r="L80">
+      <c r="P80">
         <v>17</v>
       </c>
-      <c r="M80">
+      <c r="Q80">
         <v>16.7</v>
       </c>
-      <c r="N80">
-[...10 lines deleted...]
-      </c>
       <c r="R80">
-        <v>15.9</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81">
         <v>700</v>
       </c>
       <c r="D81">
         <v>2</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
         <v>10.7</v>
       </c>
       <c r="G81">
         <v>10.6</v>
       </c>
       <c r="H81">
@@ -4669,423 +4669,423 @@
       </c>
       <c r="Q81">
         <v>8.8</v>
       </c>
       <c r="R81">
         <v>8.8</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>34</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82">
         <v>1460</v>
       </c>
       <c r="D82">
         <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>30.5</v>
+        <v>31.9</v>
       </c>
       <c r="G82">
-        <v>29.7</v>
+        <v>31.1</v>
       </c>
       <c r="H82">
-        <v>28.9</v>
+        <v>30.3</v>
       </c>
       <c r="I82">
+        <v>29.5</v>
+      </c>
+      <c r="J82">
+        <v>28.8</v>
+      </c>
+      <c r="K82">
         <v>28.1</v>
       </c>
-      <c r="J82">
-[...2 lines deleted...]
-      <c r="K82">
+      <c r="L82">
+        <v>27.7</v>
+      </c>
+      <c r="M82">
+        <v>27.3</v>
+      </c>
+      <c r="N82">
         <v>26.9</v>
       </c>
-      <c r="L82">
+      <c r="O82">
         <v>26.5</v>
       </c>
-      <c r="M82">
+      <c r="P82">
         <v>26.1</v>
       </c>
-      <c r="N82">
-[...7 lines deleted...]
-      </c>
       <c r="Q82">
-        <v>24.9</v>
+        <v>25.7</v>
       </c>
       <c r="R82">
-        <v>24.9</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>39</v>
       </c>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83">
         <v>1500</v>
       </c>
       <c r="D83">
         <v>7</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>43.5</v>
+        <v>44.9</v>
       </c>
       <c r="G83">
-        <v>42.40000000000001</v>
+        <v>43.8</v>
       </c>
       <c r="H83">
-        <v>41.3</v>
+        <v>42.7</v>
       </c>
       <c r="I83">
-        <v>40.2</v>
+        <v>41.6</v>
       </c>
       <c r="J83">
-        <v>39.3</v>
+        <v>40.6</v>
       </c>
       <c r="K83">
-        <v>38.40000000000001</v>
+        <v>39.6</v>
       </c>
       <c r="L83">
+        <v>39.0</v>
+      </c>
+      <c r="M83">
+        <v>38.4</v>
+      </c>
+      <c r="N83">
         <v>37.8</v>
       </c>
-      <c r="M83">
+      <c r="O83">
         <v>37.2</v>
       </c>
-      <c r="N83">
-[...4 lines deleted...]
-      </c>
       <c r="P83">
-        <v>35.7</v>
+        <v>36.6</v>
       </c>
       <c r="Q83">
-        <v>35.2</v>
+        <v>36.0</v>
       </c>
       <c r="R83">
-        <v>35.2</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>40</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
         <v>1150</v>
       </c>
       <c r="D84">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>34.6</v>
+        <v>36.9</v>
       </c>
       <c r="G84">
-        <v>33.7</v>
+        <v>36.0</v>
       </c>
       <c r="H84">
-        <v>32.8</v>
+        <v>35.1</v>
       </c>
       <c r="I84">
+        <v>34.2</v>
+      </c>
+      <c r="J84">
+        <v>33.3</v>
+      </c>
+      <c r="K84">
+        <v>32.5</v>
+      </c>
+      <c r="L84">
         <v>32.0</v>
       </c>
-      <c r="J84">
-[...7 lines deleted...]
-      </c>
       <c r="M84">
-        <v>29.6</v>
+        <v>31.5</v>
       </c>
       <c r="N84">
-        <v>29.2</v>
+        <v>31.0</v>
       </c>
       <c r="O84">
-        <v>28.8</v>
+        <v>30.5</v>
       </c>
       <c r="P84">
-        <v>28.4</v>
+        <v>30</v>
       </c>
       <c r="Q84">
-        <v>28.0</v>
+        <v>29.5</v>
       </c>
       <c r="R84">
-        <v>28.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>41</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
         <v>850</v>
       </c>
       <c r="D85">
         <v>5</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>24</v>
+        <v>24.7</v>
       </c>
       <c r="G85">
-        <v>23.4</v>
+        <v>24.1</v>
       </c>
       <c r="H85">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
       <c r="I85">
-        <v>22.2</v>
+        <v>22.9</v>
       </c>
       <c r="J85">
-        <v>21.7</v>
+        <v>22.3</v>
       </c>
       <c r="K85">
+        <v>21.8</v>
+      </c>
+      <c r="L85">
+        <v>21.5</v>
+      </c>
+      <c r="M85">
         <v>21.2</v>
       </c>
-      <c r="L85">
+      <c r="N85">
         <v>20.9</v>
       </c>
-      <c r="M85">
+      <c r="O85">
         <v>20.6</v>
       </c>
-      <c r="N85">
+      <c r="P85">
         <v>20.3</v>
       </c>
-      <c r="O85">
+      <c r="Q85">
         <v>20</v>
       </c>
-      <c r="P85">
-[...4 lines deleted...]
-      </c>
       <c r="R85">
-        <v>19.4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>42</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
-        <v>1500</v>
+        <v>1580</v>
       </c>
       <c r="D86">
         <v>7</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>36.5</v>
+        <v>38.4</v>
       </c>
       <c r="G86">
-        <v>35.6</v>
+        <v>37.5</v>
       </c>
       <c r="H86">
-        <v>34.7</v>
+        <v>36.6</v>
       </c>
       <c r="I86">
-        <v>33.8</v>
+        <v>35.7</v>
       </c>
       <c r="J86">
-        <v>33.0</v>
+        <v>34.8</v>
       </c>
       <c r="K86">
-        <v>32.2</v>
+        <v>33.9</v>
       </c>
       <c r="L86">
-        <v>31.7</v>
+        <v>33.4</v>
       </c>
       <c r="M86">
-        <v>31.2</v>
+        <v>32.9</v>
       </c>
       <c r="N86">
-        <v>30.8</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="O86">
-        <v>30.4</v>
+        <v>31.9</v>
       </c>
       <c r="P86">
-        <v>30.0</v>
+        <v>31.4</v>
       </c>
       <c r="Q86">
-        <v>29.6</v>
+        <v>30.9</v>
       </c>
       <c r="R86">
-        <v>29.6</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>43</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
         <v>1400</v>
       </c>
       <c r="D87">
         <v>5</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>37.2</v>
+        <v>38.6</v>
       </c>
       <c r="G87">
-        <v>36.3</v>
+        <v>37.7</v>
       </c>
       <c r="H87">
-        <v>35.40000000000001</v>
+        <v>36.8</v>
       </c>
       <c r="I87">
-        <v>34.5</v>
+        <v>35.9</v>
       </c>
       <c r="J87">
-        <v>33.7</v>
+        <v>35</v>
       </c>
       <c r="K87">
-        <v>32.9</v>
+        <v>34.1</v>
       </c>
       <c r="L87">
-        <v>32.4</v>
+        <v>33.6</v>
       </c>
       <c r="M87">
-        <v>31.9</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="N87">
-        <v>31.5</v>
+        <v>32.6</v>
       </c>
       <c r="O87">
+        <v>32.1</v>
+      </c>
+      <c r="P87">
+        <v>31.6</v>
+      </c>
+      <c r="Q87">
         <v>31.1</v>
       </c>
-      <c r="P87">
-[...4 lines deleted...]
-      </c>
       <c r="R87">
-        <v>30.3</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
-        <v>4800</v>
+        <v>4850</v>
       </c>
       <c r="D88">
         <v>7</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>62.5</v>
+        <v>66.2</v>
       </c>
       <c r="G88">
-        <v>61.0</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="H88">
-        <v>59.5</v>
+        <v>63</v>
       </c>
       <c r="I88">
-        <v>58.0</v>
+        <v>61.5</v>
       </c>
       <c r="J88">
-        <v>56.59999999999999</v>
+        <v>60.0</v>
       </c>
       <c r="K88">
-        <v>55.2</v>
+        <v>58.5</v>
       </c>
       <c r="L88">
-        <v>54.4</v>
+        <v>57.7</v>
       </c>
       <c r="M88">
-        <v>53.60000000000001</v>
+        <v>56.9</v>
       </c>
       <c r="N88">
-        <v>52.9</v>
+        <v>56.1</v>
       </c>
       <c r="O88">
-        <v>52.2</v>
+        <v>55.3</v>
       </c>
       <c r="P88">
-        <v>51.5</v>
+        <v>54.5</v>
       </c>
       <c r="Q88">
-        <v>50.8</v>
+        <v>53.7</v>
       </c>
       <c r="R88">
-        <v>50.8</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>46</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89">
         <v>1900</v>
       </c>
       <c r="D89">
         <v>2</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
         <v>28.0</v>
       </c>
       <c r="G89">
         <v>27.3</v>
       </c>
       <c r="H89">
@@ -5229,87 +5229,87 @@
       </c>
       <c r="Q91">
         <v>23.6</v>
       </c>
       <c r="R91">
         <v>23.6</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>54</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
         <v>1400</v>
       </c>
       <c r="D92">
         <v>6</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>32.2</v>
+        <v>33.6</v>
       </c>
       <c r="G92">
-        <v>31.4</v>
+        <v>32.8</v>
       </c>
       <c r="H92">
-        <v>30.6</v>
+        <v>32</v>
       </c>
       <c r="I92">
-        <v>29.8</v>
+        <v>31.2</v>
       </c>
       <c r="J92">
+        <v>30.4</v>
+      </c>
+      <c r="K92">
+        <v>29.6</v>
+      </c>
+      <c r="L92">
         <v>29.1</v>
       </c>
-      <c r="K92">
-[...4 lines deleted...]
-      </c>
       <c r="M92">
-        <v>27.4</v>
+        <v>28.6</v>
       </c>
       <c r="N92">
-        <v>27.0</v>
+        <v>28.1</v>
       </c>
       <c r="O92">
-        <v>26.6</v>
+        <v>27.6</v>
       </c>
       <c r="P92">
-        <v>26.2</v>
+        <v>27.1</v>
       </c>
       <c r="Q92">
-        <v>25.9</v>
+        <v>26.7</v>
       </c>
       <c r="R92">
-        <v>25.9</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:19" customHeight="1" ht="20">
       <c r="A96" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="G96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
       <c r="J96" s="2"/>
@@ -5364,152 +5364,152 @@
       </c>
       <c r="N97" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O97" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P97" s="4" t="s">
         <v>68</v>
       </c>
       <c r="Q97" s="4" t="s">
         <v>69</v>
       </c>
       <c r="R97" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>26</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D98">
         <v>4</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="6">
-        <v>8900</v>
+        <v>9680</v>
       </c>
       <c r="G98">
-        <v>8680</v>
+        <v>9440</v>
       </c>
       <c r="H98">
-        <v>8470</v>
+        <v>9210</v>
       </c>
       <c r="I98">
-        <v>8260</v>
+        <v>8980</v>
       </c>
       <c r="J98">
+        <v>8760</v>
+      </c>
+      <c r="K98">
+        <v>8550</v>
+      </c>
+      <c r="L98">
+        <v>8420</v>
+      </c>
+      <c r="M98">
+        <v>8290</v>
+      </c>
+      <c r="N98">
+        <v>8180</v>
+      </c>
+      <c r="O98">
         <v>8060</v>
       </c>
-      <c r="K98">
-[...13 lines deleted...]
-      </c>
       <c r="P98">
-        <v>7300</v>
+        <v>7940</v>
       </c>
       <c r="Q98">
-        <v>7190</v>
+        <v>7820</v>
       </c>
       <c r="R98">
-        <v>7190</v>
+        <v>7820</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>28</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99">
         <v>1550</v>
       </c>
       <c r="D99">
         <v>4</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="6">
-        <v>8090</v>
+        <v>8340</v>
       </c>
       <c r="G99">
-        <v>7890</v>
+        <v>8130</v>
       </c>
       <c r="H99">
-        <v>7700</v>
+        <v>7940</v>
       </c>
       <c r="I99">
-        <v>7510</v>
+        <v>7740</v>
       </c>
       <c r="J99">
-        <v>7330</v>
+        <v>7550</v>
       </c>
       <c r="K99">
+        <v>7370</v>
+      </c>
+      <c r="L99">
+        <v>7260</v>
+      </c>
+      <c r="M99">
         <v>7150</v>
       </c>
-      <c r="L99">
+      <c r="N99">
         <v>7050</v>
       </c>
-      <c r="M99">
-[...2 lines deleted...]
-      <c r="N99">
+      <c r="O99">
+        <v>6950</v>
+      </c>
+      <c r="P99">
         <v>6840</v>
       </c>
-      <c r="O99">
+      <c r="Q99">
         <v>6740</v>
       </c>
-      <c r="P99">
-[...4 lines deleted...]
-      </c>
       <c r="R99">
-        <v>6540</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>29</v>
       </c>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100">
         <v>550</v>
       </c>
       <c r="D100">
         <v>3</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="6">
         <v>2980</v>
       </c>
       <c r="G100">
         <v>2900</v>
       </c>
       <c r="H100">
@@ -5532,152 +5532,152 @@
       </c>
       <c r="N100">
         <v>2510</v>
       </c>
       <c r="O100">
         <v>2480</v>
       </c>
       <c r="P100">
         <v>2440</v>
       </c>
       <c r="Q100">
         <v>2370</v>
       </c>
       <c r="R100">
         <v>2370</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>30</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D101">
         <v>6</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
-        <v>9080</v>
+        <v>9990</v>
       </c>
       <c r="G101">
-        <v>8860</v>
+        <v>9740</v>
       </c>
       <c r="H101">
-        <v>8640</v>
+        <v>9500</v>
       </c>
       <c r="I101">
+        <v>9270</v>
+      </c>
+      <c r="J101">
+        <v>9040</v>
+      </c>
+      <c r="K101">
+        <v>8830</v>
+      </c>
+      <c r="L101">
+        <v>8690</v>
+      </c>
+      <c r="M101">
+        <v>8560</v>
+      </c>
+      <c r="N101">
         <v>8440</v>
       </c>
-      <c r="J101">
-[...13 lines deleted...]
-      </c>
       <c r="O101">
-        <v>7570</v>
+        <v>8320</v>
       </c>
       <c r="P101">
-        <v>7450</v>
+        <v>8190</v>
       </c>
       <c r="Q101">
-        <v>7340</v>
+        <v>8070</v>
       </c>
       <c r="R101">
-        <v>7340</v>
+        <v>8070</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>32</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
         <v>800</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
+        <v>5160</v>
+      </c>
+      <c r="G102">
+        <v>5030</v>
+      </c>
+      <c r="H102">
         <v>4910</v>
       </c>
-      <c r="G102">
+      <c r="I102">
         <v>4790</v>
       </c>
-      <c r="H102">
+      <c r="J102">
         <v>4670</v>
       </c>
-      <c r="I102">
+      <c r="K102">
         <v>4560</v>
       </c>
-      <c r="J102">
-[...4 lines deleted...]
-      </c>
       <c r="L102">
-        <v>4280</v>
+        <v>4490</v>
       </c>
       <c r="M102">
-        <v>4210</v>
+        <v>4420</v>
       </c>
       <c r="N102">
-        <v>4150</v>
+        <v>4360</v>
       </c>
       <c r="O102">
-        <v>4090</v>
+        <v>4300</v>
       </c>
       <c r="P102">
-        <v>4030</v>
+        <v>4230</v>
       </c>
       <c r="Q102">
-        <v>3970</v>
+        <v>4170</v>
       </c>
       <c r="R102">
-        <v>3970</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>33</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>700</v>
       </c>
       <c r="D103">
         <v>2</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
         <v>2460</v>
       </c>
       <c r="G103">
         <v>2430</v>
       </c>
       <c r="H103">
@@ -5709,423 +5709,423 @@
       </c>
       <c r="Q103">
         <v>2030</v>
       </c>
       <c r="R103">
         <v>2030</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>34</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104">
         <v>1460</v>
       </c>
       <c r="D104">
         <v>5</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>7710</v>
+        <v>7960</v>
       </c>
       <c r="G104">
-        <v>7520</v>
+        <v>7760</v>
       </c>
       <c r="H104">
-        <v>7310</v>
+        <v>7550</v>
       </c>
       <c r="I104">
-        <v>7140</v>
+        <v>7370</v>
       </c>
       <c r="J104">
-        <v>6970</v>
+        <v>7190</v>
       </c>
       <c r="K104">
-        <v>6790</v>
+        <v>7010</v>
       </c>
       <c r="L104">
-        <v>6700</v>
+        <v>6910</v>
       </c>
       <c r="M104">
-        <v>6590</v>
+        <v>6800</v>
       </c>
       <c r="N104">
-        <v>6500</v>
+        <v>6710</v>
       </c>
       <c r="O104">
-        <v>6400</v>
+        <v>6610</v>
       </c>
       <c r="P104">
-        <v>6310</v>
+        <v>6510</v>
       </c>
       <c r="Q104">
-        <v>6210</v>
+        <v>6410</v>
       </c>
       <c r="R104">
-        <v>6210</v>
+        <v>6410</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>39</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
         <v>1500</v>
       </c>
       <c r="D105">
         <v>7</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>10870</v>
+        <v>11120</v>
       </c>
       <c r="G105">
-        <v>10610</v>
+        <v>10850</v>
       </c>
       <c r="H105">
-        <v>10340</v>
+        <v>10580</v>
       </c>
       <c r="I105">
-        <v>10100</v>
+        <v>10330</v>
       </c>
       <c r="J105">
-        <v>9850</v>
+        <v>10070</v>
       </c>
       <c r="K105">
-        <v>9610</v>
+        <v>9830</v>
       </c>
       <c r="L105">
-        <v>9470</v>
+        <v>9680</v>
       </c>
       <c r="M105">
-        <v>9320</v>
+        <v>9530</v>
       </c>
       <c r="N105">
-        <v>9190</v>
+        <v>9400</v>
       </c>
       <c r="O105">
-        <v>9050</v>
+        <v>9260</v>
       </c>
       <c r="P105">
-        <v>8920</v>
+        <v>9120</v>
       </c>
       <c r="Q105">
-        <v>8790</v>
+        <v>8990</v>
       </c>
       <c r="R105">
-        <v>8790</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>40</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106">
         <v>1150</v>
       </c>
       <c r="D106">
         <v>6</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>8670</v>
+        <v>9130</v>
       </c>
       <c r="G106">
-        <v>8450</v>
+        <v>8910</v>
       </c>
       <c r="H106">
-        <v>8250</v>
+        <v>8690</v>
       </c>
       <c r="I106">
-        <v>8050</v>
+        <v>8480</v>
       </c>
       <c r="J106">
-        <v>7850</v>
+        <v>8270</v>
       </c>
       <c r="K106">
-        <v>7660</v>
+        <v>8070</v>
       </c>
       <c r="L106">
-        <v>7550</v>
+        <v>7950</v>
       </c>
       <c r="M106">
-        <v>7430</v>
+        <v>7830</v>
       </c>
       <c r="N106">
-        <v>7330</v>
+        <v>7720</v>
       </c>
       <c r="O106">
-        <v>7220</v>
+        <v>7610</v>
       </c>
       <c r="P106">
-        <v>7110</v>
+        <v>7490</v>
       </c>
       <c r="Q106">
-        <v>7010</v>
+        <v>7380</v>
       </c>
       <c r="R106">
-        <v>7010</v>
+        <v>7380</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>41</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107">
         <v>850</v>
       </c>
       <c r="D107">
         <v>5</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>5990</v>
+        <v>6200</v>
       </c>
       <c r="G107">
-        <v>5840</v>
+        <v>6050</v>
       </c>
       <c r="H107">
-        <v>5700</v>
+        <v>5900</v>
       </c>
       <c r="I107">
-        <v>5560</v>
+        <v>5760</v>
       </c>
       <c r="J107">
-        <v>5420</v>
+        <v>5620</v>
       </c>
       <c r="K107">
-        <v>5290</v>
+        <v>5480</v>
       </c>
       <c r="L107">
-        <v>5210</v>
+        <v>5400</v>
       </c>
       <c r="M107">
-        <v>5140</v>
+        <v>5320</v>
       </c>
       <c r="N107">
-        <v>5060</v>
+        <v>5240</v>
       </c>
       <c r="O107">
-        <v>4990</v>
+        <v>5160</v>
       </c>
       <c r="P107">
-        <v>4910</v>
+        <v>5090</v>
       </c>
       <c r="Q107">
-        <v>4840</v>
+        <v>5010</v>
       </c>
       <c r="R107">
-        <v>4840</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>42</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108">
-        <v>1500</v>
+        <v>1580</v>
       </c>
       <c r="D108">
         <v>7</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>9160</v>
+        <v>9560</v>
       </c>
       <c r="G108">
-        <v>8930</v>
+        <v>9320</v>
       </c>
       <c r="H108">
-        <v>8710</v>
+        <v>9100</v>
       </c>
       <c r="I108">
-        <v>8500</v>
+        <v>8870</v>
       </c>
       <c r="J108">
-        <v>8300</v>
+        <v>8650</v>
       </c>
       <c r="K108">
-        <v>8090</v>
+        <v>8450</v>
       </c>
       <c r="L108">
-        <v>7980</v>
+        <v>8320</v>
       </c>
       <c r="M108">
-        <v>7850</v>
+        <v>8190</v>
       </c>
       <c r="N108">
-        <v>7740</v>
+        <v>8080</v>
       </c>
       <c r="O108">
-        <v>7620</v>
+        <v>7960</v>
       </c>
       <c r="P108">
-        <v>7510</v>
+        <v>7840</v>
       </c>
       <c r="Q108">
-        <v>7400</v>
+        <v>7720</v>
       </c>
       <c r="R108">
-        <v>7400</v>
+        <v>7720</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>43</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109">
         <v>1400</v>
       </c>
       <c r="D109">
         <v>5</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>9360</v>
+        <v>9610</v>
       </c>
       <c r="G109">
-        <v>9130</v>
+        <v>9370</v>
       </c>
       <c r="H109">
-        <v>8910</v>
+        <v>9150</v>
       </c>
       <c r="I109">
-        <v>8690</v>
+        <v>8920</v>
       </c>
       <c r="J109">
-        <v>8480</v>
+        <v>8700</v>
       </c>
       <c r="K109">
-        <v>8270</v>
+        <v>8490</v>
       </c>
       <c r="L109">
-        <v>8160</v>
+        <v>8370</v>
       </c>
       <c r="M109">
-        <v>8030</v>
+        <v>8240</v>
       </c>
       <c r="N109">
-        <v>7910</v>
+        <v>8120</v>
       </c>
       <c r="O109">
-        <v>7800</v>
+        <v>8010</v>
       </c>
       <c r="P109">
-        <v>7680</v>
+        <v>7880</v>
       </c>
       <c r="Q109">
-        <v>7570</v>
+        <v>7770</v>
       </c>
       <c r="R109">
-        <v>7570</v>
+        <v>7770</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>44</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110">
-        <v>4800</v>
+        <v>4850</v>
       </c>
       <c r="D110">
         <v>7</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>15690</v>
+        <v>16600</v>
       </c>
       <c r="G110">
-        <v>15310</v>
+        <v>16190</v>
       </c>
       <c r="H110">
-        <v>14930</v>
+        <v>15790</v>
       </c>
       <c r="I110">
-        <v>14580</v>
+        <v>15410</v>
       </c>
       <c r="J110">
-        <v>14220</v>
+        <v>15030</v>
       </c>
       <c r="K110">
-        <v>13870</v>
+        <v>14670</v>
       </c>
       <c r="L110">
-        <v>13670</v>
+        <v>14450</v>
       </c>
       <c r="M110">
-        <v>13460</v>
+        <v>14230</v>
       </c>
       <c r="N110">
-        <v>13270</v>
+        <v>14030</v>
       </c>
       <c r="O110">
-        <v>13080</v>
+        <v>13830</v>
       </c>
       <c r="P110">
-        <v>12870</v>
+        <v>13610</v>
       </c>
       <c r="Q110">
-        <v>12680</v>
+        <v>13410</v>
       </c>
       <c r="R110">
-        <v>12680</v>
+        <v>13410</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>46</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>1900</v>
       </c>
       <c r="D111">
         <v>2</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>6950</v>
       </c>
       <c r="G111">
         <v>6790</v>
       </c>
       <c r="H111">
@@ -6269,87 +6269,87 @@
       </c>
       <c r="Q113">
         <v>5890</v>
       </c>
       <c r="R113">
         <v>5890</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>54</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114">
         <v>1400</v>
       </c>
       <c r="D114">
         <v>6</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>8000</v>
+        <v>8250</v>
       </c>
       <c r="G114">
-        <v>7810</v>
+        <v>8050</v>
       </c>
       <c r="H114">
-        <v>7610</v>
+        <v>7850</v>
       </c>
       <c r="I114">
-        <v>7430</v>
+        <v>7660</v>
       </c>
       <c r="J114">
-        <v>7250</v>
+        <v>7470</v>
       </c>
       <c r="K114">
+        <v>7290</v>
+      </c>
+      <c r="L114">
+        <v>7180</v>
+      </c>
+      <c r="M114">
         <v>7070</v>
       </c>
-      <c r="L114">
+      <c r="N114">
         <v>6970</v>
       </c>
-      <c r="M114">
-[...4 lines deleted...]
-      </c>
       <c r="O114">
+        <v>6880</v>
+      </c>
+      <c r="P114">
+        <v>6770</v>
+      </c>
+      <c r="Q114">
         <v>6670</v>
       </c>
-      <c r="P114">
-[...4 lines deleted...]
-      </c>
       <c r="R114">
-        <v>6470</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A71:R71"/>
     <mergeCell ref="A72:R72"/>
     <mergeCell ref="A73:R73"/>
     <mergeCell ref="A74:R74"/>