--- v1 (2026-02-02)
+++ v2 (2026-05-01)
@@ -692,96 +692,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>3020</v>
+        <v>3090</v>
       </c>
       <c r="D6">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>71.8</v>
+        <v>73.3</v>
       </c>
       <c r="G6">
-        <v>70.099999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="H6">
-        <v>68.40000000000001</v>
+        <v>69.8</v>
       </c>
       <c r="I6">
-        <v>66.7</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="J6">
-        <v>65.099999999999994</v>
+        <v>66.5</v>
       </c>
       <c r="K6">
-        <v>63.5</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="L6">
-        <v>62.6</v>
+        <v>64.0</v>
       </c>
       <c r="M6">
-        <v>61.7</v>
+        <v>63.099999999999994</v>
       </c>
       <c r="N6">
-        <v>60.8</v>
+        <v>62.2</v>
       </c>
       <c r="O6">
-        <v>59.9</v>
+        <v>61.3</v>
       </c>
       <c r="P6">
-        <v>59.0</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="Q6">
-        <v>58.1</v>
+        <v>59.5</v>
       </c>
       <c r="R6">
-        <v>58.1</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>2100</v>
       </c>
       <c r="D7">
         <v>6</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>54.5</v>
       </c>
       <c r="G7">
         <v>53.2</v>
       </c>
       <c r="H7">
@@ -892,96 +892,96 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>3020</v>
+        <v>3090</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="6">
-        <v>17970</v>
+        <v>18410</v>
       </c>
       <c r="G13">
-        <v>17530</v>
+        <v>17960</v>
       </c>
       <c r="H13">
+        <v>17520</v>
+      </c>
+      <c r="I13">
         <v>17100</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
       <c r="J13">
-        <v>16280</v>
+        <v>16680</v>
       </c>
       <c r="K13">
-        <v>15880</v>
+        <v>16270</v>
       </c>
       <c r="L13">
-        <v>15640</v>
+        <v>16030</v>
       </c>
       <c r="M13">
-        <v>15420</v>
+        <v>15800</v>
       </c>
       <c r="N13">
-        <v>15180</v>
+        <v>15560</v>
       </c>
       <c r="O13">
-        <v>14960</v>
+        <v>15330</v>
       </c>
       <c r="P13">
-        <v>14750</v>
+        <v>15110</v>
       </c>
       <c r="Q13">
-        <v>14520</v>
+        <v>14880</v>
       </c>
       <c r="R13">
-        <v>14520</v>
+        <v>14880</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>2100</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
         <v>13610</v>
       </c>
       <c r="G14">
         <v>13280</v>
       </c>
       <c r="H14">