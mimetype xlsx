--- v4 (2026-08-02)
+++ v5 (2026-10-30)
@@ -1037,143 +1037,143 @@
       </c>
       <c r="Q17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
         <v>1750</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>32.3</v>
+        <v>33.3</v>
       </c>
       <c r="G18">
-        <v>31.6</v>
+        <v>32.5</v>
       </c>
       <c r="H18">
-        <v>30.9</v>
+        <v>31.8</v>
       </c>
       <c r="I18">
-        <v>30.2</v>
+        <v>31.1</v>
       </c>
       <c r="J18">
-        <v>29.5</v>
+        <v>30.4</v>
       </c>
       <c r="K18">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="L18">
-        <v>28.4</v>
+        <v>29.3</v>
       </c>
       <c r="M18">
-        <v>28.0</v>
+        <v>28.9</v>
       </c>
       <c r="N18">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
       <c r="O18">
-        <v>27.2</v>
+        <v>28.099999999999998</v>
       </c>
       <c r="P18">
-        <v>26.8</v>
+        <v>27.9</v>
       </c>
       <c r="Q18">
-        <v>26.4</v>
+        <v>27.7</v>
       </c>
       <c r="R18">
-        <v>26.4</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
         <v>1750</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>26.1</v>
       </c>
       <c r="G19">
         <v>25.5</v>
       </c>
       <c r="H19">
         <v>24.9</v>
       </c>
       <c r="I19">
         <v>24.3</v>
       </c>
       <c r="J19">
         <v>23.7</v>
       </c>
       <c r="K19">
         <v>23.1</v>
       </c>
       <c r="L19">
         <v>22.8</v>
       </c>
       <c r="M19">
         <v>22.5</v>
       </c>
       <c r="N19">
         <v>22.2</v>
       </c>
       <c r="O19">
         <v>21.9</v>
       </c>
       <c r="P19">
-        <v>21.6</v>
+        <v>21.8</v>
       </c>
       <c r="Q19">
-        <v>21.3</v>
+        <v>21.7</v>
       </c>
       <c r="R19">
-        <v>21.3</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1300</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>29.5</v>
       </c>
       <c r="G20">
         <v>28.8</v>
       </c>
       <c r="H20">
@@ -1235,113 +1235,113 @@
       <c r="H21">
         <v>31.9</v>
       </c>
       <c r="I21">
         <v>31.2</v>
       </c>
       <c r="J21">
         <v>30.5</v>
       </c>
       <c r="K21">
         <v>29.8</v>
       </c>
       <c r="L21">
         <v>29.4</v>
       </c>
       <c r="M21">
         <v>29.0</v>
       </c>
       <c r="N21">
         <v>28.6</v>
       </c>
       <c r="O21">
         <v>28.2</v>
       </c>
       <c r="P21">
+        <v>28.0</v>
+      </c>
+      <c r="Q21">
         <v>27.8</v>
       </c>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
       <c r="R21">
-        <v>27.4</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
         <v>1000</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>13.5</v>
       </c>
       <c r="G22">
         <v>13.2</v>
       </c>
       <c r="H22">
         <v>12.9</v>
       </c>
       <c r="I22">
         <v>12.6</v>
       </c>
       <c r="J22">
         <v>12.3</v>
       </c>
       <c r="K22">
         <v>12</v>
       </c>
       <c r="L22">
         <v>11.8</v>
       </c>
       <c r="M22">
         <v>11.6</v>
       </c>
       <c r="N22">
         <v>11.4</v>
       </c>
       <c r="O22">
         <v>11.2</v>
       </c>
       <c r="P22">
-        <v>11</v>
+        <v>11.2</v>
       </c>
       <c r="Q22">
-        <v>10.8</v>
+        <v>11.2</v>
       </c>
       <c r="R22">
-        <v>10.8</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23">
         <v>3500</v>
       </c>
       <c r="D23">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="5">
         <v>22</v>
       </c>
       <c r="G23">
         <v>21.5</v>
       </c>
       <c r="H23">
@@ -1485,87 +1485,87 @@
       </c>
       <c r="Q25">
         <v>7.1</v>
       </c>
       <c r="R25">
         <v>7.1</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
       <c r="C26">
         <v>1350</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>30.4</v>
+        <v>31.5</v>
       </c>
       <c r="G26">
-        <v>29.7</v>
+        <v>30.8</v>
       </c>
       <c r="H26">
-        <v>29.0</v>
+        <v>30.1</v>
       </c>
       <c r="I26">
-        <v>28.3</v>
+        <v>29.4</v>
       </c>
       <c r="J26">
+        <v>28.7</v>
+      </c>
+      <c r="K26">
+        <v>28</v>
+      </c>
+      <c r="L26">
         <v>27.6</v>
       </c>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
       <c r="M26">
+        <v>27.2</v>
+      </c>
+      <c r="N26">
+        <v>26.8</v>
+      </c>
+      <c r="O26">
+        <v>26.4</v>
+      </c>
+      <c r="P26">
         <v>26.2</v>
       </c>
-      <c r="N26">
-[...7 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>24.6</v>
+        <v>26.0</v>
       </c>
       <c r="R26">
-        <v>24.6</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27">
         <v>1000</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>14.1</v>
       </c>
       <c r="G27">
         <v>13.8</v>
       </c>
       <c r="H27">
@@ -1627,113 +1627,113 @@
       <c r="H28">
         <v>30.5</v>
       </c>
       <c r="I28">
         <v>29.8</v>
       </c>
       <c r="J28">
         <v>29.1</v>
       </c>
       <c r="K28">
         <v>28.4</v>
       </c>
       <c r="L28">
         <v>28.0</v>
       </c>
       <c r="M28">
         <v>27.6</v>
       </c>
       <c r="N28">
         <v>27.2</v>
       </c>
       <c r="O28">
         <v>26.8</v>
       </c>
       <c r="P28">
+        <v>26.6</v>
+      </c>
+      <c r="Q28">
         <v>26.4</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>26.0</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>44</v>
       </c>
       <c r="C29">
         <v>1600</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>32.1</v>
+        <v>37.3</v>
       </c>
       <c r="G29">
-        <v>31.4</v>
+        <v>36.4</v>
       </c>
       <c r="H29">
-        <v>30.7</v>
+        <v>35.6</v>
       </c>
       <c r="I29">
-        <v>30.0</v>
+        <v>34.8</v>
       </c>
       <c r="J29">
-        <v>29.3</v>
+        <v>34.0</v>
       </c>
       <c r="K29">
-        <v>28.6</v>
+        <v>33.2</v>
       </c>
       <c r="L29">
-        <v>28.2</v>
+        <v>32.7</v>
       </c>
       <c r="M29">
-        <v>27.8</v>
+        <v>32.2</v>
       </c>
       <c r="N29">
-        <v>27.4</v>
+        <v>31.7</v>
       </c>
       <c r="O29">
-        <v>27.0</v>
+        <v>31.2</v>
       </c>
       <c r="P29">
-        <v>26.6</v>
+        <v>30.9</v>
       </c>
       <c r="Q29">
-        <v>26.2</v>
+        <v>30.6</v>
       </c>
       <c r="R29">
-        <v>26.2</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2800</v>
       </c>
       <c r="D30">
         <v>5</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>45.0</v>
       </c>
       <c r="G30">
         <v>43.9</v>
       </c>
       <c r="H30">
@@ -1756,96 +1756,96 @@
       </c>
       <c r="N30">
         <v>37.9</v>
       </c>
       <c r="O30">
         <v>37.3</v>
       </c>
       <c r="P30">
         <v>36.7</v>
       </c>
       <c r="Q30">
         <v>36.2</v>
       </c>
       <c r="R30">
         <v>36.2</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="G31">
+        <v>27.7</v>
+      </c>
+      <c r="H31">
         <v>27.1</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>26.5</v>
       </c>
-      <c r="H31">
-[...4 lines deleted...]
-      </c>
       <c r="J31">
-        <v>24.7</v>
+        <v>25.8</v>
       </c>
       <c r="K31">
-        <v>24.1</v>
+        <v>25.2</v>
       </c>
       <c r="L31">
-        <v>23.7</v>
+        <v>24.8</v>
       </c>
       <c r="M31">
+        <v>24.5</v>
+      </c>
+      <c r="N31">
+        <v>24.2</v>
+      </c>
+      <c r="O31">
+        <v>23.8</v>
+      </c>
+      <c r="P31">
+        <v>23.5</v>
+      </c>
+      <c r="Q31">
         <v>23.3</v>
       </c>
-      <c r="N31">
-[...10 lines deleted...]
-      </c>
       <c r="R31">
-        <v>21.8</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:19" customHeight="1" ht="20">
       <c r="A35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
@@ -1909,143 +1909,143 @@
       </c>
       <c r="Q36" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R36" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
         <v>1750</v>
       </c>
       <c r="D37">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
-        <v>10090</v>
+        <v>10370</v>
       </c>
       <c r="G37">
-        <v>9850</v>
+        <v>10130</v>
       </c>
       <c r="H37">
-        <v>9610</v>
+        <v>9880</v>
       </c>
       <c r="I37">
-        <v>9380</v>
+        <v>9650</v>
       </c>
       <c r="J37">
-        <v>9160</v>
+        <v>9420</v>
       </c>
       <c r="K37">
-        <v>8940</v>
+        <v>9200</v>
       </c>
       <c r="L37">
-        <v>8810</v>
+        <v>9060</v>
       </c>
       <c r="M37">
+        <v>8930</v>
+      </c>
+      <c r="N37">
+        <v>8800</v>
+      </c>
+      <c r="O37">
         <v>8680</v>
       </c>
-      <c r="N37">
-[...4 lines deleted...]
-      </c>
       <c r="P37">
-        <v>8330</v>
+        <v>8620</v>
       </c>
       <c r="Q37">
-        <v>8200</v>
+        <v>8560</v>
       </c>
       <c r="R37">
-        <v>8200</v>
+        <v>8560</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
         <v>1750</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
-        <v>8750</v>
+        <v>8760</v>
       </c>
       <c r="G38">
-        <v>8540</v>
+        <v>8550</v>
       </c>
       <c r="H38">
-        <v>8340</v>
+        <v>8350</v>
       </c>
       <c r="I38">
-        <v>8140</v>
+        <v>8150</v>
       </c>
       <c r="J38">
-        <v>7950</v>
+        <v>7960</v>
       </c>
       <c r="K38">
-        <v>7760</v>
+        <v>7770</v>
       </c>
       <c r="L38">
-        <v>7650</v>
+        <v>7660</v>
       </c>
       <c r="M38">
-        <v>7540</v>
+        <v>7550</v>
       </c>
       <c r="N38">
         <v>7440</v>
       </c>
       <c r="O38">
-        <v>7330</v>
+        <v>7340</v>
       </c>
       <c r="P38">
-        <v>7230</v>
+        <v>7300</v>
       </c>
       <c r="Q38">
-        <v>7120</v>
+        <v>7260</v>
       </c>
       <c r="R38">
-        <v>7120</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>1300</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
         <v>7320</v>
       </c>
       <c r="G39">
         <v>7150</v>
       </c>
       <c r="H39">
@@ -2077,143 +2077,143 @@
       </c>
       <c r="Q39">
         <v>5920</v>
       </c>
       <c r="R39">
         <v>5920</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40">
         <v>1850</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>10400</v>
+        <v>10410</v>
       </c>
       <c r="G40">
-        <v>10150</v>
+        <v>10160</v>
       </c>
       <c r="H40">
-        <v>9900</v>
+        <v>9910</v>
       </c>
       <c r="I40">
-        <v>9670</v>
+        <v>9680</v>
       </c>
       <c r="J40">
-        <v>9440</v>
+        <v>9450</v>
       </c>
       <c r="K40">
-        <v>9220</v>
+        <v>9230</v>
       </c>
       <c r="L40">
-        <v>9080</v>
+        <v>9090</v>
       </c>
       <c r="M40">
-        <v>8950</v>
+        <v>8960</v>
       </c>
       <c r="N40">
         <v>8830</v>
       </c>
       <c r="O40">
-        <v>8700</v>
+        <v>8710</v>
       </c>
       <c r="P40">
-        <v>8580</v>
+        <v>8650</v>
       </c>
       <c r="Q40">
-        <v>8450</v>
+        <v>8590</v>
       </c>
       <c r="R40">
-        <v>8450</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41" t="s">
         <v>49</v>
       </c>
       <c r="C41">
         <v>1000</v>
       </c>
       <c r="D41">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>5320</v>
+        <v>5330</v>
       </c>
       <c r="G41">
-        <v>5190</v>
+        <v>5200</v>
       </c>
       <c r="H41">
-        <v>5060</v>
+        <v>5070</v>
       </c>
       <c r="I41">
-        <v>4940</v>
+        <v>4950</v>
       </c>
       <c r="J41">
-        <v>4820</v>
+        <v>4830</v>
       </c>
       <c r="K41">
-        <v>4700</v>
+        <v>4710</v>
       </c>
       <c r="L41">
-        <v>4630</v>
+        <v>4640</v>
       </c>
       <c r="M41">
-        <v>4560</v>
+        <v>4570</v>
       </c>
       <c r="N41">
         <v>4500</v>
       </c>
       <c r="O41">
-        <v>4430</v>
+        <v>4440</v>
       </c>
       <c r="P41">
-        <v>4370</v>
+        <v>4440</v>
       </c>
       <c r="Q41">
-        <v>4300</v>
+        <v>4440</v>
       </c>
       <c r="R41">
-        <v>4300</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42" t="s">
         <v>49</v>
       </c>
       <c r="C42">
         <v>3500</v>
       </c>
       <c r="D42">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" s="6">
         <v>8740</v>
       </c>
       <c r="G42">
         <v>8530</v>
       </c>
       <c r="H42">
@@ -2357,87 +2357,87 @@
       </c>
       <c r="Q44">
         <v>1780</v>
       </c>
       <c r="R44">
         <v>1780</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45" t="s">
         <v>44</v>
       </c>
       <c r="C45">
         <v>1350</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>9540</v>
+        <v>9850</v>
       </c>
       <c r="G45">
-        <v>9320</v>
+        <v>9610</v>
       </c>
       <c r="H45">
-        <v>9090</v>
+        <v>9380</v>
       </c>
       <c r="I45">
-        <v>8880</v>
+        <v>9160</v>
       </c>
       <c r="J45">
-        <v>8670</v>
+        <v>8940</v>
       </c>
       <c r="K45">
-        <v>8460</v>
+        <v>8730</v>
       </c>
       <c r="L45">
-        <v>8340</v>
+        <v>8600</v>
       </c>
       <c r="M45">
-        <v>8220</v>
+        <v>8480</v>
       </c>
       <c r="N45">
-        <v>8110</v>
+        <v>8360</v>
       </c>
       <c r="O45">
-        <v>7990</v>
+        <v>8240</v>
       </c>
       <c r="P45">
-        <v>7880</v>
+        <v>8190</v>
       </c>
       <c r="Q45">
-        <v>7760</v>
+        <v>8140</v>
       </c>
       <c r="R45">
-        <v>7760</v>
+        <v>8140</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" t="s">
         <v>49</v>
       </c>
       <c r="C46">
         <v>1000</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>5660</v>
       </c>
       <c r="G46">
         <v>5520</v>
       </c>
       <c r="H46">
@@ -2469,143 +2469,143 @@
       </c>
       <c r="Q46">
         <v>4580</v>
       </c>
       <c r="R46">
         <v>4580</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47" t="s">
         <v>44</v>
       </c>
       <c r="C47">
         <v>1780</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>9970</v>
+        <v>9980</v>
       </c>
       <c r="G47">
-        <v>9730</v>
+        <v>9740</v>
       </c>
       <c r="H47">
-        <v>9500</v>
+        <v>9510</v>
       </c>
       <c r="I47">
-        <v>9270</v>
+        <v>9280</v>
       </c>
       <c r="J47">
-        <v>9050</v>
+        <v>9060</v>
       </c>
       <c r="K47">
-        <v>8840</v>
+        <v>8850</v>
       </c>
       <c r="L47">
-        <v>8710</v>
+        <v>8720</v>
       </c>
       <c r="M47">
-        <v>8580</v>
+        <v>8590</v>
       </c>
       <c r="N47">
         <v>8470</v>
       </c>
       <c r="O47">
-        <v>8340</v>
+        <v>8350</v>
       </c>
       <c r="P47">
-        <v>8230</v>
+        <v>8300</v>
       </c>
       <c r="Q47">
-        <v>8100</v>
+        <v>8240</v>
       </c>
       <c r="R47">
-        <v>8100</v>
+        <v>8240</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48" t="s">
         <v>44</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>10020</v>
+        <v>11270</v>
       </c>
       <c r="G48">
-        <v>9780</v>
+        <v>11000</v>
       </c>
       <c r="H48">
-        <v>9550</v>
+        <v>10730</v>
       </c>
       <c r="I48">
-        <v>9320</v>
+        <v>10480</v>
       </c>
       <c r="J48">
-        <v>9100</v>
+        <v>10230</v>
       </c>
       <c r="K48">
-        <v>8880</v>
+        <v>9980</v>
       </c>
       <c r="L48">
-        <v>8760</v>
+        <v>9840</v>
       </c>
       <c r="M48">
-        <v>8630</v>
+        <v>9700</v>
       </c>
       <c r="N48">
-        <v>8510</v>
+        <v>9560</v>
       </c>
       <c r="O48">
-        <v>8390</v>
+        <v>9420</v>
       </c>
       <c r="P48">
-        <v>8270</v>
+        <v>9350</v>
       </c>
       <c r="Q48">
-        <v>8150</v>
+        <v>9290</v>
       </c>
       <c r="R48">
-        <v>8150</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
         <v>2800</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
         <v>11200</v>
       </c>
       <c r="G49">
         <v>10930</v>
       </c>
       <c r="H49">
@@ -2628,96 +2628,96 @@
       </c>
       <c r="N49">
         <v>9470</v>
       </c>
       <c r="O49">
         <v>9330</v>
       </c>
       <c r="P49">
         <v>9190</v>
       </c>
       <c r="Q49">
         <v>9060</v>
       </c>
       <c r="R49">
         <v>9060</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50" t="s">
         <v>44</v>
       </c>
       <c r="C50">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D50">
         <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>8660</v>
+        <v>8980</v>
       </c>
       <c r="G50">
-        <v>8460</v>
+        <v>8770</v>
       </c>
       <c r="H50">
-        <v>8250</v>
+        <v>8550</v>
       </c>
       <c r="I50">
-        <v>8060</v>
+        <v>8360</v>
       </c>
       <c r="J50">
-        <v>7870</v>
+        <v>8160</v>
       </c>
       <c r="K50">
-        <v>7680</v>
+        <v>7960</v>
       </c>
       <c r="L50">
-        <v>7570</v>
+        <v>7850</v>
       </c>
       <c r="M50">
-        <v>7460</v>
+        <v>7740</v>
       </c>
       <c r="N50">
-        <v>7360</v>
+        <v>7630</v>
       </c>
       <c r="O50">
-        <v>7260</v>
+        <v>7530</v>
       </c>
       <c r="P50">
-        <v>7160</v>
+        <v>7490</v>
       </c>
       <c r="Q50">
-        <v>7050</v>
+        <v>7440</v>
       </c>
       <c r="R50">
-        <v>7050</v>
+        <v>7440</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>