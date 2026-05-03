--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -1196,96 +1196,96 @@
       </c>
       <c r="N20">
         <v>22.8</v>
       </c>
       <c r="O20">
         <v>22.5</v>
       </c>
       <c r="P20">
         <v>22.2</v>
       </c>
       <c r="Q20">
         <v>21.9</v>
       </c>
       <c r="R20">
         <v>21.9</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
+        <v>31.2</v>
+      </c>
+      <c r="G21">
+        <v>30.5</v>
+      </c>
+      <c r="H21">
         <v>29.8</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>29.1</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>28.4</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>27.7</v>
       </c>
-      <c r="J21">
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="L21">
+        <v>27.3</v>
+      </c>
+      <c r="M21">
+        <v>26.9</v>
+      </c>
+      <c r="N21">
         <v>26.5</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>26.1</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>25.7</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>25.3</v>
       </c>
-      <c r="O21">
-[...7 lines deleted...]
-      </c>
       <c r="R21">
-        <v>24.1</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
         <v>1000</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>13.5</v>
       </c>
       <c r="G22">
         <v>13.2</v>
       </c>
       <c r="H22">
@@ -1700,96 +1700,96 @@
       </c>
       <c r="N29">
         <v>27.4</v>
       </c>
       <c r="O29">
         <v>27.0</v>
       </c>
       <c r="P29">
         <v>26.6</v>
       </c>
       <c r="Q29">
         <v>26.2</v>
       </c>
       <c r="R29">
         <v>26.2</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2250</v>
+        <v>2750</v>
       </c>
       <c r="D30">
         <v>5</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>40.099999999999994</v>
+        <v>42.2</v>
       </c>
       <c r="G30">
+        <v>41.2</v>
+      </c>
+      <c r="H30">
+        <v>40.2</v>
+      </c>
+      <c r="I30">
         <v>39.2</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>38.3</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37.4</v>
       </c>
-      <c r="J30">
-[...4 lines deleted...]
-      </c>
       <c r="L30">
-        <v>35.1</v>
+        <v>36.9</v>
       </c>
       <c r="M30">
-        <v>34.6</v>
+        <v>36.4</v>
       </c>
       <c r="N30">
-        <v>34.1</v>
+        <v>35.9</v>
       </c>
       <c r="O30">
-        <v>33.59999999999999</v>
+        <v>35.4</v>
       </c>
       <c r="P30">
-        <v>33.1</v>
+        <v>34.9</v>
       </c>
       <c r="Q30">
-        <v>32.6</v>
+        <v>34.4</v>
       </c>
       <c r="R30">
-        <v>32.6</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31">
         <v>1600</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>27.1</v>
       </c>
       <c r="G31">
         <v>26.5</v>
       </c>
       <c r="H31">
@@ -2068,96 +2068,96 @@
       </c>
       <c r="N39">
         <v>5730</v>
       </c>
       <c r="O39">
         <v>5640</v>
       </c>
       <c r="P39">
         <v>5570</v>
       </c>
       <c r="Q39">
         <v>5480</v>
       </c>
       <c r="R39">
         <v>5480</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>9370</v>
+        <v>9740</v>
       </c>
       <c r="G40">
-        <v>9150</v>
+        <v>9510</v>
       </c>
       <c r="H40">
-        <v>8930</v>
+        <v>9280</v>
       </c>
       <c r="I40">
-        <v>8720</v>
+        <v>9070</v>
       </c>
       <c r="J40">
+        <v>8850</v>
+      </c>
+      <c r="K40">
+        <v>8640</v>
+      </c>
+      <c r="L40">
         <v>8510</v>
       </c>
-      <c r="K40">
-[...4 lines deleted...]
-      </c>
       <c r="M40">
-        <v>8070</v>
+        <v>8390</v>
       </c>
       <c r="N40">
-        <v>7960</v>
+        <v>8280</v>
       </c>
       <c r="O40">
-        <v>7840</v>
+        <v>8160</v>
       </c>
       <c r="P40">
-        <v>7740</v>
+        <v>8040</v>
       </c>
       <c r="Q40">
-        <v>7620</v>
+        <v>7920</v>
       </c>
       <c r="R40">
-        <v>7620</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41" t="s">
         <v>49</v>
       </c>
       <c r="C41">
         <v>1000</v>
       </c>
       <c r="D41">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>5320</v>
       </c>
       <c r="G41">
         <v>5190</v>
       </c>
       <c r="H41">
@@ -2572,96 +2572,96 @@
       </c>
       <c r="N48">
         <v>8510</v>
       </c>
       <c r="O48">
         <v>8390</v>
       </c>
       <c r="P48">
         <v>8270</v>
       </c>
       <c r="Q48">
         <v>8150</v>
       </c>
       <c r="R48">
         <v>8150</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
-        <v>2250</v>
+        <v>2750</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10080</v>
+        <v>10660</v>
       </c>
       <c r="G49">
-        <v>9840</v>
+        <v>10400</v>
       </c>
       <c r="H49">
-        <v>9600</v>
+        <v>10150</v>
       </c>
       <c r="I49">
-        <v>9360</v>
+        <v>9900</v>
       </c>
       <c r="J49">
-        <v>9140</v>
+        <v>9660</v>
       </c>
       <c r="K49">
-        <v>8910</v>
+        <v>9430</v>
       </c>
       <c r="L49">
-        <v>8780</v>
+        <v>9290</v>
       </c>
       <c r="M49">
-        <v>8650</v>
+        <v>9150</v>
       </c>
       <c r="N49">
-        <v>8520</v>
+        <v>9010</v>
       </c>
       <c r="O49">
-        <v>8390</v>
+        <v>8870</v>
       </c>
       <c r="P49">
-        <v>8280</v>
+        <v>8750</v>
       </c>
       <c r="Q49">
-        <v>8150</v>
+        <v>8620</v>
       </c>
       <c r="R49">
-        <v>8150</v>
+        <v>8620</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50" t="s">
         <v>44</v>
       </c>
       <c r="C50">
         <v>1600</v>
       </c>
       <c r="D50">
         <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>8660</v>
       </c>
       <c r="G50">
         <v>8460</v>
       </c>
       <c r="H50">