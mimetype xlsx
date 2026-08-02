--- v3 (2026-05-03)
+++ v4 (2026-08-02)
@@ -1028,96 +1028,96 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>30.6</v>
+        <v>32.3</v>
       </c>
       <c r="G18">
-        <v>29.9</v>
+        <v>31.6</v>
       </c>
       <c r="H18">
-        <v>29.2</v>
+        <v>30.9</v>
       </c>
       <c r="I18">
-        <v>28.5</v>
+        <v>30.2</v>
       </c>
       <c r="J18">
-        <v>27.8</v>
+        <v>29.5</v>
       </c>
       <c r="K18">
-        <v>27.1</v>
+        <v>28.8</v>
       </c>
       <c r="L18">
-        <v>26.7</v>
+        <v>28.4</v>
       </c>
       <c r="M18">
-        <v>26.3</v>
+        <v>28.0</v>
       </c>
       <c r="N18">
-        <v>25.9</v>
+        <v>27.6</v>
       </c>
       <c r="O18">
-        <v>25.5</v>
+        <v>27.2</v>
       </c>
       <c r="P18">
-        <v>25.1</v>
+        <v>26.8</v>
       </c>
       <c r="Q18">
-        <v>24.7</v>
+        <v>26.4</v>
       </c>
       <c r="R18">
-        <v>24.7</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
         <v>1750</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>26.1</v>
       </c>
       <c r="G19">
         <v>25.5</v>
       </c>
       <c r="H19">
@@ -1140,152 +1140,152 @@
       </c>
       <c r="N19">
         <v>22.2</v>
       </c>
       <c r="O19">
         <v>21.9</v>
       </c>
       <c r="P19">
         <v>21.6</v>
       </c>
       <c r="Q19">
         <v>21.3</v>
       </c>
       <c r="R19">
         <v>21.3</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
+        <v>29.5</v>
+      </c>
+      <c r="G20">
+        <v>28.8</v>
+      </c>
+      <c r="H20">
+        <v>28.1</v>
+      </c>
+      <c r="I20">
+        <v>27.4</v>
+      </c>
+      <c r="J20">
         <v>26.7</v>
       </c>
-      <c r="G20">
-[...10 lines deleted...]
-      </c>
       <c r="K20">
+        <v>26.0</v>
+      </c>
+      <c r="L20">
+        <v>25.6</v>
+      </c>
+      <c r="M20">
+        <v>25.2</v>
+      </c>
+      <c r="N20">
+        <v>24.8</v>
+      </c>
+      <c r="O20">
+        <v>24.4</v>
+      </c>
+      <c r="P20">
+        <v>24.0</v>
+      </c>
+      <c r="Q20">
         <v>23.7</v>
       </c>
-      <c r="L20">
-[...16 lines deleted...]
-      </c>
       <c r="R20">
-        <v>21.9</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
+        <v>33.5</v>
+      </c>
+      <c r="G21">
+        <v>32.7</v>
+      </c>
+      <c r="H21">
+        <v>31.9</v>
+      </c>
+      <c r="I21">
         <v>31.2</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>30.5</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>29.8</v>
       </c>
-      <c r="I21">
-[...7 lines deleted...]
-      </c>
       <c r="L21">
-        <v>27.3</v>
+        <v>29.4</v>
       </c>
       <c r="M21">
-        <v>26.9</v>
+        <v>29.0</v>
       </c>
       <c r="N21">
-        <v>26.5</v>
+        <v>28.6</v>
       </c>
       <c r="O21">
-        <v>26.1</v>
+        <v>28.2</v>
       </c>
       <c r="P21">
-        <v>25.7</v>
+        <v>27.8</v>
       </c>
       <c r="Q21">
-        <v>25.3</v>
+        <v>27.4</v>
       </c>
       <c r="R21">
-        <v>25.3</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
         <v>1000</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>13.5</v>
       </c>
       <c r="G22">
         <v>13.2</v>
       </c>
       <c r="H22">
@@ -1485,87 +1485,87 @@
       </c>
       <c r="Q25">
         <v>7.1</v>
       </c>
       <c r="R25">
         <v>7.1</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
       <c r="C26">
         <v>1350</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>29.5</v>
+        <v>30.4</v>
       </c>
       <c r="G26">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="H26">
-        <v>28.1</v>
+        <v>29.0</v>
       </c>
       <c r="I26">
-        <v>27.5</v>
+        <v>28.3</v>
       </c>
       <c r="J26">
-        <v>26.9</v>
+        <v>27.6</v>
       </c>
       <c r="K26">
-        <v>26.3</v>
+        <v>27</v>
       </c>
       <c r="L26">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="M26">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="N26">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="O26">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="P26">
-        <v>24.3</v>
+        <v>25</v>
       </c>
       <c r="Q26">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
       <c r="R26">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27">
         <v>1000</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>14.1</v>
       </c>
       <c r="G27">
         <v>13.8</v>
       </c>
       <c r="H27">
@@ -1588,96 +1588,96 @@
       </c>
       <c r="N27">
         <v>12</v>
       </c>
       <c r="O27">
         <v>11.8</v>
       </c>
       <c r="P27">
         <v>11.6</v>
       </c>
       <c r="Q27">
         <v>11.4</v>
       </c>
       <c r="R27">
         <v>11.4</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>44</v>
       </c>
       <c r="C28">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>31.4</v>
+        <v>31.9</v>
       </c>
       <c r="G28">
-        <v>30.7</v>
+        <v>31.2</v>
       </c>
       <c r="H28">
-        <v>30.0</v>
+        <v>30.5</v>
       </c>
       <c r="I28">
-        <v>29.3</v>
+        <v>29.8</v>
       </c>
       <c r="J28">
-        <v>28.6</v>
+        <v>29.1</v>
       </c>
       <c r="K28">
-        <v>27.9</v>
+        <v>28.4</v>
       </c>
       <c r="L28">
-        <v>27.5</v>
+        <v>28.0</v>
       </c>
       <c r="M28">
-        <v>27.1</v>
+        <v>27.6</v>
       </c>
       <c r="N28">
-        <v>26.7</v>
+        <v>27.2</v>
       </c>
       <c r="O28">
-        <v>26.3</v>
+        <v>26.8</v>
       </c>
       <c r="P28">
-        <v>25.9</v>
+        <v>26.4</v>
       </c>
       <c r="Q28">
-        <v>25.5</v>
+        <v>26.0</v>
       </c>
       <c r="R28">
-        <v>25.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>44</v>
       </c>
       <c r="C29">
         <v>1600</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
         <v>32.1</v>
       </c>
       <c r="G29">
         <v>31.4</v>
       </c>
       <c r="H29">
@@ -1700,96 +1700,96 @@
       </c>
       <c r="N29">
         <v>27.4</v>
       </c>
       <c r="O29">
         <v>27.0</v>
       </c>
       <c r="P29">
         <v>26.6</v>
       </c>
       <c r="Q29">
         <v>26.2</v>
       </c>
       <c r="R29">
         <v>26.2</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D30">
         <v>5</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>42.2</v>
+        <v>45.0</v>
       </c>
       <c r="G30">
-        <v>41.2</v>
+        <v>43.9</v>
       </c>
       <c r="H30">
-        <v>40.2</v>
+        <v>42.8</v>
       </c>
       <c r="I30">
-        <v>39.2</v>
+        <v>41.7</v>
       </c>
       <c r="J30">
-        <v>38.3</v>
+        <v>40.7</v>
       </c>
       <c r="K30">
-        <v>37.4</v>
+        <v>39.7</v>
       </c>
       <c r="L30">
-        <v>36.9</v>
+        <v>39.1</v>
       </c>
       <c r="M30">
-        <v>36.4</v>
+        <v>38.5</v>
       </c>
       <c r="N30">
-        <v>35.9</v>
+        <v>37.9</v>
       </c>
       <c r="O30">
-        <v>35.4</v>
+        <v>37.3</v>
       </c>
       <c r="P30">
-        <v>34.9</v>
+        <v>36.7</v>
       </c>
       <c r="Q30">
-        <v>34.4</v>
+        <v>36.2</v>
       </c>
       <c r="R30">
-        <v>34.4</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
         <v>44</v>
       </c>
       <c r="C31">
         <v>1600</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>27.1</v>
       </c>
       <c r="G31">
         <v>26.5</v>
       </c>
       <c r="H31">
@@ -1900,96 +1900,96 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P36" s="4" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R36" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D37">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
-        <v>9560</v>
+        <v>10090</v>
       </c>
       <c r="G37">
-        <v>9330</v>
+        <v>9850</v>
       </c>
       <c r="H37">
-        <v>9110</v>
+        <v>9610</v>
       </c>
       <c r="I37">
-        <v>8890</v>
+        <v>9380</v>
       </c>
       <c r="J37">
+        <v>9160</v>
+      </c>
+      <c r="K37">
+        <v>8940</v>
+      </c>
+      <c r="L37">
+        <v>8810</v>
+      </c>
+      <c r="M37">
         <v>8680</v>
       </c>
-      <c r="K37">
-[...7 lines deleted...]
-      </c>
       <c r="N37">
-        <v>8120</v>
+        <v>8570</v>
       </c>
       <c r="O37">
-        <v>8000</v>
+        <v>8440</v>
       </c>
       <c r="P37">
-        <v>7890</v>
+        <v>8330</v>
       </c>
       <c r="Q37">
-        <v>7770</v>
+        <v>8200</v>
       </c>
       <c r="R37">
-        <v>7770</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
         <v>1750</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
         <v>8750</v>
       </c>
       <c r="G38">
         <v>8540</v>
       </c>
       <c r="H38">
@@ -2012,152 +2012,152 @@
       </c>
       <c r="N38">
         <v>7440</v>
       </c>
       <c r="O38">
         <v>7330</v>
       </c>
       <c r="P38">
         <v>7230</v>
       </c>
       <c r="Q38">
         <v>7120</v>
       </c>
       <c r="R38">
         <v>7120</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>6780</v>
+        <v>7320</v>
       </c>
       <c r="G39">
-        <v>6620</v>
+        <v>7150</v>
       </c>
       <c r="H39">
-        <v>6460</v>
+        <v>6980</v>
       </c>
       <c r="I39">
-        <v>6300</v>
+        <v>6810</v>
       </c>
       <c r="J39">
-        <v>6150</v>
+        <v>6640</v>
       </c>
       <c r="K39">
-        <v>6000</v>
+        <v>6480</v>
       </c>
       <c r="L39">
-        <v>5910</v>
+        <v>6380</v>
       </c>
       <c r="M39">
-        <v>5820</v>
+        <v>6290</v>
       </c>
       <c r="N39">
-        <v>5730</v>
+        <v>6190</v>
       </c>
       <c r="O39">
-        <v>5640</v>
+        <v>6100</v>
       </c>
       <c r="P39">
-        <v>5570</v>
+        <v>6010</v>
       </c>
       <c r="Q39">
-        <v>5480</v>
+        <v>5920</v>
       </c>
       <c r="R39">
-        <v>5480</v>
+        <v>5920</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>9740</v>
+        <v>10400</v>
       </c>
       <c r="G40">
-        <v>9510</v>
+        <v>10150</v>
       </c>
       <c r="H40">
-        <v>9280</v>
+        <v>9900</v>
       </c>
       <c r="I40">
-        <v>9070</v>
+        <v>9670</v>
       </c>
       <c r="J40">
-        <v>8850</v>
+        <v>9440</v>
       </c>
       <c r="K40">
-        <v>8640</v>
+        <v>9220</v>
       </c>
       <c r="L40">
-        <v>8510</v>
+        <v>9080</v>
       </c>
       <c r="M40">
-        <v>8390</v>
+        <v>8950</v>
       </c>
       <c r="N40">
-        <v>8280</v>
+        <v>8830</v>
       </c>
       <c r="O40">
-        <v>8160</v>
+        <v>8700</v>
       </c>
       <c r="P40">
-        <v>8040</v>
+        <v>8580</v>
       </c>
       <c r="Q40">
-        <v>7920</v>
+        <v>8450</v>
       </c>
       <c r="R40">
-        <v>7920</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41" t="s">
         <v>49</v>
       </c>
       <c r="C41">
         <v>1000</v>
       </c>
       <c r="D41">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>5320</v>
       </c>
       <c r="G41">
         <v>5190</v>
       </c>
       <c r="H41">
@@ -2357,87 +2357,87 @@
       </c>
       <c r="Q44">
         <v>1780</v>
       </c>
       <c r="R44">
         <v>1780</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45" t="s">
         <v>44</v>
       </c>
       <c r="C45">
         <v>1350</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>9330</v>
+        <v>9540</v>
       </c>
       <c r="G45">
-        <v>9100</v>
+        <v>9320</v>
       </c>
       <c r="H45">
-        <v>8890</v>
+        <v>9090</v>
       </c>
       <c r="I45">
-        <v>8680</v>
+        <v>8880</v>
       </c>
       <c r="J45">
-        <v>8470</v>
+        <v>8670</v>
       </c>
       <c r="K45">
-        <v>8270</v>
+        <v>8460</v>
       </c>
       <c r="L45">
-        <v>8150</v>
+        <v>8340</v>
       </c>
       <c r="M45">
-        <v>8030</v>
+        <v>8220</v>
       </c>
       <c r="N45">
-        <v>7930</v>
+        <v>8110</v>
       </c>
       <c r="O45">
-        <v>7810</v>
+        <v>7990</v>
       </c>
       <c r="P45">
-        <v>7700</v>
+        <v>7880</v>
       </c>
       <c r="Q45">
-        <v>7590</v>
+        <v>7760</v>
       </c>
       <c r="R45">
-        <v>7590</v>
+        <v>7760</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" t="s">
         <v>49</v>
       </c>
       <c r="C46">
         <v>1000</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>5660</v>
       </c>
       <c r="G46">
         <v>5520</v>
       </c>
       <c r="H46">
@@ -2460,96 +2460,96 @@
       </c>
       <c r="N46">
         <v>4790</v>
       </c>
       <c r="O46">
         <v>4710</v>
       </c>
       <c r="P46">
         <v>4640</v>
       </c>
       <c r="Q46">
         <v>4580</v>
       </c>
       <c r="R46">
         <v>4580</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47" t="s">
         <v>44</v>
       </c>
       <c r="C47">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>9820</v>
+        <v>9970</v>
       </c>
       <c r="G47">
-        <v>9580</v>
+        <v>9730</v>
       </c>
       <c r="H47">
-        <v>9350</v>
+        <v>9500</v>
       </c>
       <c r="I47">
-        <v>9130</v>
+        <v>9270</v>
       </c>
       <c r="J47">
-        <v>8920</v>
+        <v>9050</v>
       </c>
       <c r="K47">
-        <v>8700</v>
+        <v>8840</v>
       </c>
       <c r="L47">
+        <v>8710</v>
+      </c>
+      <c r="M47">
         <v>8580</v>
       </c>
-      <c r="M47">
-[...1 lines deleted...]
-      </c>
       <c r="N47">
+        <v>8470</v>
+      </c>
+      <c r="O47">
         <v>8340</v>
       </c>
-      <c r="O47">
-[...1 lines deleted...]
-      </c>
       <c r="P47">
+        <v>8230</v>
+      </c>
+      <c r="Q47">
         <v>8100</v>
       </c>
-      <c r="Q47">
-[...1 lines deleted...]
-      </c>
       <c r="R47">
-        <v>7980</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48" t="s">
         <v>44</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>10020</v>
       </c>
       <c r="G48">
         <v>9780</v>
       </c>
       <c r="H48">
@@ -2572,96 +2572,96 @@
       </c>
       <c r="N48">
         <v>8510</v>
       </c>
       <c r="O48">
         <v>8390</v>
       </c>
       <c r="P48">
         <v>8270</v>
       </c>
       <c r="Q48">
         <v>8150</v>
       </c>
       <c r="R48">
         <v>8150</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10660</v>
+        <v>11200</v>
       </c>
       <c r="G49">
-        <v>10400</v>
+        <v>10930</v>
       </c>
       <c r="H49">
+        <v>10670</v>
+      </c>
+      <c r="I49">
+        <v>10410</v>
+      </c>
+      <c r="J49">
         <v>10150</v>
       </c>
-      <c r="I49">
-[...4 lines deleted...]
-      </c>
       <c r="K49">
-        <v>9430</v>
+        <v>9910</v>
       </c>
       <c r="L49">
-        <v>9290</v>
+        <v>9760</v>
       </c>
       <c r="M49">
-        <v>9150</v>
+        <v>9620</v>
       </c>
       <c r="N49">
-        <v>9010</v>
+        <v>9470</v>
       </c>
       <c r="O49">
-        <v>8870</v>
+        <v>9330</v>
       </c>
       <c r="P49">
-        <v>8750</v>
+        <v>9190</v>
       </c>
       <c r="Q49">
-        <v>8620</v>
+        <v>9060</v>
       </c>
       <c r="R49">
-        <v>8620</v>
+        <v>9060</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50" t="s">
         <v>44</v>
       </c>
       <c r="C50">
         <v>1600</v>
       </c>
       <c r="D50">
         <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>8660</v>
       </c>
       <c r="G50">
         <v>8460</v>
       </c>
       <c r="H50">