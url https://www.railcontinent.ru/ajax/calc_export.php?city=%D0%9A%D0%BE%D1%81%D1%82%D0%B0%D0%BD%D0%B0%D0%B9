--- v2 (2026-03-29)
+++ v3 (2026-05-14)
@@ -754,96 +754,96 @@
       </c>
       <c r="N6">
         <v>20.1</v>
       </c>
       <c r="O6">
         <v>19.8</v>
       </c>
       <c r="P6">
         <v>19.5</v>
       </c>
       <c r="Q6">
         <v>19.2</v>
       </c>
       <c r="R6">
         <v>19.2</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1100</v>
+        <v>1890</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>31.9</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="G7">
-        <v>30.3</v>
+        <v>37.8</v>
       </c>
       <c r="H7">
-        <v>29.6</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="I7">
-        <v>28.1</v>
+        <v>35.2</v>
       </c>
       <c r="J7">
+        <v>34.3</v>
+      </c>
+      <c r="K7">
+        <v>30.8</v>
+      </c>
+      <c r="L7">
+        <v>29.9</v>
+      </c>
+      <c r="M7">
+        <v>29.4</v>
+      </c>
+      <c r="N7">
+        <v>28.9</v>
+      </c>
+      <c r="O7">
+        <v>28.4</v>
+      </c>
+      <c r="P7">
+        <v>27.9</v>
+      </c>
+      <c r="Q7">
         <v>27.4</v>
       </c>
-      <c r="K7">
-[...19 lines deleted...]
-      </c>
       <c r="R7">
-        <v>18.6</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1800</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>37.3</v>
       </c>
       <c r="G8">
         <v>35.7</v>
       </c>
       <c r="H8">
@@ -1066,96 +1066,96 @@
       </c>
       <c r="N15">
         <v>5020</v>
       </c>
       <c r="O15">
         <v>4950</v>
       </c>
       <c r="P15">
         <v>4880</v>
       </c>
       <c r="Q15">
         <v>4800</v>
       </c>
       <c r="R15">
         <v>4800</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1100</v>
+        <v>1890</v>
       </c>
       <c r="D16">
         <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>7040</v>
+        <v>9040</v>
       </c>
       <c r="G16">
-        <v>6760</v>
+        <v>8710</v>
       </c>
       <c r="H16">
-        <v>6280</v>
+        <v>8460</v>
       </c>
       <c r="I16">
-        <v>6110</v>
+        <v>7910</v>
       </c>
       <c r="J16">
-        <v>5690</v>
+        <v>7680</v>
       </c>
       <c r="K16">
-        <v>5370</v>
+        <v>7500</v>
       </c>
       <c r="L16">
-        <v>5000</v>
+        <v>7390</v>
       </c>
       <c r="M16">
-        <v>4930</v>
+        <v>7270</v>
       </c>
       <c r="N16">
-        <v>4850</v>
+        <v>7170</v>
       </c>
       <c r="O16">
-        <v>4780</v>
+        <v>7060</v>
       </c>
       <c r="P16">
-        <v>4710</v>
+        <v>6960</v>
       </c>
       <c r="Q16">
-        <v>4640</v>
+        <v>6860</v>
       </c>
       <c r="R16">
-        <v>4640</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1800</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
         <v>8650</v>
       </c>
       <c r="G17">
         <v>8320</v>
       </c>
       <c r="H17">