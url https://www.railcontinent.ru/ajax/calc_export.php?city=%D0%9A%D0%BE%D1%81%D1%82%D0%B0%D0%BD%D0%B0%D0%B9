--- v3 (2026-05-14)
+++ v4 (2026-08-20)
@@ -754,96 +754,96 @@
       </c>
       <c r="N6">
         <v>20.1</v>
       </c>
       <c r="O6">
         <v>19.8</v>
       </c>
       <c r="P6">
         <v>19.5</v>
       </c>
       <c r="Q6">
         <v>19.2</v>
       </c>
       <c r="R6">
         <v>19.2</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1890</v>
+        <v>2500</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>39.40000000000001</v>
+        <v>40.3</v>
       </c>
       <c r="G7">
+        <v>38.7</v>
+      </c>
+      <c r="H7">
         <v>37.8</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>36.1</v>
+      </c>
+      <c r="J7">
         <v>35.2</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
+        <v>31.7</v>
+      </c>
+      <c r="L7">
         <v>30.8</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
-        <v>29.4</v>
+        <v>30.3</v>
       </c>
       <c r="N7">
-        <v>28.9</v>
+        <v>29.8</v>
       </c>
       <c r="O7">
-        <v>28.4</v>
+        <v>29.3</v>
       </c>
       <c r="P7">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
       <c r="Q7">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
       <c r="R7">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1800</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>37.3</v>
       </c>
       <c r="G8">
         <v>35.7</v>
       </c>
       <c r="H8">
@@ -1066,96 +1066,96 @@
       </c>
       <c r="N15">
         <v>5020</v>
       </c>
       <c r="O15">
         <v>4950</v>
       </c>
       <c r="P15">
         <v>4880</v>
       </c>
       <c r="Q15">
         <v>4800</v>
       </c>
       <c r="R15">
         <v>4800</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1890</v>
+        <v>2500</v>
       </c>
       <c r="D16">
         <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>9040</v>
+        <v>9300</v>
       </c>
       <c r="G16">
+        <v>8960</v>
+      </c>
+      <c r="H16">
         <v>8710</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
-        <v>7910</v>
+        <v>8150</v>
       </c>
       <c r="J16">
-        <v>7680</v>
+        <v>7920</v>
       </c>
       <c r="K16">
+        <v>7730</v>
+      </c>
+      <c r="L16">
+        <v>7620</v>
+      </c>
+      <c r="M16">
         <v>7500</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7390</v>
       </c>
-      <c r="M16">
-[...2 lines deleted...]
-      <c r="N16">
+      <c r="O16">
+        <v>7280</v>
+      </c>
+      <c r="P16">
         <v>7170</v>
       </c>
-      <c r="O16">
-[...4 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>6860</v>
+        <v>7070</v>
       </c>
       <c r="R16">
-        <v>6860</v>
+        <v>7070</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1800</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
         <v>8650</v>
       </c>
       <c r="G17">
         <v>8320</v>
       </c>
       <c r="H17">