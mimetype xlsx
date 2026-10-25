--- v5 (2026-08-26)
+++ v6 (2026-10-25)
@@ -1289,96 +1289,96 @@
       </c>
       <c r="N14">
         <v>22.4</v>
       </c>
       <c r="O14">
         <v>22.1</v>
       </c>
       <c r="P14">
         <v>21.8</v>
       </c>
       <c r="Q14">
         <v>21.5</v>
       </c>
       <c r="R14">
         <v>21.5</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>2400</v>
+        <v>2450</v>
       </c>
       <c r="D15">
         <v>7</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>44.5</v>
+        <v>49.099999999999994</v>
       </c>
       <c r="G15">
-        <v>43.6</v>
+        <v>48.3</v>
       </c>
       <c r="H15">
-        <v>42.59999999999999</v>
+        <v>47.4</v>
       </c>
       <c r="I15">
-        <v>41.8</v>
+        <v>46.6</v>
       </c>
       <c r="J15">
-        <v>40.9</v>
+        <v>45.9</v>
       </c>
       <c r="K15">
-        <v>40.1</v>
+        <v>45.1</v>
       </c>
       <c r="L15">
-        <v>39.4</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="M15">
-        <v>38.8</v>
+        <v>43.90000000000001</v>
       </c>
       <c r="N15">
-        <v>38.099999999999994</v>
+        <v>43.2</v>
       </c>
       <c r="O15">
-        <v>37.6</v>
+        <v>42.7</v>
       </c>
       <c r="P15">
-        <v>37.2</v>
+        <v>42.3</v>
       </c>
       <c r="Q15">
-        <v>36.8</v>
+        <v>41.9</v>
       </c>
       <c r="R15">
-        <v>36.8</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" customHeight="1" ht="20">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -1937,96 +1937,96 @@
       </c>
       <c r="N29">
         <v>5540</v>
       </c>
       <c r="O29">
         <v>5450</v>
       </c>
       <c r="P29">
         <v>5380</v>
       </c>
       <c r="Q29">
         <v>5290</v>
       </c>
       <c r="R29">
         <v>5290</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2400</v>
+        <v>2450</v>
       </c>
       <c r="D30">
         <v>7</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>11520</v>
+        <v>12070</v>
       </c>
       <c r="G30">
-        <v>11090</v>
+        <v>11670</v>
       </c>
       <c r="H30">
-        <v>10850</v>
+        <v>11450</v>
       </c>
       <c r="I30">
-        <v>10630</v>
+        <v>11230</v>
       </c>
       <c r="J30">
-        <v>10410</v>
+        <v>11050</v>
       </c>
       <c r="K30">
-        <v>10200</v>
+        <v>10870</v>
       </c>
       <c r="L30">
-        <v>10000</v>
+        <v>10680</v>
       </c>
       <c r="M30">
-        <v>9860</v>
+        <v>10530</v>
       </c>
       <c r="N30">
-        <v>9710</v>
+        <v>10390</v>
       </c>
       <c r="O30">
-        <v>9590</v>
+        <v>10270</v>
       </c>
       <c r="P30">
-        <v>9510</v>
+        <v>10190</v>
       </c>
       <c r="Q30">
-        <v>9420</v>
+        <v>10100</v>
       </c>
       <c r="R30">
-        <v>9420</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:19" customHeight="1" ht="20">
       <c r="A34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
@@ -2081,152 +2081,152 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
-        <v>1770</v>
+        <v>2250</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>36.0</v>
+        <v>38.0</v>
       </c>
       <c r="G36">
-        <v>35.2</v>
+        <v>37.1</v>
       </c>
       <c r="H36">
-        <v>34.4</v>
+        <v>36.3</v>
       </c>
       <c r="I36">
-        <v>33.6</v>
+        <v>35.5</v>
       </c>
       <c r="J36">
-        <v>32.8</v>
+        <v>34.7</v>
       </c>
       <c r="K36">
-        <v>32.0</v>
+        <v>33.9</v>
       </c>
       <c r="L36">
-        <v>31.6</v>
+        <v>33.5</v>
       </c>
       <c r="M36">
-        <v>31.2</v>
+        <v>33.1</v>
       </c>
       <c r="N36">
-        <v>30.8</v>
+        <v>32.7</v>
       </c>
       <c r="O36">
-        <v>30.4</v>
+        <v>32.3</v>
       </c>
       <c r="P36">
-        <v>30.0</v>
+        <v>31.9</v>
       </c>
       <c r="Q36">
-        <v>29.6</v>
+        <v>31.5</v>
       </c>
       <c r="R36">
-        <v>29.6</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
-        <v>1770</v>
+        <v>2250</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>29.8</v>
+        <v>30.8</v>
       </c>
       <c r="G37">
-        <v>29.1</v>
+        <v>30.1</v>
       </c>
       <c r="H37">
-        <v>28.4</v>
+        <v>29.4</v>
       </c>
       <c r="I37">
-        <v>27.7</v>
+        <v>28.7</v>
       </c>
       <c r="J37">
-        <v>27.0</v>
+        <v>28.0</v>
       </c>
       <c r="K37">
-        <v>26.3</v>
+        <v>27.3</v>
       </c>
       <c r="L37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M37">
-        <v>25.7</v>
+        <v>26.7</v>
       </c>
       <c r="N37">
-        <v>25.4</v>
+        <v>26.4</v>
       </c>
       <c r="O37">
-        <v>25.1</v>
+        <v>26.1</v>
       </c>
       <c r="P37">
-        <v>24.8</v>
+        <v>25.8</v>
       </c>
       <c r="Q37">
-        <v>24.5</v>
+        <v>25.5</v>
       </c>
       <c r="R37">
-        <v>24.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>840</v>
       </c>
       <c r="D38">
         <v>5</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
         <v>25.3</v>
       </c>
       <c r="G38">
         <v>24.7</v>
       </c>
       <c r="H38">
@@ -2249,264 +2249,264 @@
       </c>
       <c r="N38">
         <v>21.4</v>
       </c>
       <c r="O38">
         <v>21.1</v>
       </c>
       <c r="P38">
         <v>20.8</v>
       </c>
       <c r="Q38">
         <v>20.5</v>
       </c>
       <c r="R38">
         <v>20.5</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
-        <v>1920</v>
+        <v>4500</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>30.1</v>
+        <v>36.5</v>
       </c>
       <c r="G39">
-        <v>29.6</v>
+        <v>35.8</v>
       </c>
       <c r="H39">
-        <v>29.099999999999998</v>
+        <v>35.0</v>
       </c>
       <c r="I39">
-        <v>28.6</v>
+        <v>34.2</v>
       </c>
       <c r="J39">
-        <v>28.1</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="K39">
-        <v>27.5</v>
+        <v>32.7</v>
       </c>
       <c r="L39">
-        <v>27.1</v>
+        <v>32.2</v>
       </c>
       <c r="M39">
-        <v>26.4</v>
+        <v>31.8</v>
       </c>
       <c r="N39">
-        <v>25.0</v>
+        <v>31.2</v>
       </c>
       <c r="O39">
-        <v>24.0</v>
+        <v>30.7</v>
       </c>
       <c r="P39">
-        <v>23.0</v>
+        <v>29.9</v>
       </c>
       <c r="Q39">
-        <v>22.3</v>
+        <v>29.5</v>
       </c>
       <c r="R39">
-        <v>22.3</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>1770</v>
+        <v>2450</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>32.9</v>
+        <v>38.5</v>
       </c>
       <c r="G40">
-        <v>32.1</v>
+        <v>37.6</v>
       </c>
       <c r="H40">
-        <v>31.4</v>
+        <v>36.7</v>
       </c>
       <c r="I40">
-        <v>30.7</v>
+        <v>35.9</v>
       </c>
       <c r="J40">
-        <v>30.0</v>
+        <v>35.1</v>
       </c>
       <c r="K40">
-        <v>29.3</v>
+        <v>34.3</v>
       </c>
       <c r="L40">
-        <v>28.9</v>
+        <v>33.8</v>
       </c>
       <c r="M40">
-        <v>28.5</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="N40">
-        <v>28.1</v>
+        <v>33.0</v>
       </c>
       <c r="O40">
-        <v>27.7</v>
+        <v>32.6</v>
       </c>
       <c r="P40">
-        <v>27.3</v>
+        <v>32.2</v>
       </c>
       <c r="Q40">
-        <v>26.9</v>
+        <v>31.8</v>
       </c>
       <c r="R40">
-        <v>26.9</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>1870</v>
+        <v>2350</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>37.2</v>
+        <v>38.2</v>
       </c>
       <c r="G41">
-        <v>36.3</v>
+        <v>37.3</v>
       </c>
       <c r="H41">
-        <v>35.4</v>
+        <v>36.4</v>
       </c>
       <c r="I41">
-        <v>34.6</v>
+        <v>35.6</v>
       </c>
       <c r="J41">
-        <v>33.8</v>
+        <v>34.8</v>
       </c>
       <c r="K41">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="L41">
-        <v>32.6</v>
+        <v>33.6</v>
       </c>
       <c r="M41">
-        <v>32.2</v>
+        <v>33.2</v>
       </c>
       <c r="N41">
-        <v>31.8</v>
+        <v>32.8</v>
       </c>
       <c r="O41">
-        <v>31.4</v>
+        <v>32.4</v>
       </c>
       <c r="P41">
-        <v>31.0</v>
+        <v>32.0</v>
       </c>
       <c r="Q41">
-        <v>30.6</v>
+        <v>31.6</v>
       </c>
       <c r="R41">
-        <v>30.6</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>31</v>
       </c>
       <c r="B42" t="s">
         <v>58</v>
       </c>
       <c r="C42">
-        <v>1020</v>
+        <v>1500</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>17.2</v>
+        <v>18.2</v>
       </c>
       <c r="G42">
-        <v>16.8</v>
+        <v>17.8</v>
       </c>
       <c r="H42">
-        <v>16.4</v>
+        <v>17.4</v>
       </c>
       <c r="I42">
+        <v>17</v>
+      </c>
+      <c r="J42">
+        <v>16.6</v>
+      </c>
+      <c r="K42">
+        <v>16.2</v>
+      </c>
+      <c r="L42">
         <v>16</v>
       </c>
-      <c r="J42">
+      <c r="M42">
+        <v>15.8</v>
+      </c>
+      <c r="N42">
         <v>15.6</v>
       </c>
-      <c r="K42">
+      <c r="O42">
+        <v>15.4</v>
+      </c>
+      <c r="P42">
         <v>15.2</v>
       </c>
-      <c r="L42">
+      <c r="Q42">
         <v>15</v>
       </c>
-      <c r="M42">
-[...13 lines deleted...]
-      </c>
       <c r="R42">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>31</v>
       </c>
       <c r="B43" t="s">
         <v>58</v>
       </c>
       <c r="C43">
         <v>1000</v>
       </c>
       <c r="D43">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" s="5">
         <v>18</v>
       </c>
       <c r="G43">
         <v>17.6</v>
       </c>
       <c r="H43">
@@ -2585,152 +2585,152 @@
       </c>
       <c r="N44">
         <v>39.1</v>
       </c>
       <c r="O44">
         <v>38.5</v>
       </c>
       <c r="P44">
         <v>37.9</v>
       </c>
       <c r="Q44">
         <v>37.3</v>
       </c>
       <c r="R44">
         <v>37.3</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>38.8</v>
+        <v>39.8</v>
       </c>
       <c r="G45">
-        <v>37.6</v>
+        <v>38.6</v>
       </c>
       <c r="H45">
-        <v>37.0</v>
+        <v>38.0</v>
       </c>
       <c r="I45">
-        <v>36.2</v>
+        <v>37.2</v>
       </c>
       <c r="J45">
-        <v>35.6</v>
+        <v>36.6</v>
       </c>
       <c r="K45">
-        <v>34.0</v>
+        <v>35.0</v>
       </c>
       <c r="L45">
-        <v>32.4</v>
+        <v>33.4</v>
       </c>
       <c r="M45">
+        <v>33.0</v>
+      </c>
+      <c r="N45">
         <v>32.0</v>
       </c>
-      <c r="N45">
-[...1 lines deleted...]
-      </c>
       <c r="O45">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="P45">
-        <v>30.6</v>
+        <v>31.6</v>
       </c>
       <c r="Q45">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
       <c r="R45">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
-        <v>1680</v>
+        <v>2226</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>29.1</v>
+        <v>31.2</v>
       </c>
       <c r="G46">
-        <v>28.4</v>
+        <v>30.5</v>
       </c>
       <c r="H46">
-        <v>27.7</v>
+        <v>29.7</v>
       </c>
       <c r="I46">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J46">
-        <v>26.4</v>
+        <v>28.2</v>
       </c>
       <c r="K46">
-        <v>25.8</v>
+        <v>27.8</v>
       </c>
       <c r="L46">
-        <v>25.5</v>
+        <v>27.5</v>
       </c>
       <c r="M46">
-        <v>25.2</v>
+        <v>27.1</v>
       </c>
       <c r="N46">
-        <v>24.9</v>
+        <v>26.8</v>
       </c>
       <c r="O46">
-        <v>24.6</v>
+        <v>26.5</v>
       </c>
       <c r="P46">
-        <v>24.3</v>
+        <v>26.2</v>
       </c>
       <c r="Q46">
-        <v>24</v>
+        <v>25.9</v>
       </c>
       <c r="R46">
-        <v>24</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>32</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>500</v>
       </c>
       <c r="D47">
         <v>2</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
         <v>13.6</v>
       </c>
       <c r="G47">
         <v>13.3</v>
       </c>
       <c r="H47">
@@ -2753,96 +2753,96 @@
       </c>
       <c r="N47">
         <v>11.5</v>
       </c>
       <c r="O47">
         <v>11.3</v>
       </c>
       <c r="P47">
         <v>11.1</v>
       </c>
       <c r="Q47">
         <v>10.9</v>
       </c>
       <c r="R47">
         <v>10.9</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>1370</v>
+        <v>1850</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>34.099999999999994</v>
+        <v>36.2</v>
       </c>
       <c r="G48">
-        <v>33.3</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="H48">
-        <v>32.5</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="I48">
-        <v>31.7</v>
+        <v>33.8</v>
       </c>
       <c r="J48">
-        <v>30.9</v>
+        <v>33.0</v>
       </c>
       <c r="K48">
+        <v>32.2</v>
+      </c>
+      <c r="L48">
+        <v>31.8</v>
+      </c>
+      <c r="M48">
+        <v>31.4</v>
+      </c>
+      <c r="N48">
+        <v>31.0</v>
+      </c>
+      <c r="O48">
+        <v>30.6</v>
+      </c>
+      <c r="P48">
         <v>30.2</v>
       </c>
-      <c r="L48">
+      <c r="Q48">
         <v>29.8</v>
       </c>
-      <c r="M48">
-[...13 lines deleted...]
-      </c>
       <c r="R48">
-        <v>27.8</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
         <v>2400</v>
       </c>
       <c r="D49">
         <v>9</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>120.8</v>
       </c>
       <c r="G49">
         <v>47.7</v>
       </c>
       <c r="H49">
@@ -2921,208 +2921,208 @@
       </c>
       <c r="N50">
         <v>16.6</v>
       </c>
       <c r="O50">
         <v>16.4</v>
       </c>
       <c r="P50">
         <v>16.2</v>
       </c>
       <c r="Q50">
         <v>16</v>
       </c>
       <c r="R50">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>1800</v>
+        <v>2280</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
-        <v>35.59999999999999</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="G51">
-        <v>34.8</v>
+        <v>35.8</v>
       </c>
       <c r="H51">
-        <v>34.0</v>
+        <v>35.0</v>
       </c>
       <c r="I51">
-        <v>33.2</v>
+        <v>34.2</v>
       </c>
       <c r="J51">
-        <v>32.4</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="K51">
-        <v>31.6</v>
+        <v>32.59999999999999</v>
       </c>
       <c r="L51">
-        <v>31.2</v>
+        <v>32.2</v>
       </c>
       <c r="M51">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="N51">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
       <c r="O51">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
       <c r="P51">
-        <v>29.6</v>
+        <v>30.6</v>
       </c>
       <c r="Q51">
-        <v>29.2</v>
+        <v>30.2</v>
       </c>
       <c r="R51">
-        <v>29.2</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
-        <v>1620</v>
+        <v>2100</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
-        <v>35.8</v>
+        <v>42.0</v>
       </c>
       <c r="G52">
-        <v>35.0</v>
+        <v>41.0</v>
       </c>
       <c r="H52">
-        <v>34.2</v>
+        <v>40.099999999999994</v>
       </c>
       <c r="I52">
-        <v>33.4</v>
+        <v>39.2</v>
       </c>
       <c r="J52">
-        <v>32.6</v>
+        <v>38.3</v>
       </c>
       <c r="K52">
-        <v>31.8</v>
+        <v>37.4</v>
       </c>
       <c r="L52">
-        <v>31.4</v>
+        <v>36.9</v>
       </c>
       <c r="M52">
-        <v>31.0</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="N52">
-        <v>30.6</v>
+        <v>35.9</v>
       </c>
       <c r="O52">
-        <v>30.2</v>
+        <v>35.4</v>
       </c>
       <c r="P52">
-        <v>29.8</v>
+        <v>34.9</v>
       </c>
       <c r="Q52">
-        <v>29.4</v>
+        <v>34.4</v>
       </c>
       <c r="R52">
-        <v>29.4</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
-        <v>2400</v>
+        <v>2460</v>
       </c>
       <c r="D53">
         <v>6</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>52.8</v>
+        <v>55.2</v>
       </c>
       <c r="G53">
-        <v>51.7</v>
+        <v>54.3</v>
       </c>
       <c r="H53">
-        <v>50.7</v>
+        <v>53.3</v>
       </c>
       <c r="I53">
-        <v>49.60000000000001</v>
+        <v>52.3</v>
       </c>
       <c r="J53">
-        <v>48.6</v>
+        <v>51.4</v>
       </c>
       <c r="K53">
-        <v>47.50000000000001</v>
+        <v>50.4</v>
       </c>
       <c r="L53">
-        <v>46.8</v>
+        <v>49.8</v>
       </c>
       <c r="M53">
-        <v>46.0</v>
+        <v>49.0</v>
       </c>
       <c r="N53">
-        <v>45.3</v>
+        <v>48.2</v>
       </c>
       <c r="O53">
-        <v>44.7</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="P53">
-        <v>44.2</v>
+        <v>47.1</v>
       </c>
       <c r="Q53">
-        <v>43.8</v>
+        <v>46.7</v>
       </c>
       <c r="R53">
-        <v>43.8</v>
+        <v>46.7</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
         <v>1300</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
         <v>20.8</v>
       </c>
       <c r="G54">
         <v>20.3</v>
       </c>
       <c r="H54">
@@ -3257,152 +3257,152 @@
       </c>
       <c r="N56">
         <v>38.0</v>
       </c>
       <c r="O56">
         <v>37.40000000000001</v>
       </c>
       <c r="P56">
         <v>36.8</v>
       </c>
       <c r="Q56">
         <v>36.2</v>
       </c>
       <c r="R56">
         <v>36.2</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
-        <v>1840</v>
+        <v>1940</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
-        <v>35.0</v>
+        <v>39.1</v>
       </c>
       <c r="G57">
-        <v>34.2</v>
+        <v>38.2</v>
       </c>
       <c r="H57">
-        <v>33.40000000000001</v>
+        <v>37.3</v>
       </c>
       <c r="I57">
+        <v>36.4</v>
+      </c>
+      <c r="J57">
+        <v>35.5</v>
+      </c>
+      <c r="K57">
+        <v>34.6</v>
+      </c>
+      <c r="L57">
+        <v>34.1</v>
+      </c>
+      <c r="M57">
+        <v>33.6</v>
+      </c>
+      <c r="N57">
+        <v>33.099999999999994</v>
+      </c>
+      <c r="O57">
         <v>32.6</v>
       </c>
-      <c r="J57">
-[...16 lines deleted...]
-      </c>
       <c r="P57">
-        <v>29.0</v>
+        <v>32.1</v>
       </c>
       <c r="Q57">
-        <v>28.6</v>
+        <v>31.6</v>
       </c>
       <c r="R57">
-        <v>28.6</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>1620</v>
+        <v>2160</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
-        <v>30.8</v>
+        <v>33.1</v>
       </c>
       <c r="G58">
+        <v>32.3</v>
+      </c>
+      <c r="H58">
+        <v>31.6</v>
+      </c>
+      <c r="I58">
+        <v>30.9</v>
+      </c>
+      <c r="J58">
         <v>30.1</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>29.4</v>
       </c>
-      <c r="I58">
+      <c r="L58">
+        <v>29</v>
+      </c>
+      <c r="M58">
         <v>28.7</v>
       </c>
-      <c r="J58">
+      <c r="N58">
+        <v>28.4</v>
+      </c>
+      <c r="O58">
         <v>28.0</v>
       </c>
-      <c r="K58">
-[...13 lines deleted...]
-      </c>
       <c r="P58">
-        <v>25.3</v>
+        <v>27.5</v>
       </c>
       <c r="Q58">
-        <v>25</v>
+        <v>27.1</v>
       </c>
       <c r="R58">
-        <v>25</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:19" customHeight="1" ht="20">
       <c r="A62" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
@@ -3457,152 +3457,152 @@
       </c>
       <c r="N63" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q63" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R63" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>53</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
-        <v>1770</v>
+        <v>2250</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>10300</v>
+        <v>10970</v>
       </c>
       <c r="G64">
-        <v>10060</v>
+        <v>10710</v>
       </c>
       <c r="H64">
-        <v>9820</v>
+        <v>10450</v>
       </c>
       <c r="I64">
+        <v>10200</v>
+      </c>
+      <c r="J64">
+        <v>9960</v>
+      </c>
+      <c r="K64">
+        <v>9730</v>
+      </c>
+      <c r="L64">
         <v>9580</v>
       </c>
-      <c r="J64">
-[...7 lines deleted...]
-      </c>
       <c r="M64">
-        <v>8870</v>
+        <v>9450</v>
       </c>
       <c r="N64">
-        <v>8750</v>
+        <v>9310</v>
       </c>
       <c r="O64">
-        <v>8620</v>
+        <v>9180</v>
       </c>
       <c r="P64">
-        <v>8500</v>
+        <v>9040</v>
       </c>
       <c r="Q64">
-        <v>8380</v>
+        <v>8910</v>
       </c>
       <c r="R64">
-        <v>8380</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>54</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
-        <v>1770</v>
+        <v>2250</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>8960</v>
+        <v>9360</v>
       </c>
       <c r="G65">
-        <v>8750</v>
+        <v>9130</v>
       </c>
       <c r="H65">
-        <v>8550</v>
+        <v>8920</v>
       </c>
       <c r="I65">
-        <v>8340</v>
+        <v>8700</v>
       </c>
       <c r="J65">
-        <v>8140</v>
+        <v>8500</v>
       </c>
       <c r="K65">
+        <v>8300</v>
+      </c>
+      <c r="L65">
+        <v>8180</v>
+      </c>
+      <c r="M65">
+        <v>8070</v>
+      </c>
+      <c r="N65">
         <v>7950</v>
       </c>
-      <c r="L65">
+      <c r="O65">
         <v>7840</v>
       </c>
-      <c r="M65">
-[...7 lines deleted...]
-      </c>
       <c r="P65">
-        <v>7400</v>
+        <v>7720</v>
       </c>
       <c r="Q65">
-        <v>7300</v>
+        <v>7610</v>
       </c>
       <c r="R65">
-        <v>7300</v>
+        <v>7610</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>28</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>840</v>
       </c>
       <c r="D66">
         <v>5</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>6340</v>
       </c>
       <c r="G66">
         <v>6190</v>
       </c>
       <c r="H66">
@@ -3625,264 +3625,264 @@
       </c>
       <c r="N66">
         <v>5360</v>
       </c>
       <c r="O66">
         <v>5280</v>
       </c>
       <c r="P66">
         <v>5200</v>
       </c>
       <c r="Q66">
         <v>5130</v>
       </c>
       <c r="R66">
         <v>5130</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>55</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
-        <v>1920</v>
+        <v>4500</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>9230</v>
+        <v>10580</v>
       </c>
       <c r="G67">
-        <v>9050</v>
+        <v>10180</v>
       </c>
       <c r="H67">
-        <v>8860</v>
+        <v>9990</v>
       </c>
       <c r="I67">
-        <v>8490</v>
+        <v>9650</v>
       </c>
       <c r="J67">
-        <v>8240</v>
+        <v>9470</v>
       </c>
       <c r="K67">
-        <v>7940</v>
+        <v>9310</v>
       </c>
       <c r="L67">
-        <v>7770</v>
+        <v>9210</v>
       </c>
       <c r="M67">
-        <v>7550</v>
+        <v>9090</v>
       </c>
       <c r="N67">
-        <v>7330</v>
+        <v>8960</v>
       </c>
       <c r="O67">
-        <v>7110</v>
+        <v>8790</v>
       </c>
       <c r="P67">
-        <v>6920</v>
+        <v>8610</v>
       </c>
       <c r="Q67">
-        <v>6710</v>
+        <v>8440</v>
       </c>
       <c r="R67">
-        <v>6710</v>
+        <v>8440</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>56</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
-        <v>1770</v>
+        <v>2450</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>9460</v>
+        <v>11060</v>
       </c>
       <c r="G68">
-        <v>9240</v>
+        <v>10790</v>
       </c>
       <c r="H68">
-        <v>9020</v>
+        <v>10540</v>
       </c>
       <c r="I68">
-        <v>8810</v>
+        <v>10290</v>
       </c>
       <c r="J68">
-        <v>8600</v>
+        <v>10040</v>
       </c>
       <c r="K68">
-        <v>8400</v>
+        <v>9810</v>
       </c>
       <c r="L68">
-        <v>8280</v>
+        <v>9660</v>
       </c>
       <c r="M68">
-        <v>8160</v>
+        <v>9530</v>
       </c>
       <c r="N68">
-        <v>8040</v>
+        <v>9390</v>
       </c>
       <c r="O68">
-        <v>7930</v>
+        <v>9260</v>
       </c>
       <c r="P68">
-        <v>7810</v>
+        <v>9120</v>
       </c>
       <c r="Q68">
-        <v>7710</v>
+        <v>8990</v>
       </c>
       <c r="R68">
-        <v>7710</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>57</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1870</v>
+        <v>2350</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>10610</v>
+        <v>11010</v>
       </c>
       <c r="G69">
-        <v>10360</v>
+        <v>10740</v>
       </c>
       <c r="H69">
-        <v>10110</v>
+        <v>10480</v>
       </c>
       <c r="I69">
-        <v>9870</v>
+        <v>10230</v>
       </c>
       <c r="J69">
-        <v>9630</v>
+        <v>9990</v>
       </c>
       <c r="K69">
-        <v>9410</v>
+        <v>9760</v>
       </c>
       <c r="L69">
-        <v>9270</v>
+        <v>9610</v>
       </c>
       <c r="M69">
-        <v>9140</v>
+        <v>9480</v>
       </c>
       <c r="N69">
-        <v>9010</v>
+        <v>9340</v>
       </c>
       <c r="O69">
-        <v>8880</v>
+        <v>9210</v>
       </c>
       <c r="P69">
-        <v>8750</v>
+        <v>9070</v>
       </c>
       <c r="Q69">
-        <v>8630</v>
+        <v>8940</v>
       </c>
       <c r="R69">
-        <v>8630</v>
+        <v>8940</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>31</v>
       </c>
       <c r="B70" t="s">
         <v>58</v>
       </c>
       <c r="C70">
-        <v>1020</v>
+        <v>1500</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>5530</v>
+        <v>5930</v>
       </c>
       <c r="G70">
-        <v>5400</v>
+        <v>5780</v>
       </c>
       <c r="H70">
-        <v>5270</v>
+        <v>5640</v>
       </c>
       <c r="I70">
-        <v>5140</v>
+        <v>5500</v>
       </c>
       <c r="J70">
+        <v>5370</v>
+      </c>
+      <c r="K70">
+        <v>5240</v>
+      </c>
+      <c r="L70">
+        <v>5160</v>
+      </c>
+      <c r="M70">
+        <v>5090</v>
+      </c>
+      <c r="N70">
         <v>5010</v>
       </c>
-      <c r="K70">
-[...10 lines deleted...]
-      </c>
       <c r="O70">
-        <v>4610</v>
+        <v>4940</v>
       </c>
       <c r="P70">
-        <v>4540</v>
+        <v>4860</v>
       </c>
       <c r="Q70">
-        <v>4480</v>
+        <v>4790</v>
       </c>
       <c r="R70">
-        <v>4480</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>31</v>
       </c>
       <c r="B71" t="s">
         <v>58</v>
       </c>
       <c r="C71">
         <v>1000</v>
       </c>
       <c r="D71">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>59</v>
       </c>
       <c r="F71" s="6">
         <v>7300</v>
       </c>
       <c r="G71">
         <v>7120</v>
       </c>
       <c r="H71">
@@ -3961,152 +3961,152 @@
       </c>
       <c r="N72">
         <v>9760</v>
       </c>
       <c r="O72">
         <v>9610</v>
       </c>
       <c r="P72">
         <v>9470</v>
       </c>
       <c r="Q72">
         <v>9330</v>
       </c>
       <c r="R72">
         <v>9330</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>60</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>9980</v>
+        <v>10380</v>
       </c>
       <c r="G73">
-        <v>9810</v>
+        <v>10190</v>
       </c>
       <c r="H73">
-        <v>9640</v>
+        <v>10010</v>
       </c>
       <c r="I73">
-        <v>9470</v>
+        <v>9830</v>
       </c>
       <c r="J73">
-        <v>9300</v>
+        <v>9660</v>
       </c>
       <c r="K73">
-        <v>9140</v>
+        <v>9490</v>
       </c>
       <c r="L73">
-        <v>8970</v>
+        <v>9310</v>
       </c>
       <c r="M73">
-        <v>8840</v>
+        <v>9180</v>
       </c>
       <c r="N73">
-        <v>8690</v>
+        <v>9020</v>
       </c>
       <c r="O73">
-        <v>8560</v>
+        <v>8890</v>
       </c>
       <c r="P73">
-        <v>8440</v>
+        <v>8760</v>
       </c>
       <c r="Q73">
-        <v>8330</v>
+        <v>8640</v>
       </c>
       <c r="R73">
-        <v>8330</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>61</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
-        <v>1680</v>
+        <v>2226</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>8580</v>
+        <v>9260</v>
       </c>
       <c r="G74">
-        <v>8380</v>
+        <v>9035</v>
       </c>
       <c r="H74">
-        <v>8160</v>
+        <v>8795</v>
       </c>
       <c r="I74">
-        <v>7970</v>
+        <v>8590</v>
       </c>
       <c r="J74">
-        <v>7780</v>
+        <v>8395</v>
       </c>
       <c r="K74">
-        <v>7590</v>
+        <v>8185</v>
       </c>
       <c r="L74">
-        <v>7490</v>
+        <v>8072</v>
       </c>
       <c r="M74">
-        <v>7380</v>
+        <v>7960</v>
       </c>
       <c r="N74">
-        <v>7280</v>
+        <v>7845</v>
       </c>
       <c r="O74">
-        <v>7170</v>
+        <v>7735</v>
       </c>
       <c r="P74">
-        <v>7070</v>
+        <v>7620</v>
       </c>
       <c r="Q74">
-        <v>6970</v>
+        <v>7505</v>
       </c>
       <c r="R74">
-        <v>6970</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>32</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75">
         <v>500</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
         <v>3380</v>
       </c>
       <c r="G75">
         <v>3300</v>
       </c>
       <c r="H75">
@@ -4129,96 +4129,96 @@
       </c>
       <c r="N75">
         <v>2860</v>
       </c>
       <c r="O75">
         <v>2810</v>
       </c>
       <c r="P75">
         <v>2770</v>
       </c>
       <c r="Q75">
         <v>2730</v>
       </c>
       <c r="R75">
         <v>2730</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>62</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
-        <v>1370</v>
+        <v>1850</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>9750</v>
+        <v>10450</v>
       </c>
       <c r="G76">
-        <v>9530</v>
+        <v>10190</v>
       </c>
       <c r="H76">
-        <v>9300</v>
+        <v>9950</v>
       </c>
       <c r="I76">
-        <v>9080</v>
+        <v>9710</v>
       </c>
       <c r="J76">
-        <v>8860</v>
+        <v>9480</v>
       </c>
       <c r="K76">
-        <v>8650</v>
+        <v>9260</v>
       </c>
       <c r="L76">
-        <v>8530</v>
+        <v>9120</v>
       </c>
       <c r="M76">
-        <v>8410</v>
+        <v>9000</v>
       </c>
       <c r="N76">
-        <v>8290</v>
+        <v>8870</v>
       </c>
       <c r="O76">
-        <v>8170</v>
+        <v>8740</v>
       </c>
       <c r="P76">
-        <v>8050</v>
+        <v>8610</v>
       </c>
       <c r="Q76">
-        <v>7940</v>
+        <v>8490</v>
       </c>
       <c r="R76">
-        <v>7940</v>
+        <v>8490</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>63</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77">
         <v>2400</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
         <v>12230</v>
       </c>
       <c r="G77">
         <v>11940</v>
       </c>
       <c r="H77">
@@ -4297,208 +4297,208 @@
       </c>
       <c r="N78">
         <v>5340</v>
       </c>
       <c r="O78">
         <v>5270</v>
       </c>
       <c r="P78">
         <v>5190</v>
       </c>
       <c r="Q78">
         <v>5110</v>
       </c>
       <c r="R78">
         <v>5110</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>65</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>1800</v>
+        <v>2280</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>10180</v>
+        <v>10580</v>
       </c>
       <c r="G79">
-        <v>9940</v>
+        <v>10320</v>
       </c>
       <c r="H79">
-        <v>9710</v>
+        <v>10080</v>
       </c>
       <c r="I79">
-        <v>9470</v>
+        <v>9830</v>
       </c>
       <c r="J79">
+        <v>9600</v>
+      </c>
+      <c r="K79">
+        <v>9380</v>
+      </c>
+      <c r="L79">
         <v>9240</v>
       </c>
-      <c r="K79">
-[...4 lines deleted...]
-      </c>
       <c r="M79">
-        <v>8770</v>
+        <v>9110</v>
       </c>
       <c r="N79">
-        <v>8650</v>
+        <v>8980</v>
       </c>
       <c r="O79">
-        <v>8520</v>
+        <v>8850</v>
       </c>
       <c r="P79">
-        <v>8400</v>
+        <v>8720</v>
       </c>
       <c r="Q79">
-        <v>8280</v>
+        <v>8590</v>
       </c>
       <c r="R79">
-        <v>8280</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>66</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
-        <v>1620</v>
+        <v>2100</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>10230</v>
+        <v>11870</v>
       </c>
       <c r="G80">
-        <v>9990</v>
+        <v>11580</v>
       </c>
       <c r="H80">
-        <v>9760</v>
+        <v>11300</v>
       </c>
       <c r="I80">
-        <v>9520</v>
+        <v>11030</v>
       </c>
       <c r="J80">
-        <v>9290</v>
+        <v>10770</v>
       </c>
       <c r="K80">
-        <v>9070</v>
+        <v>10510</v>
       </c>
       <c r="L80">
-        <v>8950</v>
+        <v>10360</v>
       </c>
       <c r="M80">
-        <v>8820</v>
+        <v>10220</v>
       </c>
       <c r="N80">
-        <v>8690</v>
+        <v>10070</v>
       </c>
       <c r="O80">
-        <v>8570</v>
+        <v>9920</v>
       </c>
       <c r="P80">
-        <v>8440</v>
+        <v>9770</v>
       </c>
       <c r="Q80">
-        <v>8330</v>
+        <v>9640</v>
       </c>
       <c r="R80">
-        <v>8330</v>
+        <v>9640</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81">
-        <v>2400</v>
+        <v>2460</v>
       </c>
       <c r="D81">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>12731</v>
+        <v>13280</v>
       </c>
       <c r="G81">
-        <v>12477</v>
+        <v>13060</v>
       </c>
       <c r="H81">
-        <v>12217</v>
+        <v>12820</v>
       </c>
       <c r="I81">
-        <v>11963</v>
+        <v>12560</v>
       </c>
       <c r="J81">
-        <v>11700</v>
+        <v>12340</v>
       </c>
       <c r="K81">
-        <v>11466</v>
+        <v>12140</v>
       </c>
       <c r="L81">
-        <v>11289</v>
+        <v>11970</v>
       </c>
       <c r="M81">
-        <v>11135</v>
+        <v>11810</v>
       </c>
       <c r="N81">
-        <v>10970</v>
+        <v>11650</v>
       </c>
       <c r="O81">
-        <v>10830</v>
+        <v>11510</v>
       </c>
       <c r="P81">
-        <v>10720</v>
+        <v>11400</v>
       </c>
       <c r="Q81">
-        <v>10620</v>
+        <v>11300</v>
       </c>
       <c r="R81">
-        <v>10620</v>
+        <v>11300</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>67</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82">
         <v>1300</v>
       </c>
       <c r="D82">
         <v>3</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
         <v>5110</v>
       </c>
       <c r="G82">
         <v>4990</v>
       </c>
       <c r="H82">
@@ -4633,152 +4633,152 @@
       </c>
       <c r="N84">
         <v>9470</v>
       </c>
       <c r="O84">
         <v>9330</v>
       </c>
       <c r="P84">
         <v>9190</v>
       </c>
       <c r="Q84">
         <v>9050</v>
       </c>
       <c r="R84">
         <v>9050</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>70</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85">
-        <v>1840</v>
+        <v>1940</v>
       </c>
       <c r="D85">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>8840</v>
+        <v>9790</v>
       </c>
       <c r="G85">
-        <v>8630</v>
+        <v>9550</v>
       </c>
       <c r="H85">
-        <v>8420</v>
+        <v>9320</v>
       </c>
       <c r="I85">
-        <v>8210</v>
+        <v>9090</v>
       </c>
       <c r="J85">
-        <v>8020</v>
+        <v>8870</v>
       </c>
       <c r="K85">
-        <v>7820</v>
+        <v>8660</v>
       </c>
       <c r="L85">
-        <v>7700</v>
+        <v>8520</v>
       </c>
       <c r="M85">
-        <v>7590</v>
+        <v>8400</v>
       </c>
       <c r="N85">
-        <v>7480</v>
+        <v>8270</v>
       </c>
       <c r="O85">
-        <v>7360</v>
+        <v>8150</v>
       </c>
       <c r="P85">
-        <v>7250</v>
+        <v>8030</v>
       </c>
       <c r="Q85">
-        <v>7150</v>
+        <v>7920</v>
       </c>
       <c r="R85">
-        <v>7150</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>71</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1620</v>
+        <v>2160</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
-        <v>8870</v>
+        <v>9580</v>
       </c>
       <c r="G86">
-        <v>8670</v>
+        <v>9350</v>
       </c>
       <c r="H86">
-        <v>8460</v>
+        <v>9120</v>
       </c>
       <c r="I86">
+        <v>8910</v>
+      </c>
+      <c r="J86">
+        <v>8700</v>
+      </c>
+      <c r="K86">
+        <v>8490</v>
+      </c>
+      <c r="L86">
+        <v>8370</v>
+      </c>
+      <c r="M86">
         <v>8260</v>
       </c>
-      <c r="J86">
-[...10 lines deleted...]
-      </c>
       <c r="N86">
-        <v>7540</v>
+        <v>8140</v>
       </c>
       <c r="O86">
-        <v>7440</v>
+        <v>8030</v>
       </c>
       <c r="P86">
-        <v>7330</v>
+        <v>7910</v>
       </c>
       <c r="Q86">
-        <v>7230</v>
+        <v>7790</v>
       </c>
       <c r="R86">
-        <v>7230</v>
+        <v>7790</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A33:R33"/>
     <mergeCell ref="A34:R34"/>