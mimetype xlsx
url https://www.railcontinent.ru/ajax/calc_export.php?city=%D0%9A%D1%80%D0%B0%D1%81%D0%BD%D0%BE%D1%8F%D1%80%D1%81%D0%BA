--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -1074,87 +1074,87 @@
       </c>
       <c r="Q10">
         <v>25.4</v>
       </c>
       <c r="R10">
         <v>25.4</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1500</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
+        <v>21.9</v>
+      </c>
+      <c r="G11">
+        <v>21.4</v>
+      </c>
+      <c r="H11">
+        <v>20.9</v>
+      </c>
+      <c r="I11">
+        <v>20.4</v>
+      </c>
+      <c r="J11">
+        <v>19.9</v>
+      </c>
+      <c r="K11">
+        <v>19.4</v>
+      </c>
+      <c r="L11">
+        <v>19.1</v>
+      </c>
+      <c r="M11">
+        <v>18.8</v>
+      </c>
+      <c r="N11">
+        <v>18.5</v>
+      </c>
+      <c r="O11">
         <v>18.2</v>
       </c>
-      <c r="G11">
-[...25 lines deleted...]
-      </c>
       <c r="P11">
-        <v>15.2</v>
+        <v>17.9</v>
       </c>
       <c r="Q11">
-        <v>15</v>
+        <v>17.6</v>
       </c>
       <c r="R11">
-        <v>15</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>2000</v>
       </c>
       <c r="D12">
         <v>7</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>33.0</v>
       </c>
       <c r="G12">
         <v>32.2</v>
       </c>
       <c r="H12">
@@ -1298,87 +1298,87 @@
       </c>
       <c r="Q14">
         <v>21.5</v>
       </c>
       <c r="R14">
         <v>21.5</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>2400</v>
       </c>
       <c r="D15">
         <v>7</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>46.7</v>
+        <v>44.5</v>
       </c>
       <c r="G15">
-        <v>45.7</v>
+        <v>43.6</v>
       </c>
       <c r="H15">
-        <v>44.8</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="I15">
-        <v>43.90000000000001</v>
+        <v>41.8</v>
       </c>
       <c r="J15">
-        <v>43.099999999999994</v>
+        <v>40.9</v>
       </c>
       <c r="K15">
-        <v>42.2</v>
+        <v>40.1</v>
       </c>
       <c r="L15">
-        <v>41.59999999999999</v>
+        <v>39.4</v>
       </c>
       <c r="M15">
-        <v>40.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="N15">
-        <v>40.3</v>
+        <v>38.099999999999994</v>
       </c>
       <c r="O15">
-        <v>39.8</v>
+        <v>37.6</v>
       </c>
       <c r="P15">
-        <v>39.40000000000001</v>
+        <v>37.2</v>
       </c>
       <c r="Q15">
-        <v>39.0</v>
+        <v>36.8</v>
       </c>
       <c r="R15">
-        <v>39.0</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" customHeight="1" ht="20">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -1722,87 +1722,87 @@
       </c>
       <c r="Q25">
         <v>6340</v>
       </c>
       <c r="R25">
         <v>6340</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>1500</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
-        <v>4650</v>
+        <v>5430</v>
       </c>
       <c r="G26">
-        <v>4540</v>
+        <v>5300</v>
       </c>
       <c r="H26">
-        <v>4430</v>
+        <v>5170</v>
       </c>
       <c r="I26">
-        <v>4320</v>
+        <v>5040</v>
       </c>
       <c r="J26">
-        <v>4220</v>
+        <v>4920</v>
       </c>
       <c r="K26">
-        <v>4110</v>
+        <v>4800</v>
       </c>
       <c r="L26">
-        <v>4050</v>
+        <v>4730</v>
       </c>
       <c r="M26">
-        <v>3990</v>
+        <v>4660</v>
       </c>
       <c r="N26">
-        <v>3930</v>
+        <v>4590</v>
       </c>
       <c r="O26">
-        <v>3870</v>
+        <v>4520</v>
       </c>
       <c r="P26">
-        <v>3820</v>
+        <v>4450</v>
       </c>
       <c r="Q26">
-        <v>3760</v>
+        <v>4390</v>
       </c>
       <c r="R26">
-        <v>3760</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>2000</v>
       </c>
       <c r="D27">
         <v>7</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
         <v>8310</v>
       </c>
       <c r="G27">
         <v>8100</v>
       </c>
       <c r="H27">
@@ -1946,72 +1946,72 @@
       </c>
       <c r="Q29">
         <v>5290</v>
       </c>
       <c r="R29">
         <v>5290</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2400</v>
       </c>
       <c r="D30">
         <v>7</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>11521</v>
+        <v>11520</v>
       </c>
       <c r="G30">
-        <v>11087</v>
+        <v>11090</v>
       </c>
       <c r="H30">
-        <v>10847</v>
+        <v>10850</v>
       </c>
       <c r="I30">
-        <v>10633</v>
+        <v>10630</v>
       </c>
       <c r="J30">
         <v>10410</v>
       </c>
       <c r="K30">
-        <v>10196</v>
+        <v>10200</v>
       </c>
       <c r="L30">
-        <v>9999</v>
+        <v>10000</v>
       </c>
       <c r="M30">
-        <v>9855</v>
+        <v>9860</v>
       </c>
       <c r="N30">
         <v>9710</v>
       </c>
       <c r="O30">
         <v>9590</v>
       </c>
       <c r="P30">
         <v>9510</v>
       </c>
       <c r="Q30">
         <v>9420</v>
       </c>
       <c r="R30">
         <v>9420</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
@@ -3145,96 +3145,96 @@
       </c>
       <c r="N54">
         <v>17.4</v>
       </c>
       <c r="O54">
         <v>17.1</v>
       </c>
       <c r="P54">
         <v>16.8</v>
       </c>
       <c r="Q54">
         <v>16.5</v>
       </c>
       <c r="R54">
         <v>16.5</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
-        <v>2150</v>
+        <v>2650</v>
       </c>
       <c r="D55">
         <v>6</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
-        <v>45.0</v>
+        <v>47.1</v>
       </c>
       <c r="G55">
-        <v>44.0</v>
+        <v>46.0</v>
       </c>
       <c r="H55">
-        <v>43.0</v>
+        <v>44.9</v>
       </c>
       <c r="I55">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
       <c r="J55">
-        <v>41.0</v>
+        <v>42.8</v>
       </c>
       <c r="K55">
+        <v>41.8</v>
+      </c>
+      <c r="L55">
+        <v>41.2</v>
+      </c>
+      <c r="M55">
+        <v>40.59999999999999</v>
+      </c>
+      <c r="N55">
         <v>40.0</v>
       </c>
-      <c r="L55">
-[...2 lines deleted...]
-      <c r="M55">
+      <c r="O55">
+        <v>39.40000000000001</v>
+      </c>
+      <c r="P55">
         <v>38.8</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>38.2</v>
       </c>
-      <c r="O55">
-[...7 lines deleted...]
-      </c>
       <c r="R55">
-        <v>36.4</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>1200</v>
       </c>
       <c r="D56">
         <v>6</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
         <v>44.9</v>
       </c>
       <c r="G56">
         <v>43.8</v>
       </c>
       <c r="H56">
@@ -4521,96 +4521,96 @@
       </c>
       <c r="N82">
         <v>4320</v>
       </c>
       <c r="O82">
         <v>4250</v>
       </c>
       <c r="P82">
         <v>4190</v>
       </c>
       <c r="Q82">
         <v>4130</v>
       </c>
       <c r="R82">
         <v>4130</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>68</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83">
-        <v>2150</v>
+        <v>2650</v>
       </c>
       <c r="D83">
         <v>6</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>11260</v>
+        <v>11840</v>
       </c>
       <c r="G83">
+        <v>11550</v>
+      </c>
+      <c r="H83">
+        <v>11270</v>
+      </c>
+      <c r="I83">
         <v>10990</v>
       </c>
-      <c r="H83">
+      <c r="J83">
         <v>10720</v>
       </c>
-      <c r="I83">
-[...4 lines deleted...]
-      </c>
       <c r="K83">
-        <v>9950</v>
+        <v>10470</v>
       </c>
       <c r="L83">
-        <v>9800</v>
+        <v>10310</v>
       </c>
       <c r="M83">
-        <v>9660</v>
+        <v>10160</v>
       </c>
       <c r="N83">
-        <v>9520</v>
+        <v>10010</v>
       </c>
       <c r="O83">
-        <v>9370</v>
+        <v>9850</v>
       </c>
       <c r="P83">
-        <v>9240</v>
+        <v>9710</v>
       </c>
       <c r="Q83">
-        <v>9100</v>
+        <v>9570</v>
       </c>
       <c r="R83">
-        <v>9100</v>
+        <v>9570</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>69</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84">
         <v>1200</v>
       </c>
       <c r="D84">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
         <v>11200</v>
       </c>
       <c r="G84">
         <v>10930</v>
       </c>
       <c r="H84">