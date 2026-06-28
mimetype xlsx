--- v3 (2026-04-18)
+++ v4 (2026-06-28)
@@ -1121,96 +1121,96 @@
       </c>
       <c r="N11">
         <v>18.5</v>
       </c>
       <c r="O11">
         <v>18.2</v>
       </c>
       <c r="P11">
         <v>17.9</v>
       </c>
       <c r="Q11">
         <v>17.6</v>
       </c>
       <c r="R11">
         <v>17.6</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>2000</v>
+        <v>2180</v>
       </c>
       <c r="D12">
         <v>7</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
+        <v>38.2</v>
+      </c>
+      <c r="G12">
+        <v>37.2</v>
+      </c>
+      <c r="H12">
+        <v>36.3</v>
+      </c>
+      <c r="I12">
+        <v>35.3</v>
+      </c>
+      <c r="J12">
+        <v>34.3</v>
+      </c>
+      <c r="K12">
+        <v>33.5</v>
+      </c>
+      <c r="L12">
         <v>33.0</v>
       </c>
-      <c r="G12">
-[...16 lines deleted...]
-      </c>
       <c r="M12">
-        <v>28.5</v>
+        <v>32.5</v>
       </c>
       <c r="N12">
-        <v>28.1</v>
+        <v>32.0</v>
       </c>
       <c r="O12">
-        <v>27.7</v>
+        <v>31.5</v>
       </c>
       <c r="P12">
-        <v>27.3</v>
+        <v>31.0</v>
       </c>
       <c r="Q12">
-        <v>26.9</v>
+        <v>30.5</v>
       </c>
       <c r="R12">
-        <v>26.9</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
         <v>1000</v>
       </c>
       <c r="D13">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>15.1</v>
       </c>
       <c r="G13">
         <v>14.7</v>
       </c>
       <c r="H13">
@@ -1769,96 +1769,96 @@
       </c>
       <c r="N26">
         <v>4590</v>
       </c>
       <c r="O26">
         <v>4520</v>
       </c>
       <c r="P26">
         <v>4450</v>
       </c>
       <c r="Q26">
         <v>4390</v>
       </c>
       <c r="R26">
         <v>4390</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
-        <v>2000</v>
+        <v>2180</v>
       </c>
       <c r="D27">
         <v>7</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
-        <v>8310</v>
+        <v>10010</v>
       </c>
       <c r="G27">
-        <v>8100</v>
+        <v>9770</v>
       </c>
       <c r="H27">
-        <v>7890</v>
+        <v>9520</v>
       </c>
       <c r="I27">
-        <v>7710</v>
+        <v>9220</v>
       </c>
       <c r="J27">
-        <v>7510</v>
+        <v>8940</v>
       </c>
       <c r="K27">
-        <v>7330</v>
+        <v>8710</v>
       </c>
       <c r="L27">
-        <v>7170</v>
+        <v>8530</v>
       </c>
       <c r="M27">
-        <v>7060</v>
+        <v>8400</v>
       </c>
       <c r="N27">
-        <v>6960</v>
+        <v>8290</v>
       </c>
       <c r="O27">
-        <v>6860</v>
+        <v>8160</v>
       </c>
       <c r="P27">
-        <v>6760</v>
+        <v>8040</v>
       </c>
       <c r="Q27">
-        <v>6660</v>
+        <v>7920</v>
       </c>
       <c r="R27">
-        <v>6660</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>1000</v>
       </c>
       <c r="D28">
         <v>2</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
         <v>3740</v>
       </c>
       <c r="G28">
         <v>3650</v>
       </c>
       <c r="H28">
@@ -2361,96 +2361,96 @@
       </c>
       <c r="N40">
         <v>28.1</v>
       </c>
       <c r="O40">
         <v>27.7</v>
       </c>
       <c r="P40">
         <v>27.3</v>
       </c>
       <c r="Q40">
         <v>26.9</v>
       </c>
       <c r="R40">
         <v>26.9</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>1720</v>
+        <v>1820</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>33.5</v>
+        <v>34.9</v>
       </c>
       <c r="G41">
-        <v>32.7</v>
+        <v>34.1</v>
       </c>
       <c r="H41">
-        <v>31.9</v>
+        <v>33.3</v>
       </c>
       <c r="I41">
-        <v>31.1</v>
+        <v>32.5</v>
       </c>
       <c r="J41">
-        <v>30.4</v>
+        <v>31.7</v>
       </c>
       <c r="K41">
+        <v>30.9</v>
+      </c>
+      <c r="L41">
+        <v>30.5</v>
+      </c>
+      <c r="M41">
+        <v>30.1</v>
+      </c>
+      <c r="N41">
         <v>29.7</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>29.3</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>28.9</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>28.5</v>
       </c>
-      <c r="O41">
-[...7 lines deleted...]
-      </c>
       <c r="R41">
-        <v>27.3</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>31</v>
       </c>
       <c r="B42" t="s">
         <v>58</v>
       </c>
       <c r="C42">
         <v>1020</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>17.2</v>
       </c>
       <c r="G42">
         <v>16.8</v>
       </c>
       <c r="H42">
@@ -2762,87 +2762,87 @@
       </c>
       <c r="Q47">
         <v>10.9</v>
       </c>
       <c r="R47">
         <v>10.9</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
         <v>1370</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>33.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="G48">
-        <v>32.4</v>
+        <v>33.3</v>
       </c>
       <c r="H48">
-        <v>31.6</v>
+        <v>32.5</v>
       </c>
       <c r="I48">
+        <v>31.7</v>
+      </c>
+      <c r="J48">
         <v>30.9</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>30.2</v>
       </c>
-      <c r="K48">
-[...1 lines deleted...]
-      </c>
       <c r="L48">
-        <v>29.1</v>
+        <v>29.8</v>
       </c>
       <c r="M48">
-        <v>28.7</v>
+        <v>29.4</v>
       </c>
       <c r="N48">
-        <v>28.3</v>
+        <v>29.0</v>
       </c>
       <c r="O48">
-        <v>27.9</v>
+        <v>28.6</v>
       </c>
       <c r="P48">
-        <v>27.5</v>
+        <v>28.2</v>
       </c>
       <c r="Q48">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="R48">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
         <v>2400</v>
       </c>
       <c r="D49">
         <v>9</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>120.8</v>
       </c>
       <c r="G49">
         <v>47.7</v>
       </c>
       <c r="H49">
@@ -3033,96 +3033,96 @@
       </c>
       <c r="N52">
         <v>30.6</v>
       </c>
       <c r="O52">
         <v>30.2</v>
       </c>
       <c r="P52">
         <v>29.8</v>
       </c>
       <c r="Q52">
         <v>29.4</v>
       </c>
       <c r="R52">
         <v>29.4</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D53">
         <v>6</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>50.0</v>
+        <v>52.8</v>
       </c>
       <c r="G53">
-        <v>49.0</v>
+        <v>51.7</v>
       </c>
       <c r="H53">
-        <v>48.099999999999994</v>
+        <v>50.7</v>
       </c>
       <c r="I53">
-        <v>47.10000000000001</v>
+        <v>49.60000000000001</v>
       </c>
       <c r="J53">
-        <v>46.2</v>
+        <v>48.6</v>
       </c>
       <c r="K53">
-        <v>45.2</v>
+        <v>47.50000000000001</v>
       </c>
       <c r="L53">
-        <v>44.6</v>
+        <v>46.8</v>
       </c>
       <c r="M53">
-        <v>43.90000000000001</v>
+        <v>46.0</v>
       </c>
       <c r="N53">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="O53">
-        <v>42.8</v>
+        <v>44.7</v>
       </c>
       <c r="P53">
-        <v>42.4</v>
+        <v>44.2</v>
       </c>
       <c r="Q53">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
       <c r="R53">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
         <v>1300</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
         <v>20.8</v>
       </c>
       <c r="G54">
         <v>20.3</v>
       </c>
       <c r="H54">
@@ -3145,96 +3145,96 @@
       </c>
       <c r="N54">
         <v>17.4</v>
       </c>
       <c r="O54">
         <v>17.1</v>
       </c>
       <c r="P54">
         <v>16.8</v>
       </c>
       <c r="Q54">
         <v>16.5</v>
       </c>
       <c r="R54">
         <v>16.5</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
-        <v>2650</v>
+        <v>2700</v>
       </c>
       <c r="D55">
         <v>6</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
-        <v>47.1</v>
+        <v>49.9</v>
       </c>
       <c r="G55">
-        <v>46.0</v>
+        <v>48.7</v>
       </c>
       <c r="H55">
-        <v>44.9</v>
+        <v>47.5</v>
       </c>
       <c r="I55">
-        <v>43.8</v>
+        <v>46.3</v>
       </c>
       <c r="J55">
-        <v>42.8</v>
+        <v>45.2</v>
       </c>
       <c r="K55">
-        <v>41.8</v>
+        <v>44.1</v>
       </c>
       <c r="L55">
-        <v>41.2</v>
+        <v>43.4</v>
       </c>
       <c r="M55">
-        <v>40.59999999999999</v>
+        <v>42.7</v>
       </c>
       <c r="N55">
+        <v>42.0</v>
+      </c>
+      <c r="O55">
+        <v>41.3</v>
+      </c>
+      <c r="P55">
+        <v>40.6</v>
+      </c>
+      <c r="Q55">
         <v>40.0</v>
       </c>
-      <c r="O55">
-[...7 lines deleted...]
-      </c>
       <c r="R55">
-        <v>38.2</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>1200</v>
       </c>
       <c r="D56">
         <v>6</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
         <v>44.9</v>
       </c>
       <c r="G56">
         <v>43.8</v>
       </c>
       <c r="H56">
@@ -3737,96 +3737,96 @@
       </c>
       <c r="N68">
         <v>8040</v>
       </c>
       <c r="O68">
         <v>7930</v>
       </c>
       <c r="P68">
         <v>7810</v>
       </c>
       <c r="Q68">
         <v>7710</v>
       </c>
       <c r="R68">
         <v>7710</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>57</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1720</v>
+        <v>1820</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9580</v>
+        <v>9950</v>
       </c>
       <c r="G69">
-        <v>9360</v>
+        <v>9720</v>
       </c>
       <c r="H69">
-        <v>9140</v>
+        <v>9490</v>
       </c>
       <c r="I69">
-        <v>8920</v>
+        <v>9270</v>
       </c>
       <c r="J69">
+        <v>9040</v>
+      </c>
+      <c r="K69">
+        <v>8830</v>
+      </c>
+      <c r="L69">
         <v>8700</v>
       </c>
-      <c r="K69">
-[...4 lines deleted...]
-      </c>
       <c r="M69">
-        <v>8260</v>
+        <v>8580</v>
       </c>
       <c r="N69">
-        <v>8140</v>
+        <v>8460</v>
       </c>
       <c r="O69">
-        <v>8020</v>
+        <v>8340</v>
       </c>
       <c r="P69">
-        <v>7910</v>
+        <v>8210</v>
       </c>
       <c r="Q69">
-        <v>7800</v>
+        <v>8100</v>
       </c>
       <c r="R69">
-        <v>7800</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>31</v>
       </c>
       <c r="B70" t="s">
         <v>58</v>
       </c>
       <c r="C70">
         <v>1020</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>5530</v>
       </c>
       <c r="G70">
         <v>5400</v>
       </c>
       <c r="H70">
@@ -4138,87 +4138,87 @@
       </c>
       <c r="Q75">
         <v>2730</v>
       </c>
       <c r="R75">
         <v>2730</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>62</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
         <v>1370</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>9540</v>
+        <v>9750</v>
       </c>
       <c r="G76">
-        <v>9310</v>
+        <v>9530</v>
       </c>
       <c r="H76">
-        <v>9100</v>
+        <v>9300</v>
       </c>
       <c r="I76">
-        <v>8880</v>
+        <v>9080</v>
       </c>
       <c r="J76">
-        <v>8660</v>
+        <v>8860</v>
       </c>
       <c r="K76">
-        <v>8460</v>
+        <v>8650</v>
       </c>
       <c r="L76">
-        <v>8340</v>
+        <v>8530</v>
       </c>
       <c r="M76">
-        <v>8220</v>
+        <v>8410</v>
       </c>
       <c r="N76">
-        <v>8110</v>
+        <v>8290</v>
       </c>
       <c r="O76">
-        <v>7990</v>
+        <v>8170</v>
       </c>
       <c r="P76">
-        <v>7870</v>
+        <v>8050</v>
       </c>
       <c r="Q76">
-        <v>7770</v>
+        <v>7940</v>
       </c>
       <c r="R76">
-        <v>7770</v>
+        <v>7940</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>63</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77">
         <v>2400</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
         <v>12230</v>
       </c>
       <c r="G77">
         <v>11940</v>
       </c>
       <c r="H77">
@@ -4409,96 +4409,96 @@
       </c>
       <c r="N80">
         <v>8690</v>
       </c>
       <c r="O80">
         <v>8570</v>
       </c>
       <c r="P80">
         <v>8440</v>
       </c>
       <c r="Q80">
         <v>8330</v>
       </c>
       <c r="R80">
         <v>8330</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D81">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>12191</v>
+        <v>12731</v>
       </c>
       <c r="G81">
-        <v>11947</v>
+        <v>12477</v>
       </c>
       <c r="H81">
-        <v>11697</v>
+        <v>12217</v>
       </c>
       <c r="I81">
-        <v>11453</v>
+        <v>11963</v>
       </c>
       <c r="J81">
-        <v>11210</v>
+        <v>11700</v>
       </c>
       <c r="K81">
-        <v>10986</v>
+        <v>11466</v>
       </c>
       <c r="L81">
-        <v>10819</v>
+        <v>11289</v>
       </c>
       <c r="M81">
-        <v>10665</v>
+        <v>11135</v>
       </c>
       <c r="N81">
-        <v>10510</v>
+        <v>10970</v>
       </c>
       <c r="O81">
-        <v>10370</v>
+        <v>10830</v>
       </c>
       <c r="P81">
-        <v>10280</v>
+        <v>10720</v>
       </c>
       <c r="Q81">
-        <v>10180</v>
+        <v>10620</v>
       </c>
       <c r="R81">
-        <v>10180</v>
+        <v>10620</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>67</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82">
         <v>1300</v>
       </c>
       <c r="D82">
         <v>3</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
         <v>5110</v>
       </c>
       <c r="G82">
         <v>4990</v>
       </c>
       <c r="H82">
@@ -4521,96 +4521,96 @@
       </c>
       <c r="N82">
         <v>4320</v>
       </c>
       <c r="O82">
         <v>4250</v>
       </c>
       <c r="P82">
         <v>4190</v>
       </c>
       <c r="Q82">
         <v>4130</v>
       </c>
       <c r="R82">
         <v>4130</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>68</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83">
-        <v>2650</v>
+        <v>2700</v>
       </c>
       <c r="D83">
         <v>6</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>11840</v>
+        <v>12380</v>
       </c>
       <c r="G83">
-        <v>11550</v>
+        <v>12080</v>
       </c>
       <c r="H83">
-        <v>11270</v>
+        <v>11790</v>
       </c>
       <c r="I83">
-        <v>10990</v>
+        <v>11500</v>
       </c>
       <c r="J83">
-        <v>10720</v>
+        <v>11210</v>
       </c>
       <c r="K83">
+        <v>10950</v>
+      </c>
+      <c r="L83">
+        <v>10780</v>
+      </c>
+      <c r="M83">
+        <v>10630</v>
+      </c>
+      <c r="N83">
         <v>10470</v>
       </c>
-      <c r="L83">
+      <c r="O83">
         <v>10310</v>
       </c>
-      <c r="M83">
-[...2 lines deleted...]
-      <c r="N83">
+      <c r="P83">
+        <v>10150</v>
+      </c>
+      <c r="Q83">
         <v>10010</v>
       </c>
-      <c r="O83">
-[...7 lines deleted...]
-      </c>
       <c r="R83">
-        <v>9570</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>69</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84">
         <v>1200</v>
       </c>
       <c r="D84">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
         <v>11200</v>
       </c>
       <c r="G84">
         <v>10930</v>
       </c>
       <c r="H84">