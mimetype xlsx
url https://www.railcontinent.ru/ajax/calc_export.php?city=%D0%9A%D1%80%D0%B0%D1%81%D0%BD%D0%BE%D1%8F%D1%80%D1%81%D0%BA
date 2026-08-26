--- v4 (2026-06-28)
+++ v5 (2026-08-26)
@@ -2081,96 +2081,96 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
-        <v>1670</v>
+        <v>1770</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>34.3</v>
+        <v>36.0</v>
       </c>
       <c r="G36">
-        <v>33.5</v>
+        <v>35.2</v>
       </c>
       <c r="H36">
-        <v>32.7</v>
+        <v>34.4</v>
       </c>
       <c r="I36">
-        <v>31.9</v>
+        <v>33.6</v>
       </c>
       <c r="J36">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="K36">
-        <v>30.3</v>
+        <v>32.0</v>
       </c>
       <c r="L36">
-        <v>29.9</v>
+        <v>31.6</v>
       </c>
       <c r="M36">
-        <v>29.5</v>
+        <v>31.2</v>
       </c>
       <c r="N36">
-        <v>29.1</v>
+        <v>30.8</v>
       </c>
       <c r="O36">
-        <v>28.7</v>
+        <v>30.4</v>
       </c>
       <c r="P36">
-        <v>28.3</v>
+        <v>30.0</v>
       </c>
       <c r="Q36">
-        <v>27.9</v>
+        <v>29.6</v>
       </c>
       <c r="R36">
-        <v>27.9</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
         <v>1770</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>29.8</v>
       </c>
       <c r="G37">
         <v>29.1</v>
       </c>
       <c r="H37">
@@ -2361,96 +2361,96 @@
       </c>
       <c r="N40">
         <v>28.1</v>
       </c>
       <c r="O40">
         <v>27.7</v>
       </c>
       <c r="P40">
         <v>27.3</v>
       </c>
       <c r="Q40">
         <v>26.9</v>
       </c>
       <c r="R40">
         <v>26.9</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>1820</v>
+        <v>1870</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>34.9</v>
+        <v>37.2</v>
       </c>
       <c r="G41">
-        <v>34.1</v>
+        <v>36.3</v>
       </c>
       <c r="H41">
-        <v>33.3</v>
+        <v>35.4</v>
       </c>
       <c r="I41">
-        <v>32.5</v>
+        <v>34.6</v>
       </c>
       <c r="J41">
-        <v>31.7</v>
+        <v>33.8</v>
       </c>
       <c r="K41">
-        <v>30.9</v>
+        <v>33.0</v>
       </c>
       <c r="L41">
-        <v>30.5</v>
+        <v>32.6</v>
       </c>
       <c r="M41">
-        <v>30.1</v>
+        <v>32.2</v>
       </c>
       <c r="N41">
-        <v>29.7</v>
+        <v>31.8</v>
       </c>
       <c r="O41">
-        <v>29.3</v>
+        <v>31.4</v>
       </c>
       <c r="P41">
-        <v>28.9</v>
+        <v>31.0</v>
       </c>
       <c r="Q41">
-        <v>28.5</v>
+        <v>30.6</v>
       </c>
       <c r="R41">
-        <v>28.5</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>31</v>
       </c>
       <c r="B42" t="s">
         <v>58</v>
       </c>
       <c r="C42">
         <v>1020</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>17.2</v>
       </c>
       <c r="G42">
         <v>16.8</v>
       </c>
       <c r="H42">
@@ -2921,96 +2921,96 @@
       </c>
       <c r="N50">
         <v>16.6</v>
       </c>
       <c r="O50">
         <v>16.4</v>
       </c>
       <c r="P50">
         <v>16.2</v>
       </c>
       <c r="Q50">
         <v>16</v>
       </c>
       <c r="R50">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>1720</v>
+        <v>1800</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
-        <v>35.099999999999994</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="G51">
-        <v>34.3</v>
+        <v>34.8</v>
       </c>
       <c r="H51">
-        <v>33.5</v>
+        <v>34.0</v>
       </c>
       <c r="I51">
-        <v>32.7</v>
+        <v>33.2</v>
       </c>
       <c r="J51">
-        <v>31.9</v>
+        <v>32.4</v>
       </c>
       <c r="K51">
-        <v>31.1</v>
+        <v>31.6</v>
       </c>
       <c r="L51">
-        <v>30.7</v>
+        <v>31.2</v>
       </c>
       <c r="M51">
-        <v>30.3</v>
+        <v>30.8</v>
       </c>
       <c r="N51">
-        <v>29.9</v>
+        <v>30.4</v>
       </c>
       <c r="O51">
-        <v>29.5</v>
+        <v>30.0</v>
       </c>
       <c r="P51">
-        <v>29.1</v>
+        <v>29.6</v>
       </c>
       <c r="Q51">
-        <v>28.7</v>
+        <v>29.2</v>
       </c>
       <c r="R51">
-        <v>28.7</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
         <v>1620</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
         <v>35.8</v>
       </c>
       <c r="G52">
         <v>35.0</v>
       </c>
       <c r="H52">
@@ -3257,96 +3257,96 @@
       </c>
       <c r="N56">
         <v>38.0</v>
       </c>
       <c r="O56">
         <v>37.40000000000001</v>
       </c>
       <c r="P56">
         <v>36.8</v>
       </c>
       <c r="Q56">
         <v>36.2</v>
       </c>
       <c r="R56">
         <v>36.2</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
-        <v>1540</v>
+        <v>1840</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
-        <v>34.6</v>
+        <v>35.0</v>
       </c>
       <c r="G57">
-        <v>33.8</v>
+        <v>34.2</v>
       </c>
       <c r="H57">
-        <v>33.0</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="I57">
-        <v>32.2</v>
+        <v>32.6</v>
       </c>
       <c r="J57">
-        <v>31.4</v>
+        <v>31.8</v>
       </c>
       <c r="K57">
+        <v>31.0</v>
+      </c>
+      <c r="L57">
         <v>30.6</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30.2</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>29.8</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>29.4</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>29.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28.6</v>
       </c>
-      <c r="Q57">
-[...1 lines deleted...]
-      </c>
       <c r="R57">
-        <v>28.2</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
         <v>1620</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
         <v>30.8</v>
       </c>
       <c r="G58">
         <v>30.1</v>
       </c>
       <c r="H58">
@@ -3457,96 +3457,96 @@
       </c>
       <c r="N63" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q63" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R63" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>53</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
-        <v>1670</v>
+        <v>1770</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>9770</v>
+        <v>10300</v>
       </c>
       <c r="G64">
-        <v>9540</v>
+        <v>10060</v>
       </c>
       <c r="H64">
-        <v>9320</v>
+        <v>9820</v>
       </c>
       <c r="I64">
-        <v>9090</v>
+        <v>9580</v>
       </c>
       <c r="J64">
+        <v>9350</v>
+      </c>
+      <c r="K64">
+        <v>9130</v>
+      </c>
+      <c r="L64">
+        <v>9000</v>
+      </c>
+      <c r="M64">
         <v>8870</v>
       </c>
-      <c r="K64">
-[...7 lines deleted...]
-      </c>
       <c r="N64">
-        <v>8300</v>
+        <v>8750</v>
       </c>
       <c r="O64">
-        <v>8180</v>
+        <v>8620</v>
       </c>
       <c r="P64">
-        <v>8060</v>
+        <v>8500</v>
       </c>
       <c r="Q64">
-        <v>7950</v>
+        <v>8380</v>
       </c>
       <c r="R64">
-        <v>7950</v>
+        <v>8380</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>54</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
         <v>1770</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>8960</v>
       </c>
       <c r="G65">
         <v>8750</v>
       </c>
       <c r="H65">
@@ -3737,96 +3737,96 @@
       </c>
       <c r="N68">
         <v>8040</v>
       </c>
       <c r="O68">
         <v>7930</v>
       </c>
       <c r="P68">
         <v>7810</v>
       </c>
       <c r="Q68">
         <v>7710</v>
       </c>
       <c r="R68">
         <v>7710</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>57</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1820</v>
+        <v>1870</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9950</v>
+        <v>10610</v>
       </c>
       <c r="G69">
-        <v>9720</v>
+        <v>10360</v>
       </c>
       <c r="H69">
-        <v>9490</v>
+        <v>10110</v>
       </c>
       <c r="I69">
+        <v>9870</v>
+      </c>
+      <c r="J69">
+        <v>9630</v>
+      </c>
+      <c r="K69">
+        <v>9410</v>
+      </c>
+      <c r="L69">
         <v>9270</v>
       </c>
-      <c r="J69">
-[...7 lines deleted...]
-      </c>
       <c r="M69">
-        <v>8580</v>
+        <v>9140</v>
       </c>
       <c r="N69">
-        <v>8460</v>
+        <v>9010</v>
       </c>
       <c r="O69">
-        <v>8340</v>
+        <v>8880</v>
       </c>
       <c r="P69">
-        <v>8210</v>
+        <v>8750</v>
       </c>
       <c r="Q69">
-        <v>8100</v>
+        <v>8630</v>
       </c>
       <c r="R69">
-        <v>8100</v>
+        <v>8630</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>31</v>
       </c>
       <c r="B70" t="s">
         <v>58</v>
       </c>
       <c r="C70">
         <v>1020</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>5530</v>
       </c>
       <c r="G70">
         <v>5400</v>
       </c>
       <c r="H70">
@@ -4297,96 +4297,96 @@
       </c>
       <c r="N78">
         <v>5340</v>
       </c>
       <c r="O78">
         <v>5270</v>
       </c>
       <c r="P78">
         <v>5190</v>
       </c>
       <c r="Q78">
         <v>5110</v>
       </c>
       <c r="R78">
         <v>5110</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>65</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>1720</v>
+        <v>1800</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>10030</v>
+        <v>10180</v>
       </c>
       <c r="G79">
-        <v>9790</v>
+        <v>9940</v>
       </c>
       <c r="H79">
-        <v>9560</v>
+        <v>9710</v>
       </c>
       <c r="I79">
-        <v>9330</v>
+        <v>9470</v>
       </c>
       <c r="J79">
-        <v>9110</v>
+        <v>9240</v>
       </c>
       <c r="K79">
-        <v>8890</v>
+        <v>9030</v>
       </c>
       <c r="L79">
+        <v>8900</v>
+      </c>
+      <c r="M79">
         <v>8770</v>
       </c>
-      <c r="M79">
-[...1 lines deleted...]
-      </c>
       <c r="N79">
+        <v>8650</v>
+      </c>
+      <c r="O79">
         <v>8520</v>
       </c>
-      <c r="O79">
-[...1 lines deleted...]
-      </c>
       <c r="P79">
-        <v>8270</v>
+        <v>8400</v>
       </c>
       <c r="Q79">
-        <v>8160</v>
+        <v>8280</v>
       </c>
       <c r="R79">
-        <v>8160</v>
+        <v>8280</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>66</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>1620</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
         <v>10230</v>
       </c>
       <c r="G80">
         <v>9990</v>
       </c>
       <c r="H80">
@@ -4633,96 +4633,96 @@
       </c>
       <c r="N84">
         <v>9470</v>
       </c>
       <c r="O84">
         <v>9330</v>
       </c>
       <c r="P84">
         <v>9190</v>
       </c>
       <c r="Q84">
         <v>9050</v>
       </c>
       <c r="R84">
         <v>9050</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>70</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85">
-        <v>1540</v>
+        <v>1840</v>
       </c>
       <c r="D85">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>8730</v>
+        <v>8840</v>
       </c>
       <c r="G85">
-        <v>8530</v>
+        <v>8630</v>
       </c>
       <c r="H85">
-        <v>8320</v>
+        <v>8420</v>
       </c>
       <c r="I85">
-        <v>8110</v>
+        <v>8210</v>
       </c>
       <c r="J85">
-        <v>7920</v>
+        <v>8020</v>
       </c>
       <c r="K85">
-        <v>7730</v>
+        <v>7820</v>
       </c>
       <c r="L85">
-        <v>7600</v>
+        <v>7700</v>
       </c>
       <c r="M85">
-        <v>7490</v>
+        <v>7590</v>
       </c>
       <c r="N85">
-        <v>7380</v>
+        <v>7480</v>
       </c>
       <c r="O85">
-        <v>7270</v>
+        <v>7360</v>
       </c>
       <c r="P85">
-        <v>7160</v>
+        <v>7250</v>
       </c>
       <c r="Q85">
-        <v>7070</v>
+        <v>7150</v>
       </c>
       <c r="R85">
-        <v>7070</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>71</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1620</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
         <v>8870</v>
       </c>
       <c r="G86">
         <v>8670</v>
       </c>
       <c r="H86">