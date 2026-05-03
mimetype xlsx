--- v1 (2026-02-02)
+++ v2 (2026-05-03)
@@ -692,96 +692,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>1100</v>
+        <v>2390</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>27.6</v>
+        <v>37.3</v>
       </c>
       <c r="G6">
-        <v>26.9</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="H6">
-        <v>26.2</v>
+        <v>35.5</v>
       </c>
       <c r="I6">
-        <v>25.6</v>
+        <v>34.6</v>
       </c>
       <c r="J6">
-        <v>25</v>
+        <v>33.7</v>
       </c>
       <c r="K6">
-        <v>24.4</v>
+        <v>32.8</v>
       </c>
       <c r="L6">
-        <v>24</v>
+        <v>32.3</v>
       </c>
       <c r="M6">
-        <v>23.6</v>
+        <v>31.8</v>
       </c>
       <c r="N6">
-        <v>23.3</v>
+        <v>31.3</v>
       </c>
       <c r="O6">
-        <v>23</v>
+        <v>30.8</v>
       </c>
       <c r="P6">
-        <v>22.7</v>
+        <v>30.3</v>
       </c>
       <c r="Q6">
-        <v>22.4</v>
+        <v>29.8</v>
       </c>
       <c r="R6">
-        <v>22.4</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1500</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>16.2</v>
       </c>
       <c r="G7">
         <v>15.8</v>
       </c>
       <c r="H7">
@@ -892,96 +892,96 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>1100</v>
+        <v>2390</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="6">
-        <v>7950</v>
+        <v>9230</v>
       </c>
       <c r="G13">
-        <v>7760</v>
+        <v>9010</v>
       </c>
       <c r="H13">
+        <v>8780</v>
+      </c>
+      <c r="I13">
+        <v>8570</v>
+      </c>
+      <c r="J13">
+        <v>8360</v>
+      </c>
+      <c r="K13">
+        <v>8160</v>
+      </c>
+      <c r="L13">
+        <v>8040</v>
+      </c>
+      <c r="M13">
+        <v>7920</v>
+      </c>
+      <c r="N13">
+        <v>7800</v>
+      </c>
+      <c r="O13">
+        <v>7680</v>
+      </c>
+      <c r="P13">
         <v>7570</v>
       </c>
-      <c r="I13">
-[...22 lines deleted...]
-      </c>
       <c r="Q13">
-        <v>6430</v>
+        <v>7470</v>
       </c>
       <c r="R13">
-        <v>6430</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1500</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
         <v>4030</v>
       </c>
       <c r="G14">
         <v>3930</v>
       </c>
       <c r="H14">