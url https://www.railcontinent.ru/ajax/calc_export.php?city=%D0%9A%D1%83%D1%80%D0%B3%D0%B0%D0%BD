--- v2 (2026-05-03)
+++ v3 (2026-08-07)
@@ -692,96 +692,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2390</v>
+        <v>3000</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>38.2</v>
+      </c>
+      <c r="G6">
         <v>37.3</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>36.4</v>
+      </c>
+      <c r="I6">
         <v>35.5</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>34.6</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33.7</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>32.3</v>
+        <v>33.2</v>
       </c>
       <c r="M6">
-        <v>31.8</v>
+        <v>32.7</v>
       </c>
       <c r="N6">
-        <v>31.3</v>
+        <v>32.2</v>
       </c>
       <c r="O6">
-        <v>30.8</v>
+        <v>31.7</v>
       </c>
       <c r="P6">
-        <v>30.3</v>
+        <v>31.2</v>
       </c>
       <c r="Q6">
-        <v>29.8</v>
+        <v>30.7</v>
       </c>
       <c r="R6">
-        <v>29.8</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1500</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>16.2</v>
       </c>
       <c r="G7">
         <v>15.8</v>
       </c>
       <c r="H7">
@@ -892,96 +892,96 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>2390</v>
+        <v>3000</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="6">
-        <v>9230</v>
+        <v>9490</v>
       </c>
       <c r="G13">
-        <v>9010</v>
+        <v>9260</v>
       </c>
       <c r="H13">
-        <v>8780</v>
+        <v>9030</v>
       </c>
       <c r="I13">
-        <v>8570</v>
+        <v>8810</v>
       </c>
       <c r="J13">
-        <v>8360</v>
+        <v>8600</v>
       </c>
       <c r="K13">
-        <v>8160</v>
+        <v>8390</v>
       </c>
       <c r="L13">
-        <v>8040</v>
+        <v>8270</v>
       </c>
       <c r="M13">
-        <v>7920</v>
+        <v>8150</v>
       </c>
       <c r="N13">
-        <v>7800</v>
+        <v>8020</v>
       </c>
       <c r="O13">
+        <v>7900</v>
+      </c>
+      <c r="P13">
+        <v>7780</v>
+      </c>
+      <c r="Q13">
         <v>7680</v>
       </c>
-      <c r="P13">
-[...4 lines deleted...]
-      </c>
       <c r="R13">
-        <v>7470</v>
+        <v>7680</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1500</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
         <v>4030</v>
       </c>
       <c r="G14">
         <v>3930</v>
       </c>
       <c r="H14">