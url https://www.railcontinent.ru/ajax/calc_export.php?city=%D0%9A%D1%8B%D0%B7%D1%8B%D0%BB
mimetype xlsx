--- v1 (2026-03-03)
+++ v2 (2026-06-10)
@@ -698,208 +698,208 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2650</v>
+        <v>2700</v>
       </c>
       <c r="D6">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>56.3</v>
+      </c>
+      <c r="G6">
+        <v>55.0</v>
+      </c>
+      <c r="H6">
+        <v>53.7</v>
+      </c>
+      <c r="I6">
+        <v>52.4</v>
+      </c>
+      <c r="J6">
+        <v>51.1</v>
+      </c>
+      <c r="K6">
         <v>49.8</v>
       </c>
-      <c r="G6">
-[...13 lines deleted...]
-      </c>
       <c r="L6">
-        <v>43.7</v>
+        <v>49.0</v>
       </c>
       <c r="M6">
-        <v>43.099999999999994</v>
+        <v>48.2</v>
       </c>
       <c r="N6">
-        <v>42.5</v>
+        <v>47.4</v>
       </c>
       <c r="O6">
-        <v>41.9</v>
+        <v>46.6</v>
       </c>
       <c r="P6">
-        <v>41.3</v>
+        <v>45.8</v>
       </c>
       <c r="Q6">
-        <v>40.7</v>
+        <v>45.1</v>
       </c>
       <c r="R6">
-        <v>40.7</v>
+        <v>45.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1500</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
+        <v>21.9</v>
+      </c>
+      <c r="G7">
+        <v>21.4</v>
+      </c>
+      <c r="H7">
+        <v>20.9</v>
+      </c>
+      <c r="I7">
+        <v>20.4</v>
+      </c>
+      <c r="J7">
+        <v>19.9</v>
+      </c>
+      <c r="K7">
+        <v>19.4</v>
+      </c>
+      <c r="L7">
+        <v>19.1</v>
+      </c>
+      <c r="M7">
+        <v>18.8</v>
+      </c>
+      <c r="N7">
+        <v>18.5</v>
+      </c>
+      <c r="O7">
         <v>18.2</v>
       </c>
-      <c r="G7">
-[...25 lines deleted...]
-      </c>
       <c r="P7">
-        <v>15.2</v>
+        <v>17.9</v>
       </c>
       <c r="Q7">
-        <v>15</v>
+        <v>17.6</v>
       </c>
       <c r="R7">
-        <v>15</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
         <v>2520</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>35.4</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="G8">
-        <v>34.6</v>
+        <v>38.2</v>
       </c>
       <c r="H8">
-        <v>33.8</v>
+        <v>37.3</v>
       </c>
       <c r="I8">
-        <v>33</v>
+        <v>36.4</v>
       </c>
       <c r="J8">
-        <v>32.2</v>
+        <v>35.5</v>
       </c>
       <c r="K8">
-        <v>31.4</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="L8">
-        <v>31</v>
+        <v>34.1</v>
       </c>
       <c r="M8">
-        <v>30.6</v>
+        <v>33.6</v>
       </c>
       <c r="N8">
-        <v>30.2</v>
+        <v>33.1</v>
       </c>
       <c r="O8">
-        <v>29.8</v>
+        <v>32.6</v>
       </c>
       <c r="P8">
-        <v>29.4</v>
+        <v>32.099999999999994</v>
       </c>
       <c r="Q8">
-        <v>29</v>
+        <v>31.6</v>
       </c>
       <c r="R8">
-        <v>29</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:19" customHeight="1" ht="20">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -954,208 +954,208 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="Q13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>2650</v>
+        <v>2700</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
-        <v>12610</v>
+        <v>13930</v>
       </c>
       <c r="G14">
-        <v>12310</v>
+        <v>13600</v>
       </c>
       <c r="H14">
-        <v>12010</v>
+        <v>13270</v>
       </c>
       <c r="I14">
-        <v>11710</v>
+        <v>12940</v>
       </c>
       <c r="J14">
-        <v>11430</v>
+        <v>12620</v>
       </c>
       <c r="K14">
-        <v>11150</v>
+        <v>12320</v>
       </c>
       <c r="L14">
-        <v>10980</v>
+        <v>12130</v>
       </c>
       <c r="M14">
-        <v>10820</v>
+        <v>11960</v>
       </c>
       <c r="N14">
-        <v>10660</v>
+        <v>11780</v>
       </c>
       <c r="O14">
-        <v>10490</v>
+        <v>11600</v>
       </c>
       <c r="P14">
-        <v>10350</v>
+        <v>11420</v>
       </c>
       <c r="Q14">
-        <v>10190</v>
+        <v>11260</v>
       </c>
       <c r="R14">
-        <v>10190</v>
+        <v>11260</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1500</v>
       </c>
       <c r="D15">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>4650</v>
+        <v>5430</v>
       </c>
       <c r="G15">
-        <v>4540</v>
+        <v>5300</v>
       </c>
       <c r="H15">
-        <v>4430</v>
+        <v>5170</v>
       </c>
       <c r="I15">
-        <v>4320</v>
+        <v>5040</v>
       </c>
       <c r="J15">
-        <v>4220</v>
+        <v>4920</v>
       </c>
       <c r="K15">
-        <v>4110</v>
+        <v>4800</v>
       </c>
       <c r="L15">
-        <v>4050</v>
+        <v>4730</v>
       </c>
       <c r="M15">
-        <v>3990</v>
+        <v>4660</v>
       </c>
       <c r="N15">
-        <v>3930</v>
+        <v>4590</v>
       </c>
       <c r="O15">
-        <v>3870</v>
+        <v>4520</v>
       </c>
       <c r="P15">
-        <v>3820</v>
+        <v>4450</v>
       </c>
       <c r="Q15">
-        <v>3760</v>
+        <v>4390</v>
       </c>
       <c r="R15">
-        <v>3760</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
         <v>2520</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
+        <v>10960</v>
+      </c>
+      <c r="G16">
+        <v>10700</v>
+      </c>
+      <c r="H16">
+        <v>10440</v>
+      </c>
+      <c r="I16">
         <v>10180</v>
       </c>
-      <c r="G16">
-[...7 lines deleted...]
-      </c>
       <c r="J16">
-        <v>9230</v>
+        <v>9930</v>
       </c>
       <c r="K16">
-        <v>9000</v>
+        <v>9690</v>
       </c>
       <c r="L16">
+        <v>9550</v>
+      </c>
+      <c r="M16">
+        <v>9410</v>
+      </c>
+      <c r="N16">
+        <v>9270</v>
+      </c>
+      <c r="O16">
+        <v>9130</v>
+      </c>
+      <c r="P16">
+        <v>8990</v>
+      </c>
+      <c r="Q16">
         <v>8870</v>
       </c>
-      <c r="M16">
-[...13 lines deleted...]
-      </c>
       <c r="R16">
-        <v>8240</v>
+        <v>8870</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
   </mergeCells>