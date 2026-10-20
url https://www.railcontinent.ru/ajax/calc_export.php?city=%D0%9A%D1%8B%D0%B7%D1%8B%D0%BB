--- v2 (2026-06-10)
+++ v3 (2026-10-20)
@@ -810,96 +810,96 @@
       </c>
       <c r="N7">
         <v>18.5</v>
       </c>
       <c r="O7">
         <v>18.2</v>
       </c>
       <c r="P7">
         <v>17.9</v>
       </c>
       <c r="Q7">
         <v>17.6</v>
       </c>
       <c r="R7">
         <v>17.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>2520</v>
+        <v>3000</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>39.099999999999994</v>
+        <v>40.099999999999994</v>
       </c>
       <c r="G8">
-        <v>38.2</v>
+        <v>39.2</v>
       </c>
       <c r="H8">
-        <v>37.3</v>
+        <v>38.3</v>
       </c>
       <c r="I8">
-        <v>36.4</v>
+        <v>37.4</v>
       </c>
       <c r="J8">
-        <v>35.5</v>
+        <v>36.5</v>
       </c>
       <c r="K8">
-        <v>34.59999999999999</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="L8">
+        <v>35.1</v>
+      </c>
+      <c r="M8">
+        <v>34.6</v>
+      </c>
+      <c r="N8">
         <v>34.1</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>33.6</v>
       </c>
-      <c r="N8">
-[...2 lines deleted...]
-      <c r="O8">
+      <c r="P8">
+        <v>33.099999999999994</v>
+      </c>
+      <c r="Q8">
         <v>32.6</v>
       </c>
-      <c r="P8">
-[...4 lines deleted...]
-      </c>
       <c r="R8">
-        <v>31.6</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:19" customHeight="1" ht="20">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -1066,96 +1066,96 @@
       </c>
       <c r="N15">
         <v>4590</v>
       </c>
       <c r="O15">
         <v>4520</v>
       </c>
       <c r="P15">
         <v>4450</v>
       </c>
       <c r="Q15">
         <v>4390</v>
       </c>
       <c r="R15">
         <v>4390</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
-        <v>2520</v>
+        <v>3000</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>10960</v>
+        <v>11360</v>
       </c>
       <c r="G16">
-        <v>10700</v>
+        <v>11080</v>
       </c>
       <c r="H16">
-        <v>10440</v>
+        <v>10810</v>
       </c>
       <c r="I16">
-        <v>10180</v>
+        <v>10540</v>
       </c>
       <c r="J16">
-        <v>9930</v>
+        <v>10290</v>
       </c>
       <c r="K16">
-        <v>9690</v>
+        <v>10040</v>
       </c>
       <c r="L16">
-        <v>9550</v>
+        <v>9890</v>
       </c>
       <c r="M16">
-        <v>9410</v>
+        <v>9750</v>
       </c>
       <c r="N16">
-        <v>9270</v>
+        <v>9600</v>
       </c>
       <c r="O16">
-        <v>9130</v>
+        <v>9460</v>
       </c>
       <c r="P16">
-        <v>8990</v>
+        <v>9310</v>
       </c>
       <c r="Q16">
-        <v>8870</v>
+        <v>9180</v>
       </c>
       <c r="R16">
-        <v>8870</v>
+        <v>9180</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
   </mergeCells>