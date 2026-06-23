--- v2 (2026-03-25)
+++ v3 (2026-06-23)
@@ -784,152 +784,152 @@
       </c>
       <c r="N6">
         <v>17.5</v>
       </c>
       <c r="O6">
         <v>17</v>
       </c>
       <c r="P6">
         <v>17</v>
       </c>
       <c r="Q6">
         <v>17</v>
       </c>
       <c r="R6">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
+        <v>42</v>
+      </c>
+      <c r="G7">
+        <v>42</v>
+      </c>
+      <c r="H7">
+        <v>41.7</v>
+      </c>
+      <c r="I7">
+        <v>41.5</v>
+      </c>
+      <c r="J7">
+        <v>41.3</v>
+      </c>
+      <c r="K7">
+        <v>41.2</v>
+      </c>
+      <c r="L7">
+        <v>41</v>
+      </c>
+      <c r="M7">
+        <v>40.8</v>
+      </c>
+      <c r="N7">
         <v>40.5</v>
       </c>
-      <c r="G7">
-[...22 lines deleted...]
-      </c>
       <c r="O7">
-        <v>38.7</v>
+        <v>40.5</v>
       </c>
       <c r="P7">
-        <v>38.5</v>
+        <v>40.5</v>
       </c>
       <c r="Q7">
-        <v>38.5</v>
+        <v>40.5</v>
       </c>
       <c r="R7">
-        <v>38.5</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>5500</v>
+        <v>5800</v>
       </c>
       <c r="D8">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>62.1</v>
+        <v>63.6</v>
       </c>
       <c r="G8">
-        <v>61.099999999999994</v>
+        <v>62.8</v>
       </c>
       <c r="H8">
-        <v>60.7</v>
+        <v>62.3</v>
       </c>
       <c r="I8">
-        <v>60.099999999999994</v>
+        <v>61.7</v>
       </c>
       <c r="J8">
-        <v>59.7</v>
+        <v>61.3</v>
       </c>
       <c r="K8">
-        <v>58.3</v>
+        <v>60.0</v>
       </c>
       <c r="L8">
-        <v>56.7</v>
+        <v>58.4</v>
       </c>
       <c r="M8">
-        <v>56.3</v>
+        <v>58.0</v>
       </c>
       <c r="N8">
-        <v>55.3</v>
+        <v>56.9</v>
       </c>
       <c r="O8">
-        <v>55.1</v>
+        <v>56.9</v>
       </c>
       <c r="P8">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="Q8">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="R8">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>4500</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>37.5</v>
       </c>
       <c r="G9">
         <v>37.3</v>
       </c>
       <c r="H9">
@@ -952,152 +952,152 @@
       </c>
       <c r="N9">
         <v>35.9</v>
       </c>
       <c r="O9">
         <v>35.7</v>
       </c>
       <c r="P9">
         <v>35.5</v>
       </c>
       <c r="Q9">
         <v>35.5</v>
       </c>
       <c r="R9">
         <v>35.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D10">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="G10">
+        <v>66.3</v>
+      </c>
+      <c r="H10">
         <v>65.40000000000001</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>64.59999999999999</v>
       </c>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
       <c r="J10">
+        <v>63.9</v>
+      </c>
+      <c r="K10">
+        <v>63.3</v>
+      </c>
+      <c r="L10">
+        <v>62.8</v>
+      </c>
+      <c r="M10">
         <v>62.3</v>
       </c>
-      <c r="K10">
-[...7 lines deleted...]
-      </c>
       <c r="N10">
-        <v>60.099999999999994</v>
+        <v>61.7</v>
       </c>
       <c r="O10">
-        <v>59.6</v>
+        <v>61.4</v>
       </c>
       <c r="P10">
-        <v>59.1</v>
+        <v>61.1</v>
       </c>
       <c r="Q10">
-        <v>58.8</v>
+        <v>60.8</v>
       </c>
       <c r="R10">
-        <v>58.8</v>
+        <v>60.8</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>4850</v>
+        <v>5150</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>56.5</v>
+        <v>58.9</v>
       </c>
       <c r="G11">
-        <v>55.9</v>
+        <v>58.5</v>
       </c>
       <c r="H11">
-        <v>55.3</v>
+        <v>57.8</v>
       </c>
       <c r="I11">
-        <v>54.8</v>
+        <v>57.2</v>
       </c>
       <c r="J11">
+        <v>56.59999999999999</v>
+      </c>
+      <c r="K11">
+        <v>56.2</v>
+      </c>
+      <c r="L11">
+        <v>55.8</v>
+      </c>
+      <c r="M11">
+        <v>55.4</v>
+      </c>
+      <c r="N11">
+        <v>54.9</v>
+      </c>
+      <c r="O11">
+        <v>54.7</v>
+      </c>
+      <c r="P11">
+        <v>54.5</v>
+      </c>
+      <c r="Q11">
         <v>54.3</v>
       </c>
-      <c r="K11">
-[...19 lines deleted...]
-      </c>
       <c r="R11">
-        <v>51.6</v>
+        <v>54.3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>5500</v>
       </c>
       <c r="D12">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>54.0</v>
       </c>
       <c r="G12">
         <v>54.0</v>
       </c>
       <c r="H12">
@@ -1120,376 +1120,376 @@
       </c>
       <c r="N12">
         <v>50.0</v>
       </c>
       <c r="O12">
         <v>49</v>
       </c>
       <c r="P12">
         <v>48.5</v>
       </c>
       <c r="Q12">
         <v>48</v>
       </c>
       <c r="R12">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D13">
         <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>58.4</v>
+        <v>59.9</v>
       </c>
       <c r="G13">
-        <v>57.8</v>
+        <v>59.5</v>
       </c>
       <c r="H13">
-        <v>57.2</v>
+        <v>58.8</v>
       </c>
       <c r="I13">
-        <v>56.59999999999999</v>
+        <v>58.2</v>
       </c>
       <c r="J13">
-        <v>56.0</v>
+        <v>57.59999999999999</v>
       </c>
       <c r="K13">
+        <v>57.1</v>
+      </c>
+      <c r="L13">
+        <v>56.7</v>
+      </c>
+      <c r="M13">
+        <v>56.3</v>
+      </c>
+      <c r="N13">
+        <v>55.8</v>
+      </c>
+      <c r="O13">
+        <v>55.6</v>
+      </c>
+      <c r="P13">
         <v>55.4</v>
       </c>
-      <c r="L13">
-[...13 lines deleted...]
-      </c>
       <c r="Q13">
-        <v>53.2</v>
+        <v>55.2</v>
       </c>
       <c r="R13">
-        <v>53.2</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
-        <v>6350</v>
+        <v>6650</v>
       </c>
       <c r="D14">
         <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>72.2</v>
+        <v>73.7</v>
       </c>
       <c r="G14">
-        <v>71.3</v>
+        <v>73</v>
       </c>
       <c r="H14">
-        <v>70.40000000000001</v>
+        <v>72.0</v>
       </c>
       <c r="I14">
-        <v>69.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="J14">
-        <v>68.59999999999999</v>
+        <v>70.19999999999999</v>
       </c>
       <c r="K14">
-        <v>67.7</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="L14">
+        <v>68.8</v>
+      </c>
+      <c r="M14">
+        <v>68.19999999999999</v>
+      </c>
+      <c r="N14">
+        <v>67.5</v>
+      </c>
+      <c r="O14">
         <v>67.099999999999994</v>
       </c>
-      <c r="M14">
-[...7 lines deleted...]
-      </c>
       <c r="P14">
-        <v>64.7</v>
+        <v>66.7</v>
       </c>
       <c r="Q14">
-        <v>64.3</v>
+        <v>66.3</v>
       </c>
       <c r="R14">
-        <v>64.3</v>
+        <v>66.3</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
-        <v>6100</v>
+        <v>6400</v>
       </c>
       <c r="D15">
         <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>67.7</v>
+        <v>69.2</v>
       </c>
       <c r="G15">
+        <v>69.2</v>
+      </c>
+      <c r="H15">
+        <v>68.80000000000001</v>
+      </c>
+      <c r="I15">
+        <v>68.5</v>
+      </c>
+      <c r="J15">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="K15">
+        <v>67.90000000000001</v>
+      </c>
+      <c r="L15">
         <v>67.5</v>
       </c>
-      <c r="H15">
-[...5 lines deleted...]
-      <c r="J15">
+      <c r="M15">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="N15">
+        <v>66.7</v>
+      </c>
+      <c r="O15">
+        <v>66.7</v>
+      </c>
+      <c r="P15">
         <v>66.5</v>
       </c>
-      <c r="K15">
-[...16 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>64.5</v>
+        <v>66.5</v>
       </c>
       <c r="R15">
-        <v>64.5</v>
+        <v>66.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
-        <v>5150</v>
+        <v>5450</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>58.9</v>
+        <v>60.4</v>
       </c>
       <c r="G16">
-        <v>58.3</v>
+        <v>60</v>
       </c>
       <c r="H16">
-        <v>57.7</v>
+        <v>59.3</v>
       </c>
       <c r="I16">
-        <v>57.099999999999994</v>
+        <v>58.7</v>
       </c>
       <c r="J16">
-        <v>56.5</v>
+        <v>58.099999999999994</v>
       </c>
       <c r="K16">
+        <v>57.6</v>
+      </c>
+      <c r="L16">
+        <v>57.2</v>
+      </c>
+      <c r="M16">
+        <v>56.8</v>
+      </c>
+      <c r="N16">
+        <v>56.3</v>
+      </c>
+      <c r="O16">
+        <v>56.1</v>
+      </c>
+      <c r="P16">
         <v>55.9</v>
       </c>
-      <c r="L16">
-[...13 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>53.7</v>
+        <v>55.7</v>
       </c>
       <c r="R16">
-        <v>53.7</v>
+        <v>55.7</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
-        <v>5260</v>
+        <v>5560</v>
       </c>
       <c r="D17">
         <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>55.3</v>
+        <v>56.8</v>
       </c>
       <c r="G17">
-        <v>54.8</v>
+        <v>56.5</v>
       </c>
       <c r="H17">
-        <v>54.3</v>
+        <v>55.90000000000001</v>
       </c>
       <c r="I17">
-        <v>53.8</v>
+        <v>55.4</v>
       </c>
       <c r="J17">
-        <v>53.3</v>
+        <v>54.9</v>
       </c>
       <c r="K17">
-        <v>52.8</v>
+        <v>54.5</v>
       </c>
       <c r="L17">
-        <v>52.4</v>
+        <v>54.1</v>
       </c>
       <c r="M17">
-        <v>52.0</v>
+        <v>53.7</v>
       </c>
       <c r="N17">
-        <v>51.59999999999999</v>
+        <v>53.2</v>
       </c>
       <c r="O17">
-        <v>51.2</v>
+        <v>53.0</v>
       </c>
       <c r="P17">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
       <c r="Q17">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
       <c r="R17">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
-        <v>5400</v>
+        <v>5700</v>
       </c>
       <c r="D18">
         <v>39</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>63.7</v>
+        <v>65.2</v>
       </c>
       <c r="G18">
-        <v>63.0</v>
+        <v>64.7</v>
       </c>
       <c r="H18">
-        <v>62.3</v>
+        <v>63.90000000000001</v>
       </c>
       <c r="I18">
-        <v>61.59999999999999</v>
+        <v>63.2</v>
       </c>
       <c r="J18">
-        <v>60.90000000000001</v>
+        <v>62.5</v>
       </c>
       <c r="K18">
-        <v>60.2</v>
+        <v>61.90000000000001</v>
       </c>
       <c r="L18">
+        <v>61.4</v>
+      </c>
+      <c r="M18">
+        <v>60.9</v>
+      </c>
+      <c r="N18">
+        <v>60.3</v>
+      </c>
+      <c r="O18">
+        <v>60.0</v>
+      </c>
+      <c r="P18">
         <v>59.7</v>
       </c>
-      <c r="M18">
-[...10 lines deleted...]
-      </c>
       <c r="Q18">
-        <v>57.4</v>
+        <v>59.4</v>
       </c>
       <c r="R18">
-        <v>57.4</v>
+        <v>59.4</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:19" customHeight="1" ht="20">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
@@ -1600,152 +1600,152 @@
       </c>
       <c r="N24">
         <v>5750</v>
       </c>
       <c r="O24">
         <v>5650</v>
       </c>
       <c r="P24">
         <v>5550</v>
       </c>
       <c r="Q24">
         <v>5500</v>
       </c>
       <c r="R24">
         <v>5500</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="D25">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>11500</v>
+        <v>11950</v>
       </c>
       <c r="G25">
+        <v>11900</v>
+      </c>
+      <c r="H25">
+        <v>11850</v>
+      </c>
+      <c r="I25">
+        <v>11800</v>
+      </c>
+      <c r="J25">
+        <v>11750</v>
+      </c>
+      <c r="K25">
+        <v>11700</v>
+      </c>
+      <c r="L25">
+        <v>11650</v>
+      </c>
+      <c r="M25">
+        <v>11600</v>
+      </c>
+      <c r="N25">
         <v>11450</v>
       </c>
-      <c r="H25">
-[...19 lines deleted...]
-      </c>
       <c r="O25">
-        <v>11050</v>
+        <v>11450</v>
       </c>
       <c r="P25">
-        <v>11000</v>
+        <v>11450</v>
       </c>
       <c r="Q25">
-        <v>10900</v>
+        <v>11450</v>
       </c>
       <c r="R25">
-        <v>10900</v>
+        <v>11450</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
-        <v>5500</v>
+        <v>5800</v>
       </c>
       <c r="D26">
         <v>38</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
+        <v>16400</v>
+      </c>
+      <c r="G26">
+        <v>16310</v>
+      </c>
+      <c r="H26">
+        <v>16220</v>
+      </c>
+      <c r="I26">
+        <v>16130</v>
+      </c>
+      <c r="J26">
+        <v>16040</v>
+      </c>
+      <c r="K26">
         <v>15950</v>
       </c>
-      <c r="G26">
-[...13 lines deleted...]
-      </c>
       <c r="L26">
+        <v>15800</v>
+      </c>
+      <c r="M26">
+        <v>15690</v>
+      </c>
+      <c r="N26">
+        <v>15460</v>
+      </c>
+      <c r="O26">
+        <v>15400</v>
+      </c>
+      <c r="P26">
         <v>15350</v>
       </c>
-      <c r="M26">
-[...10 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>14750</v>
+        <v>15300</v>
       </c>
       <c r="R26">
-        <v>14750</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>4500</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
         <v>10850</v>
       </c>
       <c r="G27">
         <v>10800</v>
       </c>
       <c r="H27">
@@ -1768,152 +1768,152 @@
       </c>
       <c r="N27">
         <v>10450</v>
       </c>
       <c r="O27">
         <v>10400</v>
       </c>
       <c r="P27">
         <v>10350</v>
       </c>
       <c r="Q27">
         <v>10250</v>
       </c>
       <c r="R27">
         <v>10250</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D28">
         <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>17710</v>
+        <v>18160</v>
       </c>
       <c r="G28">
-        <v>17520</v>
+        <v>17970</v>
       </c>
       <c r="H28">
-        <v>17320</v>
+        <v>17770</v>
       </c>
       <c r="I28">
-        <v>17140</v>
+        <v>17590</v>
       </c>
       <c r="J28">
-        <v>16950</v>
+        <v>17400</v>
       </c>
       <c r="K28">
-        <v>16770</v>
+        <v>17220</v>
       </c>
       <c r="L28">
-        <v>16640</v>
+        <v>17090</v>
       </c>
       <c r="M28">
-        <v>16510</v>
+        <v>16960</v>
       </c>
       <c r="N28">
-        <v>16390</v>
+        <v>16740</v>
       </c>
       <c r="O28">
-        <v>16260</v>
+        <v>16660</v>
       </c>
       <c r="P28">
-        <v>16140</v>
+        <v>16590</v>
       </c>
       <c r="Q28">
-        <v>15970</v>
+        <v>16520</v>
       </c>
       <c r="R28">
-        <v>15970</v>
+        <v>16520</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
-        <v>4850</v>
+        <v>5150</v>
       </c>
       <c r="D29">
         <v>38</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>15510</v>
+        <v>16170</v>
       </c>
       <c r="G29">
+        <v>16030</v>
+      </c>
+      <c r="H29">
+        <v>15880</v>
+      </c>
+      <c r="I29">
+        <v>15740</v>
+      </c>
+      <c r="J29">
+        <v>15600</v>
+      </c>
+      <c r="K29">
+        <v>15460</v>
+      </c>
+      <c r="L29">
         <v>15360</v>
       </c>
-      <c r="H29">
-[...13 lines deleted...]
-      </c>
       <c r="M29">
-        <v>14620</v>
+        <v>15260</v>
       </c>
       <c r="N29">
-        <v>14530</v>
+        <v>15060</v>
       </c>
       <c r="O29">
-        <v>14430</v>
+        <v>15010</v>
       </c>
       <c r="P29">
-        <v>14330</v>
+        <v>14960</v>
       </c>
       <c r="Q29">
-        <v>14190</v>
+        <v>14910</v>
       </c>
       <c r="R29">
-        <v>14190</v>
+        <v>14910</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>5500</v>
       </c>
       <c r="D30">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>14700</v>
       </c>
       <c r="G30">
         <v>14690</v>
       </c>
       <c r="H30">
@@ -1936,376 +1936,376 @@
       </c>
       <c r="N30">
         <v>13850</v>
       </c>
       <c r="O30">
         <v>13650</v>
       </c>
       <c r="P30">
         <v>13450</v>
       </c>
       <c r="Q30">
         <v>13300</v>
       </c>
       <c r="R30">
         <v>13300</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D31">
         <v>39</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>16000</v>
+        <v>16450</v>
       </c>
       <c r="G31">
-        <v>15840</v>
+        <v>16290</v>
       </c>
       <c r="H31">
-        <v>15690</v>
+        <v>16140</v>
       </c>
       <c r="I31">
-        <v>15540</v>
+        <v>15990</v>
       </c>
       <c r="J31">
-        <v>15400</v>
+        <v>15850</v>
       </c>
       <c r="K31">
-        <v>15250</v>
+        <v>15700</v>
       </c>
       <c r="L31">
-        <v>15150</v>
+        <v>15600</v>
       </c>
       <c r="M31">
-        <v>15040</v>
+        <v>15490</v>
       </c>
       <c r="N31">
-        <v>14940</v>
+        <v>15290</v>
       </c>
       <c r="O31">
-        <v>14830</v>
+        <v>15230</v>
       </c>
       <c r="P31">
-        <v>14730</v>
+        <v>15180</v>
       </c>
       <c r="Q31">
-        <v>14580</v>
+        <v>15130</v>
       </c>
       <c r="R31">
-        <v>14580</v>
+        <v>15130</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
-        <v>6350</v>
+        <v>6650</v>
       </c>
       <c r="D32">
         <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>19420</v>
+        <v>19870</v>
       </c>
       <c r="G32">
-        <v>19190</v>
+        <v>19640</v>
       </c>
       <c r="H32">
+        <v>19400</v>
+      </c>
+      <c r="I32">
+        <v>19170</v>
+      </c>
+      <c r="J32">
         <v>18950</v>
       </c>
-      <c r="I32">
-[...4 lines deleted...]
-      </c>
       <c r="K32">
-        <v>18280</v>
+        <v>18730</v>
       </c>
       <c r="L32">
-        <v>18130</v>
+        <v>18580</v>
       </c>
       <c r="M32">
-        <v>17980</v>
+        <v>18430</v>
       </c>
       <c r="N32">
-        <v>17830</v>
+        <v>18180</v>
       </c>
       <c r="O32">
-        <v>17690</v>
+        <v>18090</v>
       </c>
       <c r="P32">
-        <v>17550</v>
+        <v>18000</v>
       </c>
       <c r="Q32">
-        <v>17350</v>
+        <v>17900</v>
       </c>
       <c r="R32">
-        <v>17350</v>
+        <v>17900</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
-        <v>6100</v>
+        <v>6400</v>
       </c>
       <c r="D33">
         <v>41</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>17780</v>
+        <v>18230</v>
       </c>
       <c r="G33">
-        <v>17730</v>
+        <v>18180</v>
       </c>
       <c r="H33">
-        <v>17660</v>
+        <v>18110</v>
       </c>
       <c r="I33">
-        <v>17570</v>
+        <v>18020</v>
       </c>
       <c r="J33">
-        <v>17490</v>
+        <v>17940</v>
       </c>
       <c r="K33">
-        <v>17400</v>
+        <v>17850</v>
       </c>
       <c r="L33">
-        <v>17320</v>
+        <v>17770</v>
       </c>
       <c r="M33">
-        <v>17230</v>
+        <v>17680</v>
       </c>
       <c r="N33">
-        <v>17150</v>
+        <v>17500</v>
       </c>
       <c r="O33">
-        <v>17100</v>
+        <v>17500</v>
       </c>
       <c r="P33">
-        <v>17010</v>
+        <v>17460</v>
       </c>
       <c r="Q33">
-        <v>16910</v>
+        <v>17460</v>
       </c>
       <c r="R33">
-        <v>16910</v>
+        <v>17460</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
-        <v>5150</v>
+        <v>5450</v>
       </c>
       <c r="D34">
         <v>38</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>16130</v>
+        <v>16580</v>
       </c>
       <c r="G34">
-        <v>15980</v>
+        <v>16430</v>
       </c>
       <c r="H34">
+        <v>16270</v>
+      </c>
+      <c r="I34">
+        <v>16120</v>
+      </c>
+      <c r="J34">
+        <v>15970</v>
+      </c>
+      <c r="K34">
         <v>15820</v>
       </c>
-      <c r="I34">
-[...7 lines deleted...]
-      </c>
       <c r="L34">
-        <v>15270</v>
+        <v>15720</v>
       </c>
       <c r="M34">
-        <v>15160</v>
+        <v>15610</v>
       </c>
       <c r="N34">
-        <v>15050</v>
+        <v>15400</v>
       </c>
       <c r="O34">
-        <v>14950</v>
+        <v>15350</v>
       </c>
       <c r="P34">
-        <v>14850</v>
+        <v>15300</v>
       </c>
       <c r="Q34">
-        <v>14690</v>
+        <v>15240</v>
       </c>
       <c r="R34">
-        <v>14690</v>
+        <v>15240</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35">
-        <v>5260</v>
+        <v>5560</v>
       </c>
       <c r="D35">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>15290</v>
+        <v>15740</v>
       </c>
       <c r="G35">
-        <v>15150</v>
+        <v>15600</v>
       </c>
       <c r="H35">
-        <v>15020</v>
+        <v>15470</v>
       </c>
       <c r="I35">
+        <v>15340</v>
+      </c>
+      <c r="J35">
+        <v>15210</v>
+      </c>
+      <c r="K35">
+        <v>15080</v>
+      </c>
+      <c r="L35">
+        <v>14980</v>
+      </c>
+      <c r="M35">
         <v>14890</v>
       </c>
-      <c r="J35">
-[...10 lines deleted...]
-      </c>
       <c r="N35">
-        <v>14340</v>
+        <v>14690</v>
       </c>
       <c r="O35">
-        <v>14240</v>
+        <v>14640</v>
       </c>
       <c r="P35">
-        <v>14150</v>
+        <v>14600</v>
       </c>
       <c r="Q35">
-        <v>13910</v>
+        <v>14460</v>
       </c>
       <c r="R35">
-        <v>13910</v>
+        <v>14460</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36">
-        <v>5400</v>
+        <v>5700</v>
       </c>
       <c r="D36">
         <v>39</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>17290</v>
+        <v>17740</v>
       </c>
       <c r="G36">
-        <v>17100</v>
+        <v>17550</v>
       </c>
       <c r="H36">
-        <v>16920</v>
+        <v>17370</v>
       </c>
       <c r="I36">
-        <v>16740</v>
+        <v>17190</v>
       </c>
       <c r="J36">
-        <v>16570</v>
+        <v>17020</v>
       </c>
       <c r="K36">
-        <v>16400</v>
+        <v>16850</v>
       </c>
       <c r="L36">
-        <v>16270</v>
+        <v>16720</v>
       </c>
       <c r="M36">
-        <v>16150</v>
+        <v>16600</v>
       </c>
       <c r="N36">
-        <v>16030</v>
+        <v>16380</v>
       </c>
       <c r="O36">
-        <v>15910</v>
+        <v>16310</v>
       </c>
       <c r="P36">
-        <v>15800</v>
+        <v>16250</v>
       </c>
       <c r="Q36">
-        <v>15630</v>
+        <v>16180</v>
       </c>
       <c r="R36">
-        <v>15630</v>
+        <v>16180</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
   </mergeCells>