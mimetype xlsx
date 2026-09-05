--- v3 (2026-06-23)
+++ v4 (2026-09-05)
@@ -1120,96 +1120,96 @@
       </c>
       <c r="N12">
         <v>50.0</v>
       </c>
       <c r="O12">
         <v>49</v>
       </c>
       <c r="P12">
         <v>48.5</v>
       </c>
       <c r="Q12">
         <v>48</v>
       </c>
       <c r="R12">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
-        <v>5500</v>
+        <v>5580</v>
       </c>
       <c r="D13">
         <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>59.9</v>
+        <v>60.4</v>
       </c>
       <c r="G13">
-        <v>59.5</v>
+        <v>60</v>
       </c>
       <c r="H13">
-        <v>58.8</v>
+        <v>59.3</v>
       </c>
       <c r="I13">
-        <v>58.2</v>
+        <v>58.7</v>
       </c>
       <c r="J13">
-        <v>57.59999999999999</v>
+        <v>58.099999999999994</v>
       </c>
       <c r="K13">
-        <v>57.1</v>
+        <v>57.6</v>
       </c>
       <c r="L13">
-        <v>56.7</v>
+        <v>57.2</v>
       </c>
       <c r="M13">
+        <v>56.8</v>
+      </c>
+      <c r="N13">
         <v>56.3</v>
       </c>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
       <c r="O13">
-        <v>55.6</v>
+        <v>56.1</v>
       </c>
       <c r="P13">
-        <v>55.4</v>
+        <v>55.9</v>
       </c>
       <c r="Q13">
-        <v>55.2</v>
+        <v>55.7</v>
       </c>
       <c r="R13">
-        <v>55.2</v>
+        <v>55.7</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
         <v>6650</v>
       </c>
       <c r="D14">
         <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>73.7</v>
       </c>
       <c r="G14">
         <v>73</v>
       </c>
       <c r="H14">
@@ -1936,96 +1936,96 @@
       </c>
       <c r="N30">
         <v>13850</v>
       </c>
       <c r="O30">
         <v>13650</v>
       </c>
       <c r="P30">
         <v>13450</v>
       </c>
       <c r="Q30">
         <v>13300</v>
       </c>
       <c r="R30">
         <v>13300</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
-        <v>5500</v>
+        <v>5580</v>
       </c>
       <c r="D31">
         <v>39</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>16450</v>
+        <v>16600</v>
       </c>
       <c r="G31">
+        <v>16440</v>
+      </c>
+      <c r="H31">
         <v>16290</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>15990</v>
+        <v>16130</v>
       </c>
       <c r="J31">
-        <v>15850</v>
+        <v>15980</v>
       </c>
       <c r="K31">
-        <v>15700</v>
+        <v>15840</v>
       </c>
       <c r="L31">
-        <v>15600</v>
+        <v>15730</v>
       </c>
       <c r="M31">
-        <v>15490</v>
+        <v>15620</v>
       </c>
       <c r="N31">
-        <v>15290</v>
+        <v>15420</v>
       </c>
       <c r="O31">
-        <v>15230</v>
+        <v>15360</v>
       </c>
       <c r="P31">
-        <v>15180</v>
+        <v>15310</v>
       </c>
       <c r="Q31">
-        <v>15130</v>
+        <v>15250</v>
       </c>
       <c r="R31">
-        <v>15130</v>
+        <v>15250</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>6650</v>
       </c>
       <c r="D32">
         <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
         <v>19870</v>
       </c>
       <c r="G32">
         <v>19640</v>
       </c>
       <c r="H32">