--- v4 (2026-09-05)
+++ v5 (2026-10-21)
@@ -961,143 +961,143 @@
       </c>
       <c r="Q9">
         <v>35.5</v>
       </c>
       <c r="R9">
         <v>35.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
         <v>5500</v>
       </c>
       <c r="D10">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
+        <v>69.2</v>
+      </c>
+      <c r="G10">
+        <v>68.59999999999999</v>
+      </c>
+      <c r="H10">
+        <v>67.7</v>
+      </c>
+      <c r="I10">
         <v>66.90000000000001</v>
       </c>
-      <c r="G10">
-[...2 lines deleted...]
-      <c r="H10">
+      <c r="J10">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="K10">
         <v>65.40000000000001</v>
       </c>
-      <c r="I10">
-[...7 lines deleted...]
-      </c>
       <c r="L10">
-        <v>62.8</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="M10">
-        <v>62.3</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="N10">
-        <v>61.7</v>
+        <v>63.8</v>
       </c>
       <c r="O10">
-        <v>61.4</v>
+        <v>63.5</v>
       </c>
       <c r="P10">
-        <v>61.1</v>
+        <v>63.2</v>
       </c>
       <c r="Q10">
-        <v>60.8</v>
+        <v>62.9</v>
       </c>
       <c r="R10">
-        <v>60.8</v>
+        <v>62.9</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>5150</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>58.9</v>
+        <v>60</v>
       </c>
       <c r="G11">
-        <v>58.5</v>
+        <v>59.6</v>
       </c>
       <c r="H11">
-        <v>57.8</v>
+        <v>58.90000000000001</v>
       </c>
       <c r="I11">
+        <v>58.3</v>
+      </c>
+      <c r="J11">
+        <v>57.7</v>
+      </c>
+      <c r="K11">
         <v>57.2</v>
       </c>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
       <c r="L11">
-        <v>55.8</v>
+        <v>56.8</v>
       </c>
       <c r="M11">
-        <v>55.4</v>
+        <v>56.4</v>
       </c>
       <c r="N11">
-        <v>54.9</v>
+        <v>55.9</v>
       </c>
       <c r="O11">
-        <v>54.7</v>
+        <v>55.7</v>
       </c>
       <c r="P11">
-        <v>54.5</v>
+        <v>55.5</v>
       </c>
       <c r="Q11">
-        <v>54.3</v>
+        <v>55.3</v>
       </c>
       <c r="R11">
-        <v>54.3</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>5500</v>
       </c>
       <c r="D12">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>54.0</v>
       </c>
       <c r="G12">
         <v>54.0</v>
       </c>
       <c r="H12">
@@ -1176,96 +1176,96 @@
       </c>
       <c r="N13">
         <v>56.3</v>
       </c>
       <c r="O13">
         <v>56.1</v>
       </c>
       <c r="P13">
         <v>55.9</v>
       </c>
       <c r="Q13">
         <v>55.7</v>
       </c>
       <c r="R13">
         <v>55.7</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
-        <v>6650</v>
+        <v>6950</v>
       </c>
       <c r="D14">
         <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>73.7</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="G14">
-        <v>73</v>
+        <v>76.3</v>
       </c>
       <c r="H14">
-        <v>72.0</v>
+        <v>75.2</v>
       </c>
       <c r="I14">
+        <v>74.2</v>
+      </c>
+      <c r="J14">
+        <v>73.2</v>
+      </c>
+      <c r="K14">
+        <v>72.30000000000001</v>
+      </c>
+      <c r="L14">
+        <v>71.7</v>
+      </c>
+      <c r="M14">
         <v>71.099999999999994</v>
       </c>
-      <c r="J14">
-[...10 lines deleted...]
-      </c>
       <c r="N14">
-        <v>67.5</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="O14">
-        <v>67.099999999999994</v>
+        <v>70.0</v>
       </c>
       <c r="P14">
-        <v>66.7</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="Q14">
-        <v>66.3</v>
+        <v>69.2</v>
       </c>
       <c r="R14">
-        <v>66.3</v>
+        <v>69.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
         <v>6400</v>
       </c>
       <c r="D15">
         <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>69.2</v>
       </c>
       <c r="G15">
         <v>69.2</v>
       </c>
       <c r="H15">
@@ -1344,96 +1344,96 @@
       </c>
       <c r="N16">
         <v>56.3</v>
       </c>
       <c r="O16">
         <v>56.1</v>
       </c>
       <c r="P16">
         <v>55.9</v>
       </c>
       <c r="Q16">
         <v>55.7</v>
       </c>
       <c r="R16">
         <v>55.7</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
-        <v>5560</v>
+        <v>5640</v>
       </c>
       <c r="D17">
         <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>56.8</v>
+        <v>58.2</v>
       </c>
       <c r="G17">
-        <v>56.5</v>
+        <v>57.9</v>
       </c>
       <c r="H17">
-        <v>55.90000000000001</v>
+        <v>57.2</v>
       </c>
       <c r="I17">
-        <v>55.4</v>
+        <v>56.7</v>
       </c>
       <c r="J17">
+        <v>56.2</v>
+      </c>
+      <c r="K17">
+        <v>55.7</v>
+      </c>
+      <c r="L17">
+        <v>55.3</v>
+      </c>
+      <c r="M17">
         <v>54.9</v>
       </c>
-      <c r="K17">
-[...7 lines deleted...]
-      </c>
       <c r="N17">
-        <v>53.2</v>
+        <v>54.4</v>
       </c>
       <c r="O17">
-        <v>53.0</v>
+        <v>54.2</v>
       </c>
       <c r="P17">
-        <v>52.5</v>
+        <v>53.6</v>
       </c>
       <c r="Q17">
-        <v>52.5</v>
+        <v>53.6</v>
       </c>
       <c r="R17">
-        <v>52.5</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
         <v>5700</v>
       </c>
       <c r="D18">
         <v>39</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>65.2</v>
       </c>
       <c r="G18">
         <v>64.7</v>
       </c>
       <c r="H18">
@@ -1777,143 +1777,143 @@
       </c>
       <c r="Q27">
         <v>10250</v>
       </c>
       <c r="R27">
         <v>10250</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>5500</v>
       </c>
       <c r="D28">
         <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>18160</v>
+        <v>18830</v>
       </c>
       <c r="G28">
-        <v>17970</v>
+        <v>18620</v>
       </c>
       <c r="H28">
-        <v>17770</v>
+        <v>18410</v>
       </c>
       <c r="I28">
-        <v>17590</v>
+        <v>18210</v>
       </c>
       <c r="J28">
-        <v>17400</v>
+        <v>18010</v>
       </c>
       <c r="K28">
+        <v>17810</v>
+      </c>
+      <c r="L28">
+        <v>17670</v>
+      </c>
+      <c r="M28">
+        <v>17540</v>
+      </c>
+      <c r="N28">
+        <v>17300</v>
+      </c>
+      <c r="O28">
         <v>17220</v>
       </c>
-      <c r="L28">
-[...10 lines deleted...]
-      </c>
       <c r="P28">
-        <v>16590</v>
+        <v>17140</v>
       </c>
       <c r="Q28">
-        <v>16520</v>
+        <v>17060</v>
       </c>
       <c r="R28">
-        <v>16520</v>
+        <v>17060</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>5150</v>
       </c>
       <c r="D29">
         <v>38</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>16170</v>
+        <v>16470</v>
       </c>
       <c r="G29">
-        <v>16030</v>
+        <v>16310</v>
       </c>
       <c r="H29">
-        <v>15880</v>
+        <v>16160</v>
       </c>
       <c r="I29">
-        <v>15740</v>
+        <v>16010</v>
       </c>
       <c r="J29">
-        <v>15600</v>
+        <v>15860</v>
       </c>
       <c r="K29">
-        <v>15460</v>
+        <v>15720</v>
       </c>
       <c r="L29">
-        <v>15360</v>
+        <v>15610</v>
       </c>
       <c r="M29">
-        <v>15260</v>
+        <v>15510</v>
       </c>
       <c r="N29">
-        <v>15060</v>
+        <v>15310</v>
       </c>
       <c r="O29">
-        <v>15010</v>
+        <v>15250</v>
       </c>
       <c r="P29">
-        <v>14960</v>
+        <v>15200</v>
       </c>
       <c r="Q29">
-        <v>14910</v>
+        <v>15150</v>
       </c>
       <c r="R29">
-        <v>14910</v>
+        <v>15150</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>5500</v>
       </c>
       <c r="D30">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>14700</v>
       </c>
       <c r="G30">
         <v>14690</v>
       </c>
       <c r="H30">
@@ -1992,96 +1992,96 @@
       </c>
       <c r="N31">
         <v>15420</v>
       </c>
       <c r="O31">
         <v>15360</v>
       </c>
       <c r="P31">
         <v>15310</v>
       </c>
       <c r="Q31">
         <v>15250</v>
       </c>
       <c r="R31">
         <v>15250</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
-        <v>6650</v>
+        <v>6950</v>
       </c>
       <c r="D32">
         <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>19870</v>
+        <v>20760</v>
       </c>
       <c r="G32">
-        <v>19640</v>
+        <v>20510</v>
       </c>
       <c r="H32">
-        <v>19400</v>
+        <v>20250</v>
       </c>
       <c r="I32">
-        <v>19170</v>
+        <v>20010</v>
       </c>
       <c r="J32">
-        <v>18950</v>
+        <v>19760</v>
       </c>
       <c r="K32">
+        <v>19520</v>
+      </c>
+      <c r="L32">
+        <v>19360</v>
+      </c>
+      <c r="M32">
+        <v>19200</v>
+      </c>
+      <c r="N32">
+        <v>18940</v>
+      </c>
+      <c r="O32">
+        <v>18830</v>
+      </c>
+      <c r="P32">
         <v>18730</v>
       </c>
-      <c r="L32">
-[...13 lines deleted...]
-      </c>
       <c r="Q32">
-        <v>17900</v>
+        <v>18620</v>
       </c>
       <c r="R32">
-        <v>17900</v>
+        <v>18620</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
         <v>6400</v>
       </c>
       <c r="D33">
         <v>41</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
         <v>18230</v>
       </c>
       <c r="G33">
         <v>18180</v>
       </c>
       <c r="H33">
@@ -2160,96 +2160,96 @@
       </c>
       <c r="N34">
         <v>15400</v>
       </c>
       <c r="O34">
         <v>15350</v>
       </c>
       <c r="P34">
         <v>15300</v>
       </c>
       <c r="Q34">
         <v>15240</v>
       </c>
       <c r="R34">
         <v>15240</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35">
-        <v>5560</v>
+        <v>5640</v>
       </c>
       <c r="D35">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>15740</v>
+        <v>16095</v>
       </c>
       <c r="G35">
-        <v>15600</v>
+        <v>15945</v>
       </c>
       <c r="H35">
-        <v>15470</v>
+        <v>15810</v>
       </c>
       <c r="I35">
-        <v>15340</v>
+        <v>15670</v>
       </c>
       <c r="J35">
-        <v>15210</v>
+        <v>15535</v>
       </c>
       <c r="K35">
-        <v>15080</v>
+        <v>15395</v>
       </c>
       <c r="L35">
-        <v>14980</v>
+        <v>15290</v>
       </c>
       <c r="M35">
+        <v>15195</v>
+      </c>
+      <c r="N35">
+        <v>14990</v>
+      </c>
+      <c r="O35">
+        <v>14935</v>
+      </c>
+      <c r="P35">
         <v>14890</v>
       </c>
-      <c r="N35">
-[...7 lines deleted...]
-      </c>
       <c r="Q35">
-        <v>14460</v>
+        <v>14740</v>
       </c>
       <c r="R35">
-        <v>14460</v>
+        <v>14740</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36">
         <v>5700</v>
       </c>
       <c r="D36">
         <v>39</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>17740</v>
       </c>
       <c r="G36">
         <v>17550</v>
       </c>
       <c r="H36">