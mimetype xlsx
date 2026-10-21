--- v4 (2026-08-02)
+++ v5 (2026-10-21)
@@ -695,208 +695,208 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>26.2</v>
+        <v>29.4</v>
       </c>
       <c r="G6">
-        <v>25.5</v>
+        <v>28.6</v>
       </c>
       <c r="H6">
-        <v>24.9</v>
+        <v>27.9</v>
       </c>
       <c r="I6">
-        <v>24.3</v>
+        <v>27.2</v>
       </c>
       <c r="J6">
-        <v>23.7</v>
+        <v>26.6</v>
       </c>
       <c r="K6">
-        <v>23.2</v>
+        <v>26.0</v>
       </c>
       <c r="L6">
-        <v>22.9</v>
+        <v>25.7</v>
       </c>
       <c r="M6">
-        <v>22.6</v>
+        <v>25.4</v>
       </c>
       <c r="N6">
-        <v>22.3</v>
+        <v>25.1</v>
       </c>
       <c r="O6">
-        <v>22.0</v>
+        <v>24.8</v>
       </c>
       <c r="P6">
-        <v>21.7</v>
+        <v>24.5</v>
       </c>
       <c r="Q6">
-        <v>21.4</v>
+        <v>24.2</v>
       </c>
       <c r="R6">
-        <v>21.4</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>3000</v>
+        <v>3650</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>37.9</v>
+        <v>41.8</v>
       </c>
       <c r="G7">
+        <v>40.7</v>
+      </c>
+      <c r="H7">
+        <v>39.7</v>
+      </c>
+      <c r="I7">
+        <v>38.8</v>
+      </c>
+      <c r="J7">
+        <v>37.90000000000001</v>
+      </c>
+      <c r="K7">
         <v>37.0</v>
       </c>
-      <c r="H7">
-[...10 lines deleted...]
-      </c>
       <c r="L7">
-        <v>33.0</v>
+        <v>36.5</v>
       </c>
       <c r="M7">
-        <v>32.5</v>
+        <v>36</v>
       </c>
       <c r="N7">
-        <v>32.0</v>
+        <v>35.5</v>
       </c>
       <c r="O7">
-        <v>31.5</v>
+        <v>35.0</v>
       </c>
       <c r="P7">
-        <v>31</v>
+        <v>34.5</v>
       </c>
       <c r="Q7">
-        <v>30.5</v>
+        <v>34.0</v>
       </c>
       <c r="R7">
-        <v>30.5</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>1500</v>
+        <v>1900</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>15.9</v>
+        <v>18.5</v>
       </c>
       <c r="G8">
-        <v>15.5</v>
+        <v>18</v>
       </c>
       <c r="H8">
-        <v>15.1</v>
+        <v>17.6</v>
       </c>
       <c r="I8">
-        <v>14.7</v>
+        <v>17.2</v>
       </c>
       <c r="J8">
-        <v>14.3</v>
+        <v>16.8</v>
       </c>
       <c r="K8">
-        <v>14</v>
+        <v>16.4</v>
       </c>
       <c r="L8">
-        <v>13.8</v>
+        <v>16.2</v>
       </c>
       <c r="M8">
-        <v>13.6</v>
+        <v>16</v>
       </c>
       <c r="N8">
-        <v>13.4</v>
+        <v>15.8</v>
       </c>
       <c r="O8">
-        <v>13.2</v>
+        <v>15.6</v>
       </c>
       <c r="P8">
-        <v>13</v>
+        <v>15.4</v>
       </c>
       <c r="Q8">
-        <v>12.8</v>
+        <v>15.2</v>
       </c>
       <c r="R8">
-        <v>12.8</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19" customHeight="1" ht="20">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -951,208 +951,208 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="D14">
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
-        <v>6610</v>
+        <v>7470</v>
       </c>
       <c r="G14">
-        <v>6460</v>
+        <v>7290</v>
       </c>
       <c r="H14">
-        <v>6300</v>
+        <v>7100</v>
       </c>
       <c r="I14">
-        <v>6140</v>
+        <v>6930</v>
       </c>
       <c r="J14">
-        <v>5990</v>
+        <v>6770</v>
       </c>
       <c r="K14">
-        <v>5840</v>
+        <v>6600</v>
       </c>
       <c r="L14">
-        <v>5760</v>
+        <v>6500</v>
       </c>
       <c r="M14">
-        <v>5680</v>
+        <v>6400</v>
       </c>
       <c r="N14">
-        <v>5590</v>
+        <v>6310</v>
       </c>
       <c r="O14">
-        <v>5510</v>
+        <v>6220</v>
       </c>
       <c r="P14">
-        <v>5430</v>
+        <v>6130</v>
       </c>
       <c r="Q14">
-        <v>5340</v>
+        <v>6040</v>
       </c>
       <c r="R14">
-        <v>5340</v>
+        <v>6040</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>3000</v>
+        <v>3650</v>
       </c>
       <c r="D15">
         <v>5</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>9410</v>
+        <v>10510</v>
       </c>
       <c r="G15">
-        <v>9190</v>
+        <v>10260</v>
       </c>
       <c r="H15">
-        <v>8960</v>
+        <v>10000</v>
       </c>
       <c r="I15">
-        <v>8740</v>
+        <v>9760</v>
       </c>
       <c r="J15">
-        <v>8530</v>
+        <v>9530</v>
       </c>
       <c r="K15">
-        <v>8320</v>
+        <v>9290</v>
       </c>
       <c r="L15">
-        <v>8200</v>
+        <v>9150</v>
       </c>
       <c r="M15">
-        <v>8080</v>
+        <v>9020</v>
       </c>
       <c r="N15">
-        <v>7960</v>
+        <v>8880</v>
       </c>
       <c r="O15">
-        <v>7840</v>
+        <v>8760</v>
       </c>
       <c r="P15">
-        <v>7720</v>
+        <v>8630</v>
       </c>
       <c r="Q15">
-        <v>7610</v>
+        <v>8500</v>
       </c>
       <c r="R15">
-        <v>7610</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1500</v>
+        <v>1900</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>3950</v>
+        <v>4690</v>
       </c>
       <c r="G16">
-        <v>3860</v>
+        <v>4580</v>
       </c>
       <c r="H16">
-        <v>3760</v>
+        <v>4460</v>
       </c>
       <c r="I16">
-        <v>3670</v>
+        <v>4350</v>
       </c>
       <c r="J16">
-        <v>3580</v>
+        <v>4250</v>
       </c>
       <c r="K16">
-        <v>3490</v>
+        <v>4140</v>
       </c>
       <c r="L16">
-        <v>3440</v>
+        <v>4080</v>
       </c>
       <c r="M16">
-        <v>3390</v>
+        <v>4020</v>
       </c>
       <c r="N16">
-        <v>3340</v>
+        <v>3960</v>
       </c>
       <c r="O16">
-        <v>3290</v>
+        <v>3910</v>
       </c>
       <c r="P16">
-        <v>3240</v>
+        <v>3850</v>
       </c>
       <c r="Q16">
-        <v>3190</v>
+        <v>3790</v>
       </c>
       <c r="R16">
-        <v>3190</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
   </mergeCells>