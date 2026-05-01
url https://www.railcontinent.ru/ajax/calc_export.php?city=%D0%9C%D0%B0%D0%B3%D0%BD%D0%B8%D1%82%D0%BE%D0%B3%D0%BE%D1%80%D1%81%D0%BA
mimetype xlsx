--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -751,96 +751,96 @@
       </c>
       <c r="N6">
         <v>22.3</v>
       </c>
       <c r="O6">
         <v>22.0</v>
       </c>
       <c r="P6">
         <v>21.7</v>
       </c>
       <c r="Q6">
         <v>21.4</v>
       </c>
       <c r="R6">
         <v>21.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1000</v>
+        <v>2390</v>
       </c>
       <c r="D7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>27.1</v>
+        <v>37.0</v>
       </c>
       <c r="G7">
-        <v>26.4</v>
+        <v>36.1</v>
       </c>
       <c r="H7">
-        <v>25.8</v>
+        <v>35.2</v>
       </c>
       <c r="I7">
-        <v>25.2</v>
+        <v>34.3</v>
       </c>
       <c r="J7">
-        <v>24.6</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="K7">
-        <v>24</v>
+        <v>32.6</v>
       </c>
       <c r="L7">
-        <v>23.6</v>
+        <v>32.1</v>
       </c>
       <c r="M7">
-        <v>23.3</v>
+        <v>31.6</v>
       </c>
       <c r="N7">
-        <v>23</v>
+        <v>31.1</v>
       </c>
       <c r="O7">
-        <v>22.7</v>
+        <v>30.6</v>
       </c>
       <c r="P7">
-        <v>22.4</v>
+        <v>30.1</v>
       </c>
       <c r="Q7">
-        <v>22.1</v>
+        <v>29.6</v>
       </c>
       <c r="R7">
-        <v>22.1</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1500</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>15.9</v>
       </c>
       <c r="G8">
         <v>15.5</v>
       </c>
       <c r="H8">
@@ -1007,96 +1007,96 @@
       </c>
       <c r="N14">
         <v>5590</v>
       </c>
       <c r="O14">
         <v>5510</v>
       </c>
       <c r="P14">
         <v>5430</v>
       </c>
       <c r="Q14">
         <v>5340</v>
       </c>
       <c r="R14">
         <v>5340</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>1000</v>
+        <v>2390</v>
       </c>
       <c r="D15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>6840</v>
+        <v>9150</v>
       </c>
       <c r="G15">
-        <v>6670</v>
+        <v>8940</v>
       </c>
       <c r="H15">
-        <v>6510</v>
+        <v>8710</v>
       </c>
       <c r="I15">
-        <v>6350</v>
+        <v>8500</v>
       </c>
       <c r="J15">
-        <v>6190</v>
+        <v>8290</v>
       </c>
       <c r="K15">
-        <v>6040</v>
+        <v>8090</v>
       </c>
       <c r="L15">
-        <v>5950</v>
+        <v>7970</v>
       </c>
       <c r="M15">
-        <v>5860</v>
+        <v>7850</v>
       </c>
       <c r="N15">
-        <v>5780</v>
+        <v>7740</v>
       </c>
       <c r="O15">
-        <v>5690</v>
+        <v>7620</v>
       </c>
       <c r="P15">
-        <v>5610</v>
+        <v>7510</v>
       </c>
       <c r="Q15">
-        <v>5520</v>
+        <v>7400</v>
       </c>
       <c r="R15">
-        <v>5520</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1500</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
         <v>3950</v>
       </c>
       <c r="G16">
         <v>3860</v>
       </c>
       <c r="H16">