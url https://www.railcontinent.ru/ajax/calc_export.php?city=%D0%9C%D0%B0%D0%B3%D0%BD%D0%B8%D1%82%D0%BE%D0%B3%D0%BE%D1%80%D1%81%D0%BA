--- v3 (2026-05-01)
+++ v4 (2026-08-02)
@@ -751,96 +751,96 @@
       </c>
       <c r="N6">
         <v>22.3</v>
       </c>
       <c r="O6">
         <v>22.0</v>
       </c>
       <c r="P6">
         <v>21.7</v>
       </c>
       <c r="Q6">
         <v>21.4</v>
       </c>
       <c r="R6">
         <v>21.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>2390</v>
+        <v>3000</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
+        <v>37.9</v>
+      </c>
+      <c r="G7">
         <v>37.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36.1</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>35.2</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34.3</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
-        <v>32.6</v>
+        <v>33.5</v>
       </c>
       <c r="L7">
-        <v>32.1</v>
+        <v>33.0</v>
       </c>
       <c r="M7">
-        <v>31.6</v>
+        <v>32.5</v>
       </c>
       <c r="N7">
-        <v>31.1</v>
+        <v>32.0</v>
       </c>
       <c r="O7">
-        <v>30.6</v>
+        <v>31.5</v>
       </c>
       <c r="P7">
-        <v>30.1</v>
+        <v>31</v>
       </c>
       <c r="Q7">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
       <c r="R7">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1500</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>15.9</v>
       </c>
       <c r="G8">
         <v>15.5</v>
       </c>
       <c r="H8">
@@ -1007,96 +1007,96 @@
       </c>
       <c r="N14">
         <v>5590</v>
       </c>
       <c r="O14">
         <v>5510</v>
       </c>
       <c r="P14">
         <v>5430</v>
       </c>
       <c r="Q14">
         <v>5340</v>
       </c>
       <c r="R14">
         <v>5340</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>2390</v>
+        <v>3000</v>
       </c>
       <c r="D15">
         <v>5</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>9150</v>
+        <v>9410</v>
       </c>
       <c r="G15">
-        <v>8940</v>
+        <v>9190</v>
       </c>
       <c r="H15">
-        <v>8710</v>
+        <v>8960</v>
       </c>
       <c r="I15">
-        <v>8500</v>
+        <v>8740</v>
       </c>
       <c r="J15">
-        <v>8290</v>
+        <v>8530</v>
       </c>
       <c r="K15">
-        <v>8090</v>
+        <v>8320</v>
       </c>
       <c r="L15">
-        <v>7970</v>
+        <v>8200</v>
       </c>
       <c r="M15">
-        <v>7850</v>
+        <v>8080</v>
       </c>
       <c r="N15">
-        <v>7740</v>
+        <v>7960</v>
       </c>
       <c r="O15">
-        <v>7620</v>
+        <v>7840</v>
       </c>
       <c r="P15">
-        <v>7510</v>
+        <v>7720</v>
       </c>
       <c r="Q15">
-        <v>7400</v>
+        <v>7610</v>
       </c>
       <c r="R15">
-        <v>7400</v>
+        <v>7610</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1500</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
         <v>3950</v>
       </c>
       <c r="G16">
         <v>3860</v>
       </c>
       <c r="H16">