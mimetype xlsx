--- v4 (2026-08-08)
+++ v5 (2026-10-31)
@@ -701,320 +701,320 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>25.8</v>
+      </c>
+      <c r="G6">
+        <v>25.1</v>
+      </c>
+      <c r="H6">
+        <v>24.4</v>
+      </c>
+      <c r="I6">
         <v>23.8</v>
       </c>
-      <c r="G6">
-[...5 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>23.3</v>
+      </c>
+      <c r="K6">
+        <v>22.8</v>
+      </c>
+      <c r="L6">
+        <v>22.5</v>
+      </c>
+      <c r="M6">
         <v>22.2</v>
       </c>
-      <c r="J6">
-[...10 lines deleted...]
-      </c>
       <c r="N6">
-        <v>20.3</v>
+        <v>21.9</v>
       </c>
       <c r="O6">
-        <v>20.0</v>
+        <v>21.6</v>
       </c>
       <c r="P6">
-        <v>19.7</v>
+        <v>21.3</v>
       </c>
       <c r="Q6">
-        <v>19.4</v>
+        <v>21</v>
       </c>
       <c r="R6">
-        <v>19.4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>2500</v>
+        <v>3250</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>35.5</v>
+        <v>38.2</v>
       </c>
       <c r="G7">
-        <v>34.7</v>
+        <v>37.2</v>
       </c>
       <c r="H7">
-        <v>33.9</v>
+        <v>36.2</v>
       </c>
       <c r="I7">
-        <v>33.1</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="J7">
+        <v>34.6</v>
+      </c>
+      <c r="K7">
+        <v>33.8</v>
+      </c>
+      <c r="L7">
+        <v>33.3</v>
+      </c>
+      <c r="M7">
+        <v>32.8</v>
+      </c>
+      <c r="N7">
         <v>32.3</v>
       </c>
-      <c r="K7">
-[...10 lines deleted...]
-      </c>
       <c r="O7">
-        <v>29.5</v>
+        <v>31.8</v>
       </c>
       <c r="P7">
-        <v>29</v>
+        <v>31.3</v>
       </c>
       <c r="Q7">
-        <v>28.5</v>
+        <v>30.8</v>
       </c>
       <c r="R7">
-        <v>28.5</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>3000</v>
+        <v>3800</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
+        <v>50.6</v>
+      </c>
+      <c r="G8">
+        <v>49.3</v>
+      </c>
+      <c r="H8">
+        <v>48.0</v>
+      </c>
+      <c r="I8">
+        <v>46.90000000000001</v>
+      </c>
+      <c r="J8">
         <v>45.8</v>
       </c>
-      <c r="G8">
+      <c r="K8">
         <v>44.7</v>
       </c>
-      <c r="H8">
-[...10 lines deleted...]
-      </c>
       <c r="L8">
-        <v>40.099999999999994</v>
+        <v>44.2</v>
       </c>
       <c r="M8">
-        <v>39.7</v>
+        <v>43.8</v>
       </c>
       <c r="N8">
-        <v>39.3</v>
+        <v>43.4</v>
       </c>
       <c r="O8">
-        <v>38.9</v>
+        <v>43.0</v>
       </c>
       <c r="P8">
-        <v>38.5</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="Q8">
-        <v>38.099999999999994</v>
+        <v>42.2</v>
       </c>
       <c r="R8">
-        <v>38.099999999999994</v>
+        <v>42.2</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>1800</v>
+        <v>2300</v>
       </c>
       <c r="D9">
         <v>2</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>32.5</v>
+        <v>33.9</v>
       </c>
       <c r="G9">
-        <v>31.7</v>
+        <v>33.0</v>
       </c>
       <c r="H9">
-        <v>30.9</v>
+        <v>32.1</v>
       </c>
       <c r="I9">
-        <v>30.2</v>
+        <v>31.4</v>
       </c>
       <c r="J9">
+        <v>30.7</v>
+      </c>
+      <c r="K9">
+        <v>30.0</v>
+      </c>
+      <c r="L9">
+        <v>29.7</v>
+      </c>
+      <c r="M9">
         <v>29.5</v>
       </c>
-      <c r="K9">
-[...7 lines deleted...]
-      </c>
       <c r="N9">
-        <v>28.1</v>
+        <v>29.3</v>
       </c>
       <c r="O9">
-        <v>27.9</v>
+        <v>29.1</v>
       </c>
       <c r="P9">
-        <v>27.7</v>
+        <v>28.9</v>
       </c>
       <c r="Q9">
-        <v>27.5</v>
+        <v>28.7</v>
       </c>
       <c r="R9">
-        <v>27.5</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
+        <v>14.9</v>
+      </c>
+      <c r="G10">
+        <v>14.5</v>
+      </c>
+      <c r="H10">
+        <v>14.1</v>
+      </c>
+      <c r="I10">
+        <v>13.8</v>
+      </c>
+      <c r="J10">
         <v>13.5</v>
       </c>
-      <c r="G10">
+      <c r="K10">
         <v>13.2</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10">
+      <c r="L10">
+        <v>13</v>
+      </c>
+      <c r="M10">
+        <v>12.8</v>
+      </c>
+      <c r="N10">
         <v>12.6</v>
       </c>
-      <c r="J10">
-[...2 lines deleted...]
-      <c r="K10">
+      <c r="O10">
+        <v>12.4</v>
+      </c>
+      <c r="P10">
+        <v>12.2</v>
+      </c>
+      <c r="Q10">
         <v>12</v>
       </c>
-      <c r="L10">
-[...16 lines deleted...]
-      </c>
       <c r="R10">
-        <v>10.8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:19" customHeight="1" ht="20">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
@@ -1069,320 +1069,320 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>6010</v>
+        <v>6500</v>
       </c>
       <c r="G16">
-        <v>5870</v>
+        <v>6340</v>
       </c>
       <c r="H16">
-        <v>5730</v>
+        <v>6180</v>
       </c>
       <c r="I16">
-        <v>5580</v>
+        <v>6030</v>
       </c>
       <c r="J16">
-        <v>5440</v>
+        <v>5890</v>
       </c>
       <c r="K16">
-        <v>5310</v>
+        <v>5750</v>
       </c>
       <c r="L16">
-        <v>5240</v>
+        <v>5660</v>
       </c>
       <c r="M16">
-        <v>5160</v>
+        <v>5570</v>
       </c>
       <c r="N16">
-        <v>5080</v>
+        <v>5490</v>
       </c>
       <c r="O16">
-        <v>5010</v>
+        <v>5410</v>
       </c>
       <c r="P16">
-        <v>4940</v>
+        <v>5330</v>
       </c>
       <c r="Q16">
-        <v>4860</v>
+        <v>5260</v>
       </c>
       <c r="R16">
-        <v>4860</v>
+        <v>5260</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>2500</v>
+        <v>3250</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>8810</v>
+        <v>9540</v>
       </c>
       <c r="G17">
-        <v>8600</v>
+        <v>9310</v>
       </c>
       <c r="H17">
-        <v>8390</v>
+        <v>9080</v>
       </c>
       <c r="I17">
-        <v>8180</v>
+        <v>8860</v>
       </c>
       <c r="J17">
-        <v>7980</v>
+        <v>8650</v>
       </c>
       <c r="K17">
-        <v>7790</v>
+        <v>8440</v>
       </c>
       <c r="L17">
-        <v>7680</v>
+        <v>8310</v>
       </c>
       <c r="M17">
-        <v>7560</v>
+        <v>8190</v>
       </c>
       <c r="N17">
-        <v>7450</v>
+        <v>8060</v>
       </c>
       <c r="O17">
-        <v>7340</v>
+        <v>7950</v>
       </c>
       <c r="P17">
-        <v>7230</v>
+        <v>7830</v>
       </c>
       <c r="Q17">
-        <v>7130</v>
+        <v>7720</v>
       </c>
       <c r="R17">
-        <v>7130</v>
+        <v>7720</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>3000</v>
+        <v>3800</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
-        <v>11450</v>
+        <v>12710</v>
       </c>
       <c r="G18">
-        <v>11170</v>
+        <v>12400</v>
       </c>
       <c r="H18">
-        <v>10900</v>
+        <v>12100</v>
       </c>
       <c r="I18">
-        <v>10630</v>
+        <v>11810</v>
       </c>
       <c r="J18">
-        <v>10370</v>
+        <v>11520</v>
       </c>
       <c r="K18">
-        <v>10120</v>
+        <v>11240</v>
       </c>
       <c r="L18">
-        <v>9970</v>
+        <v>11070</v>
       </c>
       <c r="M18">
-        <v>9820</v>
+        <v>10910</v>
       </c>
       <c r="N18">
-        <v>9680</v>
+        <v>10750</v>
       </c>
       <c r="O18">
-        <v>9540</v>
+        <v>10590</v>
       </c>
       <c r="P18">
-        <v>9400</v>
+        <v>10430</v>
       </c>
       <c r="Q18">
-        <v>9260</v>
+        <v>10280</v>
       </c>
       <c r="R18">
-        <v>9260</v>
+        <v>10280</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>1800</v>
+        <v>2300</v>
       </c>
       <c r="D19">
         <v>2</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="6">
-        <v>8160</v>
+        <v>8530</v>
       </c>
       <c r="G19">
-        <v>7960</v>
+        <v>8320</v>
       </c>
       <c r="H19">
-        <v>7770</v>
+        <v>8120</v>
       </c>
       <c r="I19">
-        <v>7580</v>
+        <v>7920</v>
       </c>
       <c r="J19">
-        <v>7390</v>
+        <v>7730</v>
       </c>
       <c r="K19">
+        <v>7540</v>
+      </c>
+      <c r="L19">
+        <v>7430</v>
+      </c>
+      <c r="M19">
+        <v>7320</v>
+      </c>
+      <c r="N19">
         <v>7210</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>7110</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>7000</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>6900</v>
       </c>
-      <c r="O19">
-[...7 lines deleted...]
-      </c>
       <c r="R19">
-        <v>6600</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="6">
-        <v>3350</v>
+        <v>3720</v>
       </c>
       <c r="G20">
-        <v>3270</v>
+        <v>3630</v>
       </c>
       <c r="H20">
+        <v>3540</v>
+      </c>
+      <c r="I20">
+        <v>3450</v>
+      </c>
+      <c r="J20">
+        <v>3370</v>
+      </c>
+      <c r="K20">
+        <v>3290</v>
+      </c>
+      <c r="L20">
+        <v>3240</v>
+      </c>
+      <c r="M20">
         <v>3190</v>
       </c>
-      <c r="I20">
-[...13 lines deleted...]
-      </c>
       <c r="N20">
-        <v>2830</v>
+        <v>3140</v>
       </c>
       <c r="O20">
-        <v>2790</v>
+        <v>3100</v>
       </c>
       <c r="P20">
-        <v>2750</v>
+        <v>3050</v>
       </c>
       <c r="Q20">
-        <v>2710</v>
+        <v>3010</v>
       </c>
       <c r="R20">
-        <v>2710</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
   </mergeCells>