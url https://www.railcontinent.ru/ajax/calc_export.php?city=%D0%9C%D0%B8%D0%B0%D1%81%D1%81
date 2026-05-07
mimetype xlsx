--- v2 (2026-02-02)
+++ v3 (2026-05-07)
@@ -757,96 +757,96 @@
       </c>
       <c r="N6">
         <v>20.3</v>
       </c>
       <c r="O6">
         <v>20.0</v>
       </c>
       <c r="P6">
         <v>19.7</v>
       </c>
       <c r="Q6">
         <v>19.4</v>
       </c>
       <c r="R6">
         <v>19.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1100</v>
+        <v>1890</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>25.2</v>
+        <v>34.6</v>
       </c>
       <c r="G7">
-        <v>24.6</v>
+        <v>33.8</v>
       </c>
       <c r="H7">
-        <v>24</v>
+        <v>33.0</v>
       </c>
       <c r="I7">
-        <v>23.4</v>
+        <v>32.2</v>
       </c>
       <c r="J7">
-        <v>22.8</v>
+        <v>31.4</v>
       </c>
       <c r="K7">
-        <v>22.2</v>
+        <v>30.6</v>
       </c>
       <c r="L7">
-        <v>21.9</v>
+        <v>30.1</v>
       </c>
       <c r="M7">
-        <v>21.6</v>
+        <v>29.6</v>
       </c>
       <c r="N7">
-        <v>21.3</v>
+        <v>29.1</v>
       </c>
       <c r="O7">
-        <v>21</v>
+        <v>28.6</v>
       </c>
       <c r="P7">
-        <v>20.7</v>
+        <v>28.1</v>
       </c>
       <c r="Q7">
-        <v>20.4</v>
+        <v>27.6</v>
       </c>
       <c r="R7">
-        <v>20.4</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>3000</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>45.8</v>
       </c>
       <c r="G8">
         <v>44.7</v>
       </c>
       <c r="H8">
@@ -1125,96 +1125,96 @@
       </c>
       <c r="N16">
         <v>5080</v>
       </c>
       <c r="O16">
         <v>5010</v>
       </c>
       <c r="P16">
         <v>4940</v>
       </c>
       <c r="Q16">
         <v>4860</v>
       </c>
       <c r="R16">
         <v>4860</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>1100</v>
+        <v>1890</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>7190</v>
+        <v>8550</v>
       </c>
       <c r="G17">
-        <v>7010</v>
+        <v>8350</v>
       </c>
       <c r="H17">
-        <v>6840</v>
+        <v>8140</v>
       </c>
       <c r="I17">
-        <v>6670</v>
+        <v>7940</v>
       </c>
       <c r="J17">
-        <v>6510</v>
+        <v>7740</v>
       </c>
       <c r="K17">
-        <v>6350</v>
+        <v>7560</v>
       </c>
       <c r="L17">
-        <v>6260</v>
+        <v>7450</v>
       </c>
       <c r="M17">
-        <v>6170</v>
+        <v>7330</v>
       </c>
       <c r="N17">
-        <v>6080</v>
+        <v>7230</v>
       </c>
       <c r="O17">
-        <v>5990</v>
+        <v>7120</v>
       </c>
       <c r="P17">
-        <v>5900</v>
+        <v>7020</v>
       </c>
       <c r="Q17">
-        <v>5810</v>
+        <v>6920</v>
       </c>
       <c r="R17">
-        <v>5810</v>
+        <v>6920</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>3000</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
         <v>11450</v>
       </c>
       <c r="G18">
         <v>11170</v>
       </c>
       <c r="H18">