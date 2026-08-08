--- v3 (2026-05-07)
+++ v4 (2026-08-08)
@@ -757,96 +757,96 @@
       </c>
       <c r="N6">
         <v>20.3</v>
       </c>
       <c r="O6">
         <v>20.0</v>
       </c>
       <c r="P6">
         <v>19.7</v>
       </c>
       <c r="Q6">
         <v>19.4</v>
       </c>
       <c r="R6">
         <v>19.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1890</v>
+        <v>2500</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>34.6</v>
+        <v>35.5</v>
       </c>
       <c r="G7">
-        <v>33.8</v>
+        <v>34.7</v>
       </c>
       <c r="H7">
-        <v>33.0</v>
+        <v>33.9</v>
       </c>
       <c r="I7">
-        <v>32.2</v>
+        <v>33.1</v>
       </c>
       <c r="J7">
-        <v>31.4</v>
+        <v>32.3</v>
       </c>
       <c r="K7">
-        <v>30.6</v>
+        <v>31.5</v>
       </c>
       <c r="L7">
-        <v>30.1</v>
+        <v>31.0</v>
       </c>
       <c r="M7">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
       <c r="N7">
-        <v>29.1</v>
+        <v>30.0</v>
       </c>
       <c r="O7">
-        <v>28.6</v>
+        <v>29.5</v>
       </c>
       <c r="P7">
-        <v>28.1</v>
+        <v>29</v>
       </c>
       <c r="Q7">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
       <c r="R7">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>3000</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>45.8</v>
       </c>
       <c r="G8">
         <v>44.7</v>
       </c>
       <c r="H8">
@@ -1125,96 +1125,96 @@
       </c>
       <c r="N16">
         <v>5080</v>
       </c>
       <c r="O16">
         <v>5010</v>
       </c>
       <c r="P16">
         <v>4940</v>
       </c>
       <c r="Q16">
         <v>4860</v>
       </c>
       <c r="R16">
         <v>4860</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>1890</v>
+        <v>2500</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>8550</v>
+        <v>8810</v>
       </c>
       <c r="G17">
-        <v>8350</v>
+        <v>8600</v>
       </c>
       <c r="H17">
-        <v>8140</v>
+        <v>8390</v>
       </c>
       <c r="I17">
-        <v>7940</v>
+        <v>8180</v>
       </c>
       <c r="J17">
-        <v>7740</v>
+        <v>7980</v>
       </c>
       <c r="K17">
+        <v>7790</v>
+      </c>
+      <c r="L17">
+        <v>7680</v>
+      </c>
+      <c r="M17">
         <v>7560</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>7450</v>
       </c>
-      <c r="M17">
-[...2 lines deleted...]
-      <c r="N17">
+      <c r="O17">
+        <v>7340</v>
+      </c>
+      <c r="P17">
         <v>7230</v>
       </c>
-      <c r="O17">
-[...4 lines deleted...]
-      </c>
       <c r="Q17">
-        <v>6920</v>
+        <v>7130</v>
       </c>
       <c r="R17">
-        <v>6920</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>3000</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
         <v>11450</v>
       </c>
       <c r="G18">
         <v>11170</v>
       </c>
       <c r="H18">