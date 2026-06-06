--- v2 (2026-03-07)
+++ v3 (2026-06-06)
@@ -1094,96 +1094,96 @@
       </c>
       <c r="N11">
         <v>31.0</v>
       </c>
       <c r="O11">
         <v>30.8</v>
       </c>
       <c r="P11">
         <v>30.6</v>
       </c>
       <c r="Q11">
         <v>30.4</v>
       </c>
       <c r="R11">
         <v>30.4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>5500</v>
+        <v>5800</v>
       </c>
       <c r="D12">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>62.1</v>
+        <v>63.6</v>
       </c>
       <c r="G12">
-        <v>61.099999999999994</v>
+        <v>62.8</v>
       </c>
       <c r="H12">
-        <v>60.7</v>
+        <v>62.3</v>
       </c>
       <c r="I12">
-        <v>60.099999999999994</v>
+        <v>61.7</v>
       </c>
       <c r="J12">
-        <v>59.7</v>
+        <v>61.3</v>
       </c>
       <c r="K12">
-        <v>58.3</v>
+        <v>60.0</v>
       </c>
       <c r="L12">
-        <v>56.7</v>
+        <v>58.4</v>
       </c>
       <c r="M12">
-        <v>56.3</v>
+        <v>58.0</v>
       </c>
       <c r="N12">
-        <v>55.3</v>
+        <v>56.9</v>
       </c>
       <c r="O12">
-        <v>55.1</v>
+        <v>56.9</v>
       </c>
       <c r="P12">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="Q12">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="R12">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>1000</v>
       </c>
       <c r="D13">
         <v>3</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>20.6</v>
       </c>
       <c r="G13">
         <v>19.8</v>
       </c>
       <c r="H13">
@@ -1215,143 +1215,143 @@
       </c>
       <c r="Q13">
         <v>15.4</v>
       </c>
       <c r="R13">
         <v>15.4</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
         <v>1670</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>46.1</v>
+        <v>48.2</v>
       </c>
       <c r="G14">
-        <v>44.7</v>
+        <v>46.7</v>
       </c>
       <c r="H14">
-        <v>43.90000000000001</v>
+        <v>45.8</v>
       </c>
       <c r="I14">
-        <v>42.9</v>
+        <v>44.8</v>
       </c>
       <c r="J14">
-        <v>42.1</v>
+        <v>44</v>
       </c>
       <c r="K14">
-        <v>40.3</v>
+        <v>42.2</v>
       </c>
       <c r="L14">
-        <v>38.59999999999999</v>
+        <v>40.4</v>
       </c>
       <c r="M14">
-        <v>38.099999999999994</v>
+        <v>39.8</v>
       </c>
       <c r="N14">
-        <v>37.0</v>
+        <v>38.7</v>
       </c>
       <c r="O14">
-        <v>36.7</v>
+        <v>38.4</v>
       </c>
       <c r="P14">
-        <v>36.4</v>
+        <v>38.1</v>
       </c>
       <c r="Q14">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="R14">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
         <v>1650</v>
       </c>
       <c r="D15">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>45.8</v>
+        <v>47.7</v>
       </c>
       <c r="G15">
-        <v>44.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="H15">
+        <v>45.40000000000001</v>
+      </c>
+      <c r="I15">
+        <v>44.4</v>
+      </c>
+      <c r="J15">
         <v>43.6</v>
       </c>
-      <c r="I15">
-[...2 lines deleted...]
-      <c r="J15">
+      <c r="K15">
         <v>41.8</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>40.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>39.5</v>
+      </c>
+      <c r="N15">
+        <v>38.4</v>
+      </c>
+      <c r="O15">
+        <v>38.1</v>
+      </c>
+      <c r="P15">
         <v>37.8</v>
       </c>
-      <c r="N15">
-[...7 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="R15">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
         <v>2000</v>
       </c>
       <c r="D16">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>44.1</v>
       </c>
       <c r="G16">
         <v>42.7</v>
       </c>
       <c r="H16">
@@ -1910,96 +1910,96 @@
       </c>
       <c r="N29">
         <v>8690</v>
       </c>
       <c r="O29">
         <v>8560</v>
       </c>
       <c r="P29">
         <v>8440</v>
       </c>
       <c r="Q29">
         <v>8330</v>
       </c>
       <c r="R29">
         <v>8330</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>5500</v>
+        <v>5800</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
+        <v>16400</v>
+      </c>
+      <c r="G30">
+        <v>16310</v>
+      </c>
+      <c r="H30">
+        <v>16220</v>
+      </c>
+      <c r="I30">
+        <v>16130</v>
+      </c>
+      <c r="J30">
+        <v>16040</v>
+      </c>
+      <c r="K30">
         <v>15950</v>
       </c>
-      <c r="G30">
-[...13 lines deleted...]
-      </c>
       <c r="L30">
+        <v>15800</v>
+      </c>
+      <c r="M30">
+        <v>15690</v>
+      </c>
+      <c r="N30">
+        <v>15460</v>
+      </c>
+      <c r="O30">
+        <v>15400</v>
+      </c>
+      <c r="P30">
         <v>15350</v>
       </c>
-      <c r="M30">
-[...10 lines deleted...]
-      </c>
       <c r="Q30">
-        <v>14750</v>
+        <v>15300</v>
       </c>
       <c r="R30">
-        <v>14750</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
         <v>1000</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>4200</v>
       </c>
       <c r="G31">
         <v>4160</v>
       </c>
       <c r="H31">
@@ -2031,143 +2031,143 @@
       </c>
       <c r="Q31">
         <v>3600</v>
       </c>
       <c r="R31">
         <v>3600</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1670</v>
       </c>
       <c r="D32">
         <v>6</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>10620</v>
+        <v>11120</v>
       </c>
       <c r="G32">
-        <v>10420</v>
+        <v>10910</v>
       </c>
       <c r="H32">
-        <v>10230</v>
+        <v>10710</v>
       </c>
       <c r="I32">
-        <v>10040</v>
+        <v>10510</v>
       </c>
       <c r="J32">
-        <v>9850</v>
+        <v>10310</v>
       </c>
       <c r="K32">
-        <v>9670</v>
+        <v>10120</v>
       </c>
       <c r="L32">
-        <v>9490</v>
+        <v>9930</v>
       </c>
       <c r="M32">
-        <v>9350</v>
+        <v>9780</v>
       </c>
       <c r="N32">
-        <v>9180</v>
+        <v>9610</v>
       </c>
       <c r="O32">
-        <v>9040</v>
+        <v>9470</v>
       </c>
       <c r="P32">
-        <v>8920</v>
+        <v>9330</v>
       </c>
       <c r="Q32">
-        <v>8790</v>
+        <v>9200</v>
       </c>
       <c r="R32">
-        <v>8790</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
         <v>1650</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>10523</v>
+        <v>11040</v>
       </c>
       <c r="G33">
-        <v>10329</v>
+        <v>10830</v>
       </c>
       <c r="H33">
-        <v>10139</v>
+        <v>10630</v>
       </c>
       <c r="I33">
-        <v>9952</v>
+        <v>10430</v>
       </c>
       <c r="J33">
-        <v>9769</v>
+        <v>10240</v>
       </c>
       <c r="K33">
-        <v>9589</v>
+        <v>10050</v>
       </c>
       <c r="L33">
-        <v>9406</v>
+        <v>9860</v>
       </c>
       <c r="M33">
-        <v>9265</v>
+        <v>9710</v>
       </c>
       <c r="N33">
-        <v>9105</v>
+        <v>9540</v>
       </c>
       <c r="O33">
-        <v>8966</v>
+        <v>9400</v>
       </c>
       <c r="P33">
-        <v>8838</v>
+        <v>9260</v>
       </c>
       <c r="Q33">
-        <v>8711</v>
+        <v>9130</v>
       </c>
       <c r="R33">
-        <v>8711</v>
+        <v>9130</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
         <v>2000</v>
       </c>
       <c r="D34">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
         <v>10090</v>
       </c>
       <c r="G34">
         <v>9910</v>
       </c>
       <c r="H34">