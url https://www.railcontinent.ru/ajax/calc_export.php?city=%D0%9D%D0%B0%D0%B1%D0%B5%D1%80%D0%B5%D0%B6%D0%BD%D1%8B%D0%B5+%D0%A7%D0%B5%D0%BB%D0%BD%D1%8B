--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1271,143 +1271,143 @@
       </c>
       <c r="Q14">
         <v>37.8</v>
       </c>
       <c r="R14">
         <v>37.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
         <v>1650</v>
       </c>
       <c r="D15">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>47.7</v>
+        <v>67.2</v>
       </c>
       <c r="G15">
-        <v>46.2</v>
+        <v>65.3</v>
       </c>
       <c r="H15">
-        <v>45.40000000000001</v>
+        <v>64.0</v>
       </c>
       <c r="I15">
-        <v>44.4</v>
+        <v>62.5</v>
       </c>
       <c r="J15">
-        <v>43.6</v>
+        <v>61.2</v>
       </c>
       <c r="K15">
-        <v>41.8</v>
+        <v>59.0</v>
       </c>
       <c r="L15">
-        <v>40.0</v>
+        <v>57.0</v>
       </c>
       <c r="M15">
-        <v>39.5</v>
+        <v>56.2</v>
       </c>
       <c r="N15">
-        <v>38.4</v>
+        <v>54.8</v>
       </c>
       <c r="O15">
-        <v>38.1</v>
+        <v>54.2</v>
       </c>
       <c r="P15">
-        <v>37.8</v>
+        <v>53.6</v>
       </c>
       <c r="Q15">
-        <v>37.5</v>
+        <v>53.0</v>
       </c>
       <c r="R15">
-        <v>37.5</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="D16">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>44.1</v>
+        <v>45.7</v>
       </c>
       <c r="G16">
-        <v>42.7</v>
+        <v>44.3</v>
       </c>
       <c r="H16">
-        <v>41.90000000000001</v>
+        <v>43.5</v>
       </c>
       <c r="I16">
-        <v>41.0</v>
+        <v>42.5</v>
       </c>
       <c r="J16">
-        <v>40.3</v>
+        <v>41.7</v>
       </c>
       <c r="K16">
-        <v>38.6</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="L16">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="M16">
-        <v>36.4</v>
+        <v>37.7</v>
       </c>
       <c r="N16">
-        <v>35.3</v>
+        <v>36.6</v>
       </c>
       <c r="O16">
-        <v>35.0</v>
+        <v>36.3</v>
       </c>
       <c r="P16">
-        <v>34.7</v>
+        <v>36.0</v>
       </c>
       <c r="Q16">
-        <v>34.4</v>
+        <v>35.7</v>
       </c>
       <c r="R16">
-        <v>34.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>2000</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>50.6</v>
       </c>
       <c r="G17">
         <v>49.7</v>
       </c>
       <c r="H17">
@@ -2087,143 +2087,143 @@
       </c>
       <c r="Q32">
         <v>9200</v>
       </c>
       <c r="R32">
         <v>9200</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
         <v>1650</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>11040</v>
+        <v>15830</v>
       </c>
       <c r="G33">
-        <v>10830</v>
+        <v>15510</v>
       </c>
       <c r="H33">
-        <v>10630</v>
+        <v>15190</v>
       </c>
       <c r="I33">
-        <v>10430</v>
+        <v>14880</v>
       </c>
       <c r="J33">
-        <v>10240</v>
+        <v>14580</v>
       </c>
       <c r="K33">
-        <v>10050</v>
+        <v>14280</v>
       </c>
       <c r="L33">
-        <v>9860</v>
+        <v>14030</v>
       </c>
       <c r="M33">
-        <v>9710</v>
+        <v>13820</v>
       </c>
       <c r="N33">
-        <v>9540</v>
+        <v>13590</v>
       </c>
       <c r="O33">
-        <v>9400</v>
+        <v>13380</v>
       </c>
       <c r="P33">
-        <v>9260</v>
+        <v>13190</v>
       </c>
       <c r="Q33">
-        <v>9130</v>
+        <v>13000</v>
       </c>
       <c r="R33">
-        <v>9130</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="D34">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>10090</v>
+        <v>10510</v>
       </c>
       <c r="G34">
-        <v>9910</v>
+        <v>10310</v>
       </c>
       <c r="H34">
-        <v>9730</v>
+        <v>10120</v>
       </c>
       <c r="I34">
-        <v>9550</v>
+        <v>9940</v>
       </c>
       <c r="J34">
-        <v>9380</v>
+        <v>9760</v>
       </c>
       <c r="K34">
-        <v>9210</v>
+        <v>9580</v>
       </c>
       <c r="L34">
-        <v>9030</v>
+        <v>9390</v>
       </c>
       <c r="M34">
-        <v>8890</v>
+        <v>9250</v>
       </c>
       <c r="N34">
-        <v>8740</v>
+        <v>9090</v>
       </c>
       <c r="O34">
-        <v>8610</v>
+        <v>8950</v>
       </c>
       <c r="P34">
-        <v>8480</v>
+        <v>8830</v>
       </c>
       <c r="Q34">
-        <v>8360</v>
+        <v>8700</v>
       </c>
       <c r="R34">
-        <v>8360</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>2000</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
         <v>11300</v>
       </c>
       <c r="G35">
         <v>11240</v>
       </c>
       <c r="H35">
@@ -2390,96 +2390,96 @@
       </c>
       <c r="N41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P41" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R41" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D42">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>41.5</v>
+        <v>43.2</v>
       </c>
       <c r="G42">
-        <v>39.59999999999999</v>
+        <v>41.3</v>
       </c>
       <c r="H42">
-        <v>38.40000000000001</v>
+        <v>40.1</v>
       </c>
       <c r="I42">
-        <v>37.8</v>
+        <v>39.5</v>
       </c>
       <c r="J42">
+        <v>38.099999999999994</v>
+      </c>
+      <c r="K42">
+        <v>37.0</v>
+      </c>
+      <c r="L42">
         <v>36.4</v>
       </c>
-      <c r="K42">
-[...4 lines deleted...]
-      </c>
       <c r="M42">
-        <v>34.099999999999994</v>
+        <v>35.8</v>
       </c>
       <c r="N42">
-        <v>33.9</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="O42">
-        <v>32.90000000000001</v>
+        <v>34.6</v>
       </c>
       <c r="P42">
-        <v>32.7</v>
+        <v>34.40000000000001</v>
       </c>
       <c r="Q42">
-        <v>32.5</v>
+        <v>34.2</v>
       </c>
       <c r="R42">
-        <v>32.5</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43">
         <v>700</v>
       </c>
       <c r="D43">
         <v>2</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
         <v>12.1</v>
       </c>
       <c r="G43">
         <v>11.9</v>
       </c>
       <c r="H43">
@@ -2623,143 +2623,143 @@
       </c>
       <c r="Q45">
         <v>38.90000000000001</v>
       </c>
       <c r="R45">
         <v>38.90000000000001</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>1350</v>
       </c>
       <c r="D46">
         <v>6</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>40.4</v>
+        <v>41.3</v>
       </c>
       <c r="G46">
-        <v>38.5</v>
+        <v>39.4</v>
       </c>
       <c r="H46">
-        <v>37.3</v>
+        <v>38.2</v>
       </c>
       <c r="I46">
-        <v>36.8</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="J46">
-        <v>35.5</v>
+        <v>36.2</v>
       </c>
       <c r="K46">
-        <v>34.5</v>
+        <v>35.2</v>
       </c>
       <c r="L46">
-        <v>33.9</v>
+        <v>34.6</v>
       </c>
       <c r="M46">
-        <v>33.3</v>
+        <v>34.0</v>
       </c>
       <c r="N46">
-        <v>33.099999999999994</v>
+        <v>33.8</v>
       </c>
       <c r="O46">
-        <v>32.1</v>
+        <v>32.8</v>
       </c>
       <c r="P46">
-        <v>31.9</v>
+        <v>32.6</v>
       </c>
       <c r="Q46">
-        <v>31.7</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="R46">
-        <v>31.7</v>
+        <v>32.40000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D47">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>42.3</v>
+        <v>42.8</v>
       </c>
       <c r="G47">
-        <v>40.4</v>
+        <v>40.9</v>
       </c>
       <c r="H47">
-        <v>39.2</v>
+        <v>39.7</v>
       </c>
       <c r="I47">
-        <v>38.59999999999999</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="J47">
-        <v>37.2</v>
+        <v>37.7</v>
       </c>
       <c r="K47">
-        <v>36.1</v>
+        <v>36.6</v>
       </c>
       <c r="L47">
-        <v>35.5</v>
+        <v>36.0</v>
       </c>
       <c r="M47">
-        <v>34.9</v>
+        <v>35.4</v>
       </c>
       <c r="N47">
-        <v>34.7</v>
+        <v>35.2</v>
       </c>
       <c r="O47">
-        <v>33.7</v>
+        <v>34.2</v>
       </c>
       <c r="P47">
-        <v>33.5</v>
+        <v>34.0</v>
       </c>
       <c r="Q47">
-        <v>33.3</v>
+        <v>33.8</v>
       </c>
       <c r="R47">
-        <v>33.3</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>5</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
         <v>43.0</v>
       </c>
       <c r="G48">
         <v>41.099999999999994</v>
       </c>
       <c r="H48">
@@ -3038,96 +3038,96 @@
       </c>
       <c r="N56" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P56" s="4" t="s">
         <v>51</v>
       </c>
       <c r="Q56" s="4" t="s">
         <v>52</v>
       </c>
       <c r="R56" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D57">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>9840</v>
+        <v>10370</v>
       </c>
       <c r="G57">
-        <v>9390</v>
+        <v>9910</v>
       </c>
       <c r="H57">
-        <v>9120</v>
+        <v>9620</v>
       </c>
       <c r="I57">
-        <v>8950</v>
+        <v>9440</v>
       </c>
       <c r="J57">
-        <v>8650</v>
+        <v>9130</v>
       </c>
       <c r="K57">
-        <v>8400</v>
+        <v>8870</v>
       </c>
       <c r="L57">
-        <v>8250</v>
+        <v>8710</v>
       </c>
       <c r="M57">
-        <v>8110</v>
+        <v>8560</v>
       </c>
       <c r="N57">
-        <v>8060</v>
+        <v>8510</v>
       </c>
       <c r="O57">
-        <v>7830</v>
+        <v>8270</v>
       </c>
       <c r="P57">
-        <v>7780</v>
+        <v>8220</v>
       </c>
       <c r="Q57">
-        <v>7730</v>
+        <v>8160</v>
       </c>
       <c r="R57">
-        <v>7730</v>
+        <v>8160</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>700</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>2770</v>
       </c>
       <c r="G58">
         <v>2740</v>
       </c>
       <c r="H58">
@@ -3271,143 +3271,143 @@
       </c>
       <c r="Q60">
         <v>9330</v>
       </c>
       <c r="R60">
         <v>9330</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>57</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>1350</v>
       </c>
       <c r="D61">
         <v>6</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9610</v>
+        <v>9820</v>
       </c>
       <c r="G61">
-        <v>9160</v>
+        <v>9380</v>
       </c>
       <c r="H61">
-        <v>8900</v>
+        <v>9100</v>
       </c>
       <c r="I61">
-        <v>8740</v>
+        <v>8940</v>
       </c>
       <c r="J61">
-        <v>8440</v>
+        <v>8640</v>
       </c>
       <c r="K61">
-        <v>8200</v>
+        <v>8390</v>
       </c>
       <c r="L61">
+        <v>8240</v>
+      </c>
+      <c r="M61">
+        <v>8100</v>
+      </c>
+      <c r="N61">
         <v>8050</v>
       </c>
-      <c r="M61">
-[...4 lines deleted...]
-      </c>
       <c r="O61">
-        <v>7640</v>
+        <v>7820</v>
       </c>
       <c r="P61">
-        <v>7590</v>
+        <v>7770</v>
       </c>
       <c r="Q61">
-        <v>7550</v>
+        <v>7720</v>
       </c>
       <c r="R61">
-        <v>7550</v>
+        <v>7720</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>58</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D62">
         <v>7</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>10100</v>
+        <v>10250</v>
       </c>
       <c r="G62">
-        <v>9640</v>
+        <v>9790</v>
       </c>
       <c r="H62">
-        <v>9360</v>
+        <v>9510</v>
       </c>
       <c r="I62">
-        <v>9190</v>
+        <v>9330</v>
       </c>
       <c r="J62">
-        <v>8890</v>
+        <v>9020</v>
       </c>
       <c r="K62">
-        <v>8630</v>
+        <v>8770</v>
       </c>
       <c r="L62">
-        <v>8480</v>
+        <v>8610</v>
       </c>
       <c r="M62">
-        <v>8330</v>
+        <v>8460</v>
       </c>
       <c r="N62">
-        <v>8280</v>
+        <v>8410</v>
       </c>
       <c r="O62">
-        <v>8040</v>
+        <v>8170</v>
       </c>
       <c r="P62">
-        <v>7990</v>
+        <v>8120</v>
       </c>
       <c r="Q62">
-        <v>7940</v>
+        <v>8060</v>
       </c>
       <c r="R62">
-        <v>7940</v>
+        <v>8060</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>59</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1600</v>
       </c>
       <c r="D63">
         <v>5</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>10300</v>
       </c>
       <c r="G63">
         <v>9840</v>
       </c>
       <c r="H63">