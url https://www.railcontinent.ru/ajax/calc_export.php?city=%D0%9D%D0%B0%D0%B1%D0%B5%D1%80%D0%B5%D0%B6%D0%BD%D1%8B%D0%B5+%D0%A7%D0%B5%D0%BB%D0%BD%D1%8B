--- v4 (2026-07-21)
+++ v5 (2026-10-30)
@@ -853,57 +853,57 @@
       <c r="H7">
         <v>49.3</v>
       </c>
       <c r="I7">
         <v>48.7</v>
       </c>
       <c r="J7">
         <v>48.3</v>
       </c>
       <c r="K7">
         <v>46.6</v>
       </c>
       <c r="L7">
         <v>44.7</v>
       </c>
       <c r="M7">
         <v>43.9</v>
       </c>
       <c r="N7">
         <v>42.8</v>
       </c>
       <c r="O7">
         <v>42.59999999999999</v>
       </c>
       <c r="P7">
-        <v>42.4</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="Q7">
-        <v>41.9</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="R7">
-        <v>41.9</v>
+        <v>42.59999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
         <v>1800</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>36.1</v>
       </c>
       <c r="G8">
         <v>34.9</v>
       </c>
       <c r="H8">
@@ -1038,96 +1038,96 @@
       </c>
       <c r="N10">
         <v>9</v>
       </c>
       <c r="O10">
         <v>9</v>
       </c>
       <c r="P10">
         <v>8.9</v>
       </c>
       <c r="Q10">
         <v>8.8</v>
       </c>
       <c r="R10">
         <v>8.8</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>38.8</v>
+        <v>39.8</v>
       </c>
       <c r="G11">
-        <v>37.6</v>
+        <v>38.6</v>
       </c>
       <c r="H11">
-        <v>37.0</v>
+        <v>38.0</v>
       </c>
       <c r="I11">
-        <v>36.2</v>
+        <v>37.2</v>
       </c>
       <c r="J11">
-        <v>35.6</v>
+        <v>36.6</v>
       </c>
       <c r="K11">
-        <v>34.0</v>
+        <v>35.0</v>
       </c>
       <c r="L11">
-        <v>32.4</v>
+        <v>33.4</v>
       </c>
       <c r="M11">
+        <v>33.0</v>
+      </c>
+      <c r="N11">
         <v>32.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="P11">
-        <v>30.6</v>
+        <v>31.6</v>
       </c>
       <c r="Q11">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
       <c r="R11">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>5800</v>
       </c>
       <c r="D12">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>63.6</v>
       </c>
       <c r="G12">
         <v>62.8</v>
       </c>
       <c r="H12">
@@ -1215,199 +1215,199 @@
       </c>
       <c r="Q13">
         <v>15.4</v>
       </c>
       <c r="R13">
         <v>15.4</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
         <v>1670</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>48.2</v>
+        <v>51.0</v>
       </c>
       <c r="G14">
-        <v>46.7</v>
+        <v>49.5</v>
       </c>
       <c r="H14">
-        <v>45.8</v>
+        <v>48.6</v>
       </c>
       <c r="I14">
-        <v>44.8</v>
+        <v>47.5</v>
       </c>
       <c r="J14">
-        <v>44</v>
+        <v>46.6</v>
       </c>
       <c r="K14">
-        <v>42.2</v>
+        <v>44.7</v>
       </c>
       <c r="L14">
-        <v>40.4</v>
+        <v>42.9</v>
       </c>
       <c r="M14">
-        <v>39.8</v>
+        <v>42.3</v>
       </c>
       <c r="N14">
-        <v>38.7</v>
+        <v>41.1</v>
       </c>
       <c r="O14">
-        <v>38.4</v>
+        <v>40.7</v>
       </c>
       <c r="P14">
-        <v>38.1</v>
+        <v>40.3</v>
       </c>
       <c r="Q14">
-        <v>37.8</v>
+        <v>39.9</v>
       </c>
       <c r="R14">
-        <v>37.8</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D15">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>67.2</v>
       </c>
       <c r="G15">
         <v>65.3</v>
       </c>
       <c r="H15">
-        <v>64.0</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="I15">
+        <v>63.2</v>
+      </c>
+      <c r="J15">
         <v>62.5</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
-        <v>59.0</v>
+        <v>60.8</v>
       </c>
       <c r="L15">
-        <v>57.0</v>
+        <v>58.9</v>
       </c>
       <c r="M15">
-        <v>56.2</v>
+        <v>58.2</v>
       </c>
       <c r="N15">
-        <v>54.8</v>
+        <v>56.9</v>
       </c>
       <c r="O15">
-        <v>54.2</v>
+        <v>56.4</v>
       </c>
       <c r="P15">
-        <v>53.6</v>
+        <v>55.9</v>
       </c>
       <c r="Q15">
-        <v>53.0</v>
+        <v>55.4</v>
       </c>
       <c r="R15">
-        <v>53.0</v>
+        <v>55.4</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
         <v>2500</v>
       </c>
       <c r="D16">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>45.7</v>
+        <v>46.5</v>
       </c>
       <c r="G16">
+        <v>45.1</v>
+      </c>
+      <c r="H16">
         <v>44.3</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
+        <v>43.3</v>
+      </c>
+      <c r="J16">
         <v>42.5</v>
       </c>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
       <c r="K16">
-        <v>39.90000000000001</v>
+        <v>40.7</v>
       </c>
       <c r="L16">
-        <v>38.2</v>
+        <v>39.0</v>
       </c>
       <c r="M16">
-        <v>37.7</v>
+        <v>38.5</v>
       </c>
       <c r="N16">
-        <v>36.6</v>
+        <v>37.4</v>
       </c>
       <c r="O16">
-        <v>36.3</v>
+        <v>37.1</v>
       </c>
       <c r="P16">
-        <v>36.0</v>
+        <v>36.8</v>
       </c>
       <c r="Q16">
-        <v>35.7</v>
+        <v>36.5</v>
       </c>
       <c r="R16">
-        <v>35.7</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>2000</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>50.6</v>
       </c>
       <c r="G17">
         <v>49.7</v>
       </c>
       <c r="H17">
@@ -1469,57 +1469,57 @@
       <c r="H18">
         <v>51.7</v>
       </c>
       <c r="I18">
         <v>50.59999999999999</v>
       </c>
       <c r="J18">
         <v>49.6</v>
       </c>
       <c r="K18">
         <v>47.7</v>
       </c>
       <c r="L18">
         <v>45.9</v>
       </c>
       <c r="M18">
         <v>45.3</v>
       </c>
       <c r="N18">
         <v>44.0</v>
       </c>
       <c r="O18">
         <v>43.59999999999999</v>
       </c>
       <c r="P18">
-        <v>43.2</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="Q18">
-        <v>42.8</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="R18">
-        <v>42.8</v>
+        <v>43.59999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:19" customHeight="1" ht="20">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
@@ -1669,57 +1669,57 @@
       <c r="H25">
         <v>11150</v>
       </c>
       <c r="I25">
         <v>11060</v>
       </c>
       <c r="J25">
         <v>10940</v>
       </c>
       <c r="K25">
         <v>10650</v>
       </c>
       <c r="L25">
         <v>10490</v>
       </c>
       <c r="M25">
         <v>10370</v>
       </c>
       <c r="N25">
         <v>10220</v>
       </c>
       <c r="O25">
         <v>10100</v>
       </c>
       <c r="P25">
+        <v>10050</v>
+      </c>
+      <c r="Q25">
         <v>10000</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>9850</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>1800</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
         <v>8220</v>
       </c>
       <c r="G26">
         <v>8080</v>
       </c>
       <c r="H26">
@@ -1854,96 +1854,96 @@
       </c>
       <c r="N28">
         <v>2080</v>
       </c>
       <c r="O28">
         <v>2060</v>
       </c>
       <c r="P28">
         <v>2050</v>
       </c>
       <c r="Q28">
         <v>2030</v>
       </c>
       <c r="R28">
         <v>2030</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
-        <v>2020</v>
+        <v>2500</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>9980</v>
+        <v>10380</v>
       </c>
       <c r="G29">
-        <v>9810</v>
+        <v>10190</v>
       </c>
       <c r="H29">
-        <v>9640</v>
+        <v>10010</v>
       </c>
       <c r="I29">
-        <v>9470</v>
+        <v>9830</v>
       </c>
       <c r="J29">
-        <v>9300</v>
+        <v>9660</v>
       </c>
       <c r="K29">
-        <v>9140</v>
+        <v>9490</v>
       </c>
       <c r="L29">
-        <v>8970</v>
+        <v>9310</v>
       </c>
       <c r="M29">
-        <v>8840</v>
+        <v>9180</v>
       </c>
       <c r="N29">
-        <v>8690</v>
+        <v>9020</v>
       </c>
       <c r="O29">
-        <v>8560</v>
+        <v>8890</v>
       </c>
       <c r="P29">
-        <v>8440</v>
+        <v>8760</v>
       </c>
       <c r="Q29">
-        <v>8330</v>
+        <v>8640</v>
       </c>
       <c r="R29">
-        <v>8330</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>5800</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>16400</v>
       </c>
       <c r="G30">
         <v>16310</v>
       </c>
       <c r="H30">
@@ -2031,199 +2031,199 @@
       </c>
       <c r="Q31">
         <v>3600</v>
       </c>
       <c r="R31">
         <v>3600</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1670</v>
       </c>
       <c r="D32">
         <v>6</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
+        <v>11780</v>
+      </c>
+      <c r="G32">
+        <v>11560</v>
+      </c>
+      <c r="H32">
+        <v>11340</v>
+      </c>
+      <c r="I32">
         <v>11120</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>10910</v>
       </c>
-      <c r="H32">
-[...7 lines deleted...]
-      </c>
       <c r="K32">
-        <v>10120</v>
+        <v>10700</v>
       </c>
       <c r="L32">
-        <v>9930</v>
+        <v>10500</v>
       </c>
       <c r="M32">
-        <v>9780</v>
+        <v>10350</v>
       </c>
       <c r="N32">
-        <v>9610</v>
+        <v>10170</v>
       </c>
       <c r="O32">
-        <v>9470</v>
+        <v>10010</v>
       </c>
       <c r="P32">
-        <v>9330</v>
+        <v>9870</v>
       </c>
       <c r="Q32">
-        <v>9200</v>
+        <v>9730</v>
       </c>
       <c r="R32">
-        <v>9200</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>15830</v>
+        <v>15850</v>
       </c>
       <c r="G33">
-        <v>15510</v>
+        <v>15540</v>
       </c>
       <c r="H33">
-        <v>15190</v>
+        <v>15250</v>
       </c>
       <c r="I33">
-        <v>14880</v>
+        <v>15180</v>
       </c>
       <c r="J33">
-        <v>14580</v>
+        <v>14920</v>
       </c>
       <c r="K33">
-        <v>14280</v>
+        <v>14750</v>
       </c>
       <c r="L33">
-        <v>14030</v>
+        <v>14530</v>
       </c>
       <c r="M33">
-        <v>13820</v>
+        <v>14340</v>
       </c>
       <c r="N33">
-        <v>13590</v>
+        <v>14140</v>
       </c>
       <c r="O33">
-        <v>13380</v>
+        <v>13950</v>
       </c>
       <c r="P33">
-        <v>13190</v>
+        <v>13780</v>
       </c>
       <c r="Q33">
-        <v>13000</v>
+        <v>13600</v>
       </c>
       <c r="R33">
-        <v>13000</v>
+        <v>13600</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
         <v>2500</v>
       </c>
       <c r="D34">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>10510</v>
+        <v>10730</v>
       </c>
       <c r="G34">
-        <v>10310</v>
+        <v>10530</v>
       </c>
       <c r="H34">
-        <v>10120</v>
+        <v>10340</v>
       </c>
       <c r="I34">
-        <v>9940</v>
+        <v>10150</v>
       </c>
       <c r="J34">
-        <v>9760</v>
+        <v>9960</v>
       </c>
       <c r="K34">
-        <v>9580</v>
+        <v>9780</v>
       </c>
       <c r="L34">
-        <v>9390</v>
+        <v>9590</v>
       </c>
       <c r="M34">
-        <v>9250</v>
+        <v>9450</v>
       </c>
       <c r="N34">
-        <v>9090</v>
+        <v>9280</v>
       </c>
       <c r="O34">
-        <v>8950</v>
+        <v>9140</v>
       </c>
       <c r="P34">
-        <v>8830</v>
+        <v>9010</v>
       </c>
       <c r="Q34">
-        <v>8700</v>
+        <v>8880</v>
       </c>
       <c r="R34">
-        <v>8700</v>
+        <v>8880</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>2000</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
         <v>11300</v>
       </c>
       <c r="G35">
         <v>11240</v>
       </c>
       <c r="H35">
@@ -2285,57 +2285,57 @@
       <c r="H36">
         <v>12150</v>
       </c>
       <c r="I36">
         <v>11920</v>
       </c>
       <c r="J36">
         <v>11700</v>
       </c>
       <c r="K36">
         <v>11480</v>
       </c>
       <c r="L36">
         <v>11270</v>
       </c>
       <c r="M36">
         <v>11110</v>
       </c>
       <c r="N36">
         <v>10920</v>
       </c>
       <c r="O36">
         <v>10760</v>
       </c>
       <c r="P36">
-        <v>10610</v>
+        <v>10710</v>
       </c>
       <c r="Q36">
-        <v>10460</v>
+        <v>10660</v>
       </c>
       <c r="R36">
-        <v>10460</v>
+        <v>10660</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:19" customHeight="1" ht="20">
       <c r="A40" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
@@ -2399,87 +2399,87 @@
       </c>
       <c r="Q41" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R41" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
         <v>1750</v>
       </c>
       <c r="D42">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>43.2</v>
+        <v>44.2</v>
       </c>
       <c r="G42">
-        <v>41.3</v>
+        <v>42.2</v>
       </c>
       <c r="H42">
-        <v>40.1</v>
+        <v>41.0</v>
       </c>
       <c r="I42">
-        <v>39.5</v>
+        <v>40.4</v>
       </c>
       <c r="J42">
-        <v>38.099999999999994</v>
+        <v>39.0</v>
       </c>
       <c r="K42">
-        <v>37.0</v>
+        <v>37.9</v>
       </c>
       <c r="L42">
-        <v>36.4</v>
+        <v>37.3</v>
       </c>
       <c r="M42">
-        <v>35.8</v>
+        <v>36.7</v>
       </c>
       <c r="N42">
-        <v>35.59999999999999</v>
+        <v>36.5</v>
       </c>
       <c r="O42">
-        <v>34.6</v>
+        <v>35.5</v>
       </c>
       <c r="P42">
-        <v>34.40000000000001</v>
+        <v>35.3</v>
       </c>
       <c r="Q42">
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
       <c r="R42">
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43">
         <v>700</v>
       </c>
       <c r="D43">
         <v>2</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
         <v>12.1</v>
       </c>
       <c r="G43">
         <v>11.9</v>
       </c>
       <c r="H43">
@@ -2567,143 +2567,143 @@
       </c>
       <c r="Q44">
         <v>19.6</v>
       </c>
       <c r="R44">
         <v>19.6</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
         <v>1700</v>
       </c>
       <c r="D45">
         <v>7</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>49.3</v>
+        <v>51.59999999999999</v>
       </c>
       <c r="G45">
-        <v>47.2</v>
+        <v>49.5</v>
       </c>
       <c r="H45">
-        <v>45.8</v>
+        <v>48.1</v>
       </c>
       <c r="I45">
-        <v>45.0</v>
+        <v>47.3</v>
       </c>
       <c r="J45">
-        <v>43.5</v>
+        <v>45.7</v>
       </c>
       <c r="K45">
-        <v>42.3</v>
+        <v>44.4</v>
       </c>
       <c r="L45">
+        <v>43.7</v>
+      </c>
+      <c r="M45">
+        <v>43.0</v>
+      </c>
+      <c r="N45">
+        <v>42.7</v>
+      </c>
+      <c r="O45">
         <v>41.6</v>
       </c>
-      <c r="M45">
-[...7 lines deleted...]
-      </c>
       <c r="P45">
-        <v>39.2</v>
+        <v>41.3</v>
       </c>
       <c r="Q45">
-        <v>38.90000000000001</v>
+        <v>41.0</v>
       </c>
       <c r="R45">
-        <v>38.90000000000001</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>1350</v>
       </c>
       <c r="D46">
         <v>6</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>41.3</v>
+        <v>42.4</v>
       </c>
       <c r="G46">
-        <v>39.4</v>
+        <v>40.5</v>
       </c>
       <c r="H46">
-        <v>38.2</v>
+        <v>39.3</v>
       </c>
       <c r="I46">
-        <v>37.59999999999999</v>
+        <v>38.7</v>
       </c>
       <c r="J46">
+        <v>37.3</v>
+      </c>
+      <c r="K46">
         <v>36.2</v>
       </c>
-      <c r="K46">
-[...1 lines deleted...]
-      </c>
       <c r="L46">
-        <v>34.6</v>
+        <v>35.6</v>
       </c>
       <c r="M46">
-        <v>34.0</v>
+        <v>35.0</v>
       </c>
       <c r="N46">
+        <v>34.8</v>
+      </c>
+      <c r="O46">
         <v>33.8</v>
       </c>
-      <c r="O46">
-[...1 lines deleted...]
-      </c>
       <c r="P46">
-        <v>32.6</v>
+        <v>33.6</v>
       </c>
       <c r="Q46">
-        <v>32.40000000000001</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="R46">
-        <v>32.40000000000001</v>
+        <v>33.40000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
         <v>1780</v>
       </c>
       <c r="D47">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
         <v>42.8</v>
       </c>
       <c r="G47">
         <v>40.9</v>
       </c>
       <c r="H47">
@@ -2735,87 +2735,87 @@
       </c>
       <c r="Q47">
         <v>33.8</v>
       </c>
       <c r="R47">
         <v>33.8</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>5</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>43.0</v>
+        <v>48.2</v>
       </c>
       <c r="G48">
-        <v>41.099999999999994</v>
+        <v>46.099999999999994</v>
       </c>
       <c r="H48">
-        <v>39.90000000000001</v>
+        <v>44.8</v>
       </c>
       <c r="I48">
-        <v>39.3</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="J48">
-        <v>37.9</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="K48">
-        <v>36.8</v>
+        <v>41.4</v>
       </c>
       <c r="L48">
-        <v>36.2</v>
+        <v>40.7</v>
       </c>
       <c r="M48">
-        <v>35.59999999999999</v>
+        <v>40.0</v>
       </c>
       <c r="N48">
-        <v>35.4</v>
+        <v>39.7</v>
       </c>
       <c r="O48">
-        <v>34.40000000000001</v>
+        <v>38.6</v>
       </c>
       <c r="P48">
-        <v>34.2</v>
+        <v>38.3</v>
       </c>
       <c r="Q48">
-        <v>34.0</v>
+        <v>38.0</v>
       </c>
       <c r="R48">
-        <v>34.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
         <v>1650</v>
       </c>
       <c r="D49">
         <v>6</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>42.8</v>
       </c>
       <c r="G49">
         <v>40.9</v>
       </c>
       <c r="H49">
@@ -2894,96 +2894,96 @@
       </c>
       <c r="N50">
         <v>39.2</v>
       </c>
       <c r="O50">
         <v>38.1</v>
       </c>
       <c r="P50">
         <v>37.8</v>
       </c>
       <c r="Q50">
         <v>37.5</v>
       </c>
       <c r="R50">
         <v>37.5</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D51">
         <v>6</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
-        <v>38.0</v>
+        <v>39.3</v>
       </c>
       <c r="G51">
-        <v>36.2</v>
+        <v>37.4</v>
       </c>
       <c r="H51">
-        <v>35.1</v>
+        <v>36.3</v>
       </c>
       <c r="I51">
-        <v>34.59999999999999</v>
+        <v>35.8</v>
       </c>
       <c r="J51">
-        <v>33.3</v>
+        <v>34.4</v>
       </c>
       <c r="K51">
+        <v>33.4</v>
+      </c>
+      <c r="L51">
+        <v>32.8</v>
+      </c>
+      <c r="M51">
         <v>32.3</v>
       </c>
-      <c r="L51">
-[...4 lines deleted...]
-      </c>
       <c r="N51">
+        <v>32.2</v>
+      </c>
+      <c r="O51">
+        <v>31.2</v>
+      </c>
+      <c r="P51">
         <v>30.9</v>
       </c>
-      <c r="O51">
-[...4 lines deleted...]
-      </c>
       <c r="Q51">
-        <v>29.6</v>
+        <v>30.7</v>
       </c>
       <c r="R51">
-        <v>29.6</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:19" customHeight="1" ht="20">
       <c r="A55" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
@@ -3047,87 +3047,87 @@
       </c>
       <c r="Q56" s="4" t="s">
         <v>52</v>
       </c>
       <c r="R56" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>1750</v>
       </c>
       <c r="D57">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>10370</v>
+        <v>10640</v>
       </c>
       <c r="G57">
-        <v>9910</v>
+        <v>10180</v>
       </c>
       <c r="H57">
-        <v>9620</v>
+        <v>9880</v>
       </c>
       <c r="I57">
-        <v>9440</v>
+        <v>9700</v>
       </c>
       <c r="J57">
-        <v>9130</v>
+        <v>9380</v>
       </c>
       <c r="K57">
-        <v>8870</v>
+        <v>9120</v>
       </c>
       <c r="L57">
-        <v>8710</v>
+        <v>8950</v>
       </c>
       <c r="M57">
-        <v>8560</v>
+        <v>8800</v>
       </c>
       <c r="N57">
-        <v>8510</v>
+        <v>8740</v>
       </c>
       <c r="O57">
-        <v>8270</v>
+        <v>8500</v>
       </c>
       <c r="P57">
-        <v>8220</v>
+        <v>8440</v>
       </c>
       <c r="Q57">
-        <v>8160</v>
+        <v>8380</v>
       </c>
       <c r="R57">
-        <v>8160</v>
+        <v>8380</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>700</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>2770</v>
       </c>
       <c r="G58">
         <v>2740</v>
       </c>
       <c r="H58">
@@ -3215,143 +3215,143 @@
       </c>
       <c r="Q59">
         <v>4510</v>
       </c>
       <c r="R59">
         <v>4510</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1700</v>
       </c>
       <c r="D60">
         <v>7</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>11810</v>
+        <v>12480</v>
       </c>
       <c r="G60">
-        <v>11320</v>
+        <v>11970</v>
       </c>
       <c r="H60">
-        <v>10990</v>
+        <v>11630</v>
       </c>
       <c r="I60">
-        <v>10790</v>
+        <v>11410</v>
       </c>
       <c r="J60">
-        <v>10440</v>
+        <v>11050</v>
       </c>
       <c r="K60">
-        <v>10150</v>
+        <v>10740</v>
       </c>
       <c r="L60">
-        <v>9970</v>
+        <v>10550</v>
       </c>
       <c r="M60">
-        <v>9800</v>
+        <v>10380</v>
       </c>
       <c r="N60">
-        <v>9730</v>
+        <v>10290</v>
       </c>
       <c r="O60">
-        <v>9470</v>
+        <v>10030</v>
       </c>
       <c r="P60">
-        <v>9400</v>
+        <v>9950</v>
       </c>
       <c r="Q60">
-        <v>9330</v>
+        <v>9870</v>
       </c>
       <c r="R60">
-        <v>9330</v>
+        <v>9870</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>57</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>1350</v>
       </c>
       <c r="D61">
         <v>6</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9820</v>
+        <v>10120</v>
       </c>
       <c r="G61">
+        <v>9660</v>
+      </c>
+      <c r="H61">
         <v>9380</v>
       </c>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
       <c r="I61">
-        <v>8940</v>
+        <v>9210</v>
       </c>
       <c r="J61">
-        <v>8640</v>
+        <v>8900</v>
       </c>
       <c r="K61">
-        <v>8390</v>
+        <v>8650</v>
       </c>
       <c r="L61">
-        <v>8240</v>
+        <v>8490</v>
       </c>
       <c r="M61">
-        <v>8100</v>
+        <v>8350</v>
       </c>
       <c r="N61">
-        <v>8050</v>
+        <v>8300</v>
       </c>
       <c r="O61">
-        <v>7820</v>
+        <v>8060</v>
       </c>
       <c r="P61">
-        <v>7770</v>
+        <v>8010</v>
       </c>
       <c r="Q61">
-        <v>7720</v>
+        <v>7960</v>
       </c>
       <c r="R61">
-        <v>7720</v>
+        <v>7960</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>58</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1780</v>
       </c>
       <c r="D62">
         <v>7</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>10250</v>
       </c>
       <c r="G62">
         <v>9790</v>
       </c>
       <c r="H62">
@@ -3383,87 +3383,87 @@
       </c>
       <c r="Q62">
         <v>8060</v>
       </c>
       <c r="R62">
         <v>8060</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>59</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1600</v>
       </c>
       <c r="D63">
         <v>5</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>10300</v>
+        <v>11540</v>
       </c>
       <c r="G63">
-        <v>9840</v>
+        <v>11050</v>
       </c>
       <c r="H63">
-        <v>9560</v>
+        <v>10730</v>
       </c>
       <c r="I63">
-        <v>9380</v>
+        <v>10530</v>
       </c>
       <c r="J63">
-        <v>9070</v>
+        <v>10190</v>
       </c>
       <c r="K63">
-        <v>8810</v>
+        <v>9900</v>
       </c>
       <c r="L63">
-        <v>8660</v>
+        <v>9730</v>
       </c>
       <c r="M63">
-        <v>8510</v>
+        <v>9570</v>
       </c>
       <c r="N63">
-        <v>8450</v>
+        <v>9500</v>
       </c>
       <c r="O63">
-        <v>8220</v>
+        <v>9240</v>
       </c>
       <c r="P63">
-        <v>8160</v>
+        <v>9170</v>
       </c>
       <c r="Q63">
-        <v>8110</v>
+        <v>9110</v>
       </c>
       <c r="R63">
-        <v>8110</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>60</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>1650</v>
       </c>
       <c r="D64">
         <v>6</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>10230</v>
       </c>
       <c r="G64">
         <v>9780</v>
       </c>
       <c r="H64">
@@ -3542,96 +3542,96 @@
       </c>
       <c r="N65">
         <v>9370</v>
       </c>
       <c r="O65">
         <v>9120</v>
       </c>
       <c r="P65">
         <v>9060</v>
       </c>
       <c r="Q65">
         <v>8990</v>
       </c>
       <c r="R65">
         <v>8990</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>62</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D66">
         <v>6</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>8940</v>
+        <v>9250</v>
       </c>
       <c r="G66">
-        <v>8520</v>
+        <v>8820</v>
       </c>
       <c r="H66">
-        <v>8260</v>
+        <v>8550</v>
       </c>
       <c r="I66">
+        <v>8410</v>
+      </c>
+      <c r="J66">
         <v>8120</v>
       </c>
-      <c r="J66">
-[...1 lines deleted...]
-      </c>
       <c r="K66">
+        <v>7880</v>
+      </c>
+      <c r="L66">
+        <v>7740</v>
+      </c>
+      <c r="M66">
         <v>7610</v>
       </c>
-      <c r="L66">
-[...4 lines deleted...]
-      </c>
       <c r="N66">
-        <v>7300</v>
+        <v>7570</v>
       </c>
       <c r="O66">
-        <v>7090</v>
+        <v>7350</v>
       </c>
       <c r="P66">
-        <v>7050</v>
+        <v>7310</v>
       </c>
       <c r="Q66">
-        <v>7010</v>
+        <v>7260</v>
       </c>
       <c r="R66">
-        <v>7010</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>