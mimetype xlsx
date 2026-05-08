--- v1 (2026-02-08)
+++ v2 (2026-05-08)
@@ -1237,152 +1237,152 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R21" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>34.7</v>
+        <v>37.5</v>
       </c>
       <c r="G22">
-        <v>33.90000000000001</v>
+        <v>36.6</v>
       </c>
       <c r="H22">
-        <v>33.1</v>
+        <v>35.7</v>
       </c>
       <c r="I22">
-        <v>32.3</v>
+        <v>34.8</v>
       </c>
       <c r="J22">
+        <v>33.9</v>
+      </c>
+      <c r="K22">
+        <v>33.0</v>
+      </c>
+      <c r="L22">
+        <v>32.5</v>
+      </c>
+      <c r="M22">
+        <v>32.0</v>
+      </c>
+      <c r="N22">
         <v>31.5</v>
       </c>
-      <c r="K22">
-[...10 lines deleted...]
-      </c>
       <c r="O22">
-        <v>29.1</v>
+        <v>31.0</v>
       </c>
       <c r="P22">
-        <v>28.7</v>
+        <v>30.5</v>
       </c>
       <c r="Q22">
-        <v>28.3</v>
+        <v>30.1</v>
       </c>
       <c r="R22">
-        <v>28.3</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>48</v>
       </c>
       <c r="C23">
-        <v>2850</v>
+        <v>3000</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>30.1</v>
+        <v>30.4</v>
       </c>
       <c r="G23">
-        <v>29.4</v>
+        <v>29.7</v>
       </c>
       <c r="H23">
-        <v>28.7</v>
+        <v>29.0</v>
       </c>
       <c r="I23">
-        <v>28.0</v>
+        <v>28.3</v>
       </c>
       <c r="J23">
-        <v>27.3</v>
+        <v>27.6</v>
       </c>
       <c r="K23">
-        <v>26.6</v>
+        <v>26.9</v>
       </c>
       <c r="L23">
-        <v>26.2</v>
+        <v>26.5</v>
       </c>
       <c r="M23">
-        <v>25.8</v>
+        <v>26.1</v>
       </c>
       <c r="N23">
-        <v>25.4</v>
+        <v>25.7</v>
       </c>
       <c r="O23">
-        <v>25.0</v>
+        <v>25.3</v>
       </c>
       <c r="P23">
-        <v>24.6</v>
+        <v>24.9</v>
       </c>
       <c r="Q23">
-        <v>24.2</v>
+        <v>24.5</v>
       </c>
       <c r="R23">
-        <v>24.2</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
         <v>1500</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>16.7</v>
       </c>
       <c r="G24">
         <v>16.3</v>
       </c>
       <c r="H24">
@@ -1461,96 +1461,96 @@
       </c>
       <c r="N25">
         <v>55.1</v>
       </c>
       <c r="O25">
         <v>54.3</v>
       </c>
       <c r="P25">
         <v>53.5</v>
       </c>
       <c r="Q25">
         <v>52.7</v>
       </c>
       <c r="R25">
         <v>52.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26">
-        <v>3150</v>
+        <v>3700</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>48.099999999999994</v>
+        <v>53.0</v>
       </c>
       <c r="G26">
-        <v>47.0</v>
+        <v>51.7</v>
       </c>
       <c r="H26">
-        <v>45.9</v>
+        <v>50.4</v>
       </c>
       <c r="I26">
-        <v>44.8</v>
+        <v>49.1</v>
       </c>
       <c r="J26">
-        <v>43.7</v>
+        <v>47.9</v>
       </c>
       <c r="K26">
-        <v>42.59999999999999</v>
+        <v>46.7</v>
       </c>
       <c r="L26">
-        <v>42.0</v>
+        <v>46.0</v>
       </c>
       <c r="M26">
-        <v>41.40000000000001</v>
+        <v>45.3</v>
       </c>
       <c r="N26">
-        <v>40.8</v>
+        <v>44.6</v>
       </c>
       <c r="O26">
-        <v>40.2</v>
+        <v>43.9</v>
       </c>
       <c r="P26">
-        <v>39.59999999999999</v>
+        <v>43.2</v>
       </c>
       <c r="Q26">
-        <v>39.0</v>
+        <v>42.6</v>
       </c>
       <c r="R26">
-        <v>39.0</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:19" customHeight="1" ht="20">
       <c r="A30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
@@ -1605,152 +1605,152 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32" t="s">
         <v>46</v>
       </c>
       <c r="C32">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>10410</v>
+        <v>10950</v>
       </c>
       <c r="G32">
-        <v>10160</v>
+        <v>10690</v>
       </c>
       <c r="H32">
-        <v>9910</v>
+        <v>10430</v>
       </c>
       <c r="I32">
-        <v>9660</v>
+        <v>10170</v>
       </c>
       <c r="J32">
-        <v>9430</v>
+        <v>9920</v>
       </c>
       <c r="K32">
-        <v>9200</v>
+        <v>9680</v>
       </c>
       <c r="L32">
-        <v>9060</v>
+        <v>9530</v>
       </c>
       <c r="M32">
-        <v>8930</v>
+        <v>9400</v>
       </c>
       <c r="N32">
-        <v>8800</v>
+        <v>9260</v>
       </c>
       <c r="O32">
-        <v>8660</v>
+        <v>9120</v>
       </c>
       <c r="P32">
-        <v>8540</v>
+        <v>8980</v>
       </c>
       <c r="Q32">
-        <v>8410</v>
+        <v>8850</v>
       </c>
       <c r="R32">
-        <v>8410</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33" t="s">
         <v>48</v>
       </c>
       <c r="C33">
-        <v>2850</v>
+        <v>3000</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>11110</v>
+        <v>11270</v>
       </c>
       <c r="G33">
-        <v>10840</v>
+        <v>11000</v>
       </c>
       <c r="H33">
-        <v>10570</v>
+        <v>10730</v>
       </c>
       <c r="I33">
-        <v>10310</v>
+        <v>10460</v>
       </c>
       <c r="J33">
-        <v>10060</v>
+        <v>10210</v>
       </c>
       <c r="K33">
+        <v>9960</v>
+      </c>
+      <c r="L33">
         <v>9810</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
+        <v>9670</v>
+      </c>
+      <c r="N33">
         <v>9530</v>
       </c>
-      <c r="N33">
-[...1 lines deleted...]
-      </c>
       <c r="O33">
-        <v>9240</v>
+        <v>9380</v>
       </c>
       <c r="P33">
+        <v>9250</v>
+      </c>
+      <c r="Q33">
         <v>9110</v>
       </c>
-      <c r="Q33">
-[...1 lines deleted...]
-      </c>
       <c r="R33">
-        <v>8970</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34" t="s">
         <v>48</v>
       </c>
       <c r="C34">
         <v>1500</v>
       </c>
       <c r="D34">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
         <v>5830</v>
       </c>
       <c r="G34">
         <v>5690</v>
       </c>
       <c r="H34">
@@ -1829,96 +1829,96 @@
       </c>
       <c r="N35">
         <v>15190</v>
       </c>
       <c r="O35">
         <v>14960</v>
       </c>
       <c r="P35">
         <v>14740</v>
       </c>
       <c r="Q35">
         <v>14520</v>
       </c>
       <c r="R35">
         <v>14520</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36">
-        <v>3150</v>
+        <v>3700</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>13710</v>
+        <v>14830</v>
       </c>
       <c r="G36">
-        <v>13380</v>
+        <v>14470</v>
       </c>
       <c r="H36">
-        <v>13050</v>
+        <v>14120</v>
       </c>
       <c r="I36">
-        <v>12720</v>
+        <v>13770</v>
       </c>
       <c r="J36">
-        <v>12420</v>
+        <v>13430</v>
       </c>
       <c r="K36">
-        <v>12110</v>
+        <v>13110</v>
       </c>
       <c r="L36">
-        <v>11930</v>
+        <v>12910</v>
       </c>
       <c r="M36">
-        <v>11760</v>
+        <v>12730</v>
       </c>
       <c r="N36">
-        <v>11590</v>
+        <v>12540</v>
       </c>
       <c r="O36">
-        <v>11410</v>
+        <v>12350</v>
       </c>
       <c r="P36">
-        <v>11250</v>
+        <v>12160</v>
       </c>
       <c r="Q36">
-        <v>11080</v>
+        <v>11990</v>
       </c>
       <c r="R36">
-        <v>11080</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>