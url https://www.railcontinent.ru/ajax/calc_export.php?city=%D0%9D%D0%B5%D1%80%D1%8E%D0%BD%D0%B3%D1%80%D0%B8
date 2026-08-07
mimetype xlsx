--- v2 (2026-05-08)
+++ v3 (2026-08-07)
@@ -1405,96 +1405,96 @@
       </c>
       <c r="N24">
         <v>14.1</v>
       </c>
       <c r="O24">
         <v>13.9</v>
       </c>
       <c r="P24">
         <v>13.7</v>
       </c>
       <c r="Q24">
         <v>13.5</v>
       </c>
       <c r="R24">
         <v>13.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25">
-        <v>2200</v>
+        <v>2280</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>65.099999999999994</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="G25">
-        <v>63.5</v>
+        <v>64.0</v>
       </c>
       <c r="H25">
-        <v>62.0</v>
+        <v>62.5</v>
       </c>
       <c r="I25">
-        <v>60.5</v>
+        <v>61.0</v>
       </c>
       <c r="J25">
-        <v>59.0</v>
+        <v>59.50000000000001</v>
       </c>
       <c r="K25">
-        <v>57.5</v>
+        <v>58.0</v>
       </c>
       <c r="L25">
-        <v>56.7</v>
+        <v>57.2</v>
       </c>
       <c r="M25">
-        <v>55.90000000000001</v>
+        <v>56.40000000000001</v>
       </c>
       <c r="N25">
-        <v>55.1</v>
+        <v>55.6</v>
       </c>
       <c r="O25">
-        <v>54.3</v>
+        <v>54.8</v>
       </c>
       <c r="P25">
-        <v>53.5</v>
+        <v>54.0</v>
       </c>
       <c r="Q25">
-        <v>52.7</v>
+        <v>53.2</v>
       </c>
       <c r="R25">
-        <v>52.7</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26">
         <v>3700</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>53.0</v>
       </c>
       <c r="G26">
         <v>51.7</v>
       </c>
       <c r="H26">
@@ -1773,96 +1773,96 @@
       </c>
       <c r="N34">
         <v>4930</v>
       </c>
       <c r="O34">
         <v>4850</v>
       </c>
       <c r="P34">
         <v>4780</v>
       </c>
       <c r="Q34">
         <v>4710</v>
       </c>
       <c r="R34">
         <v>4710</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
-        <v>2200</v>
+        <v>2280</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>17980</v>
+        <v>18130</v>
       </c>
       <c r="G35">
-        <v>17530</v>
+        <v>17680</v>
       </c>
       <c r="H35">
-        <v>17110</v>
+        <v>17260</v>
       </c>
       <c r="I35">
-        <v>16680</v>
+        <v>16820</v>
       </c>
       <c r="J35">
-        <v>16280</v>
+        <v>16410</v>
       </c>
       <c r="K35">
-        <v>15880</v>
+        <v>16020</v>
       </c>
       <c r="L35">
-        <v>15650</v>
+        <v>15780</v>
       </c>
       <c r="M35">
-        <v>15410</v>
+        <v>15540</v>
       </c>
       <c r="N35">
-        <v>15190</v>
+        <v>15320</v>
       </c>
       <c r="O35">
-        <v>14960</v>
+        <v>15090</v>
       </c>
       <c r="P35">
-        <v>14740</v>
+        <v>14870</v>
       </c>
       <c r="Q35">
-        <v>14520</v>
+        <v>14640</v>
       </c>
       <c r="R35">
-        <v>14520</v>
+        <v>14640</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36">
         <v>3700</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>14830</v>
       </c>
       <c r="G36">
         <v>14470</v>
       </c>
       <c r="H36">