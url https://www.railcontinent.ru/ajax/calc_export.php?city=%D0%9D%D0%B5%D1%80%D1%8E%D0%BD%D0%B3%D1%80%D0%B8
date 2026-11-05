--- v3 (2026-08-07)
+++ v4 (2026-11-05)
@@ -725,208 +725,208 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2700</v>
+        <v>4000</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="G6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="H6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="I6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="J6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="K6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="L6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="M6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="N6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="O6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="P6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="Q6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
       <c r="R6">
-        <v>16.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>3200</v>
+        <v>4600</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="L7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="M7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="O7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="P7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="Q7">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="R7">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>4400</v>
+        <v>5000</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G8">
+        <v>30.5</v>
+      </c>
+      <c r="H8">
+        <v>30</v>
+      </c>
+      <c r="I8">
+        <v>29</v>
+      </c>
+      <c r="J8">
+        <v>29</v>
+      </c>
+      <c r="K8">
+        <v>29</v>
+      </c>
+      <c r="L8">
+        <v>29</v>
+      </c>
+      <c r="M8">
+        <v>28.5</v>
+      </c>
+      <c r="N8">
+        <v>28</v>
+      </c>
+      <c r="O8">
+        <v>27</v>
+      </c>
+      <c r="P8">
         <v>26.5</v>
       </c>
-      <c r="H8">
+      <c r="Q8">
         <v>26</v>
       </c>
-      <c r="I8">
-[...25 lines deleted...]
-      </c>
       <c r="R8">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19" customHeight="1" ht="20">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -981,208 +981,208 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>2700</v>
+        <v>4000</v>
       </c>
       <c r="D14">
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="G14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="H14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="I14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="J14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="K14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="L14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="M14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="N14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="O14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="P14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="Q14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
       <c r="R14">
-        <v>3500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>3200</v>
+        <v>4600</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="G15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="H15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="I15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="J15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="K15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="L15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="M15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="N15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="O15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="P15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="Q15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
       <c r="R15">
-        <v>4180</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>4400</v>
+        <v>5000</v>
       </c>
       <c r="D16">
         <v>3</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>5000</v>
+        <v>5750</v>
       </c>
       <c r="G16">
-        <v>5000</v>
+        <v>5750</v>
       </c>
       <c r="H16">
-        <v>4950</v>
+        <v>5700</v>
       </c>
       <c r="I16">
-        <v>4900</v>
+        <v>5600</v>
       </c>
       <c r="J16">
-        <v>4800</v>
+        <v>5500</v>
       </c>
       <c r="K16">
-        <v>4750</v>
+        <v>5450</v>
       </c>
       <c r="L16">
-        <v>4750</v>
+        <v>5450</v>
       </c>
       <c r="M16">
-        <v>4680</v>
+        <v>5380</v>
       </c>
       <c r="N16">
-        <v>4600</v>
+        <v>5300</v>
       </c>
       <c r="O16">
-        <v>4560</v>
+        <v>5250</v>
       </c>
       <c r="P16">
-        <v>4500</v>
+        <v>5200</v>
       </c>
       <c r="Q16">
-        <v>4400</v>
+        <v>5100</v>
       </c>
       <c r="R16">
-        <v>4400</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:19" customHeight="1" ht="20">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
@@ -1237,320 +1237,320 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R21" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22">
-        <v>2200</v>
+        <v>3200</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>37.5</v>
+        <v>39.6</v>
       </c>
       <c r="G22">
-        <v>36.6</v>
+        <v>38.6</v>
       </c>
       <c r="H22">
-        <v>35.7</v>
+        <v>37.7</v>
       </c>
       <c r="I22">
-        <v>34.8</v>
+        <v>36.8</v>
       </c>
       <c r="J22">
-        <v>33.9</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="K22">
+        <v>35.0</v>
+      </c>
+      <c r="L22">
+        <v>34.5</v>
+      </c>
+      <c r="M22">
+        <v>34.0</v>
+      </c>
+      <c r="N22">
+        <v>33.5</v>
+      </c>
+      <c r="O22">
         <v>33.0</v>
       </c>
-      <c r="L22">
+      <c r="P22">
         <v>32.5</v>
       </c>
-      <c r="M22">
-[...10 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>30.1</v>
+        <v>32.1</v>
       </c>
       <c r="R22">
-        <v>30.1</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>48</v>
       </c>
       <c r="C23">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>30.4</v>
+        <v>32.5</v>
       </c>
       <c r="G23">
-        <v>29.7</v>
+        <v>31.7</v>
       </c>
       <c r="H23">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
       <c r="I23">
-        <v>28.3</v>
+        <v>30.3</v>
       </c>
       <c r="J23">
-        <v>27.6</v>
+        <v>29.6</v>
       </c>
       <c r="K23">
-        <v>26.9</v>
+        <v>28.9</v>
       </c>
       <c r="L23">
-        <v>26.5</v>
+        <v>28.5</v>
       </c>
       <c r="M23">
-        <v>26.1</v>
+        <v>28.1</v>
       </c>
       <c r="N23">
-        <v>25.7</v>
+        <v>27.7</v>
       </c>
       <c r="O23">
-        <v>25.3</v>
+        <v>27.5</v>
       </c>
       <c r="P23">
-        <v>24.9</v>
+        <v>27.3</v>
       </c>
       <c r="Q23">
-        <v>24.5</v>
+        <v>27.1</v>
       </c>
       <c r="R23">
-        <v>24.5</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="G24">
+        <v>18.3</v>
+      </c>
+      <c r="H24">
+        <v>17.9</v>
+      </c>
+      <c r="I24">
+        <v>17.5</v>
+      </c>
+      <c r="J24">
+        <v>17.1</v>
+      </c>
+      <c r="K24">
         <v>16.7</v>
       </c>
-      <c r="G24">
+      <c r="L24">
+        <v>16.5</v>
+      </c>
+      <c r="M24">
         <v>16.3</v>
       </c>
-      <c r="H24">
+      <c r="N24">
+        <v>16.1</v>
+      </c>
+      <c r="O24">
         <v>15.9</v>
       </c>
-      <c r="I24">
+      <c r="P24">
+        <v>15.7</v>
+      </c>
+      <c r="Q24">
         <v>15.5</v>
       </c>
-      <c r="J24">
-[...22 lines deleted...]
-      </c>
       <c r="R24">
-        <v>13.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25">
-        <v>2280</v>
+        <v>3280</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>65.59999999999999</v>
+        <v>67.7</v>
       </c>
       <c r="G25">
-        <v>64.0</v>
+        <v>66.0</v>
       </c>
       <c r="H25">
-        <v>62.5</v>
+        <v>64.5</v>
       </c>
       <c r="I25">
-        <v>61.0</v>
+        <v>63.0</v>
       </c>
       <c r="J25">
-        <v>59.50000000000001</v>
+        <v>61.50000000000001</v>
       </c>
       <c r="K25">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="L25">
-        <v>57.2</v>
+        <v>59.2</v>
       </c>
       <c r="M25">
-        <v>56.40000000000001</v>
+        <v>58.40000000000001</v>
       </c>
       <c r="N25">
-        <v>55.6</v>
+        <v>57.6</v>
       </c>
       <c r="O25">
-        <v>54.8</v>
+        <v>56.8</v>
       </c>
       <c r="P25">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="Q25">
-        <v>53.2</v>
+        <v>55.2</v>
       </c>
       <c r="R25">
-        <v>53.2</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26">
-        <v>3700</v>
+        <v>4700</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>53.0</v>
+        <v>55.099999999999994</v>
       </c>
       <c r="G26">
-        <v>51.7</v>
+        <v>53.7</v>
       </c>
       <c r="H26">
-        <v>50.4</v>
+        <v>52.4</v>
       </c>
       <c r="I26">
-        <v>49.1</v>
+        <v>51.1</v>
       </c>
       <c r="J26">
-        <v>47.9</v>
+        <v>49.9</v>
       </c>
       <c r="K26">
-        <v>46.7</v>
+        <v>48.7</v>
       </c>
       <c r="L26">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="M26">
-        <v>45.3</v>
+        <v>47.3</v>
       </c>
       <c r="N26">
+        <v>46.6</v>
+      </c>
+      <c r="O26">
+        <v>45.9</v>
+      </c>
+      <c r="P26">
+        <v>45.2</v>
+      </c>
+      <c r="Q26">
         <v>44.6</v>
       </c>
-      <c r="O26">
-[...7 lines deleted...]
-      </c>
       <c r="R26">
-        <v>42.6</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:19" customHeight="1" ht="20">
       <c r="A30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
@@ -1605,320 +1605,320 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32" t="s">
         <v>46</v>
       </c>
       <c r="C32">
-        <v>2200</v>
+        <v>3200</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>10950</v>
+        <v>11490</v>
       </c>
       <c r="G32">
-        <v>10690</v>
+        <v>11220</v>
       </c>
       <c r="H32">
-        <v>10430</v>
+        <v>10940</v>
       </c>
       <c r="I32">
-        <v>10170</v>
+        <v>10680</v>
       </c>
       <c r="J32">
-        <v>9920</v>
+        <v>10410</v>
       </c>
       <c r="K32">
-        <v>9680</v>
+        <v>10160</v>
       </c>
       <c r="L32">
-        <v>9530</v>
+        <v>10010</v>
       </c>
       <c r="M32">
-        <v>9400</v>
+        <v>9870</v>
       </c>
       <c r="N32">
-        <v>9260</v>
+        <v>9720</v>
       </c>
       <c r="O32">
-        <v>9120</v>
+        <v>9580</v>
       </c>
       <c r="P32">
-        <v>8980</v>
+        <v>9430</v>
       </c>
       <c r="Q32">
-        <v>8850</v>
+        <v>9290</v>
       </c>
       <c r="R32">
-        <v>8850</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33" t="s">
         <v>48</v>
       </c>
       <c r="C33">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>11270</v>
+        <v>11820</v>
       </c>
       <c r="G33">
-        <v>11000</v>
+        <v>11530</v>
       </c>
       <c r="H33">
-        <v>10730</v>
+        <v>11240</v>
       </c>
       <c r="I33">
-        <v>10460</v>
+        <v>10980</v>
       </c>
       <c r="J33">
-        <v>10210</v>
+        <v>10710</v>
       </c>
       <c r="K33">
-        <v>9960</v>
+        <v>10450</v>
       </c>
       <c r="L33">
-        <v>9810</v>
+        <v>10290</v>
       </c>
       <c r="M33">
-        <v>9670</v>
+        <v>10140</v>
       </c>
       <c r="N33">
-        <v>9530</v>
+        <v>10000</v>
       </c>
       <c r="O33">
-        <v>9380</v>
+        <v>9850</v>
       </c>
       <c r="P33">
-        <v>9250</v>
+        <v>9770</v>
       </c>
       <c r="Q33">
-        <v>9110</v>
+        <v>9690</v>
       </c>
       <c r="R33">
-        <v>9110</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34" t="s">
         <v>48</v>
       </c>
       <c r="C34">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="D34">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>5830</v>
+        <v>6370</v>
       </c>
       <c r="G34">
-        <v>5690</v>
+        <v>6220</v>
       </c>
       <c r="H34">
+        <v>6060</v>
+      </c>
+      <c r="I34">
+        <v>5920</v>
+      </c>
+      <c r="J34">
+        <v>5770</v>
+      </c>
+      <c r="K34">
+        <v>5630</v>
+      </c>
+      <c r="L34">
         <v>5550</v>
       </c>
-      <c r="I34">
-[...5 lines deleted...]
-      <c r="K34">
+      <c r="M34">
+        <v>5470</v>
+      </c>
+      <c r="N34">
+        <v>5390</v>
+      </c>
+      <c r="O34">
+        <v>5310</v>
+      </c>
+      <c r="P34">
+        <v>5230</v>
+      </c>
+      <c r="Q34">
         <v>5150</v>
       </c>
-      <c r="L34">
-[...16 lines deleted...]
-      </c>
       <c r="R34">
-        <v>4710</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
-        <v>2280</v>
+        <v>3280</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>18130</v>
+        <v>18670</v>
       </c>
       <c r="G35">
-        <v>17680</v>
+        <v>18210</v>
       </c>
       <c r="H35">
-        <v>17260</v>
+        <v>17770</v>
       </c>
       <c r="I35">
-        <v>16820</v>
+        <v>17330</v>
       </c>
       <c r="J35">
-        <v>16410</v>
+        <v>16900</v>
       </c>
       <c r="K35">
-        <v>16020</v>
+        <v>16500</v>
       </c>
       <c r="L35">
+        <v>16260</v>
+      </c>
+      <c r="M35">
+        <v>16010</v>
+      </c>
+      <c r="N35">
         <v>15780</v>
       </c>
-      <c r="M35">
-[...2 lines deleted...]
-      <c r="N35">
+      <c r="O35">
+        <v>15550</v>
+      </c>
+      <c r="P35">
         <v>15320</v>
       </c>
-      <c r="O35">
-[...4 lines deleted...]
-      </c>
       <c r="Q35">
-        <v>14640</v>
+        <v>15080</v>
       </c>
       <c r="R35">
-        <v>14640</v>
+        <v>15080</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36">
-        <v>3700</v>
+        <v>4700</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>14830</v>
+        <v>15370</v>
       </c>
       <c r="G36">
-        <v>14470</v>
+        <v>15000</v>
       </c>
       <c r="H36">
-        <v>14120</v>
+        <v>14630</v>
       </c>
       <c r="I36">
-        <v>13770</v>
+        <v>14280</v>
       </c>
       <c r="J36">
-        <v>13430</v>
+        <v>13920</v>
       </c>
       <c r="K36">
-        <v>13110</v>
+        <v>13590</v>
       </c>
       <c r="L36">
-        <v>12910</v>
+        <v>13390</v>
       </c>
       <c r="M36">
-        <v>12730</v>
+        <v>13200</v>
       </c>
       <c r="N36">
-        <v>12540</v>
+        <v>13000</v>
       </c>
       <c r="O36">
-        <v>12350</v>
+        <v>12810</v>
       </c>
       <c r="P36">
-        <v>12160</v>
+        <v>12610</v>
       </c>
       <c r="Q36">
-        <v>11990</v>
+        <v>12430</v>
       </c>
       <c r="R36">
-        <v>11990</v>
+        <v>12430</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>