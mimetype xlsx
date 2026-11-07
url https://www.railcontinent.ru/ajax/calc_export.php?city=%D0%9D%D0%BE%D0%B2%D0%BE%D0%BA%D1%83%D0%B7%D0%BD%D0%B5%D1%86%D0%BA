--- v3 (2026-08-02)
+++ v4 (2026-11-07)
@@ -743,87 +743,87 @@
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
         <v>2380</v>
       </c>
       <c r="D6">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>30.3</v>
+        <v>31.3</v>
       </c>
       <c r="G6">
-        <v>29.9</v>
+        <v>30.8</v>
       </c>
       <c r="H6">
-        <v>29.5</v>
+        <v>30.4</v>
       </c>
       <c r="I6">
-        <v>29.1</v>
+        <v>30.0</v>
       </c>
       <c r="J6">
-        <v>27.8</v>
+        <v>28.7</v>
       </c>
       <c r="K6">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
       <c r="L6">
-        <v>27.2</v>
+        <v>28.1</v>
       </c>
       <c r="M6">
-        <v>26.099999999999998</v>
+        <v>27.0</v>
       </c>
       <c r="N6">
-        <v>25.9</v>
+        <v>26.8</v>
       </c>
       <c r="O6">
-        <v>25.7</v>
+        <v>26.6</v>
       </c>
       <c r="P6">
-        <v>25.5</v>
+        <v>26.4</v>
       </c>
       <c r="Q6">
-        <v>25.3</v>
+        <v>26.2</v>
       </c>
       <c r="R6">
-        <v>25.3</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>2380</v>
       </c>
       <c r="D7">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>24.1</v>
       </c>
       <c r="G7">
         <v>23.8</v>
       </c>
       <c r="H7">
@@ -902,96 +902,96 @@
       </c>
       <c r="N8">
         <v>24.6</v>
       </c>
       <c r="O8">
         <v>24.2</v>
       </c>
       <c r="P8">
         <v>23.8</v>
       </c>
       <c r="Q8">
         <v>23.5</v>
       </c>
       <c r="R8">
         <v>23.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>2380</v>
+        <v>2580</v>
       </c>
       <c r="D9">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>27.2</v>
+        <v>31.8</v>
       </c>
       <c r="G9">
-        <v>26.8</v>
+        <v>31.3</v>
       </c>
       <c r="H9">
+        <v>30.8</v>
+      </c>
+      <c r="I9">
+        <v>30.4</v>
+      </c>
+      <c r="J9">
+        <v>29.1</v>
+      </c>
+      <c r="K9">
+        <v>28.7</v>
+      </c>
+      <c r="L9">
+        <v>28.4</v>
+      </c>
+      <c r="M9">
+        <v>27.3</v>
+      </c>
+      <c r="N9">
+        <v>27.099999999999998</v>
+      </c>
+      <c r="O9">
+        <v>26.9</v>
+      </c>
+      <c r="P9">
+        <v>26.7</v>
+      </c>
+      <c r="Q9">
         <v>26.5</v>
       </c>
-      <c r="I9">
-[...25 lines deleted...]
-      </c>
       <c r="R9">
-        <v>22.6</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>2480</v>
       </c>
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>31.5</v>
       </c>
       <c r="G10">
         <v>31.0</v>
       </c>
       <c r="H10">
@@ -1050,116 +1050,116 @@
       <c r="G11">
         <v>21.7</v>
       </c>
       <c r="H11">
         <v>21.2</v>
       </c>
       <c r="I11">
         <v>20.7</v>
       </c>
       <c r="J11">
         <v>20.2</v>
       </c>
       <c r="K11">
         <v>19.7</v>
       </c>
       <c r="L11">
         <v>19.4</v>
       </c>
       <c r="M11">
         <v>19.1</v>
       </c>
       <c r="N11">
         <v>18.8</v>
       </c>
       <c r="O11">
+        <v>18.7</v>
+      </c>
+      <c r="P11">
+        <v>18.6</v>
+      </c>
+      <c r="Q11">
         <v>18.5</v>
       </c>
-      <c r="P11">
-[...4 lines deleted...]
-      </c>
       <c r="R11">
-        <v>17.9</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>2290</v>
+        <v>2356</v>
       </c>
       <c r="D12">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>23.4</v>
+        <v>24.5</v>
       </c>
       <c r="G12">
-        <v>23.1</v>
+        <v>24.2</v>
       </c>
       <c r="H12">
-        <v>22.8</v>
+        <v>23.8</v>
       </c>
       <c r="I12">
-        <v>22.5</v>
+        <v>23.5</v>
       </c>
       <c r="J12">
-        <v>21.4</v>
+        <v>22.2</v>
       </c>
       <c r="K12">
-        <v>21.2</v>
+        <v>22.2</v>
       </c>
       <c r="L12">
-        <v>21.1</v>
+        <v>22.1</v>
       </c>
       <c r="M12">
-        <v>20.1</v>
+        <v>21.0</v>
       </c>
       <c r="N12">
-        <v>20.0</v>
+        <v>20.9</v>
       </c>
       <c r="O12">
-        <v>19.9</v>
+        <v>20.8</v>
       </c>
       <c r="P12">
-        <v>19.8</v>
+        <v>20.7</v>
       </c>
       <c r="Q12">
-        <v>19.7</v>
+        <v>20.6</v>
       </c>
       <c r="R12">
-        <v>19.7</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>1050</v>
       </c>
       <c r="D13">
         <v>1</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>8.5</v>
       </c>
       <c r="G13">
         <v>8.3</v>
       </c>
       <c r="H13">
@@ -1191,143 +1191,143 @@
       </c>
       <c r="Q13">
         <v>6.9</v>
       </c>
       <c r="R13">
         <v>6.9</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>2330</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>36.4</v>
+        <v>38.7</v>
       </c>
       <c r="G14">
-        <v>35.8</v>
+        <v>38.1</v>
       </c>
       <c r="H14">
-        <v>35.2</v>
+        <v>37.5</v>
       </c>
       <c r="I14">
-        <v>34.6</v>
+        <v>36.9</v>
       </c>
       <c r="J14">
-        <v>33.2</v>
+        <v>35.4</v>
       </c>
       <c r="K14">
+        <v>34.8</v>
+      </c>
+      <c r="L14">
+        <v>34.5</v>
+      </c>
+      <c r="M14">
+        <v>33.3</v>
+      </c>
+      <c r="N14">
+        <v>33.0</v>
+      </c>
+      <c r="O14">
         <v>32.7</v>
       </c>
-      <c r="L14">
+      <c r="P14">
         <v>32.4</v>
       </c>
-      <c r="M14">
-[...10 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>30.0</v>
+        <v>32.099999999999994</v>
       </c>
       <c r="R14">
-        <v>30.0</v>
+        <v>32.099999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1980</v>
       </c>
       <c r="D15">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>28.4</v>
+        <v>29.5</v>
       </c>
       <c r="G15">
-        <v>28.0</v>
+        <v>29.1</v>
       </c>
       <c r="H15">
-        <v>27.6</v>
+        <v>28.7</v>
       </c>
       <c r="I15">
-        <v>27.2</v>
+        <v>28.3</v>
       </c>
       <c r="J15">
-        <v>25.9</v>
+        <v>27.0</v>
       </c>
       <c r="K15">
-        <v>25.6</v>
+        <v>26.6</v>
       </c>
       <c r="L15">
-        <v>25.4</v>
+        <v>26.4</v>
       </c>
       <c r="M15">
-        <v>24.3</v>
+        <v>25.3</v>
       </c>
       <c r="N15">
-        <v>24.1</v>
+        <v>25.1</v>
       </c>
       <c r="O15">
-        <v>23.9</v>
+        <v>24.9</v>
       </c>
       <c r="P15">
-        <v>23.7</v>
+        <v>24.7</v>
       </c>
       <c r="Q15">
-        <v>23.5</v>
+        <v>24.5</v>
       </c>
       <c r="R15">
-        <v>23.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>3000</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>18.7</v>
       </c>
       <c r="G16">
         <v>18.2</v>
       </c>
       <c r="H16">
@@ -1462,96 +1462,96 @@
       </c>
       <c r="N18">
         <v>36.0</v>
       </c>
       <c r="O18">
         <v>35.59999999999999</v>
       </c>
       <c r="P18">
         <v>35.2</v>
       </c>
       <c r="Q18">
         <v>34.8</v>
       </c>
       <c r="R18">
         <v>34.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>2230</v>
+        <v>2290</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>25.1</v>
+        <v>26.4</v>
       </c>
       <c r="G19">
-        <v>24.8</v>
+        <v>26.0</v>
       </c>
       <c r="H19">
-        <v>24.5</v>
+        <v>25.7</v>
       </c>
       <c r="I19">
-        <v>24.2</v>
+        <v>25.4</v>
       </c>
       <c r="J19">
-        <v>23.0</v>
+        <v>24.1</v>
       </c>
       <c r="K19">
-        <v>22.7</v>
+        <v>23.8</v>
       </c>
       <c r="L19">
+        <v>23.6</v>
+      </c>
+      <c r="M19">
+        <v>22.6</v>
+      </c>
+      <c r="N19">
         <v>22.5</v>
       </c>
-      <c r="M19">
-[...4 lines deleted...]
-      </c>
       <c r="O19">
-        <v>21.0</v>
+        <v>22.3</v>
       </c>
       <c r="P19">
-        <v>20.8</v>
+        <v>22.0</v>
       </c>
       <c r="Q19">
-        <v>20.7</v>
+        <v>21.8</v>
       </c>
       <c r="R19">
-        <v>20.7</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:19" customHeight="1" ht="20">
       <c r="A23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
@@ -1615,87 +1615,87 @@
       </c>
       <c r="Q24" s="4" t="s">
         <v>54</v>
       </c>
       <c r="R24" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>2380</v>
       </c>
       <c r="D25">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>8510</v>
+        <v>8780</v>
       </c>
       <c r="G25">
-        <v>8400</v>
+        <v>8670</v>
       </c>
       <c r="H25">
-        <v>8290</v>
+        <v>8550</v>
       </c>
       <c r="I25">
-        <v>8180</v>
+        <v>8440</v>
       </c>
       <c r="J25">
-        <v>8080</v>
+        <v>8330</v>
       </c>
       <c r="K25">
+        <v>8230</v>
+      </c>
+      <c r="L25">
+        <v>8160</v>
+      </c>
+      <c r="M25">
+        <v>8100</v>
+      </c>
+      <c r="N25">
+        <v>8040</v>
+      </c>
+      <c r="O25">
         <v>7980</v>
       </c>
-      <c r="L25">
+      <c r="P25">
         <v>7920</v>
       </c>
-      <c r="M25">
+      <c r="Q25">
         <v>7860</v>
       </c>
-      <c r="N25">
-[...10 lines deleted...]
-      </c>
       <c r="R25">
-        <v>7640</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>2380</v>
       </c>
       <c r="D26">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
         <v>7170</v>
       </c>
       <c r="G26">
         <v>7090</v>
       </c>
       <c r="H26">
@@ -1774,96 +1774,96 @@
       </c>
       <c r="N27">
         <v>6440</v>
       </c>
       <c r="O27">
         <v>6340</v>
       </c>
       <c r="P27">
         <v>6240</v>
       </c>
       <c r="Q27">
         <v>6150</v>
       </c>
       <c r="R27">
         <v>6150</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
-        <v>2380</v>
+        <v>2580</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>7670</v>
+        <v>8870</v>
       </c>
       <c r="G28">
-        <v>7580</v>
+        <v>8750</v>
       </c>
       <c r="H28">
-        <v>7490</v>
+        <v>8640</v>
       </c>
       <c r="I28">
-        <v>7410</v>
+        <v>8530</v>
       </c>
       <c r="J28">
-        <v>7330</v>
+        <v>8410</v>
       </c>
       <c r="K28">
-        <v>7250</v>
+        <v>8310</v>
       </c>
       <c r="L28">
-        <v>7200</v>
+        <v>8240</v>
       </c>
       <c r="M28">
-        <v>7150</v>
+        <v>8180</v>
       </c>
       <c r="N28">
-        <v>7100</v>
+        <v>8120</v>
       </c>
       <c r="O28">
-        <v>7060</v>
+        <v>8060</v>
       </c>
       <c r="P28">
-        <v>7010</v>
+        <v>8000</v>
       </c>
       <c r="Q28">
-        <v>6970</v>
+        <v>7940</v>
       </c>
       <c r="R28">
-        <v>6970</v>
+        <v>7940</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>2480</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
         <v>8820</v>
       </c>
       <c r="G29">
         <v>8700</v>
       </c>
       <c r="H29">
@@ -1895,143 +1895,143 @@
       </c>
       <c r="Q29">
         <v>7890</v>
       </c>
       <c r="R29">
         <v>7890</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2550</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>8030</v>
+        <v>8040</v>
       </c>
       <c r="G30">
         <v>7740</v>
       </c>
       <c r="H30">
         <v>7550</v>
       </c>
       <c r="I30">
-        <v>7360</v>
+        <v>7370</v>
       </c>
       <c r="J30">
-        <v>7190</v>
+        <v>7200</v>
       </c>
       <c r="K30">
-        <v>7010</v>
+        <v>7020</v>
       </c>
       <c r="L30">
         <v>6910</v>
       </c>
       <c r="M30">
         <v>6810</v>
       </c>
       <c r="N30">
-        <v>6710</v>
+        <v>6720</v>
       </c>
       <c r="O30">
-        <v>6600</v>
+        <v>6610</v>
       </c>
       <c r="P30">
-        <v>6510</v>
+        <v>6580</v>
       </c>
       <c r="Q30">
-        <v>6410</v>
+        <v>6550</v>
       </c>
       <c r="R30">
-        <v>6410</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
-        <v>2290</v>
+        <v>2356</v>
       </c>
       <c r="D31">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>6790</v>
+        <v>7070</v>
       </c>
       <c r="G31">
-        <v>6720</v>
+        <v>6995</v>
       </c>
       <c r="H31">
-        <v>6630</v>
+        <v>6895</v>
       </c>
       <c r="I31">
-        <v>6570</v>
+        <v>6830</v>
       </c>
       <c r="J31">
-        <v>6510</v>
+        <v>6765</v>
       </c>
       <c r="K31">
-        <v>6440</v>
+        <v>6685</v>
       </c>
       <c r="L31">
-        <v>6410</v>
+        <v>6652</v>
       </c>
       <c r="M31">
-        <v>6370</v>
+        <v>6610</v>
       </c>
       <c r="N31">
-        <v>6340</v>
+        <v>6575</v>
       </c>
       <c r="O31">
-        <v>6300</v>
+        <v>6535</v>
       </c>
       <c r="P31">
-        <v>6270</v>
+        <v>6500</v>
       </c>
       <c r="Q31">
-        <v>6230</v>
+        <v>6455</v>
       </c>
       <c r="R31">
-        <v>6230</v>
+        <v>6455</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1050</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
         <v>2590</v>
       </c>
       <c r="G32">
         <v>2430</v>
       </c>
       <c r="H32">
@@ -2063,143 +2063,143 @@
       </c>
       <c r="Q32">
         <v>2010</v>
       </c>
       <c r="R32">
         <v>2010</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
         <v>2330</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>9950</v>
+        <v>10620</v>
       </c>
       <c r="G33">
-        <v>9810</v>
+        <v>10460</v>
       </c>
       <c r="H33">
-        <v>9660</v>
+        <v>10300</v>
       </c>
       <c r="I33">
-        <v>9530</v>
+        <v>10150</v>
       </c>
       <c r="J33">
-        <v>9390</v>
+        <v>10000</v>
       </c>
       <c r="K33">
-        <v>9260</v>
+        <v>9850</v>
       </c>
       <c r="L33">
-        <v>9180</v>
+        <v>9760</v>
       </c>
       <c r="M33">
-        <v>9100</v>
+        <v>9680</v>
       </c>
       <c r="N33">
-        <v>9030</v>
+        <v>9590</v>
       </c>
       <c r="O33">
-        <v>8950</v>
+        <v>9510</v>
       </c>
       <c r="P33">
-        <v>8880</v>
+        <v>9430</v>
       </c>
       <c r="Q33">
-        <v>8810</v>
+        <v>9350</v>
       </c>
       <c r="R33">
-        <v>8810</v>
+        <v>9350</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>1980</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>7960</v>
+        <v>8260</v>
       </c>
       <c r="G34">
-        <v>7870</v>
+        <v>8150</v>
       </c>
       <c r="H34">
-        <v>7770</v>
+        <v>8050</v>
       </c>
       <c r="I34">
-        <v>7680</v>
+        <v>7950</v>
       </c>
       <c r="J34">
-        <v>7590</v>
+        <v>7850</v>
       </c>
       <c r="K34">
-        <v>7500</v>
+        <v>7760</v>
       </c>
       <c r="L34">
-        <v>7450</v>
+        <v>7700</v>
       </c>
       <c r="M34">
-        <v>7400</v>
+        <v>7650</v>
       </c>
       <c r="N34">
-        <v>7350</v>
+        <v>7600</v>
       </c>
       <c r="O34">
-        <v>7300</v>
+        <v>7540</v>
       </c>
       <c r="P34">
-        <v>7250</v>
+        <v>7490</v>
       </c>
       <c r="Q34">
-        <v>7200</v>
+        <v>7440</v>
       </c>
       <c r="R34">
-        <v>7200</v>
+        <v>7440</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" t="s">
         <v>36</v>
       </c>
       <c r="C35">
         <v>3000</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
         <v>5670</v>
       </c>
       <c r="G35">
         <v>5530</v>
       </c>
       <c r="H35">
@@ -2334,96 +2334,96 @@
       </c>
       <c r="N37">
         <v>10300</v>
       </c>
       <c r="O37">
         <v>10200</v>
       </c>
       <c r="P37">
         <v>10110</v>
       </c>
       <c r="Q37">
         <v>10030</v>
       </c>
       <c r="R37">
         <v>10030</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>2230</v>
+        <v>2290</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
-        <v>7080</v>
+        <v>7390</v>
       </c>
       <c r="G38">
-        <v>7010</v>
+        <v>7310</v>
       </c>
       <c r="H38">
-        <v>6930</v>
+        <v>7220</v>
       </c>
       <c r="I38">
-        <v>6860</v>
+        <v>7150</v>
       </c>
       <c r="J38">
+        <v>7070</v>
+      </c>
+      <c r="K38">
+        <v>6990</v>
+      </c>
+      <c r="L38">
+        <v>6950</v>
+      </c>
+      <c r="M38">
+        <v>6910</v>
+      </c>
+      <c r="N38">
+        <v>6870</v>
+      </c>
+      <c r="O38">
+        <v>6830</v>
+      </c>
+      <c r="P38">
         <v>6790</v>
       </c>
-      <c r="K38">
-[...16 lines deleted...]
-      </c>
       <c r="Q38">
-        <v>6490</v>
+        <v>6740</v>
       </c>
       <c r="R38">
-        <v>6490</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
   </mergeCells>