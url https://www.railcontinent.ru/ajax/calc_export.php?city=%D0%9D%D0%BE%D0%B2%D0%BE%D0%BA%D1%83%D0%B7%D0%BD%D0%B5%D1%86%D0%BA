--- v1 (2026-02-02)
+++ v2 (2026-05-02)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Позвоните нам и наши менеджеры рассчитают стоимость Вашей перевозки!</t>
   </si>
   <si>
-    <t>Телефон: +7 (3843) 72-88-85</t>
+    <t>Телефон: +7 (933) 300-97-55</t>
   </si>
   <si>
     <t>Сайт: http://www.railcontinent.ru/</t>
   </si>
   <si>
     <t>Тарифы в город НОВОКУЗНЕЦК руб/кг</t>
   </si>
   <si>
     <t>Из города</t>
   </si>
   <si>
     <t>Скоростной режим</t>
   </si>
   <si>
     <t>Мин. цена</t>
   </si>
   <si>
     <t>Срок*</t>
   </si>
   <si>
     <t>Температ. режим</t>
   </si>
   <si>
     <t>до 99</t>
   </si>
@@ -958,208 +958,208 @@
       </c>
       <c r="N9">
         <v>23.2</v>
       </c>
       <c r="O9">
         <v>23.0</v>
       </c>
       <c r="P9">
         <v>22.8</v>
       </c>
       <c r="Q9">
         <v>22.6</v>
       </c>
       <c r="R9">
         <v>22.6</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>2330</v>
+        <v>2430</v>
       </c>
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>27.8</v>
+        <v>29.2</v>
       </c>
       <c r="G10">
-        <v>27.4</v>
+        <v>28.8</v>
       </c>
       <c r="H10">
-        <v>27.0</v>
+        <v>28.4</v>
       </c>
       <c r="I10">
-        <v>26.6</v>
+        <v>28.0</v>
       </c>
       <c r="J10">
-        <v>25.4</v>
+        <v>26.7</v>
       </c>
       <c r="K10">
-        <v>25.1</v>
+        <v>26.3</v>
       </c>
       <c r="L10">
-        <v>24.9</v>
+        <v>26.1</v>
       </c>
       <c r="M10">
-        <v>23.8</v>
+        <v>25.0</v>
       </c>
       <c r="N10">
-        <v>23.6</v>
+        <v>24.8</v>
       </c>
       <c r="O10">
-        <v>23.4</v>
+        <v>24.6</v>
       </c>
       <c r="P10">
-        <v>23.2</v>
+        <v>24.4</v>
       </c>
       <c r="Q10">
-        <v>23.0</v>
+        <v>24.2</v>
       </c>
       <c r="R10">
-        <v>23.0</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
-        <v>2400</v>
+        <v>2550</v>
       </c>
       <c r="D11">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>21.9</v>
+        <v>22.2</v>
       </c>
       <c r="G11">
-        <v>21.4</v>
+        <v>21.7</v>
       </c>
       <c r="H11">
-        <v>20.9</v>
+        <v>21.2</v>
       </c>
       <c r="I11">
-        <v>20.4</v>
+        <v>20.7</v>
       </c>
       <c r="J11">
-        <v>19.9</v>
+        <v>20.2</v>
       </c>
       <c r="K11">
+        <v>19.7</v>
+      </c>
+      <c r="L11">
         <v>19.4</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19.1</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18.8</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18.5</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18.2</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17.9</v>
       </c>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
       <c r="R11">
-        <v>17.6</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>2290</v>
       </c>
       <c r="D12">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
+        <v>23.4</v>
+      </c>
+      <c r="G12">
+        <v>23.1</v>
+      </c>
+      <c r="H12">
+        <v>22.8</v>
+      </c>
+      <c r="I12">
+        <v>22.5</v>
+      </c>
+      <c r="J12">
+        <v>21.4</v>
+      </c>
+      <c r="K12">
         <v>21.2</v>
       </c>
-      <c r="G12">
+      <c r="L12">
         <v>21.1</v>
       </c>
-      <c r="H12">
-[...5 lines deleted...]
-      <c r="J12">
+      <c r="M12">
+        <v>20.1</v>
+      </c>
+      <c r="N12">
+        <v>20.0</v>
+      </c>
+      <c r="O12">
         <v>19.9</v>
       </c>
-      <c r="K12">
-[...13 lines deleted...]
-      </c>
       <c r="P12">
-        <v>16.9</v>
+        <v>19.8</v>
       </c>
       <c r="Q12">
-        <v>16.9</v>
+        <v>19.7</v>
       </c>
       <c r="R12">
-        <v>16.9</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>1050</v>
       </c>
       <c r="D13">
         <v>1</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>8.5</v>
       </c>
       <c r="G13">
         <v>8.3</v>
       </c>
       <c r="H13">
@@ -1359,199 +1359,199 @@
       </c>
       <c r="Q16">
         <v>12.9</v>
       </c>
       <c r="R16">
         <v>12.9</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>2330</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>28.4</v>
+        <v>29.4</v>
       </c>
       <c r="G17">
-        <v>28.0</v>
+        <v>29.0</v>
       </c>
       <c r="H17">
-        <v>27.6</v>
+        <v>28.6</v>
       </c>
       <c r="I17">
-        <v>27.2</v>
+        <v>28.2</v>
       </c>
       <c r="J17">
-        <v>25.9</v>
+        <v>26.9</v>
       </c>
       <c r="K17">
-        <v>25.6</v>
+        <v>26.5</v>
       </c>
       <c r="L17">
-        <v>25.4</v>
+        <v>26.3</v>
       </c>
       <c r="M17">
-        <v>24.3</v>
+        <v>25.2</v>
       </c>
       <c r="N17">
-        <v>24.1</v>
+        <v>25.0</v>
       </c>
       <c r="O17">
-        <v>23.9</v>
+        <v>24.8</v>
       </c>
       <c r="P17">
-        <v>23.7</v>
+        <v>24.6</v>
       </c>
       <c r="Q17">
-        <v>23.5</v>
+        <v>24.4</v>
       </c>
       <c r="R17">
-        <v>23.5</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>3230</v>
+        <v>3730</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="G18">
+        <v>41.6</v>
+      </c>
+      <c r="H18">
+        <v>40.9</v>
+      </c>
+      <c r="I18">
         <v>40.2</v>
       </c>
-      <c r="G18">
-[...7 lines deleted...]
-      </c>
       <c r="J18">
-        <v>36.9</v>
+        <v>38.7</v>
       </c>
       <c r="K18">
-        <v>36.3</v>
+        <v>38.1</v>
       </c>
       <c r="L18">
-        <v>35.9</v>
+        <v>37.7</v>
       </c>
       <c r="M18">
-        <v>34.59999999999999</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="N18">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="O18">
-        <v>33.8</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="P18">
-        <v>33.40000000000001</v>
+        <v>35.2</v>
       </c>
       <c r="Q18">
-        <v>33.0</v>
+        <v>34.8</v>
       </c>
       <c r="R18">
-        <v>33.0</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>2230</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
+        <v>25.1</v>
+      </c>
+      <c r="G19">
+        <v>24.8</v>
+      </c>
+      <c r="H19">
+        <v>24.5</v>
+      </c>
+      <c r="I19">
+        <v>24.2</v>
+      </c>
+      <c r="J19">
+        <v>23.0</v>
+      </c>
+      <c r="K19">
         <v>22.7</v>
       </c>
-      <c r="G19">
-[...2 lines deleted...]
-      <c r="H19">
+      <c r="L19">
         <v>22.5</v>
       </c>
-      <c r="I19">
-[...2 lines deleted...]
-      <c r="J19">
+      <c r="M19">
         <v>21.4</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>21.2</v>
       </c>
-      <c r="L19">
-[...7 lines deleted...]
-      </c>
       <c r="O19">
-        <v>17.7</v>
+        <v>21.0</v>
       </c>
       <c r="P19">
-        <v>17.1</v>
+        <v>20.8</v>
       </c>
       <c r="Q19">
-        <v>16.9</v>
+        <v>20.7</v>
       </c>
       <c r="R19">
-        <v>16.9</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:19" customHeight="1" ht="20">
       <c r="A23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
@@ -1830,208 +1830,208 @@
       </c>
       <c r="N28">
         <v>7100</v>
       </c>
       <c r="O28">
         <v>7060</v>
       </c>
       <c r="P28">
         <v>7010</v>
       </c>
       <c r="Q28">
         <v>6970</v>
       </c>
       <c r="R28">
         <v>6970</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
-        <v>2330</v>
+        <v>2430</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>7790</v>
+        <v>8160</v>
       </c>
       <c r="G29">
-        <v>7700</v>
+        <v>8060</v>
       </c>
       <c r="H29">
-        <v>7610</v>
+        <v>7960</v>
       </c>
       <c r="I29">
+        <v>7870</v>
+      </c>
+      <c r="J29">
+        <v>7770</v>
+      </c>
+      <c r="K29">
+        <v>7680</v>
+      </c>
+      <c r="L29">
+        <v>7620</v>
+      </c>
+      <c r="M29">
+        <v>7570</v>
+      </c>
+      <c r="N29">
         <v>7520</v>
       </c>
-      <c r="J29">
-[...13 lines deleted...]
-      </c>
       <c r="O29">
-        <v>7150</v>
+        <v>7470</v>
       </c>
       <c r="P29">
-        <v>7110</v>
+        <v>7410</v>
       </c>
       <c r="Q29">
-        <v>7060</v>
+        <v>7360</v>
       </c>
       <c r="R29">
-        <v>7060</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>2400</v>
+        <v>2550</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>7870</v>
+        <v>8030</v>
       </c>
       <c r="G30">
-        <v>7580</v>
+        <v>7740</v>
       </c>
       <c r="H30">
-        <v>7390</v>
+        <v>7550</v>
       </c>
       <c r="I30">
-        <v>7210</v>
+        <v>7360</v>
       </c>
       <c r="J30">
-        <v>7040</v>
+        <v>7190</v>
       </c>
       <c r="K30">
-        <v>6860</v>
+        <v>7010</v>
       </c>
       <c r="L30">
-        <v>6760</v>
+        <v>6910</v>
       </c>
       <c r="M30">
-        <v>6670</v>
+        <v>6810</v>
       </c>
       <c r="N30">
-        <v>6570</v>
+        <v>6710</v>
       </c>
       <c r="O30">
-        <v>6460</v>
+        <v>6600</v>
       </c>
       <c r="P30">
-        <v>6370</v>
+        <v>6510</v>
       </c>
       <c r="Q30">
-        <v>6270</v>
+        <v>6410</v>
       </c>
       <c r="R30">
-        <v>6270</v>
+        <v>6410</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2290</v>
       </c>
       <c r="D31">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>6030</v>
+        <v>6790</v>
       </c>
       <c r="G31">
-        <v>6010</v>
+        <v>6720</v>
       </c>
       <c r="H31">
-        <v>5950</v>
+        <v>6630</v>
       </c>
       <c r="I31">
-        <v>5920</v>
+        <v>6570</v>
       </c>
       <c r="J31">
-        <v>5860</v>
+        <v>6510</v>
       </c>
       <c r="K31">
-        <v>5810</v>
+        <v>6440</v>
       </c>
       <c r="L31">
-        <v>5750</v>
+        <v>6410</v>
       </c>
       <c r="M31">
-        <v>5690</v>
+        <v>6370</v>
       </c>
       <c r="N31">
-        <v>5590</v>
+        <v>6340</v>
       </c>
       <c r="O31">
-        <v>5540</v>
+        <v>6300</v>
       </c>
       <c r="P31">
-        <v>5540</v>
+        <v>6270</v>
       </c>
       <c r="Q31">
-        <v>5540</v>
+        <v>6230</v>
       </c>
       <c r="R31">
-        <v>5540</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1050</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
         <v>2590</v>
       </c>
       <c r="G32">
         <v>2430</v>
       </c>
       <c r="H32">
@@ -2231,199 +2231,199 @@
       </c>
       <c r="Q35">
         <v>4170</v>
       </c>
       <c r="R35">
         <v>4170</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>2330</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>7960</v>
+        <v>8240</v>
       </c>
       <c r="G36">
-        <v>7860</v>
+        <v>8130</v>
       </c>
       <c r="H36">
-        <v>7770</v>
+        <v>8030</v>
       </c>
       <c r="I36">
-        <v>7680</v>
+        <v>7930</v>
       </c>
       <c r="J36">
-        <v>7590</v>
+        <v>7840</v>
       </c>
       <c r="K36">
-        <v>7500</v>
+        <v>7740</v>
       </c>
       <c r="L36">
-        <v>7450</v>
+        <v>7690</v>
       </c>
       <c r="M36">
-        <v>7400</v>
+        <v>7630</v>
       </c>
       <c r="N36">
-        <v>7350</v>
+        <v>7580</v>
       </c>
       <c r="O36">
-        <v>7300</v>
+        <v>7520</v>
       </c>
       <c r="P36">
-        <v>7250</v>
+        <v>7470</v>
       </c>
       <c r="Q36">
-        <v>7200</v>
+        <v>7420</v>
       </c>
       <c r="R36">
-        <v>7200</v>
+        <v>7420</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>3230</v>
+        <v>3730</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
-        <v>10870</v>
+        <v>11450</v>
       </c>
       <c r="G37">
-        <v>10710</v>
+        <v>11270</v>
       </c>
       <c r="H37">
-        <v>10540</v>
+        <v>11090</v>
       </c>
       <c r="I37">
-        <v>10380</v>
+        <v>10920</v>
       </c>
       <c r="J37">
-        <v>10230</v>
+        <v>10750</v>
       </c>
       <c r="K37">
-        <v>10070</v>
+        <v>10590</v>
       </c>
       <c r="L37">
-        <v>9980</v>
+        <v>10490</v>
       </c>
       <c r="M37">
-        <v>9890</v>
+        <v>10390</v>
       </c>
       <c r="N37">
-        <v>9810</v>
+        <v>10300</v>
       </c>
       <c r="O37">
-        <v>9720</v>
+        <v>10200</v>
       </c>
       <c r="P37">
-        <v>9640</v>
+        <v>10110</v>
       </c>
       <c r="Q37">
-        <v>9560</v>
+        <v>10030</v>
       </c>
       <c r="R37">
-        <v>9560</v>
+        <v>10030</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>2230</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
-        <v>6250</v>
+        <v>7080</v>
       </c>
       <c r="G38">
-        <v>6240</v>
+        <v>7010</v>
       </c>
       <c r="H38">
-        <v>6230</v>
+        <v>6930</v>
       </c>
       <c r="I38">
-        <v>6220</v>
+        <v>6860</v>
       </c>
       <c r="J38">
-        <v>6210</v>
+        <v>6790</v>
       </c>
       <c r="K38">
-        <v>6200</v>
+        <v>6720</v>
       </c>
       <c r="L38">
-        <v>6190</v>
+        <v>6680</v>
       </c>
       <c r="M38">
-        <v>6160</v>
+        <v>6640</v>
       </c>
       <c r="N38">
-        <v>6090</v>
+        <v>6600</v>
       </c>
       <c r="O38">
-        <v>5900</v>
+        <v>6570</v>
       </c>
       <c r="P38">
-        <v>5860</v>
+        <v>6530</v>
       </c>
       <c r="Q38">
-        <v>5840</v>
+        <v>6490</v>
       </c>
       <c r="R38">
-        <v>5840</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
   </mergeCells>