--- v2 (2026-05-02)
+++ v3 (2026-08-02)
@@ -734,96 +734,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2280</v>
+        <v>2380</v>
       </c>
       <c r="D6">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>28.6</v>
+        <v>30.3</v>
       </c>
       <c r="G6">
-        <v>28.2</v>
+        <v>29.9</v>
       </c>
       <c r="H6">
+        <v>29.5</v>
+      </c>
+      <c r="I6">
+        <v>29.1</v>
+      </c>
+      <c r="J6">
         <v>27.8</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>27.4</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
+        <v>27.2</v>
+      </c>
+      <c r="M6">
+        <v>26.099999999999998</v>
+      </c>
+      <c r="N6">
+        <v>25.9</v>
+      </c>
+      <c r="O6">
         <v>25.7</v>
       </c>
-      <c r="L6">
+      <c r="P6">
         <v>25.5</v>
       </c>
-      <c r="M6">
-[...10 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>23.6</v>
+        <v>25.3</v>
       </c>
       <c r="R6">
-        <v>23.6</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>2380</v>
       </c>
       <c r="D7">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>24.1</v>
       </c>
       <c r="G7">
         <v>23.8</v>
       </c>
       <c r="H7">
@@ -846,96 +846,96 @@
       </c>
       <c r="N7">
         <v>20.5</v>
       </c>
       <c r="O7">
         <v>20.4</v>
       </c>
       <c r="P7">
         <v>20.3</v>
       </c>
       <c r="Q7">
         <v>20.2</v>
       </c>
       <c r="R7">
         <v>20.2</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>1700</v>
+        <v>1750</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
+        <v>29.3</v>
+      </c>
+      <c r="G8">
+        <v>28.6</v>
+      </c>
+      <c r="H8">
+        <v>27.9</v>
+      </c>
+      <c r="I8">
+        <v>27.2</v>
+      </c>
+      <c r="J8">
         <v>26.5</v>
       </c>
-      <c r="G8">
-[...10 lines deleted...]
-      </c>
       <c r="K8">
+        <v>25.8</v>
+      </c>
+      <c r="L8">
+        <v>25.4</v>
+      </c>
+      <c r="M8">
+        <v>25.0</v>
+      </c>
+      <c r="N8">
+        <v>24.6</v>
+      </c>
+      <c r="O8">
+        <v>24.2</v>
+      </c>
+      <c r="P8">
+        <v>23.8</v>
+      </c>
+      <c r="Q8">
         <v>23.5</v>
       </c>
-      <c r="L8">
-[...16 lines deleted...]
-      </c>
       <c r="R8">
-        <v>21.7</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>2380</v>
       </c>
       <c r="D9">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>27.2</v>
       </c>
       <c r="G9">
         <v>26.8</v>
       </c>
       <c r="H9">
@@ -958,96 +958,96 @@
       </c>
       <c r="N9">
         <v>23.2</v>
       </c>
       <c r="O9">
         <v>23.0</v>
       </c>
       <c r="P9">
         <v>22.8</v>
       </c>
       <c r="Q9">
         <v>22.6</v>
       </c>
       <c r="R9">
         <v>22.6</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>2430</v>
+        <v>2480</v>
       </c>
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>29.2</v>
+        <v>31.5</v>
       </c>
       <c r="G10">
+        <v>31.0</v>
+      </c>
+      <c r="H10">
+        <v>30.5</v>
+      </c>
+      <c r="I10">
+        <v>30.1</v>
+      </c>
+      <c r="J10">
         <v>28.8</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>28.4</v>
       </c>
-      <c r="I10">
-[...2 lines deleted...]
-      <c r="J10">
+      <c r="L10">
+        <v>28.2</v>
+      </c>
+      <c r="M10">
+        <v>27.099999999999998</v>
+      </c>
+      <c r="N10">
+        <v>26.9</v>
+      </c>
+      <c r="O10">
         <v>26.7</v>
       </c>
-      <c r="K10">
+      <c r="P10">
+        <v>26.5</v>
+      </c>
+      <c r="Q10">
         <v>26.3</v>
       </c>
-      <c r="L10">
-[...16 lines deleted...]
-      </c>
       <c r="R10">
-        <v>24.2</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>2550</v>
       </c>
       <c r="D11">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>22.2</v>
       </c>
       <c r="G11">
         <v>21.7</v>
       </c>
       <c r="H11">
@@ -1247,199 +1247,199 @@
       </c>
       <c r="Q14">
         <v>30.0</v>
       </c>
       <c r="R14">
         <v>30.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1980</v>
       </c>
       <c r="D15">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>27.5</v>
+        <v>28.4</v>
       </c>
       <c r="G15">
-        <v>27.1</v>
+        <v>28.0</v>
       </c>
       <c r="H15">
-        <v>26.7</v>
+        <v>27.6</v>
       </c>
       <c r="I15">
-        <v>26.4</v>
+        <v>27.2</v>
       </c>
       <c r="J15">
-        <v>25.2</v>
+        <v>25.9</v>
       </c>
       <c r="K15">
-        <v>24.9</v>
+        <v>25.6</v>
       </c>
       <c r="L15">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="M15">
-        <v>23.6</v>
+        <v>24.3</v>
       </c>
       <c r="N15">
-        <v>23.4</v>
+        <v>24.1</v>
       </c>
       <c r="O15">
-        <v>23.2</v>
+        <v>23.9</v>
       </c>
       <c r="P15">
-        <v>23.0</v>
+        <v>23.7</v>
       </c>
       <c r="Q15">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
       <c r="R15">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>2700</v>
+        <v>3000</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="G16">
+        <v>18.2</v>
+      </c>
+      <c r="H16">
+        <v>17.8</v>
+      </c>
+      <c r="I16">
+        <v>17.4</v>
+      </c>
+      <c r="J16">
+        <v>17</v>
+      </c>
+      <c r="K16">
+        <v>16.6</v>
+      </c>
+      <c r="L16">
         <v>16.4</v>
       </c>
-      <c r="G16">
-[...2 lines deleted...]
-      <c r="H16">
+      <c r="M16">
+        <v>16.2</v>
+      </c>
+      <c r="N16">
+        <v>16</v>
+      </c>
+      <c r="O16">
         <v>15.8</v>
       </c>
-      <c r="I16">
+      <c r="P16">
         <v>15.6</v>
       </c>
-      <c r="J16">
-[...19 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>12.9</v>
+        <v>15.4</v>
       </c>
       <c r="R16">
-        <v>12.9</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>2330</v>
+        <v>2410</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>29.4</v>
+        <v>29.9</v>
       </c>
       <c r="G17">
-        <v>29.0</v>
+        <v>29.5</v>
       </c>
       <c r="H17">
-        <v>28.6</v>
+        <v>29.1</v>
       </c>
       <c r="I17">
-        <v>28.2</v>
+        <v>28.7</v>
       </c>
       <c r="J17">
-        <v>26.9</v>
+        <v>27.4</v>
       </c>
       <c r="K17">
-        <v>26.5</v>
+        <v>27.0</v>
       </c>
       <c r="L17">
-        <v>26.3</v>
+        <v>26.8</v>
       </c>
       <c r="M17">
-        <v>25.2</v>
+        <v>25.7</v>
       </c>
       <c r="N17">
-        <v>25.0</v>
+        <v>25.5</v>
       </c>
       <c r="O17">
-        <v>24.8</v>
+        <v>25.3</v>
       </c>
       <c r="P17">
-        <v>24.6</v>
+        <v>25.1</v>
       </c>
       <c r="Q17">
-        <v>24.4</v>
+        <v>24.9</v>
       </c>
       <c r="R17">
-        <v>24.4</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>3730</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>42.3</v>
       </c>
       <c r="G18">
         <v>41.6</v>
       </c>
       <c r="H18">
@@ -1606,96 +1606,96 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Q24" s="4" t="s">
         <v>54</v>
       </c>
       <c r="R24" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
-        <v>2280</v>
+        <v>2380</v>
       </c>
       <c r="D25">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
+        <v>8510</v>
+      </c>
+      <c r="G25">
+        <v>8400</v>
+      </c>
+      <c r="H25">
+        <v>8290</v>
+      </c>
+      <c r="I25">
+        <v>8180</v>
+      </c>
+      <c r="J25">
+        <v>8080</v>
+      </c>
+      <c r="K25">
         <v>7980</v>
       </c>
-      <c r="G25">
-[...13 lines deleted...]
-      </c>
       <c r="L25">
-        <v>7460</v>
+        <v>7920</v>
       </c>
       <c r="M25">
-        <v>7410</v>
+        <v>7860</v>
       </c>
       <c r="N25">
-        <v>7360</v>
+        <v>7810</v>
       </c>
       <c r="O25">
-        <v>7310</v>
+        <v>7750</v>
       </c>
       <c r="P25">
-        <v>7260</v>
+        <v>7700</v>
       </c>
       <c r="Q25">
-        <v>7210</v>
+        <v>7640</v>
       </c>
       <c r="R25">
-        <v>7210</v>
+        <v>7640</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>2380</v>
       </c>
       <c r="D26">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
         <v>7170</v>
       </c>
       <c r="G26">
         <v>7090</v>
       </c>
       <c r="H26">
@@ -1718,96 +1718,96 @@
       </c>
       <c r="N26">
         <v>6680</v>
       </c>
       <c r="O26">
         <v>6640</v>
       </c>
       <c r="P26">
         <v>6600</v>
       </c>
       <c r="Q26">
         <v>6560</v>
       </c>
       <c r="R26">
         <v>6560</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27">
-        <v>1700</v>
+        <v>1750</v>
       </c>
       <c r="D27">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
-        <v>7170</v>
+        <v>7710</v>
       </c>
       <c r="G27">
+        <v>7430</v>
+      </c>
+      <c r="H27">
+        <v>7250</v>
+      </c>
+      <c r="I27">
+        <v>7070</v>
+      </c>
+      <c r="J27">
         <v>6900</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>6730</v>
       </c>
-      <c r="I27">
-[...7 lines deleted...]
-      </c>
       <c r="L27">
-        <v>6160</v>
+        <v>6630</v>
       </c>
       <c r="M27">
-        <v>6070</v>
+        <v>6540</v>
       </c>
       <c r="N27">
-        <v>5980</v>
+        <v>6440</v>
       </c>
       <c r="O27">
-        <v>5880</v>
+        <v>6340</v>
       </c>
       <c r="P27">
-        <v>5800</v>
+        <v>6240</v>
       </c>
       <c r="Q27">
-        <v>5710</v>
+        <v>6150</v>
       </c>
       <c r="R27">
-        <v>5710</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2380</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
         <v>7670</v>
       </c>
       <c r="G28">
         <v>7580</v>
       </c>
       <c r="H28">
@@ -1830,96 +1830,96 @@
       </c>
       <c r="N28">
         <v>7100</v>
       </c>
       <c r="O28">
         <v>7060</v>
       </c>
       <c r="P28">
         <v>7010</v>
       </c>
       <c r="Q28">
         <v>6970</v>
       </c>
       <c r="R28">
         <v>6970</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
-        <v>2430</v>
+        <v>2480</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>8160</v>
+        <v>8820</v>
       </c>
       <c r="G29">
-        <v>8060</v>
+        <v>8700</v>
       </c>
       <c r="H29">
-        <v>7960</v>
+        <v>8580</v>
       </c>
       <c r="I29">
-        <v>7870</v>
+        <v>8470</v>
       </c>
       <c r="J29">
-        <v>7770</v>
+        <v>8360</v>
       </c>
       <c r="K29">
-        <v>7680</v>
+        <v>8260</v>
       </c>
       <c r="L29">
-        <v>7620</v>
+        <v>8190</v>
       </c>
       <c r="M29">
-        <v>7570</v>
+        <v>8130</v>
       </c>
       <c r="N29">
-        <v>7520</v>
+        <v>8070</v>
       </c>
       <c r="O29">
-        <v>7470</v>
+        <v>8010</v>
       </c>
       <c r="P29">
-        <v>7410</v>
+        <v>7950</v>
       </c>
       <c r="Q29">
-        <v>7360</v>
+        <v>7890</v>
       </c>
       <c r="R29">
-        <v>7360</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2550</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>8030</v>
       </c>
       <c r="G30">
         <v>7740</v>
       </c>
       <c r="H30">
@@ -2119,199 +2119,199 @@
       </c>
       <c r="Q33">
         <v>8810</v>
       </c>
       <c r="R33">
         <v>8810</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>1980</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>7750</v>
+        <v>7960</v>
       </c>
       <c r="G34">
-        <v>7650</v>
+        <v>7870</v>
       </c>
       <c r="H34">
-        <v>7570</v>
+        <v>7770</v>
       </c>
       <c r="I34">
-        <v>7480</v>
+        <v>7680</v>
       </c>
       <c r="J34">
-        <v>7390</v>
+        <v>7590</v>
       </c>
       <c r="K34">
-        <v>7310</v>
+        <v>7500</v>
       </c>
       <c r="L34">
-        <v>7260</v>
+        <v>7450</v>
       </c>
       <c r="M34">
-        <v>7210</v>
+        <v>7400</v>
       </c>
       <c r="N34">
-        <v>7170</v>
+        <v>7350</v>
       </c>
       <c r="O34">
-        <v>7120</v>
+        <v>7300</v>
       </c>
       <c r="P34">
-        <v>7070</v>
+        <v>7250</v>
       </c>
       <c r="Q34">
-        <v>7030</v>
+        <v>7200</v>
       </c>
       <c r="R34">
-        <v>7030</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" t="s">
         <v>36</v>
       </c>
       <c r="C35">
-        <v>2700</v>
+        <v>3000</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>5420</v>
+        <v>5670</v>
       </c>
       <c r="G35">
-        <v>5420</v>
+        <v>5530</v>
       </c>
       <c r="H35">
-        <v>5310</v>
+        <v>5400</v>
       </c>
       <c r="I35">
-        <v>5160</v>
+        <v>5260</v>
       </c>
       <c r="J35">
-        <v>5100</v>
+        <v>5140</v>
       </c>
       <c r="K35">
         <v>5010</v>
       </c>
       <c r="L35">
-        <v>4760</v>
+        <v>4880</v>
       </c>
       <c r="M35">
-        <v>4710</v>
+        <v>4810</v>
       </c>
       <c r="N35">
-        <v>4550</v>
+        <v>4740</v>
       </c>
       <c r="O35">
-        <v>4550</v>
+        <v>4670</v>
       </c>
       <c r="P35">
-        <v>4170</v>
+        <v>4600</v>
       </c>
       <c r="Q35">
-        <v>4170</v>
+        <v>4530</v>
       </c>
       <c r="R35">
-        <v>4170</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>2330</v>
+        <v>2410</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>8240</v>
+        <v>8390</v>
       </c>
       <c r="G36">
-        <v>8130</v>
+        <v>8280</v>
       </c>
       <c r="H36">
-        <v>8030</v>
+        <v>8180</v>
       </c>
       <c r="I36">
-        <v>7930</v>
+        <v>8070</v>
       </c>
       <c r="J36">
-        <v>7840</v>
+        <v>7970</v>
       </c>
       <c r="K36">
-        <v>7740</v>
+        <v>7880</v>
       </c>
       <c r="L36">
-        <v>7690</v>
+        <v>7820</v>
       </c>
       <c r="M36">
-        <v>7630</v>
+        <v>7760</v>
       </c>
       <c r="N36">
-        <v>7580</v>
+        <v>7710</v>
       </c>
       <c r="O36">
-        <v>7520</v>
+        <v>7650</v>
       </c>
       <c r="P36">
-        <v>7470</v>
+        <v>7600</v>
       </c>
       <c r="Q36">
-        <v>7420</v>
+        <v>7540</v>
       </c>
       <c r="R36">
-        <v>7420</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
         <v>3730</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
         <v>11450</v>
       </c>
       <c r="G37">
         <v>11270</v>
       </c>
       <c r="H37">