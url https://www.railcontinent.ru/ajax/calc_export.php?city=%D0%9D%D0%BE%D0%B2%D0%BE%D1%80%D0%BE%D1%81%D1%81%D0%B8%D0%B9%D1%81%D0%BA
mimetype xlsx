--- v1 (2026-02-08)
+++ v2 (2026-07-04)
@@ -698,87 +698,87 @@
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
         <v>1000</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>28.4</v>
+      </c>
+      <c r="G6">
+        <v>27.7</v>
+      </c>
+      <c r="H6">
+        <v>27</v>
+      </c>
+      <c r="I6">
+        <v>26.3</v>
+      </c>
+      <c r="J6">
+        <v>25.7</v>
+      </c>
+      <c r="K6">
+        <v>25.1</v>
+      </c>
+      <c r="L6">
+        <v>24.7</v>
+      </c>
+      <c r="M6">
         <v>24.3</v>
       </c>
-      <c r="G6">
-[...19 lines deleted...]
-      </c>
       <c r="N6">
-        <v>20.6</v>
+        <v>23.9</v>
       </c>
       <c r="O6">
-        <v>20.3</v>
+        <v>23.5</v>
       </c>
       <c r="P6">
-        <v>20</v>
+        <v>23.2</v>
       </c>
       <c r="Q6">
-        <v>19.7</v>
+        <v>22.9</v>
       </c>
       <c r="R6">
-        <v>19.7</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:19" customHeight="1" ht="20">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
@@ -842,87 +842,87 @@
       </c>
       <c r="Q11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1000</v>
       </c>
       <c r="D12">
         <v>3</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="6">
+        <v>7090</v>
+      </c>
+      <c r="G12">
+        <v>6920</v>
+      </c>
+      <c r="H12">
+        <v>6750</v>
+      </c>
+      <c r="I12">
+        <v>6590</v>
+      </c>
+      <c r="J12">
+        <v>6420</v>
+      </c>
+      <c r="K12">
+        <v>6270</v>
+      </c>
+      <c r="L12">
+        <v>6170</v>
+      </c>
+      <c r="M12">
         <v>6080</v>
       </c>
-      <c r="G12">
-[...19 lines deleted...]
-      </c>
       <c r="N12">
-        <v>5140</v>
+        <v>5990</v>
       </c>
       <c r="O12">
-        <v>5070</v>
+        <v>5900</v>
       </c>
       <c r="P12">
-        <v>4990</v>
+        <v>5820</v>
       </c>
       <c r="Q12">
-        <v>4920</v>
+        <v>5730</v>
       </c>
       <c r="R12">
-        <v>4920</v>
+        <v>5730</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
   </mergeCells>