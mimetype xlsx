--- v7 (2026-09-13)
+++ v8 (2026-10-30)
@@ -874,96 +874,96 @@
       </c>
       <c r="N6">
         <v>21.3</v>
       </c>
       <c r="O6">
         <v>21.0</v>
       </c>
       <c r="P6">
         <v>20.7</v>
       </c>
       <c r="Q6">
         <v>20.4</v>
       </c>
       <c r="R6">
         <v>20.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4200</v>
+        <v>6500</v>
       </c>
       <c r="D7">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>33.2</v>
+        <v>37.8</v>
       </c>
       <c r="G7">
-        <v>32.8</v>
+        <v>37.3</v>
       </c>
       <c r="H7">
-        <v>32.4</v>
+        <v>36.9</v>
       </c>
       <c r="I7">
-        <v>32.0</v>
+        <v>36.5</v>
       </c>
       <c r="J7">
-        <v>31.6</v>
+        <v>36.1</v>
       </c>
       <c r="K7">
-        <v>31.2</v>
+        <v>35.7</v>
       </c>
       <c r="L7">
-        <v>31.0</v>
+        <v>35.5</v>
       </c>
       <c r="M7">
-        <v>30.8</v>
+        <v>35.3</v>
       </c>
       <c r="N7">
-        <v>30.6</v>
+        <v>35.1</v>
       </c>
       <c r="O7">
-        <v>30.4</v>
+        <v>34.9</v>
       </c>
       <c r="P7">
-        <v>30.2</v>
+        <v>34.7</v>
       </c>
       <c r="Q7">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="R7">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1000</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>9.2</v>
       </c>
       <c r="G8">
         <v>9</v>
       </c>
       <c r="H8">
@@ -1546,96 +1546,96 @@
       </c>
       <c r="N18">
         <v>26.4</v>
       </c>
       <c r="O18">
         <v>25.8</v>
       </c>
       <c r="P18">
         <v>25.3</v>
       </c>
       <c r="Q18">
         <v>25.3</v>
       </c>
       <c r="R18">
         <v>25.3</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
+        <v>18.8</v>
+      </c>
+      <c r="G19">
+        <v>18.3</v>
+      </c>
+      <c r="H19">
+        <v>17.9</v>
+      </c>
+      <c r="I19">
+        <v>17.5</v>
+      </c>
+      <c r="J19">
+        <v>17.1</v>
+      </c>
+      <c r="K19">
         <v>16.7</v>
       </c>
-      <c r="G19">
+      <c r="L19">
+        <v>16.5</v>
+      </c>
+      <c r="M19">
         <v>16.3</v>
       </c>
-      <c r="H19">
+      <c r="N19">
+        <v>16.1</v>
+      </c>
+      <c r="O19">
         <v>15.9</v>
       </c>
-      <c r="I19">
+      <c r="P19">
+        <v>15.7</v>
+      </c>
+      <c r="Q19">
         <v>15.5</v>
       </c>
-      <c r="J19">
-[...22 lines deleted...]
-      </c>
       <c r="R19">
-        <v>13.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1050</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>8.5</v>
       </c>
       <c r="G20">
         <v>8.3</v>
       </c>
       <c r="H20">
@@ -1826,152 +1826,152 @@
       </c>
       <c r="N23">
         <v>36.8</v>
       </c>
       <c r="O23">
         <v>36.2</v>
       </c>
       <c r="P23">
         <v>35.6</v>
       </c>
       <c r="Q23">
         <v>35.0</v>
       </c>
       <c r="R23">
         <v>35.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>1830</v>
+        <v>2180</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>69.7</v>
       </c>
       <c r="G24">
         <v>68.0</v>
       </c>
       <c r="H24">
-        <v>66.40000000000001</v>
+        <v>66.5</v>
       </c>
       <c r="I24">
-        <v>64.59999999999999</v>
+        <v>65.3</v>
       </c>
       <c r="J24">
-        <v>62.8</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="K24">
-        <v>61.3</v>
+        <v>63.1</v>
       </c>
       <c r="L24">
-        <v>60.40000000000001</v>
+        <v>62.3</v>
       </c>
       <c r="M24">
-        <v>59.5</v>
+        <v>61.5</v>
       </c>
       <c r="N24">
-        <v>58.59999999999999</v>
+        <v>60.7</v>
       </c>
       <c r="O24">
-        <v>57.7</v>
+        <v>59.9</v>
       </c>
       <c r="P24">
-        <v>56.8</v>
+        <v>59.1</v>
       </c>
       <c r="Q24">
-        <v>55.90000000000001</v>
+        <v>58.3</v>
       </c>
       <c r="R24">
-        <v>55.90000000000001</v>
+        <v>58.3</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
-        <v>2550</v>
+        <v>2950</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>42.1</v>
+        <v>47.1</v>
       </c>
       <c r="G25">
-        <v>41.099999999999994</v>
+        <v>46.0</v>
       </c>
       <c r="H25">
-        <v>40.1</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="I25">
-        <v>39.1</v>
+        <v>43.8</v>
       </c>
       <c r="J25">
-        <v>38.2</v>
+        <v>42.7</v>
       </c>
       <c r="K25">
-        <v>37.3</v>
+        <v>41.6</v>
       </c>
       <c r="L25">
-        <v>36.7</v>
+        <v>41.0</v>
       </c>
       <c r="M25">
-        <v>36.1</v>
+        <v>40.40000000000001</v>
       </c>
       <c r="N25">
-        <v>35.5</v>
+        <v>39.8</v>
       </c>
       <c r="O25">
-        <v>34.90000000000001</v>
+        <v>39.2</v>
       </c>
       <c r="P25">
-        <v>34.3</v>
+        <v>38.6</v>
       </c>
       <c r="Q25">
-        <v>33.7</v>
+        <v>38.0</v>
       </c>
       <c r="R25">
-        <v>33.7</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>1450</v>
       </c>
       <c r="D26">
         <v>5</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>34.0</v>
       </c>
       <c r="G26">
         <v>33.6</v>
       </c>
       <c r="H26">
@@ -1994,96 +1994,96 @@
       </c>
       <c r="N26">
         <v>30.4</v>
       </c>
       <c r="O26">
         <v>30.1</v>
       </c>
       <c r="P26">
         <v>29.9</v>
       </c>
       <c r="Q26">
         <v>29.7</v>
       </c>
       <c r="R26">
         <v>29.7</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
-        <v>700</v>
+        <v>1200</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>7.2</v>
+        <v>7.9</v>
       </c>
       <c r="G27">
-        <v>7</v>
+        <v>7.7</v>
       </c>
       <c r="H27">
+        <v>7.5</v>
+      </c>
+      <c r="I27">
+        <v>7.3</v>
+      </c>
+      <c r="J27">
+        <v>7.1</v>
+      </c>
+      <c r="K27">
+        <v>6.9</v>
+      </c>
+      <c r="L27">
         <v>6.8</v>
       </c>
-      <c r="I27">
+      <c r="M27">
+        <v>6.7</v>
+      </c>
+      <c r="N27">
         <v>6.6</v>
       </c>
-      <c r="J27">
+      <c r="O27">
+        <v>6.5</v>
+      </c>
+      <c r="P27">
         <v>6.4</v>
       </c>
-      <c r="K27">
-[...16 lines deleted...]
-      </c>
       <c r="Q27">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
       <c r="R27">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2300</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>28.1</v>
       </c>
       <c r="G28">
         <v>27.4</v>
       </c>
       <c r="H28">
@@ -2115,199 +2115,199 @@
       </c>
       <c r="Q28">
         <v>22.5</v>
       </c>
       <c r="R28">
         <v>22.5</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>800</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>22.8</v>
+        <v>24.7</v>
       </c>
       <c r="G29">
-        <v>22.2</v>
+        <v>24.1</v>
       </c>
       <c r="H29">
-        <v>21.7</v>
+        <v>23.5</v>
       </c>
       <c r="I29">
+        <v>22.9</v>
+      </c>
+      <c r="J29">
+        <v>22.3</v>
+      </c>
+      <c r="K29">
+        <v>21.8</v>
+      </c>
+      <c r="L29">
+        <v>21.5</v>
+      </c>
+      <c r="M29">
         <v>21.2</v>
       </c>
-      <c r="J29">
-[...10 lines deleted...]
-      </c>
       <c r="N29">
-        <v>19.3</v>
+        <v>20.9</v>
       </c>
       <c r="O29">
-        <v>19</v>
+        <v>20.6</v>
       </c>
       <c r="P29">
-        <v>18.7</v>
+        <v>20.3</v>
       </c>
       <c r="Q29">
-        <v>18.4</v>
+        <v>20</v>
       </c>
       <c r="R29">
-        <v>18.4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>1500</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="G30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="H30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="I30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="J30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="K30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="L30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="M30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="N30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="O30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="P30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="Q30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="R30">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>1500</v>
       </c>
       <c r="D31">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>24.1</v>
+      </c>
+      <c r="G31">
         <v>23.5</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>22.9</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>21.9</v>
+        <v>22.3</v>
       </c>
       <c r="J31">
-        <v>21.4</v>
+        <v>21.8</v>
       </c>
       <c r="K31">
-        <v>20.9</v>
+        <v>21.3</v>
       </c>
       <c r="L31">
-        <v>20.6</v>
+        <v>21.0</v>
       </c>
       <c r="M31">
-        <v>20.3</v>
+        <v>20.7</v>
       </c>
       <c r="N31">
-        <v>20.0</v>
+        <v>20.4</v>
       </c>
       <c r="O31">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
       <c r="P31">
-        <v>19.4</v>
+        <v>19.8</v>
       </c>
       <c r="Q31">
-        <v>19.1</v>
+        <v>19.5</v>
       </c>
       <c r="R31">
-        <v>19.1</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>29</v>
       </c>
       <c r="C32">
         <v>3200</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>35.5</v>
       </c>
       <c r="G32">
         <v>35.4</v>
       </c>
       <c r="H32">
@@ -2330,96 +2330,96 @@
       </c>
       <c r="N32">
         <v>34.2</v>
       </c>
       <c r="O32">
         <v>34</v>
       </c>
       <c r="P32">
         <v>33.8</v>
       </c>
       <c r="Q32">
         <v>33.5</v>
       </c>
       <c r="R32">
         <v>33.5</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33">
-        <v>5900</v>
+        <v>7500</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>44.2</v>
+        <v>50.3</v>
       </c>
       <c r="G33">
-        <v>42.8</v>
+        <v>48.8</v>
       </c>
       <c r="H33">
-        <v>41.9</v>
+        <v>47.9</v>
       </c>
       <c r="I33">
-        <v>41.0</v>
+        <v>46.5</v>
       </c>
       <c r="J33">
-        <v>40.6</v>
+        <v>46.1</v>
       </c>
       <c r="K33">
-        <v>40.2</v>
+        <v>45.7</v>
       </c>
       <c r="L33">
-        <v>40.0</v>
+        <v>45.5</v>
       </c>
       <c r="M33">
-        <v>39.3</v>
+        <v>44.8</v>
       </c>
       <c r="N33">
-        <v>38.6</v>
+        <v>44.1</v>
       </c>
       <c r="O33">
-        <v>37.9</v>
+        <v>42.9</v>
       </c>
       <c r="P33">
-        <v>37.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q33">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
       <c r="R33">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:19" customHeight="1" ht="20">
       <c r="A37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
@@ -2530,96 +2530,96 @@
       </c>
       <c r="N39">
         <v>5350</v>
       </c>
       <c r="O39">
         <v>5260</v>
       </c>
       <c r="P39">
         <v>5180</v>
       </c>
       <c r="Q39">
         <v>5110</v>
       </c>
       <c r="R39">
         <v>5110</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>4200</v>
+        <v>6500</v>
       </c>
       <c r="D40">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>9330</v>
+        <v>10370</v>
       </c>
       <c r="G40">
-        <v>9190</v>
+        <v>10220</v>
       </c>
       <c r="H40">
-        <v>9050</v>
+        <v>10060</v>
       </c>
       <c r="I40">
-        <v>8910</v>
+        <v>9920</v>
       </c>
       <c r="J40">
-        <v>8780</v>
+        <v>9770</v>
       </c>
       <c r="K40">
-        <v>8650</v>
+        <v>9630</v>
       </c>
       <c r="L40">
-        <v>8570</v>
+        <v>9550</v>
       </c>
       <c r="M40">
-        <v>8500</v>
+        <v>9470</v>
       </c>
       <c r="N40">
-        <v>8430</v>
+        <v>9390</v>
       </c>
       <c r="O40">
-        <v>8350</v>
+        <v>9310</v>
       </c>
       <c r="P40">
-        <v>8280</v>
+        <v>9230</v>
       </c>
       <c r="Q40">
-        <v>8210</v>
+        <v>9150</v>
       </c>
       <c r="R40">
-        <v>8210</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>1000</v>
       </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>2430</v>
       </c>
       <c r="G41">
         <v>2370</v>
       </c>
       <c r="H41">
@@ -2875,87 +2875,87 @@
       </c>
       <c r="Q45">
         <v>2700</v>
       </c>
       <c r="R45">
         <v>2700</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>1800</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="G46">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="H46">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="I46">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="J46">
-        <v>3030</v>
+        <v>3530</v>
       </c>
       <c r="K46">
-        <v>3030</v>
+        <v>3530</v>
       </c>
       <c r="L46">
-        <v>2960</v>
+        <v>3460</v>
       </c>
       <c r="M46">
-        <v>2960</v>
+        <v>3460</v>
       </c>
       <c r="N46">
-        <v>2960</v>
+        <v>3460</v>
       </c>
       <c r="O46">
-        <v>2900</v>
+        <v>3400</v>
       </c>
       <c r="P46">
-        <v>2900</v>
+        <v>3400</v>
       </c>
       <c r="Q46">
-        <v>2900</v>
+        <v>3400</v>
       </c>
       <c r="R46">
-        <v>2900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>600</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>2200</v>
       </c>
       <c r="G47">
         <v>2150</v>
       </c>
       <c r="H47">
@@ -3202,96 +3202,96 @@
       </c>
       <c r="N51">
         <v>6520</v>
       </c>
       <c r="O51">
         <v>6400</v>
       </c>
       <c r="P51">
         <v>6300</v>
       </c>
       <c r="Q51">
         <v>6300</v>
       </c>
       <c r="R51">
         <v>6300</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" t="s">
         <v>29</v>
       </c>
       <c r="C52">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="D52">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>5830</v>
+        <v>6370</v>
       </c>
       <c r="G52">
-        <v>5690</v>
+        <v>6220</v>
       </c>
       <c r="H52">
+        <v>6060</v>
+      </c>
+      <c r="I52">
+        <v>5920</v>
+      </c>
+      <c r="J52">
+        <v>5770</v>
+      </c>
+      <c r="K52">
+        <v>5630</v>
+      </c>
+      <c r="L52">
         <v>5550</v>
       </c>
-      <c r="I52">
-[...5 lines deleted...]
-      <c r="K52">
+      <c r="M52">
+        <v>5470</v>
+      </c>
+      <c r="N52">
+        <v>5390</v>
+      </c>
+      <c r="O52">
+        <v>5310</v>
+      </c>
+      <c r="P52">
+        <v>5230</v>
+      </c>
+      <c r="Q52">
         <v>5150</v>
       </c>
-      <c r="L52">
-[...16 lines deleted...]
-      </c>
       <c r="R52">
-        <v>4710</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
         <v>1050</v>
       </c>
       <c r="D53">
         <v>1</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
         <v>2590</v>
       </c>
       <c r="G53">
         <v>2430</v>
       </c>
       <c r="H53">
@@ -3482,152 +3482,152 @@
       </c>
       <c r="N56">
         <v>9720</v>
       </c>
       <c r="O56">
         <v>9570</v>
       </c>
       <c r="P56">
         <v>9430</v>
       </c>
       <c r="Q56">
         <v>9290</v>
       </c>
       <c r="R56">
         <v>9290</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
-        <v>1830</v>
+        <v>2180</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>17900</v>
+        <v>17920</v>
       </c>
       <c r="G57">
-        <v>17470</v>
+        <v>17500</v>
       </c>
       <c r="H57">
-        <v>17040</v>
+        <v>17100</v>
       </c>
       <c r="I57">
-        <v>16550</v>
+        <v>16850</v>
       </c>
       <c r="J57">
-        <v>16100</v>
+        <v>16440</v>
       </c>
       <c r="K57">
-        <v>15690</v>
+        <v>16160</v>
       </c>
       <c r="L57">
-        <v>15460</v>
+        <v>15960</v>
       </c>
       <c r="M57">
-        <v>15230</v>
+        <v>15750</v>
       </c>
       <c r="N57">
-        <v>15010</v>
+        <v>15560</v>
       </c>
       <c r="O57">
-        <v>14780</v>
+        <v>15350</v>
       </c>
       <c r="P57">
-        <v>14560</v>
+        <v>15150</v>
       </c>
       <c r="Q57">
-        <v>14350</v>
+        <v>14950</v>
       </c>
       <c r="R57">
-        <v>14350</v>
+        <v>14950</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
-        <v>2550</v>
+        <v>2950</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>10740</v>
+        <v>12370</v>
       </c>
       <c r="G58">
-        <v>10260</v>
+        <v>11870</v>
       </c>
       <c r="H58">
-        <v>10020</v>
+        <v>11580</v>
       </c>
       <c r="I58">
-        <v>9770</v>
+        <v>11290</v>
       </c>
       <c r="J58">
-        <v>9540</v>
+        <v>11020</v>
       </c>
       <c r="K58">
-        <v>9300</v>
+        <v>10750</v>
       </c>
       <c r="L58">
-        <v>9160</v>
+        <v>10600</v>
       </c>
       <c r="M58">
-        <v>9030</v>
+        <v>10440</v>
       </c>
       <c r="N58">
-        <v>8890</v>
+        <v>10170</v>
       </c>
       <c r="O58">
-        <v>8760</v>
+        <v>10030</v>
       </c>
       <c r="P58">
-        <v>8640</v>
+        <v>9880</v>
       </c>
       <c r="Q58">
-        <v>8510</v>
+        <v>9730</v>
       </c>
       <c r="R58">
-        <v>8510</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>1450</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>8330</v>
       </c>
       <c r="G59">
         <v>8020</v>
       </c>
       <c r="H59">
@@ -3650,96 +3650,96 @@
       </c>
       <c r="N59">
         <v>7280</v>
       </c>
       <c r="O59">
         <v>7210</v>
       </c>
       <c r="P59">
         <v>7170</v>
       </c>
       <c r="Q59">
         <v>7130</v>
       </c>
       <c r="R59">
         <v>7130</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
-        <v>700</v>
+        <v>1200</v>
       </c>
       <c r="D60">
         <v>1</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>1720</v>
+        <v>1930</v>
       </c>
       <c r="G60">
-        <v>1680</v>
+        <v>1890</v>
       </c>
       <c r="H60">
-        <v>1640</v>
+        <v>1840</v>
       </c>
       <c r="I60">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="J60">
+        <v>1750</v>
+      </c>
+      <c r="K60">
+        <v>1710</v>
+      </c>
+      <c r="L60">
+        <v>1690</v>
+      </c>
+      <c r="M60">
+        <v>1660</v>
+      </c>
+      <c r="N60">
+        <v>1630</v>
+      </c>
+      <c r="O60">
+        <v>1610</v>
+      </c>
+      <c r="P60">
+        <v>1590</v>
+      </c>
+      <c r="Q60">
         <v>1560</v>
       </c>
-      <c r="K60">
-[...19 lines deleted...]
-      </c>
       <c r="R60">
-        <v>1390</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2300</v>
       </c>
       <c r="D61">
         <v>4</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>7250</v>
       </c>
       <c r="G61">
         <v>6870</v>
       </c>
       <c r="H61">
@@ -3771,199 +3771,199 @@
       </c>
       <c r="Q61">
         <v>5690</v>
       </c>
       <c r="R61">
         <v>5690</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>800</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>5700</v>
+        <v>6200</v>
       </c>
       <c r="G62">
-        <v>5560</v>
+        <v>6050</v>
       </c>
       <c r="H62">
-        <v>5430</v>
+        <v>5900</v>
       </c>
       <c r="I62">
-        <v>5290</v>
+        <v>5760</v>
       </c>
       <c r="J62">
-        <v>5170</v>
+        <v>5620</v>
       </c>
       <c r="K62">
-        <v>5040</v>
+        <v>5480</v>
       </c>
       <c r="L62">
-        <v>4970</v>
+        <v>5400</v>
       </c>
       <c r="M62">
-        <v>4890</v>
+        <v>5320</v>
       </c>
       <c r="N62">
-        <v>4820</v>
+        <v>5240</v>
       </c>
       <c r="O62">
-        <v>4750</v>
+        <v>5160</v>
       </c>
       <c r="P62">
-        <v>4680</v>
+        <v>5090</v>
       </c>
       <c r="Q62">
-        <v>4610</v>
+        <v>5010</v>
       </c>
       <c r="R62">
-        <v>4610</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>1500</v>
       </c>
       <c r="D63">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="G63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="H63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="I63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="J63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="K63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="L63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="M63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="N63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="O63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="P63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="Q63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="R63">
-        <v>5900</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>50</v>
       </c>
       <c r="B64" t="s">
         <v>23</v>
       </c>
       <c r="C64">
         <v>1500</v>
       </c>
       <c r="D64">
         <v>4</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>6210</v>
+        <v>6330</v>
       </c>
       <c r="G64">
-        <v>5860</v>
+        <v>5970</v>
       </c>
       <c r="H64">
-        <v>5720</v>
+        <v>5820</v>
       </c>
       <c r="I64">
-        <v>5570</v>
+        <v>5680</v>
       </c>
       <c r="J64">
-        <v>5440</v>
+        <v>5550</v>
       </c>
       <c r="K64">
-        <v>5300</v>
+        <v>5410</v>
       </c>
       <c r="L64">
-        <v>5230</v>
+        <v>5330</v>
       </c>
       <c r="M64">
-        <v>5160</v>
+        <v>5250</v>
       </c>
       <c r="N64">
-        <v>5070</v>
+        <v>5170</v>
       </c>
       <c r="O64">
-        <v>5000</v>
+        <v>5090</v>
       </c>
       <c r="P64">
-        <v>4930</v>
+        <v>5020</v>
       </c>
       <c r="Q64">
-        <v>4850</v>
+        <v>4950</v>
       </c>
       <c r="R64">
-        <v>4850</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>51</v>
       </c>
       <c r="B65" t="s">
         <v>29</v>
       </c>
       <c r="C65">
         <v>3200</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>9500</v>
       </c>
       <c r="G65">
         <v>9450</v>
       </c>
       <c r="H65">
@@ -3986,96 +3986,96 @@
       </c>
       <c r="N65">
         <v>9100</v>
       </c>
       <c r="O65">
         <v>9050</v>
       </c>
       <c r="P65">
         <v>9000</v>
       </c>
       <c r="Q65">
         <v>8950</v>
       </c>
       <c r="R65">
         <v>8950</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
-        <v>5900</v>
+        <v>7500</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>10830</v>
+        <v>12120</v>
       </c>
       <c r="G66">
+        <v>11970</v>
+      </c>
+      <c r="H66">
+        <v>11760</v>
+      </c>
+      <c r="I66">
+        <v>11520</v>
+      </c>
+      <c r="J66">
+        <v>11270</v>
+      </c>
+      <c r="K66">
+        <v>11080</v>
+      </c>
+      <c r="L66">
+        <v>11000</v>
+      </c>
+      <c r="M66">
+        <v>10850</v>
+      </c>
+      <c r="N66">
         <v>10690</v>
       </c>
-      <c r="H66">
-[...19 lines deleted...]
-      </c>
       <c r="O66">
-        <v>9410</v>
+        <v>10560</v>
       </c>
       <c r="P66">
-        <v>9280</v>
+        <v>10430</v>
       </c>
       <c r="Q66">
-        <v>9110</v>
+        <v>10250</v>
       </c>
       <c r="R66">
-        <v>9110</v>
+        <v>10250</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:19" customHeight="1" ht="20">
       <c r="A70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
@@ -4222,60 +4222,60 @@
       <c r="G73">
         <v>25.7</v>
       </c>
       <c r="H73">
         <v>25.1</v>
       </c>
       <c r="I73">
         <v>24.5</v>
       </c>
       <c r="J73">
         <v>23.9</v>
       </c>
       <c r="K73">
         <v>23.3</v>
       </c>
       <c r="L73">
         <v>23</v>
       </c>
       <c r="M73">
         <v>22.7</v>
       </c>
       <c r="N73">
         <v>22.4</v>
       </c>
       <c r="O73">
+        <v>22.3</v>
+      </c>
+      <c r="P73">
+        <v>22.2</v>
+      </c>
+      <c r="Q73">
         <v>22.1</v>
       </c>
-      <c r="P73">
-[...4 lines deleted...]
-      </c>
       <c r="R73">
-        <v>21.5</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>31</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
         <v>700</v>
       </c>
       <c r="D74">
         <v>3</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="5">
         <v>20.8</v>
       </c>
       <c r="G74">
         <v>20.3</v>
       </c>
       <c r="H74">
@@ -4298,96 +4298,96 @@
       </c>
       <c r="N74">
         <v>17.4</v>
       </c>
       <c r="O74">
         <v>17.1</v>
       </c>
       <c r="P74">
         <v>16.8</v>
       </c>
       <c r="Q74">
         <v>16.6</v>
       </c>
       <c r="R74">
         <v>16.6</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>72</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
-        <v>2400</v>
+        <v>4500</v>
       </c>
       <c r="D75">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="5">
-        <v>26.6</v>
+        <v>32.0</v>
       </c>
       <c r="G75">
-        <v>26.2</v>
+        <v>31.4</v>
       </c>
       <c r="H75">
-        <v>25.8</v>
+        <v>30.7</v>
       </c>
       <c r="I75">
-        <v>25.4</v>
+        <v>30.0</v>
       </c>
       <c r="J75">
-        <v>25.0</v>
+        <v>29.3</v>
       </c>
       <c r="K75">
-        <v>24.5</v>
+        <v>28.7</v>
       </c>
       <c r="L75">
-        <v>24.1</v>
+        <v>28.2</v>
       </c>
       <c r="M75">
-        <v>23.4</v>
+        <v>27.8</v>
       </c>
       <c r="N75">
-        <v>22.0</v>
+        <v>27.2</v>
       </c>
       <c r="O75">
-        <v>21.0</v>
+        <v>26.9</v>
       </c>
       <c r="P75">
-        <v>20.0</v>
+        <v>26.3</v>
       </c>
       <c r="Q75">
-        <v>19.3</v>
+        <v>26.1</v>
       </c>
       <c r="R75">
-        <v>19.3</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>73</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76">
         <v>1250</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
         <v>33.8</v>
       </c>
       <c r="G76">
         <v>33.0</v>
       </c>
       <c r="H76">
@@ -4558,60 +4558,60 @@
       <c r="G79">
         <v>32.9</v>
       </c>
       <c r="H79">
         <v>32.1</v>
       </c>
       <c r="I79">
         <v>31.4</v>
       </c>
       <c r="J79">
         <v>30.7</v>
       </c>
       <c r="K79">
         <v>30.0</v>
       </c>
       <c r="L79">
         <v>29.6</v>
       </c>
       <c r="M79">
         <v>29.2</v>
       </c>
       <c r="N79">
         <v>28.8</v>
       </c>
       <c r="O79">
+        <v>28.6</v>
+      </c>
+      <c r="P79">
         <v>28.4</v>
       </c>
-      <c r="P79">
-[...1 lines deleted...]
-      </c>
       <c r="Q79">
-        <v>27.6</v>
+        <v>28.2</v>
       </c>
       <c r="R79">
-        <v>27.6</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80">
         <v>1000</v>
       </c>
       <c r="D80">
         <v>2</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
         <v>15.1</v>
       </c>
       <c r="G80">
         <v>14.7</v>
       </c>
       <c r="H80">
@@ -4670,60 +4670,60 @@
       <c r="G81">
         <v>13.4</v>
       </c>
       <c r="H81">
         <v>13.1</v>
       </c>
       <c r="I81">
         <v>12.8</v>
       </c>
       <c r="J81">
         <v>12.5</v>
       </c>
       <c r="K81">
         <v>12.2</v>
       </c>
       <c r="L81">
         <v>12</v>
       </c>
       <c r="M81">
         <v>11.8</v>
       </c>
       <c r="N81">
         <v>11.6</v>
       </c>
       <c r="O81">
-        <v>11.4</v>
+        <v>11.6</v>
       </c>
       <c r="P81">
-        <v>11.2</v>
+        <v>11.6</v>
       </c>
       <c r="Q81">
-        <v>11</v>
+        <v>11.6</v>
       </c>
       <c r="R81">
-        <v>11</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>36</v>
       </c>
       <c r="B82" t="s">
         <v>29</v>
       </c>
       <c r="C82">
         <v>2600</v>
       </c>
       <c r="D82">
         <v>9</v>
       </c>
       <c r="E82" t="s">
         <v>76</v>
       </c>
       <c r="F82" s="5">
         <v>17.5</v>
       </c>
       <c r="G82">
         <v>17.1</v>
       </c>
       <c r="H82">
@@ -4802,96 +4802,96 @@
       </c>
       <c r="N83">
         <v>26.7</v>
       </c>
       <c r="O83">
         <v>26.3</v>
       </c>
       <c r="P83">
         <v>25.9</v>
       </c>
       <c r="Q83">
         <v>25.5</v>
       </c>
       <c r="R83">
         <v>25.5</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>77</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="D84">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>25.6</v>
+        <v>26.7</v>
       </c>
       <c r="G84">
-        <v>25.0</v>
+        <v>26.1</v>
       </c>
       <c r="H84">
-        <v>24.4</v>
+        <v>25.4</v>
       </c>
       <c r="I84">
+        <v>24.8</v>
+      </c>
+      <c r="J84">
+        <v>24.1</v>
+      </c>
+      <c r="K84">
         <v>23.8</v>
       </c>
-      <c r="J84">
-[...2 lines deleted...]
-      <c r="K84">
+      <c r="L84">
+        <v>23.5</v>
+      </c>
+      <c r="M84">
+        <v>23.1</v>
+      </c>
+      <c r="N84">
         <v>22.8</v>
       </c>
-      <c r="L84">
+      <c r="O84">
+        <v>22.7</v>
+      </c>
+      <c r="P84">
+        <v>22.6</v>
+      </c>
+      <c r="Q84">
         <v>22.5</v>
       </c>
-      <c r="M84">
-[...13 lines deleted...]
-      </c>
       <c r="R84">
-        <v>21</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>40</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85">
         <v>700</v>
       </c>
       <c r="D85">
         <v>1</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
         <v>13.2</v>
       </c>
       <c r="G85">
         <v>12.9</v>
       </c>
       <c r="H85">
@@ -4979,87 +4979,87 @@
       </c>
       <c r="Q86">
         <v>23.3</v>
       </c>
       <c r="R86">
         <v>23.3</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>79</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
         <v>1850</v>
       </c>
       <c r="D87">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>30.6</v>
+        <v>31.7</v>
       </c>
       <c r="G87">
-        <v>29.9</v>
+        <v>31.0</v>
       </c>
       <c r="H87">
-        <v>29.2</v>
+        <v>30.3</v>
       </c>
       <c r="I87">
-        <v>28.5</v>
+        <v>29.6</v>
       </c>
       <c r="J87">
+        <v>28.9</v>
+      </c>
+      <c r="K87">
+        <v>28.2</v>
+      </c>
+      <c r="L87">
         <v>27.8</v>
       </c>
-      <c r="K87">
-[...2 lines deleted...]
-      <c r="L87">
+      <c r="M87">
+        <v>27.4</v>
+      </c>
+      <c r="N87">
+        <v>27.0</v>
+      </c>
+      <c r="O87">
         <v>26.8</v>
       </c>
-      <c r="M87">
+      <c r="P87">
+        <v>26.6</v>
+      </c>
+      <c r="Q87">
         <v>26.4</v>
       </c>
-      <c r="N87">
-[...10 lines deleted...]
-      </c>
       <c r="R87">
-        <v>24.8</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>80</v>
       </c>
       <c r="B88" t="s">
         <v>29</v>
       </c>
       <c r="C88">
         <v>1800</v>
       </c>
       <c r="D88">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>13.3</v>
       </c>
       <c r="G88">
         <v>13</v>
       </c>
       <c r="H88">
@@ -5174,116 +5174,116 @@
       <c r="G90">
         <v>31.4</v>
       </c>
       <c r="H90">
         <v>30.7</v>
       </c>
       <c r="I90">
         <v>30.0</v>
       </c>
       <c r="J90">
         <v>29.3</v>
       </c>
       <c r="K90">
         <v>28.6</v>
       </c>
       <c r="L90">
         <v>28.2</v>
       </c>
       <c r="M90">
         <v>27.8</v>
       </c>
       <c r="N90">
         <v>27.4</v>
       </c>
       <c r="O90">
+        <v>27.2</v>
+      </c>
+      <c r="P90">
         <v>27.0</v>
       </c>
-      <c r="P90">
-[...1 lines deleted...]
-      </c>
       <c r="Q90">
-        <v>26.2</v>
+        <v>26.8</v>
       </c>
       <c r="R90">
-        <v>26.2</v>
+        <v>26.8</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>42</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
         <v>2100</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>32.3</v>
+        <v>37.5</v>
       </c>
       <c r="G91">
+        <v>36.6</v>
+      </c>
+      <c r="H91">
+        <v>35.8</v>
+      </c>
+      <c r="I91">
+        <v>35.0</v>
+      </c>
+      <c r="J91">
+        <v>34.2</v>
+      </c>
+      <c r="K91">
+        <v>33.4</v>
+      </c>
+      <c r="L91">
+        <v>32.9</v>
+      </c>
+      <c r="M91">
+        <v>32.40000000000001</v>
+      </c>
+      <c r="N91">
+        <v>31.9</v>
+      </c>
+      <c r="O91">
         <v>31.6</v>
       </c>
-      <c r="H91">
-[...22 lines deleted...]
-      </c>
       <c r="P91">
-        <v>26.8</v>
+        <v>31.3</v>
       </c>
       <c r="Q91">
-        <v>26.4</v>
+        <v>31.0</v>
       </c>
       <c r="R91">
-        <v>26.4</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>43</v>
       </c>
       <c r="B92" t="s">
         <v>23</v>
       </c>
       <c r="C92">
         <v>5050</v>
       </c>
       <c r="D92">
         <v>9</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
         <v>76.7</v>
       </c>
       <c r="G92">
         <v>74.8</v>
       </c>
       <c r="H92">
@@ -5306,96 +5306,96 @@
       </c>
       <c r="N92">
         <v>65.2</v>
       </c>
       <c r="O92">
         <v>64.3</v>
       </c>
       <c r="P92">
         <v>63.4</v>
       </c>
       <c r="Q92">
         <v>62.5</v>
       </c>
       <c r="R92">
         <v>62.5</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93">
-        <v>2800</v>
+        <v>3100</v>
       </c>
       <c r="D93">
         <v>5</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>54.40000000000001</v>
+        <v>57.8</v>
       </c>
       <c r="G93">
-        <v>53.099999999999994</v>
+        <v>56.40000000000001</v>
       </c>
       <c r="H93">
-        <v>51.8</v>
+        <v>55.0</v>
       </c>
       <c r="I93">
-        <v>50.5</v>
+        <v>53.59999999999999</v>
       </c>
       <c r="J93">
-        <v>49.2</v>
+        <v>52.2</v>
       </c>
       <c r="K93">
-        <v>48.0</v>
+        <v>50.89999999999999</v>
       </c>
       <c r="L93">
-        <v>47.2</v>
+        <v>50.1</v>
       </c>
       <c r="M93">
+        <v>49.3</v>
+      </c>
+      <c r="N93">
+        <v>48.5</v>
+      </c>
+      <c r="O93">
+        <v>47.7</v>
+      </c>
+      <c r="P93">
+        <v>47.0</v>
+      </c>
+      <c r="Q93">
         <v>46.40000000000001</v>
       </c>
-      <c r="N93">
-[...10 lines deleted...]
-      </c>
       <c r="R93">
-        <v>43.5</v>
+        <v>46.40000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94">
         <v>1960</v>
       </c>
       <c r="D94">
         <v>9</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
         <v>41.6</v>
       </c>
       <c r="G94">
         <v>41.0</v>
       </c>
       <c r="H94">
@@ -5586,152 +5586,152 @@
       </c>
       <c r="N97">
         <v>26.5</v>
       </c>
       <c r="O97">
         <v>26.1</v>
       </c>
       <c r="P97">
         <v>25.7</v>
       </c>
       <c r="Q97">
         <v>25.3</v>
       </c>
       <c r="R97">
         <v>25.3</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>50</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D98">
         <v>4</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
-        <v>30.5</v>
+        <v>34.6</v>
       </c>
       <c r="G98">
-        <v>29.8</v>
+        <v>33.8</v>
       </c>
       <c r="H98">
-        <v>29.1</v>
+        <v>33.0</v>
       </c>
       <c r="I98">
-        <v>28.4</v>
+        <v>32.2</v>
       </c>
       <c r="J98">
+        <v>31.4</v>
+      </c>
+      <c r="K98">
+        <v>30.6</v>
+      </c>
+      <c r="L98">
+        <v>30.1</v>
+      </c>
+      <c r="M98">
+        <v>29.6</v>
+      </c>
+      <c r="N98">
+        <v>29.099999999999998</v>
+      </c>
+      <c r="O98">
+        <v>28.6</v>
+      </c>
+      <c r="P98">
+        <v>28.1</v>
+      </c>
+      <c r="Q98">
         <v>27.7</v>
       </c>
-      <c r="K98">
-[...19 lines deleted...]
-      </c>
       <c r="R98">
-        <v>24.7</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>82</v>
       </c>
       <c r="B99" t="s">
         <v>26</v>
       </c>
       <c r="C99">
-        <v>2100</v>
+        <v>2160</v>
       </c>
       <c r="D99">
         <v>12</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
+        <v>28.6</v>
+      </c>
+      <c r="G99">
+        <v>27.9</v>
+      </c>
+      <c r="H99">
         <v>27.3</v>
       </c>
-      <c r="G99">
+      <c r="I99">
         <v>26.7</v>
       </c>
-      <c r="H99">
-[...4 lines deleted...]
-      </c>
       <c r="J99">
-        <v>24.9</v>
+        <v>26.0</v>
       </c>
       <c r="K99">
-        <v>24.3</v>
+        <v>25.4</v>
       </c>
       <c r="L99">
+        <v>25</v>
+      </c>
+      <c r="M99">
+        <v>24.7</v>
+      </c>
+      <c r="N99">
+        <v>24.4</v>
+      </c>
+      <c r="O99">
+        <v>24.2</v>
+      </c>
+      <c r="P99">
         <v>23.9</v>
       </c>
-      <c r="M99">
-[...10 lines deleted...]
-      </c>
       <c r="Q99">
-        <v>22</v>
+        <v>23.7</v>
       </c>
       <c r="R99">
-        <v>22</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:19" customHeight="1" ht="20">
       <c r="A103" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="2"/>
       <c r="G103" s="2"/>
       <c r="H103" s="2"/>
       <c r="I103" s="2"/>
       <c r="J103" s="2"/>
@@ -5851,87 +5851,87 @@
       </c>
       <c r="Q105">
         <v>1720</v>
       </c>
       <c r="R105">
         <v>1720</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>71</v>
       </c>
       <c r="B106" t="s">
         <v>26</v>
       </c>
       <c r="C106">
         <v>2250</v>
       </c>
       <c r="D106">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>8870</v>
+        <v>8880</v>
       </c>
       <c r="G106">
         <v>8660</v>
       </c>
       <c r="H106">
         <v>8460</v>
       </c>
       <c r="I106">
-        <v>8250</v>
+        <v>8260</v>
       </c>
       <c r="J106">
-        <v>8060</v>
+        <v>8070</v>
       </c>
       <c r="K106">
-        <v>7870</v>
+        <v>7880</v>
       </c>
       <c r="L106">
         <v>7760</v>
       </c>
       <c r="M106">
         <v>7650</v>
       </c>
       <c r="N106">
-        <v>7540</v>
+        <v>7550</v>
       </c>
       <c r="O106">
-        <v>7430</v>
+        <v>7440</v>
       </c>
       <c r="P106">
-        <v>7330</v>
+        <v>7400</v>
       </c>
       <c r="Q106">
-        <v>7220</v>
+        <v>7360</v>
       </c>
       <c r="R106">
-        <v>7220</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>31</v>
       </c>
       <c r="B107" t="s">
         <v>23</v>
       </c>
       <c r="C107">
         <v>700</v>
       </c>
       <c r="D107">
         <v>3</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
         <v>5120</v>
       </c>
       <c r="G107">
         <v>5000</v>
       </c>
       <c r="H107">
@@ -5954,96 +5954,96 @@
       </c>
       <c r="N107">
         <v>4330</v>
       </c>
       <c r="O107">
         <v>4270</v>
       </c>
       <c r="P107">
         <v>4200</v>
       </c>
       <c r="Q107">
         <v>4140</v>
       </c>
       <c r="R107">
         <v>4140</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>72</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
-        <v>2400</v>
+        <v>4500</v>
       </c>
       <c r="D108">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>9140</v>
+        <v>10100</v>
       </c>
       <c r="G108">
-        <v>8960</v>
+        <v>9710</v>
       </c>
       <c r="H108">
-        <v>8770</v>
+        <v>9530</v>
       </c>
       <c r="I108">
-        <v>8400</v>
+        <v>9210</v>
       </c>
       <c r="J108">
-        <v>8160</v>
+        <v>9040</v>
       </c>
       <c r="K108">
-        <v>7860</v>
+        <v>8890</v>
       </c>
       <c r="L108">
-        <v>7690</v>
+        <v>8790</v>
       </c>
       <c r="M108">
-        <v>7470</v>
+        <v>8670</v>
       </c>
       <c r="N108">
-        <v>7250</v>
+        <v>8560</v>
       </c>
       <c r="O108">
-        <v>7030</v>
+        <v>8390</v>
       </c>
       <c r="P108">
-        <v>6850</v>
+        <v>8290</v>
       </c>
       <c r="Q108">
-        <v>6630</v>
+        <v>8190</v>
       </c>
       <c r="R108">
-        <v>6630</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>73</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109">
         <v>1250</v>
       </c>
       <c r="D109">
         <v>4</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>8290</v>
       </c>
       <c r="G109">
         <v>8100</v>
       </c>
       <c r="H109">
@@ -6187,87 +6187,87 @@
       </c>
       <c r="Q111">
         <v>1470</v>
       </c>
       <c r="R111">
         <v>1470</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
         <v>2350</v>
       </c>
       <c r="D112">
         <v>12</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>10520</v>
+        <v>10530</v>
       </c>
       <c r="G112">
         <v>10270</v>
       </c>
       <c r="H112">
         <v>10020</v>
       </c>
       <c r="I112">
-        <v>9780</v>
+        <v>9790</v>
       </c>
       <c r="J112">
-        <v>9550</v>
+        <v>9560</v>
       </c>
       <c r="K112">
-        <v>9330</v>
+        <v>9340</v>
       </c>
       <c r="L112">
         <v>9190</v>
       </c>
       <c r="M112">
         <v>9060</v>
       </c>
       <c r="N112">
-        <v>8930</v>
+        <v>8940</v>
       </c>
       <c r="O112">
-        <v>8800</v>
+        <v>8810</v>
       </c>
       <c r="P112">
-        <v>8680</v>
+        <v>8750</v>
       </c>
       <c r="Q112">
-        <v>8550</v>
+        <v>8690</v>
       </c>
       <c r="R112">
-        <v>8550</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113">
         <v>1000</v>
       </c>
       <c r="D113">
         <v>2</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>3740</v>
       </c>
       <c r="G113">
         <v>3650</v>
       </c>
       <c r="H113">
@@ -6299,87 +6299,87 @@
       </c>
       <c r="Q113">
         <v>2970</v>
       </c>
       <c r="R113">
         <v>2970</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>36</v>
       </c>
       <c r="B114" t="s">
         <v>29</v>
       </c>
       <c r="C114">
         <v>1500</v>
       </c>
       <c r="D114">
         <v>9</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>5440</v>
+        <v>5450</v>
       </c>
       <c r="G114">
         <v>5310</v>
       </c>
       <c r="H114">
         <v>5180</v>
       </c>
       <c r="I114">
-        <v>5050</v>
+        <v>5060</v>
       </c>
       <c r="J114">
-        <v>4930</v>
+        <v>4940</v>
       </c>
       <c r="K114">
-        <v>4810</v>
+        <v>4820</v>
       </c>
       <c r="L114">
         <v>4740</v>
       </c>
       <c r="M114">
         <v>4670</v>
       </c>
       <c r="N114">
-        <v>4600</v>
+        <v>4610</v>
       </c>
       <c r="O114">
-        <v>4530</v>
+        <v>4540</v>
       </c>
       <c r="P114">
-        <v>4470</v>
+        <v>4540</v>
       </c>
       <c r="Q114">
-        <v>4400</v>
+        <v>4540</v>
       </c>
       <c r="R114">
-        <v>4400</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>36</v>
       </c>
       <c r="B115" t="s">
         <v>29</v>
       </c>
       <c r="C115">
         <v>2600</v>
       </c>
       <c r="D115">
         <v>9</v>
       </c>
       <c r="E115" t="s">
         <v>76</v>
       </c>
       <c r="F115" s="6">
         <v>7310</v>
       </c>
       <c r="G115">
         <v>7140</v>
       </c>
       <c r="H115">
@@ -6458,96 +6458,96 @@
       </c>
       <c r="N116">
         <v>6670</v>
       </c>
       <c r="O116">
         <v>6580</v>
       </c>
       <c r="P116">
         <v>6480</v>
       </c>
       <c r="Q116">
         <v>6380</v>
       </c>
       <c r="R116">
         <v>6380</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>77</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="D117">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
-        <v>8490</v>
+        <v>8780</v>
       </c>
       <c r="G117">
-        <v>8290</v>
+        <v>8565</v>
       </c>
       <c r="H117">
-        <v>8070</v>
+        <v>8335</v>
       </c>
       <c r="I117">
-        <v>7880</v>
+        <v>8150</v>
       </c>
       <c r="J117">
-        <v>7700</v>
+        <v>7965</v>
       </c>
       <c r="K117">
-        <v>7510</v>
+        <v>7765</v>
       </c>
       <c r="L117">
-        <v>7410</v>
+        <v>7652</v>
       </c>
       <c r="M117">
+        <v>7540</v>
+      </c>
+      <c r="N117">
+        <v>7445</v>
+      </c>
+      <c r="O117">
+        <v>7335</v>
+      </c>
+      <c r="P117">
         <v>7300</v>
       </c>
-      <c r="N117">
-[...7 lines deleted...]
-      </c>
       <c r="Q117">
-        <v>6890</v>
+        <v>7255</v>
       </c>
       <c r="R117">
-        <v>6890</v>
+        <v>7255</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>40</v>
       </c>
       <c r="B118" t="s">
         <v>23</v>
       </c>
       <c r="C118">
         <v>700</v>
       </c>
       <c r="D118">
         <v>1</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
         <v>3280</v>
       </c>
       <c r="G118">
         <v>3200</v>
       </c>
       <c r="H118">
@@ -6635,87 +6635,87 @@
       </c>
       <c r="Q119">
         <v>5820</v>
       </c>
       <c r="R119">
         <v>5820</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>79</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
         <v>1850</v>
       </c>
       <c r="D120">
         <v>12</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>9660</v>
+        <v>9970</v>
       </c>
       <c r="G120">
-        <v>9440</v>
+        <v>9720</v>
       </c>
       <c r="H120">
-        <v>9210</v>
+        <v>9490</v>
       </c>
       <c r="I120">
-        <v>8990</v>
+        <v>9270</v>
       </c>
       <c r="J120">
-        <v>8780</v>
+        <v>9050</v>
       </c>
       <c r="K120">
-        <v>8570</v>
+        <v>8840</v>
       </c>
       <c r="L120">
-        <v>8450</v>
+        <v>8700</v>
       </c>
       <c r="M120">
-        <v>8330</v>
+        <v>8580</v>
       </c>
       <c r="N120">
-        <v>8210</v>
+        <v>8470</v>
       </c>
       <c r="O120">
-        <v>8090</v>
+        <v>8340</v>
       </c>
       <c r="P120">
-        <v>7980</v>
+        <v>8290</v>
       </c>
       <c r="Q120">
-        <v>7860</v>
+        <v>8240</v>
       </c>
       <c r="R120">
-        <v>7860</v>
+        <v>8240</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>80</v>
       </c>
       <c r="B121" t="s">
         <v>29</v>
       </c>
       <c r="C121">
         <v>1800</v>
       </c>
       <c r="D121">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
         <v>5240</v>
       </c>
       <c r="G121">
         <v>5120</v>
       </c>
       <c r="H121">
@@ -6803,143 +6803,143 @@
       </c>
       <c r="Q122">
         <v>7080</v>
       </c>
       <c r="R122">
         <v>7080</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>81</v>
       </c>
       <c r="B123" t="s">
         <v>26</v>
       </c>
       <c r="C123">
         <v>2280</v>
       </c>
       <c r="D123">
         <v>13</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>10090</v>
+        <v>10100</v>
       </c>
       <c r="G123">
         <v>9850</v>
       </c>
       <c r="H123">
         <v>9620</v>
       </c>
       <c r="I123">
-        <v>9380</v>
+        <v>9390</v>
       </c>
       <c r="J123">
-        <v>9160</v>
+        <v>9170</v>
       </c>
       <c r="K123">
-        <v>8950</v>
+        <v>8960</v>
       </c>
       <c r="L123">
         <v>8820</v>
       </c>
       <c r="M123">
         <v>8690</v>
       </c>
       <c r="N123">
-        <v>8570</v>
+        <v>8580</v>
       </c>
       <c r="O123">
-        <v>8440</v>
+        <v>8450</v>
       </c>
       <c r="P123">
-        <v>8330</v>
+        <v>8400</v>
       </c>
       <c r="Q123">
-        <v>8200</v>
+        <v>8340</v>
       </c>
       <c r="R123">
-        <v>8200</v>
+        <v>8340</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>42</v>
       </c>
       <c r="B124" t="s">
         <v>26</v>
       </c>
       <c r="C124">
         <v>2100</v>
       </c>
       <c r="D124">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>10140</v>
+        <v>11390</v>
       </c>
       <c r="G124">
-        <v>9900</v>
+        <v>11110</v>
       </c>
       <c r="H124">
+        <v>10840</v>
+      </c>
+      <c r="I124">
+        <v>10590</v>
+      </c>
+      <c r="J124">
+        <v>10340</v>
+      </c>
+      <c r="K124">
+        <v>10090</v>
+      </c>
+      <c r="L124">
+        <v>9940</v>
+      </c>
+      <c r="M124">
+        <v>9800</v>
+      </c>
+      <c r="N124">
         <v>9670</v>
       </c>
-      <c r="I124">
-[...16 lines deleted...]
-      </c>
       <c r="O124">
-        <v>8490</v>
+        <v>9520</v>
       </c>
       <c r="P124">
-        <v>8370</v>
+        <v>9450</v>
       </c>
       <c r="Q124">
-        <v>8250</v>
+        <v>9390</v>
       </c>
       <c r="R124">
-        <v>8250</v>
+        <v>9390</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>43</v>
       </c>
       <c r="B125" t="s">
         <v>23</v>
       </c>
       <c r="C125">
         <v>5050</v>
       </c>
       <c r="D125">
         <v>9</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
         <v>19340</v>
       </c>
       <c r="G125">
         <v>18860</v>
       </c>
       <c r="H125">
@@ -6962,96 +6962,96 @@
       </c>
       <c r="N125">
         <v>16340</v>
       </c>
       <c r="O125">
         <v>16110</v>
       </c>
       <c r="P125">
         <v>15860</v>
       </c>
       <c r="Q125">
         <v>15620</v>
       </c>
       <c r="R125">
         <v>15620</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126">
-        <v>2800</v>
+        <v>3100</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>13440</v>
+        <v>14330</v>
       </c>
       <c r="G126">
-        <v>13120</v>
+        <v>13990</v>
       </c>
       <c r="H126">
-        <v>12800</v>
+        <v>13650</v>
       </c>
       <c r="I126">
+        <v>13320</v>
+      </c>
+      <c r="J126">
+        <v>12990</v>
+      </c>
+      <c r="K126">
+        <v>12680</v>
+      </c>
+      <c r="L126">
         <v>12480</v>
       </c>
-      <c r="J126">
-[...7 lines deleted...]
-      </c>
       <c r="M126">
-        <v>11540</v>
+        <v>12310</v>
       </c>
       <c r="N126">
-        <v>11360</v>
+        <v>12120</v>
       </c>
       <c r="O126">
-        <v>11200</v>
+        <v>11940</v>
       </c>
       <c r="P126">
-        <v>11030</v>
+        <v>11760</v>
       </c>
       <c r="Q126">
-        <v>10870</v>
+        <v>11590</v>
       </c>
       <c r="R126">
-        <v>10870</v>
+        <v>11590</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>45</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127">
         <v>1960</v>
       </c>
       <c r="D127">
         <v>9</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
         <v>9900</v>
       </c>
       <c r="G127">
         <v>9760</v>
       </c>
       <c r="H127">
@@ -7242,152 +7242,152 @@
       </c>
       <c r="N130">
         <v>6610</v>
       </c>
       <c r="O130">
         <v>6520</v>
       </c>
       <c r="P130">
         <v>6420</v>
       </c>
       <c r="Q130">
         <v>6320</v>
       </c>
       <c r="R130">
         <v>6320</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>50</v>
       </c>
       <c r="B131" t="s">
         <v>23</v>
       </c>
       <c r="C131">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D131">
         <v>4</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="6">
-        <v>7620</v>
+        <v>8570</v>
       </c>
       <c r="G131">
-        <v>7440</v>
+        <v>8360</v>
       </c>
       <c r="H131">
-        <v>7260</v>
+        <v>8160</v>
       </c>
       <c r="I131">
-        <v>7080</v>
+        <v>7960</v>
       </c>
       <c r="J131">
-        <v>6910</v>
+        <v>7760</v>
       </c>
       <c r="K131">
-        <v>6740</v>
+        <v>7580</v>
       </c>
       <c r="L131">
-        <v>6640</v>
+        <v>7460</v>
       </c>
       <c r="M131">
-        <v>6550</v>
+        <v>7360</v>
       </c>
       <c r="N131">
-        <v>6450</v>
+        <v>7240</v>
       </c>
       <c r="O131">
-        <v>6350</v>
+        <v>7140</v>
       </c>
       <c r="P131">
-        <v>6250</v>
+        <v>7030</v>
       </c>
       <c r="Q131">
-        <v>6160</v>
+        <v>6930</v>
       </c>
       <c r="R131">
-        <v>6160</v>
+        <v>6930</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>82</v>
       </c>
       <c r="B132" t="s">
         <v>26</v>
       </c>
       <c r="C132">
-        <v>2100</v>
+        <v>2160</v>
       </c>
       <c r="D132">
         <v>12</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
-        <v>8780</v>
+        <v>9100</v>
       </c>
       <c r="G132">
-        <v>8580</v>
+        <v>8880</v>
       </c>
       <c r="H132">
-        <v>8370</v>
+        <v>8660</v>
       </c>
       <c r="I132">
-        <v>8170</v>
+        <v>8470</v>
       </c>
       <c r="J132">
-        <v>7980</v>
+        <v>8270</v>
       </c>
       <c r="K132">
-        <v>7790</v>
+        <v>8070</v>
       </c>
       <c r="L132">
-        <v>7680</v>
+        <v>7950</v>
       </c>
       <c r="M132">
-        <v>7570</v>
+        <v>7840</v>
       </c>
       <c r="N132">
-        <v>7460</v>
+        <v>7740</v>
       </c>
       <c r="O132">
-        <v>7360</v>
+        <v>7630</v>
       </c>
       <c r="P132">
-        <v>7260</v>
+        <v>7590</v>
       </c>
       <c r="Q132">
-        <v>7150</v>
+        <v>7540</v>
       </c>
       <c r="R132">
-        <v>7150</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="A35:R35"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A69:R69"/>
     <mergeCell ref="A70:R70"/>