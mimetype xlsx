--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -1947,87 +1947,87 @@
       </c>
       <c r="Q25">
         <v>33.7</v>
       </c>
       <c r="R25">
         <v>33.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>1400</v>
       </c>
       <c r="D26">
         <v>5</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>31.6</v>
+        <v>29.4</v>
       </c>
       <c r="G26">
-        <v>31.0</v>
+        <v>28.9</v>
       </c>
       <c r="H26">
-        <v>30.5</v>
+        <v>28.3</v>
       </c>
       <c r="I26">
-        <v>29.9</v>
+        <v>27.8</v>
       </c>
       <c r="J26">
-        <v>29.4</v>
+        <v>27.2</v>
       </c>
       <c r="K26">
-        <v>28.8</v>
+        <v>26.7</v>
       </c>
       <c r="L26">
-        <v>28.4</v>
+        <v>26.2</v>
       </c>
       <c r="M26">
-        <v>27.9</v>
+        <v>25.8</v>
       </c>
       <c r="N26">
-        <v>27.5</v>
+        <v>25.3</v>
       </c>
       <c r="O26">
-        <v>27.2</v>
+        <v>25.0</v>
       </c>
       <c r="P26">
-        <v>27.0</v>
+        <v>24.8</v>
       </c>
       <c r="Q26">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
       <c r="R26">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>700</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>7.2</v>
       </c>
       <c r="G27">
         <v>7</v>
       </c>
       <c r="H27">
@@ -2050,96 +2050,96 @@
       </c>
       <c r="N27">
         <v>5.9</v>
       </c>
       <c r="O27">
         <v>5.8</v>
       </c>
       <c r="P27">
         <v>5.7</v>
       </c>
       <c r="Q27">
         <v>5.6</v>
       </c>
       <c r="R27">
         <v>5.6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
-        <v>1500</v>
+        <v>2300</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>25.0</v>
+        <v>28.1</v>
       </c>
       <c r="G28">
-        <v>24.4</v>
+        <v>27.4</v>
       </c>
       <c r="H28">
-        <v>23.8</v>
+        <v>26.7</v>
       </c>
       <c r="I28">
-        <v>23.2</v>
+        <v>26.1</v>
       </c>
       <c r="J28">
-        <v>22.6</v>
+        <v>25.5</v>
       </c>
       <c r="K28">
-        <v>22.0</v>
+        <v>24.9</v>
       </c>
       <c r="L28">
-        <v>21.6</v>
+        <v>24.5</v>
       </c>
       <c r="M28">
-        <v>21.3</v>
+        <v>24.1</v>
       </c>
       <c r="N28">
-        <v>21.0</v>
+        <v>23.7</v>
       </c>
       <c r="O28">
-        <v>20.7</v>
+        <v>23.3</v>
       </c>
       <c r="P28">
-        <v>20.4</v>
+        <v>22.9</v>
       </c>
       <c r="Q28">
-        <v>20.1</v>
+        <v>22.5</v>
       </c>
       <c r="R28">
-        <v>20.1</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>800</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
         <v>22.8</v>
       </c>
       <c r="G29">
         <v>22.2</v>
       </c>
       <c r="H29">
@@ -3603,72 +3603,72 @@
       </c>
       <c r="Q58">
         <v>8510</v>
       </c>
       <c r="R58">
         <v>8510</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>1400</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7781</v>
+        <v>7780</v>
       </c>
       <c r="G59">
-        <v>7437</v>
+        <v>7440</v>
       </c>
       <c r="H59">
-        <v>7297</v>
+        <v>7300</v>
       </c>
       <c r="I59">
-        <v>7163</v>
+        <v>7160</v>
       </c>
       <c r="J59">
         <v>7030</v>
       </c>
       <c r="K59">
-        <v>6896</v>
+        <v>6900</v>
       </c>
       <c r="L59">
-        <v>6799</v>
+        <v>6800</v>
       </c>
       <c r="M59">
-        <v>6705</v>
+        <v>6710</v>
       </c>
       <c r="N59">
         <v>6600</v>
       </c>
       <c r="O59">
         <v>6530</v>
       </c>
       <c r="P59">
         <v>6490</v>
       </c>
       <c r="Q59">
         <v>6450</v>
       </c>
       <c r="R59">
         <v>6450</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
@@ -3706,96 +3706,96 @@
       </c>
       <c r="N60">
         <v>1460</v>
       </c>
       <c r="O60">
         <v>1430</v>
       </c>
       <c r="P60">
         <v>1410</v>
       </c>
       <c r="Q60">
         <v>1390</v>
       </c>
       <c r="R60">
         <v>1390</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>1500</v>
+        <v>2300</v>
       </c>
       <c r="D61">
         <v>4</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>6510</v>
+        <v>7250</v>
       </c>
       <c r="G61">
-        <v>6150</v>
+        <v>6870</v>
       </c>
       <c r="H61">
-        <v>6000</v>
+        <v>6700</v>
       </c>
       <c r="I61">
-        <v>5850</v>
+        <v>6540</v>
       </c>
       <c r="J61">
-        <v>5710</v>
+        <v>6380</v>
       </c>
       <c r="K61">
-        <v>5570</v>
+        <v>6220</v>
       </c>
       <c r="L61">
-        <v>5490</v>
+        <v>6130</v>
       </c>
       <c r="M61">
-        <v>5410</v>
+        <v>6040</v>
       </c>
       <c r="N61">
-        <v>5320</v>
+        <v>5950</v>
       </c>
       <c r="O61">
-        <v>5240</v>
+        <v>5860</v>
       </c>
       <c r="P61">
-        <v>5170</v>
+        <v>5780</v>
       </c>
       <c r="Q61">
-        <v>5090</v>
+        <v>5690</v>
       </c>
       <c r="R61">
-        <v>5090</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>800</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>5700</v>
       </c>
       <c r="G62">
         <v>5560</v>
       </c>
       <c r="H62">
@@ -4522,96 +4522,96 @@
       </c>
       <c r="N78">
         <v>6.2</v>
       </c>
       <c r="O78">
         <v>6.1</v>
       </c>
       <c r="P78">
         <v>6</v>
       </c>
       <c r="Q78">
         <v>5.9</v>
       </c>
       <c r="R78">
         <v>5.9</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>75</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>2200</v>
+        <v>2300</v>
       </c>
       <c r="D79">
         <v>12</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
+        <v>31.4</v>
+      </c>
+      <c r="G79">
+        <v>30.7</v>
+      </c>
+      <c r="H79">
         <v>30.0</v>
       </c>
-      <c r="G79">
+      <c r="I79">
         <v>29.3</v>
       </c>
-      <c r="H79">
+      <c r="J79">
         <v>28.6</v>
       </c>
-      <c r="I79">
+      <c r="K79">
         <v>27.9</v>
       </c>
-      <c r="J79">
-[...2 lines deleted...]
-      <c r="K79">
+      <c r="L79">
+        <v>27.5</v>
+      </c>
+      <c r="M79">
+        <v>27.1</v>
+      </c>
+      <c r="N79">
         <v>26.7</v>
       </c>
-      <c r="L79">
+      <c r="O79">
         <v>26.3</v>
       </c>
-      <c r="M79">
+      <c r="P79">
         <v>25.9</v>
       </c>
-      <c r="N79">
+      <c r="Q79">
         <v>25.5</v>
       </c>
-      <c r="O79">
-[...7 lines deleted...]
-      </c>
       <c r="R79">
-        <v>24.3</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80">
         <v>1000</v>
       </c>
       <c r="D80">
         <v>2</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
         <v>15.1</v>
       </c>
       <c r="G80">
         <v>14.7</v>
       </c>
       <c r="H80">
@@ -5250,96 +5250,96 @@
       </c>
       <c r="N91">
         <v>27.6</v>
       </c>
       <c r="O91">
         <v>27.2</v>
       </c>
       <c r="P91">
         <v>26.8</v>
       </c>
       <c r="Q91">
         <v>26.4</v>
       </c>
       <c r="R91">
         <v>26.4</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>43</v>
       </c>
       <c r="B92" t="s">
         <v>23</v>
       </c>
       <c r="C92">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="D92">
         <v>9</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>73.0</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="G92">
-        <v>71.2</v>
+        <v>72.60000000000001</v>
       </c>
       <c r="H92">
-        <v>69.5</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="I92">
-        <v>67.8</v>
+        <v>69.2</v>
       </c>
       <c r="J92">
-        <v>66.2</v>
+        <v>67.5</v>
       </c>
       <c r="K92">
-        <v>64.59999999999999</v>
+        <v>65.8</v>
       </c>
       <c r="L92">
-        <v>63.7</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="M92">
-        <v>62.8</v>
+        <v>64.0</v>
       </c>
       <c r="N92">
-        <v>61.90000000000001</v>
+        <v>63.099999999999994</v>
       </c>
       <c r="O92">
-        <v>61.0</v>
+        <v>62.2</v>
       </c>
       <c r="P92">
-        <v>60.1</v>
+        <v>61.3</v>
       </c>
       <c r="Q92">
-        <v>59.2</v>
+        <v>60.4</v>
       </c>
       <c r="R92">
-        <v>59.2</v>
+        <v>60.4</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93">
         <v>2750</v>
       </c>
       <c r="D93">
         <v>5</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
         <v>51.6</v>
       </c>
       <c r="G93">
         <v>50.4</v>
       </c>
       <c r="H93">
@@ -5474,96 +5474,96 @@
       </c>
       <c r="N95">
         <v>5.9</v>
       </c>
       <c r="O95">
         <v>5.8</v>
       </c>
       <c r="P95">
         <v>5.7</v>
       </c>
       <c r="Q95">
         <v>5.6</v>
       </c>
       <c r="R95">
         <v>5.6</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>47</v>
       </c>
       <c r="B96" t="s">
         <v>23</v>
       </c>
       <c r="C96">
-        <v>1650</v>
+        <v>2150</v>
       </c>
       <c r="D96">
         <v>4</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>31.4</v>
+        <v>33.5</v>
       </c>
       <c r="G96">
-        <v>30.7</v>
+        <v>32.7</v>
       </c>
       <c r="H96">
-        <v>30.0</v>
+        <v>31.9</v>
       </c>
       <c r="I96">
+        <v>31.1</v>
+      </c>
+      <c r="J96">
+        <v>30.4</v>
+      </c>
+      <c r="K96">
+        <v>29.7</v>
+      </c>
+      <c r="L96">
         <v>29.3</v>
       </c>
-      <c r="J96">
-[...7 lines deleted...]
-      </c>
       <c r="M96">
-        <v>27.1</v>
+        <v>28.9</v>
       </c>
       <c r="N96">
-        <v>26.7</v>
+        <v>28.5</v>
       </c>
       <c r="O96">
-        <v>26.3</v>
+        <v>28.1</v>
       </c>
       <c r="P96">
-        <v>25.9</v>
+        <v>27.7</v>
       </c>
       <c r="Q96">
-        <v>25.5</v>
+        <v>27.3</v>
       </c>
       <c r="R96">
-        <v>25.5</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>48</v>
       </c>
       <c r="B97" t="s">
         <v>23</v>
       </c>
       <c r="C97">
         <v>700</v>
       </c>
       <c r="D97">
         <v>4</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
         <v>31.3</v>
       </c>
       <c r="G97">
         <v>30.5</v>
       </c>
       <c r="H97">
@@ -6178,96 +6178,96 @@
       </c>
       <c r="N111">
         <v>1530</v>
       </c>
       <c r="O111">
         <v>1510</v>
       </c>
       <c r="P111">
         <v>1490</v>
       </c>
       <c r="Q111">
         <v>1470</v>
       </c>
       <c r="R111">
         <v>1470</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
-        <v>2200</v>
+        <v>2300</v>
       </c>
       <c r="D112">
         <v>12</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9490</v>
+        <v>9860</v>
       </c>
       <c r="G112">
-        <v>9270</v>
+        <v>9630</v>
       </c>
       <c r="H112">
-        <v>9050</v>
+        <v>9400</v>
       </c>
       <c r="I112">
-        <v>8830</v>
+        <v>9180</v>
       </c>
       <c r="J112">
+        <v>8960</v>
+      </c>
+      <c r="K112">
+        <v>8750</v>
+      </c>
+      <c r="L112">
         <v>8620</v>
       </c>
-      <c r="K112">
-[...4 lines deleted...]
-      </c>
       <c r="M112">
-        <v>8180</v>
+        <v>8500</v>
       </c>
       <c r="N112">
-        <v>8060</v>
+        <v>8380</v>
       </c>
       <c r="O112">
-        <v>7940</v>
+        <v>8260</v>
       </c>
       <c r="P112">
-        <v>7840</v>
+        <v>8140</v>
       </c>
       <c r="Q112">
-        <v>7720</v>
+        <v>8020</v>
       </c>
       <c r="R112">
-        <v>7720</v>
+        <v>8020</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113">
         <v>1000</v>
       </c>
       <c r="D113">
         <v>2</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>3740</v>
       </c>
       <c r="G113">
         <v>3650</v>
       </c>
       <c r="H113">
@@ -6906,96 +6906,96 @@
       </c>
       <c r="N124">
         <v>8610</v>
       </c>
       <c r="O124">
         <v>8490</v>
       </c>
       <c r="P124">
         <v>8370</v>
       </c>
       <c r="Q124">
         <v>8250</v>
       </c>
       <c r="R124">
         <v>8250</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>43</v>
       </c>
       <c r="B125" t="s">
         <v>23</v>
       </c>
       <c r="C125">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="D125">
         <v>9</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
-        <v>18310</v>
+        <v>18680</v>
       </c>
       <c r="G125">
-        <v>17860</v>
+        <v>18220</v>
       </c>
       <c r="H125">
-        <v>17430</v>
+        <v>17780</v>
       </c>
       <c r="I125">
-        <v>17000</v>
+        <v>17350</v>
       </c>
       <c r="J125">
-        <v>16580</v>
+        <v>16920</v>
       </c>
       <c r="K125">
-        <v>16180</v>
+        <v>16510</v>
       </c>
       <c r="L125">
-        <v>15950</v>
+        <v>16270</v>
       </c>
       <c r="M125">
-        <v>15700</v>
+        <v>16020</v>
       </c>
       <c r="N125">
-        <v>15470</v>
+        <v>15790</v>
       </c>
       <c r="O125">
-        <v>15250</v>
+        <v>15570</v>
       </c>
       <c r="P125">
-        <v>15020</v>
+        <v>15320</v>
       </c>
       <c r="Q125">
-        <v>14790</v>
+        <v>15090</v>
       </c>
       <c r="R125">
-        <v>14790</v>
+        <v>15090</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126">
         <v>2750</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
         <v>12900</v>
       </c>
       <c r="G126">
         <v>12590</v>
       </c>
       <c r="H126">
@@ -7130,96 +7130,96 @@
       </c>
       <c r="N128">
         <v>1460</v>
       </c>
       <c r="O128">
         <v>1440</v>
       </c>
       <c r="P128">
         <v>1420</v>
       </c>
       <c r="Q128">
         <v>1400</v>
       </c>
       <c r="R128">
         <v>1400</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>47</v>
       </c>
       <c r="B129" t="s">
         <v>23</v>
       </c>
       <c r="C129">
-        <v>1650</v>
+        <v>2150</v>
       </c>
       <c r="D129">
         <v>4</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="6">
-        <v>7880</v>
+        <v>8460</v>
       </c>
       <c r="G129">
-        <v>7690</v>
+        <v>8250</v>
       </c>
       <c r="H129">
-        <v>7500</v>
+        <v>8050</v>
       </c>
       <c r="I129">
-        <v>7310</v>
+        <v>7850</v>
       </c>
       <c r="J129">
-        <v>7140</v>
+        <v>7660</v>
       </c>
       <c r="K129">
-        <v>6960</v>
+        <v>7480</v>
       </c>
       <c r="L129">
-        <v>6860</v>
+        <v>7370</v>
       </c>
       <c r="M129">
-        <v>6760</v>
+        <v>7260</v>
       </c>
       <c r="N129">
-        <v>6660</v>
+        <v>7150</v>
       </c>
       <c r="O129">
-        <v>6560</v>
+        <v>7040</v>
       </c>
       <c r="P129">
-        <v>6470</v>
+        <v>6940</v>
       </c>
       <c r="Q129">
-        <v>6370</v>
+        <v>6840</v>
       </c>
       <c r="R129">
-        <v>6370</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
         <v>48</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130">
         <v>700</v>
       </c>
       <c r="D130">
         <v>4</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="6">
         <v>7820</v>
       </c>
       <c r="G130">
         <v>7630</v>
       </c>
       <c r="H130">