--- v4 (2026-04-21)
+++ v5 (2026-06-06)
@@ -1434,96 +1434,96 @@
       </c>
       <c r="N16">
         <v>35.9</v>
       </c>
       <c r="O16">
         <v>35.7</v>
       </c>
       <c r="P16">
         <v>35.5</v>
       </c>
       <c r="Q16">
         <v>35.5</v>
       </c>
       <c r="R16">
         <v>35.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>1000</v>
+        <v>1180</v>
       </c>
       <c r="D17">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>17.9</v>
+        <v>23.1</v>
       </c>
       <c r="G17">
-        <v>17.5</v>
+        <v>22.5</v>
       </c>
       <c r="H17">
-        <v>17.1</v>
+        <v>22</v>
       </c>
       <c r="I17">
-        <v>16.7</v>
+        <v>21.3</v>
       </c>
       <c r="J17">
-        <v>16.3</v>
+        <v>20.6</v>
       </c>
       <c r="K17">
-        <v>15.9</v>
+        <v>20.1</v>
       </c>
       <c r="L17">
-        <v>15.7</v>
+        <v>19.8</v>
       </c>
       <c r="M17">
-        <v>15.5</v>
+        <v>19.5</v>
       </c>
       <c r="N17">
-        <v>15.3</v>
+        <v>19.2</v>
       </c>
       <c r="O17">
-        <v>15.1</v>
+        <v>18.9</v>
       </c>
       <c r="P17">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
       <c r="Q17">
-        <v>14.7</v>
+        <v>18.3</v>
       </c>
       <c r="R17">
-        <v>14.7</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>4500</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>30.3</v>
       </c>
       <c r="G18">
         <v>30.3</v>
       </c>
       <c r="H18">
@@ -1770,152 +1770,152 @@
       </c>
       <c r="N22">
         <v>36.5</v>
       </c>
       <c r="O22">
         <v>36</v>
       </c>
       <c r="P22">
         <v>36</v>
       </c>
       <c r="Q22">
         <v>36</v>
       </c>
       <c r="R22">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
-        <v>1600</v>
+        <v>1780</v>
       </c>
       <c r="D23">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
+        <v>42.40000000000001</v>
+      </c>
+      <c r="G23">
+        <v>41.3</v>
+      </c>
+      <c r="H23">
+        <v>40.3</v>
+      </c>
+      <c r="I23">
+        <v>39.2</v>
+      </c>
+      <c r="J23">
+        <v>38.1</v>
+      </c>
+      <c r="K23">
         <v>37.2</v>
       </c>
-      <c r="G23">
-[...13 lines deleted...]
-      </c>
       <c r="L23">
-        <v>32.5</v>
+        <v>36.6</v>
       </c>
       <c r="M23">
-        <v>32.1</v>
+        <v>36.1</v>
       </c>
       <c r="N23">
-        <v>31.7</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="O23">
-        <v>31.3</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="P23">
-        <v>30.9</v>
+        <v>34.6</v>
       </c>
       <c r="Q23">
-        <v>30.5</v>
+        <v>34.1</v>
       </c>
       <c r="R23">
-        <v>30.5</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>43.099999999999994</v>
+        <v>50.2</v>
       </c>
       <c r="G24">
-        <v>42.1</v>
+        <v>48.9</v>
       </c>
       <c r="H24">
-        <v>41.1</v>
+        <v>47.8</v>
       </c>
       <c r="I24">
-        <v>40.099999999999994</v>
+        <v>46.5</v>
       </c>
       <c r="J24">
-        <v>39.1</v>
+        <v>45.2</v>
       </c>
       <c r="K24">
-        <v>38.1</v>
+        <v>44.1</v>
       </c>
       <c r="L24">
-        <v>37.59999999999999</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="M24">
-        <v>37.1</v>
+        <v>42.8</v>
       </c>
       <c r="N24">
-        <v>36.6</v>
+        <v>42.2</v>
       </c>
       <c r="O24">
-        <v>36.1</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="P24">
-        <v>35.6</v>
+        <v>41.0</v>
       </c>
       <c r="Q24">
-        <v>35.099999999999994</v>
+        <v>40.40000000000001</v>
       </c>
       <c r="R24">
-        <v>35.099999999999994</v>
+        <v>40.40000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>2550</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>42.1</v>
       </c>
       <c r="G25">
         <v>41.099999999999994</v>
       </c>
       <c r="H25">
@@ -3090,96 +3090,96 @@
       </c>
       <c r="N49">
         <v>10450</v>
       </c>
       <c r="O49">
         <v>10400</v>
       </c>
       <c r="P49">
         <v>10350</v>
       </c>
       <c r="Q49">
         <v>10250</v>
       </c>
       <c r="R49">
         <v>10250</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>1000</v>
+        <v>1180</v>
       </c>
       <c r="D50">
         <v>5</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>4570</v>
+        <v>6270</v>
       </c>
       <c r="G50">
-        <v>4450</v>
+        <v>6120</v>
       </c>
       <c r="H50">
-        <v>4340</v>
+        <v>5970</v>
       </c>
       <c r="I50">
-        <v>4240</v>
+        <v>5750</v>
       </c>
       <c r="J50">
-        <v>4130</v>
+        <v>5560</v>
       </c>
       <c r="K50">
-        <v>4030</v>
+        <v>5410</v>
       </c>
       <c r="L50">
-        <v>3970</v>
+        <v>5330</v>
       </c>
       <c r="M50">
-        <v>3910</v>
+        <v>5250</v>
       </c>
       <c r="N50">
-        <v>3850</v>
+        <v>5180</v>
       </c>
       <c r="O50">
-        <v>3800</v>
+        <v>5100</v>
       </c>
       <c r="P50">
-        <v>3740</v>
+        <v>5020</v>
       </c>
       <c r="Q50">
-        <v>3690</v>
+        <v>4950</v>
       </c>
       <c r="R50">
-        <v>3690</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>4500</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>7380</v>
       </c>
       <c r="G51">
         <v>7380</v>
       </c>
       <c r="H51">
@@ -3426,152 +3426,152 @@
       </c>
       <c r="N55">
         <v>9900</v>
       </c>
       <c r="O55">
         <v>9800</v>
       </c>
       <c r="P55">
         <v>9700</v>
       </c>
       <c r="Q55">
         <v>9650</v>
       </c>
       <c r="R55">
         <v>9650</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>1600</v>
+        <v>1780</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>9440</v>
+        <v>11140</v>
       </c>
       <c r="G56">
-        <v>9210</v>
+        <v>10880</v>
       </c>
       <c r="H56">
-        <v>8980</v>
+        <v>10610</v>
       </c>
       <c r="I56">
-        <v>8770</v>
+        <v>10280</v>
       </c>
       <c r="J56">
-        <v>8550</v>
+        <v>9980</v>
       </c>
       <c r="K56">
-        <v>8340</v>
+        <v>9720</v>
       </c>
       <c r="L56">
-        <v>8210</v>
+        <v>9570</v>
       </c>
       <c r="M56">
-        <v>8090</v>
+        <v>9430</v>
       </c>
       <c r="N56">
-        <v>7970</v>
+        <v>9300</v>
       </c>
       <c r="O56">
-        <v>7860</v>
+        <v>9160</v>
       </c>
       <c r="P56">
-        <v>7740</v>
+        <v>9020</v>
       </c>
       <c r="Q56">
-        <v>7630</v>
+        <v>8890</v>
       </c>
       <c r="R56">
-        <v>7630</v>
+        <v>8890</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>10893</v>
+        <v>13110</v>
       </c>
       <c r="G57">
-        <v>10619</v>
+        <v>12790</v>
       </c>
       <c r="H57">
-        <v>10359</v>
+        <v>12480</v>
       </c>
       <c r="I57">
-        <v>10112</v>
+        <v>12100</v>
       </c>
       <c r="J57">
-        <v>9859</v>
+        <v>11760</v>
       </c>
       <c r="K57">
-        <v>9619</v>
+        <v>11460</v>
       </c>
       <c r="L57">
-        <v>9476</v>
+        <v>11290</v>
       </c>
       <c r="M57">
-        <v>9335</v>
+        <v>11120</v>
       </c>
       <c r="N57">
-        <v>9195</v>
+        <v>10960</v>
       </c>
       <c r="O57">
-        <v>9066</v>
+        <v>10800</v>
       </c>
       <c r="P57">
-        <v>8928</v>
+        <v>10630</v>
       </c>
       <c r="Q57">
-        <v>8801</v>
+        <v>10480</v>
       </c>
       <c r="R57">
-        <v>8801</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
         <v>2550</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>10740</v>
       </c>
       <c r="G58">
         <v>10260</v>
       </c>
       <c r="H58">
@@ -4242,96 +4242,96 @@
       </c>
       <c r="N73">
         <v>22.4</v>
       </c>
       <c r="O73">
         <v>22.1</v>
       </c>
       <c r="P73">
         <v>21.8</v>
       </c>
       <c r="Q73">
         <v>21.5</v>
       </c>
       <c r="R73">
         <v>21.5</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>31</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="D74">
         <v>3</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="G74">
+        <v>20.3</v>
+      </c>
+      <c r="H74">
+        <v>19.8</v>
+      </c>
+      <c r="I74">
+        <v>19.3</v>
+      </c>
+      <c r="J74">
+        <v>18.8</v>
+      </c>
+      <c r="K74">
+        <v>18.3</v>
+      </c>
+      <c r="L74">
         <v>18</v>
       </c>
-      <c r="G74">
-[...5 lines deleted...]
-      <c r="I74">
+      <c r="M74">
+        <v>17.7</v>
+      </c>
+      <c r="N74">
+        <v>17.4</v>
+      </c>
+      <c r="O74">
+        <v>17.1</v>
+      </c>
+      <c r="P74">
         <v>16.8</v>
       </c>
-      <c r="J74">
-[...19 lines deleted...]
-      </c>
       <c r="Q74">
-        <v>14.8</v>
+        <v>16.6</v>
       </c>
       <c r="R74">
-        <v>14.8</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>72</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
         <v>2400</v>
       </c>
       <c r="D75">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="5">
         <v>26.6</v>
       </c>
       <c r="G75">
         <v>26.2</v>
       </c>
       <c r="H75">
@@ -4354,152 +4354,152 @@
       </c>
       <c r="N75">
         <v>22.0</v>
       </c>
       <c r="O75">
         <v>21.0</v>
       </c>
       <c r="P75">
         <v>20.0</v>
       </c>
       <c r="Q75">
         <v>19.3</v>
       </c>
       <c r="R75">
         <v>19.3</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>73</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>31</v>
+        <v>33.8</v>
       </c>
       <c r="G76">
-        <v>30.3</v>
+        <v>33.0</v>
       </c>
       <c r="H76">
-        <v>29.6</v>
+        <v>32.2</v>
       </c>
       <c r="I76">
-        <v>28.9</v>
+        <v>31.4</v>
       </c>
       <c r="J76">
-        <v>28.2</v>
+        <v>30.6</v>
       </c>
       <c r="K76">
-        <v>27.5</v>
+        <v>29.8</v>
       </c>
       <c r="L76">
-        <v>27.1</v>
+        <v>29.3</v>
       </c>
       <c r="M76">
-        <v>26.7</v>
+        <v>28.8</v>
       </c>
       <c r="N76">
-        <v>26.3</v>
+        <v>28.3</v>
       </c>
       <c r="O76">
-        <v>25.9</v>
+        <v>27.8</v>
       </c>
       <c r="P76">
-        <v>25.5</v>
+        <v>27.3</v>
       </c>
       <c r="Q76">
-        <v>25.1</v>
+        <v>26.9</v>
       </c>
       <c r="R76">
-        <v>25.1</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>74</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D77">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
-        <v>36.7</v>
+        <v>39.5</v>
       </c>
       <c r="G77">
-        <v>36.1</v>
+        <v>38.8</v>
       </c>
       <c r="H77">
-        <v>35.4</v>
+        <v>38.0</v>
       </c>
       <c r="I77">
-        <v>34.8</v>
+        <v>37.3</v>
       </c>
       <c r="J77">
-        <v>34.2</v>
+        <v>36.6</v>
       </c>
       <c r="K77">
-        <v>33.4</v>
+        <v>35.7</v>
       </c>
       <c r="L77">
-        <v>32.8</v>
+        <v>35</v>
       </c>
       <c r="M77">
-        <v>32.6</v>
+        <v>34.7</v>
       </c>
       <c r="N77">
-        <v>32.4</v>
+        <v>34.4</v>
       </c>
       <c r="O77">
-        <v>32.0</v>
+        <v>33.90000000000001</v>
       </c>
       <c r="P77">
-        <v>31.6</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="Q77">
-        <v>31.4</v>
+        <v>33.2</v>
       </c>
       <c r="R77">
-        <v>31.4</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78">
         <v>600</v>
       </c>
       <c r="D78">
         <v>1</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
         <v>7.6</v>
       </c>
       <c r="G78">
         <v>7.4</v>
       </c>
       <c r="H78">
@@ -4914,96 +4914,96 @@
       </c>
       <c r="N85">
         <v>11.1</v>
       </c>
       <c r="O85">
         <v>10.9</v>
       </c>
       <c r="P85">
         <v>10.7</v>
       </c>
       <c r="Q85">
         <v>10.5</v>
       </c>
       <c r="R85">
         <v>10.5</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>78</v>
       </c>
       <c r="B86" t="s">
         <v>23</v>
       </c>
       <c r="C86">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D86">
         <v>4</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
+        <v>29.1</v>
+      </c>
+      <c r="G86">
+        <v>28.4</v>
+      </c>
+      <c r="H86">
+        <v>27.7</v>
+      </c>
+      <c r="I86">
+        <v>27.0</v>
+      </c>
+      <c r="J86">
         <v>26.3</v>
       </c>
-      <c r="G86">
-[...10 lines deleted...]
-      </c>
       <c r="K86">
+        <v>25.6</v>
+      </c>
+      <c r="L86">
+        <v>25.2</v>
+      </c>
+      <c r="M86">
+        <v>24.8</v>
+      </c>
+      <c r="N86">
+        <v>24.4</v>
+      </c>
+      <c r="O86">
+        <v>24.0</v>
+      </c>
+      <c r="P86">
+        <v>23.6</v>
+      </c>
+      <c r="Q86">
         <v>23.3</v>
       </c>
-      <c r="L86">
-[...16 lines deleted...]
-      </c>
       <c r="R86">
-        <v>21.5</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>79</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
         <v>1850</v>
       </c>
       <c r="D87">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
         <v>29.7</v>
       </c>
       <c r="G87">
         <v>29.0</v>
       </c>
       <c r="H87">
@@ -5306,152 +5306,152 @@
       </c>
       <c r="N92">
         <v>63.099999999999994</v>
       </c>
       <c r="O92">
         <v>62.2</v>
       </c>
       <c r="P92">
         <v>61.3</v>
       </c>
       <c r="Q92">
         <v>60.4</v>
       </c>
       <c r="R92">
         <v>60.4</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D93">
         <v>5</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>51.6</v>
+        <v>54.40000000000001</v>
       </c>
       <c r="G93">
-        <v>50.4</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="H93">
+        <v>51.8</v>
+      </c>
+      <c r="I93">
+        <v>50.5</v>
+      </c>
+      <c r="J93">
         <v>49.2</v>
       </c>
-      <c r="I93">
+      <c r="K93">
         <v>48.0</v>
       </c>
-      <c r="J93">
-[...4 lines deleted...]
-      </c>
       <c r="L93">
-        <v>45.0</v>
+        <v>47.2</v>
       </c>
       <c r="M93">
-        <v>44.3</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="N93">
-        <v>43.6</v>
+        <v>45.59999999999999</v>
       </c>
       <c r="O93">
-        <v>42.9</v>
+        <v>44.8</v>
       </c>
       <c r="P93">
-        <v>42.3</v>
+        <v>44.1</v>
       </c>
       <c r="Q93">
-        <v>41.7</v>
+        <v>43.5</v>
       </c>
       <c r="R93">
-        <v>41.7</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94">
-        <v>1850</v>
+        <v>1900</v>
       </c>
       <c r="D94">
         <v>9</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>36.4</v>
+        <v>39.2</v>
       </c>
       <c r="G94">
-        <v>35.7</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="H94">
-        <v>35.099999999999994</v>
+        <v>37.7</v>
       </c>
       <c r="I94">
-        <v>34.40000000000001</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="J94">
+        <v>36.2</v>
+      </c>
+      <c r="K94">
+        <v>35.40000000000001</v>
+      </c>
+      <c r="L94">
+        <v>34.9</v>
+      </c>
+      <c r="M94">
+        <v>34.3</v>
+      </c>
+      <c r="N94">
         <v>33.8</v>
       </c>
-      <c r="K94">
+      <c r="O94">
+        <v>33.40000000000001</v>
+      </c>
+      <c r="P94">
         <v>33.1</v>
       </c>
-      <c r="L94">
-[...13 lines deleted...]
-      </c>
       <c r="Q94">
-        <v>31.1</v>
+        <v>32.90000000000001</v>
       </c>
       <c r="R94">
-        <v>31.1</v>
+        <v>32.90000000000001</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>46</v>
       </c>
       <c r="B95" t="s">
         <v>23</v>
       </c>
       <c r="C95">
         <v>800</v>
       </c>
       <c r="D95">
         <v>1</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
         <v>7.2</v>
       </c>
       <c r="G95">
         <v>7</v>
       </c>
       <c r="H95">
@@ -5474,96 +5474,96 @@
       </c>
       <c r="N95">
         <v>5.9</v>
       </c>
       <c r="O95">
         <v>5.8</v>
       </c>
       <c r="P95">
         <v>5.7</v>
       </c>
       <c r="Q95">
         <v>5.6</v>
       </c>
       <c r="R95">
         <v>5.6</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>47</v>
       </c>
       <c r="B96" t="s">
         <v>23</v>
       </c>
       <c r="C96">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D96">
         <v>4</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>33.5</v>
+        <v>36.3</v>
       </c>
       <c r="G96">
-        <v>32.7</v>
+        <v>35.4</v>
       </c>
       <c r="H96">
-        <v>31.9</v>
+        <v>34.5</v>
       </c>
       <c r="I96">
-        <v>31.1</v>
+        <v>33.6</v>
       </c>
       <c r="J96">
-        <v>30.4</v>
+        <v>32.8</v>
       </c>
       <c r="K96">
-        <v>29.7</v>
+        <v>32.0</v>
       </c>
       <c r="L96">
-        <v>29.3</v>
+        <v>31.5</v>
       </c>
       <c r="M96">
-        <v>28.9</v>
+        <v>31.0</v>
       </c>
       <c r="N96">
-        <v>28.5</v>
+        <v>30.5</v>
       </c>
       <c r="O96">
-        <v>28.1</v>
+        <v>30.0</v>
       </c>
       <c r="P96">
-        <v>27.7</v>
+        <v>29.5</v>
       </c>
       <c r="Q96">
-        <v>27.3</v>
+        <v>29.1</v>
       </c>
       <c r="R96">
-        <v>27.3</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>48</v>
       </c>
       <c r="B97" t="s">
         <v>23</v>
       </c>
       <c r="C97">
         <v>700</v>
       </c>
       <c r="D97">
         <v>4</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
         <v>31.3</v>
       </c>
       <c r="G97">
         <v>30.5</v>
       </c>
       <c r="H97">
@@ -5586,96 +5586,96 @@
       </c>
       <c r="N97">
         <v>26.5</v>
       </c>
       <c r="O97">
         <v>26.1</v>
       </c>
       <c r="P97">
         <v>25.7</v>
       </c>
       <c r="Q97">
         <v>25.3</v>
       </c>
       <c r="R97">
         <v>25.3</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>50</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D98">
         <v>4</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="G98">
+        <v>29.4</v>
+      </c>
+      <c r="H98">
+        <v>28.7</v>
+      </c>
+      <c r="I98">
+        <v>28.0</v>
+      </c>
+      <c r="J98">
         <v>27.3</v>
       </c>
-      <c r="G98">
-[...10 lines deleted...]
-      </c>
       <c r="K98">
+        <v>26.6</v>
+      </c>
+      <c r="L98">
+        <v>26.2</v>
+      </c>
+      <c r="M98">
+        <v>25.8</v>
+      </c>
+      <c r="N98">
+        <v>25.4</v>
+      </c>
+      <c r="O98">
+        <v>25.0</v>
+      </c>
+      <c r="P98">
+        <v>24.6</v>
+      </c>
+      <c r="Q98">
         <v>24.3</v>
       </c>
-      <c r="L98">
-[...16 lines deleted...]
-      </c>
       <c r="R98">
-        <v>22.5</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>82</v>
       </c>
       <c r="B99" t="s">
         <v>26</v>
       </c>
       <c r="C99">
         <v>2100</v>
       </c>
       <c r="D99">
         <v>12</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
         <v>27.3</v>
       </c>
       <c r="G99">
         <v>26.7</v>
       </c>
       <c r="H99">
@@ -5898,96 +5898,96 @@
       </c>
       <c r="N106">
         <v>7540</v>
       </c>
       <c r="O106">
         <v>7430</v>
       </c>
       <c r="P106">
         <v>7330</v>
       </c>
       <c r="Q106">
         <v>7220</v>
       </c>
       <c r="R106">
         <v>7220</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>31</v>
       </c>
       <c r="B107" t="s">
         <v>23</v>
       </c>
       <c r="C107">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="D107">
         <v>3</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>4580</v>
+        <v>5120</v>
       </c>
       <c r="G107">
-        <v>4470</v>
+        <v>5000</v>
       </c>
       <c r="H107">
-        <v>4360</v>
+        <v>4880</v>
       </c>
       <c r="I107">
-        <v>4250</v>
+        <v>4760</v>
       </c>
       <c r="J107">
-        <v>4150</v>
+        <v>4640</v>
       </c>
       <c r="K107">
-        <v>4050</v>
+        <v>4530</v>
       </c>
       <c r="L107">
-        <v>3990</v>
+        <v>4460</v>
       </c>
       <c r="M107">
-        <v>3930</v>
+        <v>4400</v>
       </c>
       <c r="N107">
-        <v>3870</v>
+        <v>4330</v>
       </c>
       <c r="O107">
-        <v>3810</v>
+        <v>4270</v>
       </c>
       <c r="P107">
-        <v>3760</v>
+        <v>4200</v>
       </c>
       <c r="Q107">
-        <v>3700</v>
+        <v>4140</v>
       </c>
       <c r="R107">
-        <v>3700</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>72</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
         <v>2400</v>
       </c>
       <c r="D108">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
         <v>9140</v>
       </c>
       <c r="G108">
         <v>8960</v>
       </c>
       <c r="H108">
@@ -6010,152 +6010,152 @@
       </c>
       <c r="N108">
         <v>7250</v>
       </c>
       <c r="O108">
         <v>7030</v>
       </c>
       <c r="P108">
         <v>6850</v>
       </c>
       <c r="Q108">
         <v>6630</v>
       </c>
       <c r="R108">
         <v>6630</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>73</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D109">
         <v>4</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>7750</v>
+        <v>8290</v>
       </c>
       <c r="G109">
-        <v>7570</v>
+        <v>8100</v>
       </c>
       <c r="H109">
-        <v>7380</v>
+        <v>7900</v>
       </c>
       <c r="I109">
-        <v>7200</v>
+        <v>7710</v>
       </c>
       <c r="J109">
-        <v>7020</v>
+        <v>7510</v>
       </c>
       <c r="K109">
-        <v>6850</v>
+        <v>7330</v>
       </c>
       <c r="L109">
-        <v>6750</v>
+        <v>7220</v>
       </c>
       <c r="M109">
-        <v>6650</v>
+        <v>7120</v>
       </c>
       <c r="N109">
-        <v>6550</v>
+        <v>7010</v>
       </c>
       <c r="O109">
-        <v>6450</v>
+        <v>6910</v>
       </c>
       <c r="P109">
-        <v>6360</v>
+        <v>6800</v>
       </c>
       <c r="Q109">
-        <v>6270</v>
+        <v>6710</v>
       </c>
       <c r="R109">
-        <v>6270</v>
+        <v>6710</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>74</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D110">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>9200</v>
+        <v>9740</v>
       </c>
       <c r="G110">
-        <v>9070</v>
+        <v>9600</v>
       </c>
       <c r="H110">
-        <v>8940</v>
+        <v>9460</v>
       </c>
       <c r="I110">
-        <v>8790</v>
+        <v>9300</v>
       </c>
       <c r="J110">
-        <v>8640</v>
+        <v>9130</v>
       </c>
       <c r="K110">
-        <v>8440</v>
+        <v>8920</v>
       </c>
       <c r="L110">
-        <v>8350</v>
+        <v>8820</v>
       </c>
       <c r="M110">
-        <v>8250</v>
+        <v>8720</v>
       </c>
       <c r="N110">
-        <v>8170</v>
+        <v>8630</v>
       </c>
       <c r="O110">
-        <v>8030</v>
+        <v>8490</v>
       </c>
       <c r="P110">
-        <v>7960</v>
+        <v>8400</v>
       </c>
       <c r="Q110">
-        <v>7850</v>
+        <v>8290</v>
       </c>
       <c r="R110">
-        <v>7850</v>
+        <v>8290</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
         <v>23</v>
       </c>
       <c r="C111">
         <v>600</v>
       </c>
       <c r="D111">
         <v>1</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>1850</v>
       </c>
       <c r="G111">
         <v>1790</v>
       </c>
       <c r="H111">
@@ -6570,96 +6570,96 @@
       </c>
       <c r="N118">
         <v>2770</v>
       </c>
       <c r="O118">
         <v>2730</v>
       </c>
       <c r="P118">
         <v>2690</v>
       </c>
       <c r="Q118">
         <v>2650</v>
       </c>
       <c r="R118">
         <v>2650</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>78</v>
       </c>
       <c r="B119" t="s">
         <v>23</v>
       </c>
       <c r="C119">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D119">
         <v>4</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>7090</v>
+        <v>7630</v>
       </c>
       <c r="G119">
-        <v>6920</v>
+        <v>7450</v>
       </c>
       <c r="H119">
-        <v>6720</v>
+        <v>7240</v>
       </c>
       <c r="I119">
-        <v>6550</v>
+        <v>7060</v>
       </c>
       <c r="J119">
-        <v>6350</v>
+        <v>6840</v>
       </c>
       <c r="K119">
-        <v>6050</v>
+        <v>6530</v>
       </c>
       <c r="L119">
-        <v>5800</v>
+        <v>6270</v>
       </c>
       <c r="M119">
-        <v>5720</v>
+        <v>6190</v>
       </c>
       <c r="N119">
-        <v>5630</v>
+        <v>6090</v>
       </c>
       <c r="O119">
-        <v>5540</v>
+        <v>6000</v>
       </c>
       <c r="P119">
-        <v>5470</v>
+        <v>5910</v>
       </c>
       <c r="Q119">
-        <v>5380</v>
+        <v>5820</v>
       </c>
       <c r="R119">
-        <v>5380</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>79</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
         <v>1850</v>
       </c>
       <c r="D120">
         <v>12</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
         <v>9450</v>
       </c>
       <c r="G120">
         <v>9220</v>
       </c>
       <c r="H120">
@@ -6962,152 +6962,152 @@
       </c>
       <c r="N125">
         <v>15790</v>
       </c>
       <c r="O125">
         <v>15570</v>
       </c>
       <c r="P125">
         <v>15320</v>
       </c>
       <c r="Q125">
         <v>15090</v>
       </c>
       <c r="R125">
         <v>15090</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>12900</v>
+        <v>13440</v>
       </c>
       <c r="G126">
-        <v>12590</v>
+        <v>13120</v>
       </c>
       <c r="H126">
-        <v>12280</v>
+        <v>12800</v>
       </c>
       <c r="I126">
-        <v>11970</v>
+        <v>12480</v>
       </c>
       <c r="J126">
-        <v>11690</v>
+        <v>12180</v>
       </c>
       <c r="K126">
-        <v>11410</v>
+        <v>11890</v>
       </c>
       <c r="L126">
-        <v>11230</v>
+        <v>11700</v>
       </c>
       <c r="M126">
-        <v>11070</v>
+        <v>11540</v>
       </c>
       <c r="N126">
-        <v>10900</v>
+        <v>11360</v>
       </c>
       <c r="O126">
-        <v>10740</v>
+        <v>11200</v>
       </c>
       <c r="P126">
-        <v>10590</v>
+        <v>11030</v>
       </c>
       <c r="Q126">
-        <v>10430</v>
+        <v>10870</v>
       </c>
       <c r="R126">
-        <v>10430</v>
+        <v>10870</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>45</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127">
-        <v>1850</v>
+        <v>1900</v>
       </c>
       <c r="D127">
         <v>9</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>8811</v>
+        <v>9351</v>
       </c>
       <c r="G127">
-        <v>8647</v>
+        <v>9177</v>
       </c>
       <c r="H127">
-        <v>8477</v>
+        <v>8997</v>
       </c>
       <c r="I127">
-        <v>8313</v>
+        <v>8823</v>
       </c>
       <c r="J127">
-        <v>8150</v>
+        <v>8640</v>
       </c>
       <c r="K127">
-        <v>7996</v>
+        <v>8476</v>
       </c>
       <c r="L127">
-        <v>7879</v>
+        <v>8349</v>
       </c>
       <c r="M127">
-        <v>7765</v>
+        <v>8235</v>
       </c>
       <c r="N127">
-        <v>7650</v>
+        <v>8110</v>
       </c>
       <c r="O127">
-        <v>7560</v>
+        <v>8020</v>
       </c>
       <c r="P127">
-        <v>7510</v>
+        <v>7950</v>
       </c>
       <c r="Q127">
-        <v>7450</v>
+        <v>7890</v>
       </c>
       <c r="R127">
-        <v>7450</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>46</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128">
         <v>800</v>
       </c>
       <c r="D128">
         <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
         <v>1730</v>
       </c>
       <c r="G128">
         <v>1690</v>
       </c>
       <c r="H128">
@@ -7130,96 +7130,96 @@
       </c>
       <c r="N128">
         <v>1460</v>
       </c>
       <c r="O128">
         <v>1440</v>
       </c>
       <c r="P128">
         <v>1420</v>
       </c>
       <c r="Q128">
         <v>1400</v>
       </c>
       <c r="R128">
         <v>1400</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>47</v>
       </c>
       <c r="B129" t="s">
         <v>23</v>
       </c>
       <c r="C129">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D129">
         <v>4</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="6">
-        <v>8460</v>
+        <v>9000</v>
       </c>
       <c r="G129">
-        <v>8250</v>
+        <v>8780</v>
       </c>
       <c r="H129">
-        <v>8050</v>
+        <v>8570</v>
       </c>
       <c r="I129">
-        <v>7850</v>
+        <v>8360</v>
       </c>
       <c r="J129">
-        <v>7660</v>
+        <v>8150</v>
       </c>
       <c r="K129">
-        <v>7480</v>
+        <v>7960</v>
       </c>
       <c r="L129">
-        <v>7370</v>
+        <v>7840</v>
       </c>
       <c r="M129">
-        <v>7260</v>
+        <v>7730</v>
       </c>
       <c r="N129">
-        <v>7150</v>
+        <v>7610</v>
       </c>
       <c r="O129">
-        <v>7040</v>
+        <v>7500</v>
       </c>
       <c r="P129">
-        <v>6940</v>
+        <v>7380</v>
       </c>
       <c r="Q129">
-        <v>6840</v>
+        <v>7280</v>
       </c>
       <c r="R129">
-        <v>6840</v>
+        <v>7280</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
         <v>48</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130">
         <v>700</v>
       </c>
       <c r="D130">
         <v>4</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="6">
         <v>7820</v>
       </c>
       <c r="G130">
         <v>7630</v>
       </c>
       <c r="H130">
@@ -7242,96 +7242,96 @@
       </c>
       <c r="N130">
         <v>6610</v>
       </c>
       <c r="O130">
         <v>6520</v>
       </c>
       <c r="P130">
         <v>6420</v>
       </c>
       <c r="Q130">
         <v>6320</v>
       </c>
       <c r="R130">
         <v>6320</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>50</v>
       </c>
       <c r="B131" t="s">
         <v>23</v>
       </c>
       <c r="C131">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D131">
         <v>4</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="6">
-        <v>6970</v>
+        <v>7510</v>
       </c>
       <c r="G131">
+        <v>7340</v>
+      </c>
+      <c r="H131">
+        <v>7160</v>
+      </c>
+      <c r="I131">
+        <v>6980</v>
+      </c>
+      <c r="J131">
         <v>6810</v>
       </c>
-      <c r="H131">
-[...7 lines deleted...]
-      </c>
       <c r="K131">
-        <v>6170</v>
+        <v>6650</v>
       </c>
       <c r="L131">
-        <v>6070</v>
+        <v>6540</v>
       </c>
       <c r="M131">
-        <v>5980</v>
+        <v>6450</v>
       </c>
       <c r="N131">
-        <v>5890</v>
+        <v>6350</v>
       </c>
       <c r="O131">
-        <v>5800</v>
+        <v>6260</v>
       </c>
       <c r="P131">
-        <v>5720</v>
+        <v>6160</v>
       </c>
       <c r="Q131">
-        <v>5640</v>
+        <v>6080</v>
       </c>
       <c r="R131">
-        <v>5640</v>
+        <v>6080</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>82</v>
       </c>
       <c r="B132" t="s">
         <v>26</v>
       </c>
       <c r="C132">
         <v>2100</v>
       </c>
       <c r="D132">
         <v>12</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
         <v>8780</v>
       </c>
       <c r="G132">
         <v>8580</v>
       </c>
       <c r="H132">