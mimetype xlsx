--- v5 (2026-06-06)
+++ v6 (2026-07-26)
@@ -1779,143 +1779,143 @@
       </c>
       <c r="Q22">
         <v>36</v>
       </c>
       <c r="R22">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1780</v>
       </c>
       <c r="D23">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>42.40000000000001</v>
+        <v>44.1</v>
       </c>
       <c r="G23">
-        <v>41.3</v>
+        <v>43.0</v>
       </c>
       <c r="H23">
-        <v>40.3</v>
+        <v>42</v>
       </c>
       <c r="I23">
-        <v>39.2</v>
+        <v>40.8</v>
       </c>
       <c r="J23">
-        <v>38.1</v>
+        <v>39.6</v>
       </c>
       <c r="K23">
-        <v>37.2</v>
+        <v>38.6</v>
       </c>
       <c r="L23">
-        <v>36.6</v>
+        <v>38.0</v>
       </c>
       <c r="M23">
-        <v>36.1</v>
+        <v>37.4</v>
       </c>
       <c r="N23">
-        <v>35.59999999999999</v>
+        <v>36.8</v>
       </c>
       <c r="O23">
-        <v>35.099999999999994</v>
+        <v>36.2</v>
       </c>
       <c r="P23">
-        <v>34.6</v>
+        <v>35.6</v>
       </c>
       <c r="Q23">
-        <v>34.1</v>
+        <v>35.0</v>
       </c>
       <c r="R23">
-        <v>34.1</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1830</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>50.2</v>
+        <v>69.7</v>
       </c>
       <c r="G24">
-        <v>48.9</v>
+        <v>68.0</v>
       </c>
       <c r="H24">
-        <v>47.8</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="I24">
-        <v>46.5</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="J24">
-        <v>45.2</v>
+        <v>62.8</v>
       </c>
       <c r="K24">
-        <v>44.1</v>
+        <v>61.3</v>
       </c>
       <c r="L24">
-        <v>43.40000000000001</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="M24">
-        <v>42.8</v>
+        <v>59.5</v>
       </c>
       <c r="N24">
-        <v>42.2</v>
+        <v>58.59999999999999</v>
       </c>
       <c r="O24">
-        <v>41.59999999999999</v>
+        <v>57.7</v>
       </c>
       <c r="P24">
-        <v>41.0</v>
+        <v>56.8</v>
       </c>
       <c r="Q24">
-        <v>40.40000000000001</v>
+        <v>55.90000000000001</v>
       </c>
       <c r="R24">
-        <v>40.40000000000001</v>
+        <v>55.90000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>2550</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>42.1</v>
       </c>
       <c r="G25">
         <v>41.099999999999994</v>
       </c>
       <c r="H25">
@@ -3435,143 +3435,143 @@
       </c>
       <c r="Q55">
         <v>9650</v>
       </c>
       <c r="R55">
         <v>9650</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>1780</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>11140</v>
+        <v>11640</v>
       </c>
       <c r="G56">
-        <v>10880</v>
+        <v>11360</v>
       </c>
       <c r="H56">
-        <v>10610</v>
+        <v>11080</v>
       </c>
       <c r="I56">
-        <v>10280</v>
+        <v>10740</v>
       </c>
       <c r="J56">
-        <v>9980</v>
+        <v>10420</v>
       </c>
       <c r="K56">
+        <v>10160</v>
+      </c>
+      <c r="L56">
+        <v>10010</v>
+      </c>
+      <c r="M56">
+        <v>9860</v>
+      </c>
+      <c r="N56">
         <v>9720</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>9570</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>9430</v>
       </c>
-      <c r="N56">
-[...7 lines deleted...]
-      </c>
       <c r="Q56">
-        <v>8890</v>
+        <v>9290</v>
       </c>
       <c r="R56">
-        <v>8890</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>1830</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>13110</v>
+        <v>17900</v>
       </c>
       <c r="G57">
-        <v>12790</v>
+        <v>17470</v>
       </c>
       <c r="H57">
-        <v>12480</v>
+        <v>17040</v>
       </c>
       <c r="I57">
-        <v>12100</v>
+        <v>16550</v>
       </c>
       <c r="J57">
-        <v>11760</v>
+        <v>16100</v>
       </c>
       <c r="K57">
-        <v>11460</v>
+        <v>15690</v>
       </c>
       <c r="L57">
-        <v>11290</v>
+        <v>15460</v>
       </c>
       <c r="M57">
-        <v>11120</v>
+        <v>15230</v>
       </c>
       <c r="N57">
-        <v>10960</v>
+        <v>15010</v>
       </c>
       <c r="O57">
-        <v>10800</v>
+        <v>14780</v>
       </c>
       <c r="P57">
-        <v>10630</v>
+        <v>14560</v>
       </c>
       <c r="Q57">
-        <v>10480</v>
+        <v>14350</v>
       </c>
       <c r="R57">
-        <v>10480</v>
+        <v>14350</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
         <v>2550</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>10740</v>
       </c>
       <c r="G58">
         <v>10260</v>
       </c>
       <c r="H58">
@@ -4522,96 +4522,96 @@
       </c>
       <c r="N78">
         <v>6.2</v>
       </c>
       <c r="O78">
         <v>6.1</v>
       </c>
       <c r="P78">
         <v>6</v>
       </c>
       <c r="Q78">
         <v>5.9</v>
       </c>
       <c r="R78">
         <v>5.9</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>75</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>2300</v>
+        <v>2350</v>
       </c>
       <c r="D79">
         <v>12</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
+        <v>33.7</v>
+      </c>
+      <c r="G79">
+        <v>32.9</v>
+      </c>
+      <c r="H79">
+        <v>32.1</v>
+      </c>
+      <c r="I79">
         <v>31.4</v>
       </c>
-      <c r="G79">
+      <c r="J79">
         <v>30.7</v>
       </c>
-      <c r="H79">
+      <c r="K79">
         <v>30.0</v>
       </c>
-      <c r="I79">
-[...7 lines deleted...]
-      </c>
       <c r="L79">
-        <v>27.5</v>
+        <v>29.6</v>
       </c>
       <c r="M79">
-        <v>27.1</v>
+        <v>29.2</v>
       </c>
       <c r="N79">
-        <v>26.7</v>
+        <v>28.8</v>
       </c>
       <c r="O79">
-        <v>26.3</v>
+        <v>28.4</v>
       </c>
       <c r="P79">
-        <v>25.9</v>
+        <v>28.0</v>
       </c>
       <c r="Q79">
-        <v>25.5</v>
+        <v>27.6</v>
       </c>
       <c r="R79">
-        <v>25.5</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80">
         <v>1000</v>
       </c>
       <c r="D80">
         <v>2</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
         <v>15.1</v>
       </c>
       <c r="G80">
         <v>14.7</v>
       </c>
       <c r="H80">
@@ -4979,87 +4979,87 @@
       </c>
       <c r="Q86">
         <v>23.3</v>
       </c>
       <c r="R86">
         <v>23.3</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>79</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
         <v>1850</v>
       </c>
       <c r="D87">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="G87">
-        <v>29.0</v>
+        <v>29.9</v>
       </c>
       <c r="H87">
-        <v>28.3</v>
+        <v>29.2</v>
       </c>
       <c r="I87">
-        <v>27.7</v>
+        <v>28.5</v>
       </c>
       <c r="J87">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="K87">
-        <v>26.5</v>
+        <v>27.2</v>
       </c>
       <c r="L87">
-        <v>26.1</v>
+        <v>26.8</v>
       </c>
       <c r="M87">
-        <v>25.7</v>
+        <v>26.4</v>
       </c>
       <c r="N87">
-        <v>25.3</v>
+        <v>26.0</v>
       </c>
       <c r="O87">
-        <v>24.9</v>
+        <v>25.6</v>
       </c>
       <c r="P87">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
       <c r="Q87">
-        <v>24.1</v>
+        <v>24.8</v>
       </c>
       <c r="R87">
-        <v>24.1</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>80</v>
       </c>
       <c r="B88" t="s">
         <v>29</v>
       </c>
       <c r="C88">
         <v>1800</v>
       </c>
       <c r="D88">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>13.3</v>
       </c>
       <c r="G88">
         <v>13</v>
       </c>
       <c r="H88">
@@ -5138,96 +5138,96 @@
       </c>
       <c r="N89">
         <v>29.5</v>
       </c>
       <c r="O89">
         <v>29.1</v>
       </c>
       <c r="P89">
         <v>28.7</v>
       </c>
       <c r="Q89">
         <v>28.3</v>
       </c>
       <c r="R89">
         <v>28.3</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>81</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
-        <v>2200</v>
+        <v>2280</v>
       </c>
       <c r="D90">
         <v>13</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>31.6</v>
+        <v>32.099999999999994</v>
       </c>
       <c r="G90">
-        <v>30.9</v>
+        <v>31.4</v>
       </c>
       <c r="H90">
-        <v>30.2</v>
+        <v>30.7</v>
       </c>
       <c r="I90">
-        <v>29.5</v>
+        <v>30.0</v>
       </c>
       <c r="J90">
-        <v>28.8</v>
+        <v>29.3</v>
       </c>
       <c r="K90">
-        <v>28.1</v>
+        <v>28.6</v>
       </c>
       <c r="L90">
-        <v>27.7</v>
+        <v>28.2</v>
       </c>
       <c r="M90">
-        <v>27.3</v>
+        <v>27.8</v>
       </c>
       <c r="N90">
-        <v>26.9</v>
+        <v>27.4</v>
       </c>
       <c r="O90">
-        <v>26.5</v>
+        <v>27.0</v>
       </c>
       <c r="P90">
-        <v>26.1</v>
+        <v>26.6</v>
       </c>
       <c r="Q90">
-        <v>25.7</v>
+        <v>26.2</v>
       </c>
       <c r="R90">
-        <v>25.7</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>42</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
         <v>2100</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
         <v>32.3</v>
       </c>
       <c r="G91">
         <v>31.6</v>
       </c>
       <c r="H91">
@@ -5250,96 +5250,96 @@
       </c>
       <c r="N91">
         <v>27.6</v>
       </c>
       <c r="O91">
         <v>27.2</v>
       </c>
       <c r="P91">
         <v>26.8</v>
       </c>
       <c r="Q91">
         <v>26.4</v>
       </c>
       <c r="R91">
         <v>26.4</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>43</v>
       </c>
       <c r="B92" t="s">
         <v>23</v>
       </c>
       <c r="C92">
-        <v>5000</v>
+        <v>5050</v>
       </c>
       <c r="D92">
         <v>9</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>74.40000000000001</v>
+        <v>76.7</v>
       </c>
       <c r="G92">
-        <v>72.60000000000001</v>
+        <v>74.8</v>
       </c>
       <c r="H92">
-        <v>70.90000000000001</v>
+        <v>73</v>
       </c>
       <c r="I92">
-        <v>69.2</v>
+        <v>71.3</v>
       </c>
       <c r="J92">
-        <v>67.5</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="K92">
-        <v>65.8</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="L92">
-        <v>64.90000000000001</v>
+        <v>67.0</v>
       </c>
       <c r="M92">
-        <v>64.0</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="N92">
-        <v>63.099999999999994</v>
+        <v>65.2</v>
       </c>
       <c r="O92">
-        <v>62.2</v>
+        <v>64.3</v>
       </c>
       <c r="P92">
-        <v>61.3</v>
+        <v>63.4</v>
       </c>
       <c r="Q92">
-        <v>60.4</v>
+        <v>62.5</v>
       </c>
       <c r="R92">
-        <v>60.4</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93">
         <v>2800</v>
       </c>
       <c r="D93">
         <v>5</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
         <v>54.40000000000001</v>
       </c>
       <c r="G93">
         <v>53.099999999999994</v>
       </c>
       <c r="H93">
@@ -5586,96 +5586,96 @@
       </c>
       <c r="N97">
         <v>26.5</v>
       </c>
       <c r="O97">
         <v>26.1</v>
       </c>
       <c r="P97">
         <v>25.7</v>
       </c>
       <c r="Q97">
         <v>25.3</v>
       </c>
       <c r="R97">
         <v>25.3</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>50</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D98">
         <v>4</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
-        <v>30.1</v>
+        <v>30.5</v>
       </c>
       <c r="G98">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="H98">
-        <v>28.7</v>
+        <v>29.1</v>
       </c>
       <c r="I98">
-        <v>28.0</v>
+        <v>28.4</v>
       </c>
       <c r="J98">
-        <v>27.3</v>
+        <v>27.7</v>
       </c>
       <c r="K98">
+        <v>27.0</v>
+      </c>
+      <c r="L98">
         <v>26.6</v>
       </c>
-      <c r="L98">
+      <c r="M98">
         <v>26.2</v>
       </c>
-      <c r="M98">
+      <c r="N98">
         <v>25.8</v>
       </c>
-      <c r="N98">
+      <c r="O98">
         <v>25.4</v>
       </c>
-      <c r="O98">
+      <c r="P98">
         <v>25.0</v>
       </c>
-      <c r="P98">
-[...1 lines deleted...]
-      </c>
       <c r="Q98">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
       <c r="R98">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>82</v>
       </c>
       <c r="B99" t="s">
         <v>26</v>
       </c>
       <c r="C99">
         <v>2100</v>
       </c>
       <c r="D99">
         <v>12</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
         <v>27.3</v>
       </c>
       <c r="G99">
         <v>26.7</v>
       </c>
       <c r="H99">
@@ -6178,96 +6178,96 @@
       </c>
       <c r="N111">
         <v>1530</v>
       </c>
       <c r="O111">
         <v>1510</v>
       </c>
       <c r="P111">
         <v>1490</v>
       </c>
       <c r="Q111">
         <v>1470</v>
       </c>
       <c r="R111">
         <v>1470</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
-        <v>2300</v>
+        <v>2350</v>
       </c>
       <c r="D112">
         <v>12</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9860</v>
+        <v>10520</v>
       </c>
       <c r="G112">
-        <v>9630</v>
+        <v>10270</v>
       </c>
       <c r="H112">
-        <v>9400</v>
+        <v>10020</v>
       </c>
       <c r="I112">
-        <v>9180</v>
+        <v>9780</v>
       </c>
       <c r="J112">
-        <v>8960</v>
+        <v>9550</v>
       </c>
       <c r="K112">
-        <v>8750</v>
+        <v>9330</v>
       </c>
       <c r="L112">
-        <v>8620</v>
+        <v>9190</v>
       </c>
       <c r="M112">
-        <v>8500</v>
+        <v>9060</v>
       </c>
       <c r="N112">
-        <v>8380</v>
+        <v>8930</v>
       </c>
       <c r="O112">
-        <v>8260</v>
+        <v>8800</v>
       </c>
       <c r="P112">
-        <v>8140</v>
+        <v>8680</v>
       </c>
       <c r="Q112">
-        <v>8020</v>
+        <v>8550</v>
       </c>
       <c r="R112">
-        <v>8020</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>34</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113">
         <v>1000</v>
       </c>
       <c r="D113">
         <v>2</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>3740</v>
       </c>
       <c r="G113">
         <v>3650</v>
       </c>
       <c r="H113">
@@ -6635,87 +6635,87 @@
       </c>
       <c r="Q119">
         <v>5820</v>
       </c>
       <c r="R119">
         <v>5820</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>79</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
         <v>1850</v>
       </c>
       <c r="D120">
         <v>12</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>9450</v>
+        <v>9660</v>
       </c>
       <c r="G120">
-        <v>9220</v>
+        <v>9440</v>
       </c>
       <c r="H120">
-        <v>9010</v>
+        <v>9210</v>
       </c>
       <c r="I120">
-        <v>8790</v>
+        <v>8990</v>
       </c>
       <c r="J120">
-        <v>8580</v>
+        <v>8780</v>
       </c>
       <c r="K120">
-        <v>8380</v>
+        <v>8570</v>
       </c>
       <c r="L120">
-        <v>8260</v>
+        <v>8450</v>
       </c>
       <c r="M120">
-        <v>8140</v>
+        <v>8330</v>
       </c>
       <c r="N120">
-        <v>8030</v>
+        <v>8210</v>
       </c>
       <c r="O120">
-        <v>7910</v>
+        <v>8090</v>
       </c>
       <c r="P120">
-        <v>7800</v>
+        <v>7980</v>
       </c>
       <c r="Q120">
-        <v>7690</v>
+        <v>7860</v>
       </c>
       <c r="R120">
-        <v>7690</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>80</v>
       </c>
       <c r="B121" t="s">
         <v>29</v>
       </c>
       <c r="C121">
         <v>1800</v>
       </c>
       <c r="D121">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
         <v>5240</v>
       </c>
       <c r="G121">
         <v>5120</v>
       </c>
       <c r="H121">
@@ -6794,96 +6794,96 @@
       </c>
       <c r="N122">
         <v>7410</v>
       </c>
       <c r="O122">
         <v>7300</v>
       </c>
       <c r="P122">
         <v>7190</v>
       </c>
       <c r="Q122">
         <v>7080</v>
       </c>
       <c r="R122">
         <v>7080</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>81</v>
       </c>
       <c r="B123" t="s">
         <v>26</v>
       </c>
       <c r="C123">
-        <v>2200</v>
+        <v>2280</v>
       </c>
       <c r="D123">
         <v>13</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>9940</v>
+        <v>10090</v>
       </c>
       <c r="G123">
-        <v>9700</v>
+        <v>9850</v>
       </c>
       <c r="H123">
-        <v>9470</v>
+        <v>9620</v>
       </c>
       <c r="I123">
-        <v>9240</v>
+        <v>9380</v>
       </c>
       <c r="J123">
-        <v>9030</v>
+        <v>9160</v>
       </c>
       <c r="K123">
-        <v>8810</v>
+        <v>8950</v>
       </c>
       <c r="L123">
+        <v>8820</v>
+      </c>
+      <c r="M123">
         <v>8690</v>
       </c>
-      <c r="M123">
-[...1 lines deleted...]
-      </c>
       <c r="N123">
+        <v>8570</v>
+      </c>
+      <c r="O123">
         <v>8440</v>
       </c>
-      <c r="O123">
-[...1 lines deleted...]
-      </c>
       <c r="P123">
+        <v>8330</v>
+      </c>
+      <c r="Q123">
         <v>8200</v>
       </c>
-      <c r="Q123">
-[...1 lines deleted...]
-      </c>
       <c r="R123">
-        <v>8080</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>42</v>
       </c>
       <c r="B124" t="s">
         <v>26</v>
       </c>
       <c r="C124">
         <v>2100</v>
       </c>
       <c r="D124">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
         <v>10140</v>
       </c>
       <c r="G124">
         <v>9900</v>
       </c>
       <c r="H124">
@@ -6906,96 +6906,96 @@
       </c>
       <c r="N124">
         <v>8610</v>
       </c>
       <c r="O124">
         <v>8490</v>
       </c>
       <c r="P124">
         <v>8370</v>
       </c>
       <c r="Q124">
         <v>8250</v>
       </c>
       <c r="R124">
         <v>8250</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>43</v>
       </c>
       <c r="B125" t="s">
         <v>23</v>
       </c>
       <c r="C125">
-        <v>5000</v>
+        <v>5050</v>
       </c>
       <c r="D125">
         <v>9</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
-        <v>18680</v>
+        <v>19340</v>
       </c>
       <c r="G125">
-        <v>18220</v>
+        <v>18860</v>
       </c>
       <c r="H125">
-        <v>17780</v>
+        <v>18400</v>
       </c>
       <c r="I125">
-        <v>17350</v>
+        <v>17950</v>
       </c>
       <c r="J125">
-        <v>16920</v>
+        <v>17510</v>
       </c>
       <c r="K125">
-        <v>16510</v>
+        <v>17090</v>
       </c>
       <c r="L125">
-        <v>16270</v>
+        <v>16840</v>
       </c>
       <c r="M125">
-        <v>16020</v>
+        <v>16580</v>
       </c>
       <c r="N125">
-        <v>15790</v>
+        <v>16340</v>
       </c>
       <c r="O125">
-        <v>15570</v>
+        <v>16110</v>
       </c>
       <c r="P125">
-        <v>15320</v>
+        <v>15860</v>
       </c>
       <c r="Q125">
-        <v>15090</v>
+        <v>15620</v>
       </c>
       <c r="R125">
-        <v>15090</v>
+        <v>15620</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126">
         <v>2800</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
         <v>13440</v>
       </c>
       <c r="G126">
         <v>13120</v>
       </c>
       <c r="H126">
@@ -7242,96 +7242,96 @@
       </c>
       <c r="N130">
         <v>6610</v>
       </c>
       <c r="O130">
         <v>6520</v>
       </c>
       <c r="P130">
         <v>6420</v>
       </c>
       <c r="Q130">
         <v>6320</v>
       </c>
       <c r="R130">
         <v>6320</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>50</v>
       </c>
       <c r="B131" t="s">
         <v>23</v>
       </c>
       <c r="C131">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D131">
         <v>4</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="6">
-        <v>7510</v>
+        <v>7620</v>
       </c>
       <c r="G131">
-        <v>7340</v>
+        <v>7440</v>
       </c>
       <c r="H131">
-        <v>7160</v>
+        <v>7260</v>
       </c>
       <c r="I131">
-        <v>6980</v>
+        <v>7080</v>
       </c>
       <c r="J131">
-        <v>6810</v>
+        <v>6910</v>
       </c>
       <c r="K131">
-        <v>6650</v>
+        <v>6740</v>
       </c>
       <c r="L131">
-        <v>6540</v>
+        <v>6640</v>
       </c>
       <c r="M131">
+        <v>6550</v>
+      </c>
+      <c r="N131">
         <v>6450</v>
       </c>
-      <c r="N131">
+      <c r="O131">
         <v>6350</v>
       </c>
-      <c r="O131">
-[...1 lines deleted...]
-      </c>
       <c r="P131">
+        <v>6250</v>
+      </c>
+      <c r="Q131">
         <v>6160</v>
       </c>
-      <c r="Q131">
-[...1 lines deleted...]
-      </c>
       <c r="R131">
-        <v>6080</v>
+        <v>6160</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>82</v>
       </c>
       <c r="B132" t="s">
         <v>26</v>
       </c>
       <c r="C132">
         <v>2100</v>
       </c>
       <c r="D132">
         <v>12</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
         <v>8780</v>
       </c>
       <c r="G132">
         <v>8580</v>
       </c>
       <c r="H132">