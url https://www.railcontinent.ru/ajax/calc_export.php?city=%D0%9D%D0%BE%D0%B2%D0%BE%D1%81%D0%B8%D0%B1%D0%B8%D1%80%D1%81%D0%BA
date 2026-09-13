--- v6 (2026-07-26)
+++ v7 (2026-09-13)
@@ -1938,96 +1938,96 @@
       </c>
       <c r="N25">
         <v>35.5</v>
       </c>
       <c r="O25">
         <v>34.90000000000001</v>
       </c>
       <c r="P25">
         <v>34.3</v>
       </c>
       <c r="Q25">
         <v>33.7</v>
       </c>
       <c r="R25">
         <v>33.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D26">
         <v>5</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>29.4</v>
+        <v>34.0</v>
       </c>
       <c r="G26">
-        <v>28.9</v>
+        <v>33.6</v>
       </c>
       <c r="H26">
-        <v>28.3</v>
+        <v>33.1</v>
       </c>
       <c r="I26">
-        <v>27.8</v>
+        <v>32.6</v>
       </c>
       <c r="J26">
-        <v>27.2</v>
+        <v>32.2</v>
       </c>
       <c r="K26">
-        <v>26.7</v>
+        <v>31.7</v>
       </c>
       <c r="L26">
-        <v>26.2</v>
+        <v>31.4</v>
       </c>
       <c r="M26">
-        <v>25.8</v>
+        <v>30.9</v>
       </c>
       <c r="N26">
-        <v>25.3</v>
+        <v>30.4</v>
       </c>
       <c r="O26">
-        <v>25.0</v>
+        <v>30.1</v>
       </c>
       <c r="P26">
-        <v>24.8</v>
+        <v>29.9</v>
       </c>
       <c r="Q26">
-        <v>24.6</v>
+        <v>29.7</v>
       </c>
       <c r="R26">
-        <v>24.6</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>700</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>7.2</v>
       </c>
       <c r="G27">
         <v>7</v>
       </c>
       <c r="H27">
@@ -3594,96 +3594,96 @@
       </c>
       <c r="N58">
         <v>8890</v>
       </c>
       <c r="O58">
         <v>8760</v>
       </c>
       <c r="P58">
         <v>8640</v>
       </c>
       <c r="Q58">
         <v>8510</v>
       </c>
       <c r="R58">
         <v>8510</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7780</v>
+        <v>8330</v>
       </c>
       <c r="G59">
-        <v>7440</v>
+        <v>8020</v>
       </c>
       <c r="H59">
-        <v>7300</v>
+        <v>7900</v>
       </c>
       <c r="I59">
-        <v>7160</v>
+        <v>7760</v>
       </c>
       <c r="J59">
-        <v>7030</v>
+        <v>7670</v>
       </c>
       <c r="K59">
-        <v>6900</v>
+        <v>7570</v>
       </c>
       <c r="L59">
-        <v>6800</v>
+        <v>7480</v>
       </c>
       <c r="M59">
-        <v>6710</v>
+        <v>7380</v>
       </c>
       <c r="N59">
-        <v>6600</v>
+        <v>7280</v>
       </c>
       <c r="O59">
-        <v>6530</v>
+        <v>7210</v>
       </c>
       <c r="P59">
-        <v>6490</v>
+        <v>7170</v>
       </c>
       <c r="Q59">
-        <v>6450</v>
+        <v>7130</v>
       </c>
       <c r="R59">
-        <v>6450</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
         <v>700</v>
       </c>
       <c r="D60">
         <v>1</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>1720</v>
       </c>
       <c r="G60">
         <v>1680</v>
       </c>
       <c r="H60">
@@ -5362,96 +5362,96 @@
       </c>
       <c r="N93">
         <v>45.59999999999999</v>
       </c>
       <c r="O93">
         <v>44.8</v>
       </c>
       <c r="P93">
         <v>44.1</v>
       </c>
       <c r="Q93">
         <v>43.5</v>
       </c>
       <c r="R93">
         <v>43.5</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D94">
         <v>9</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>39.2</v>
+        <v>41.6</v>
       </c>
       <c r="G94">
-        <v>38.40000000000001</v>
+        <v>41.0</v>
       </c>
       <c r="H94">
-        <v>37.7</v>
+        <v>40.3</v>
       </c>
       <c r="I94">
-        <v>36.90000000000001</v>
+        <v>39.6</v>
       </c>
       <c r="J94">
-        <v>36.2</v>
+        <v>39.0</v>
       </c>
       <c r="K94">
-        <v>35.40000000000001</v>
+        <v>38.3</v>
       </c>
       <c r="L94">
-        <v>34.9</v>
+        <v>37.9</v>
       </c>
       <c r="M94">
-        <v>34.3</v>
+        <v>37.3</v>
       </c>
       <c r="N94">
-        <v>33.8</v>
+        <v>36.7</v>
       </c>
       <c r="O94">
-        <v>33.40000000000001</v>
+        <v>36.3</v>
       </c>
       <c r="P94">
-        <v>33.1</v>
+        <v>36.0</v>
       </c>
       <c r="Q94">
-        <v>32.90000000000001</v>
+        <v>35.8</v>
       </c>
       <c r="R94">
-        <v>32.90000000000001</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>46</v>
       </c>
       <c r="B95" t="s">
         <v>23</v>
       </c>
       <c r="C95">
         <v>800</v>
       </c>
       <c r="D95">
         <v>1</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
         <v>7.2</v>
       </c>
       <c r="G95">
         <v>7</v>
       </c>
       <c r="H95">
@@ -7018,96 +7018,96 @@
       </c>
       <c r="N126">
         <v>11360</v>
       </c>
       <c r="O126">
         <v>11200</v>
       </c>
       <c r="P126">
         <v>11030</v>
       </c>
       <c r="Q126">
         <v>10870</v>
       </c>
       <c r="R126">
         <v>10870</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>45</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D127">
         <v>9</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>9351</v>
+        <v>9900</v>
       </c>
       <c r="G127">
-        <v>9177</v>
+        <v>9760</v>
       </c>
       <c r="H127">
-        <v>8997</v>
+        <v>9600</v>
       </c>
       <c r="I127">
-        <v>8823</v>
+        <v>9420</v>
       </c>
       <c r="J127">
-        <v>8640</v>
+        <v>9280</v>
       </c>
       <c r="K127">
-        <v>8476</v>
+        <v>9150</v>
       </c>
       <c r="L127">
-        <v>8349</v>
+        <v>9030</v>
       </c>
       <c r="M127">
-        <v>8235</v>
+        <v>8910</v>
       </c>
       <c r="N127">
-        <v>8110</v>
+        <v>8790</v>
       </c>
       <c r="O127">
-        <v>8020</v>
+        <v>8700</v>
       </c>
       <c r="P127">
-        <v>7950</v>
+        <v>8630</v>
       </c>
       <c r="Q127">
-        <v>7890</v>
+        <v>8570</v>
       </c>
       <c r="R127">
-        <v>7890</v>
+        <v>8570</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>46</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128">
         <v>800</v>
       </c>
       <c r="D128">
         <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
         <v>1730</v>
       </c>
       <c r="G128">
         <v>1690</v>
       </c>
       <c r="H128">