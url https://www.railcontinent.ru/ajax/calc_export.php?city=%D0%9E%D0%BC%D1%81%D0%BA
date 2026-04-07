--- v1 (2026-01-07)
+++ v2 (2026-04-07)
@@ -1786,96 +1786,96 @@
       </c>
       <c r="N30">
         <v>13.8</v>
       </c>
       <c r="O30">
         <v>13.6</v>
       </c>
       <c r="P30">
         <v>13.4</v>
       </c>
       <c r="Q30">
         <v>13.2</v>
       </c>
       <c r="R30">
         <v>13.2</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
-        <v>1600</v>
+        <v>1900</v>
       </c>
       <c r="D31">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>20.7</v>
+        <v>22.7</v>
       </c>
       <c r="G31">
-        <v>20.4</v>
+        <v>22.4</v>
       </c>
       <c r="H31">
-        <v>20.1</v>
+        <v>22.1</v>
       </c>
       <c r="I31">
-        <v>19.8</v>
+        <v>21.8</v>
       </c>
       <c r="J31">
-        <v>19.5</v>
+        <v>21.5</v>
       </c>
       <c r="K31">
-        <v>19.2</v>
+        <v>21.1</v>
       </c>
       <c r="L31">
-        <v>19.0</v>
+        <v>20.8</v>
       </c>
       <c r="M31">
-        <v>18.4</v>
+        <v>20.2</v>
       </c>
       <c r="N31">
-        <v>17.4</v>
+        <v>18.9</v>
       </c>
       <c r="O31">
-        <v>16.6</v>
+        <v>18.0</v>
       </c>
       <c r="P31">
-        <v>15.8</v>
+        <v>17.1</v>
       </c>
       <c r="Q31">
-        <v>15.3</v>
+        <v>16.5</v>
       </c>
       <c r="R31">
-        <v>15.3</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1290</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>35.099999999999994</v>
       </c>
       <c r="G32">
         <v>34.5</v>
       </c>
       <c r="H32">
@@ -2187,87 +2187,87 @@
       </c>
       <c r="Q37">
         <v>22.1</v>
       </c>
       <c r="R37">
         <v>22.1</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>1660</v>
       </c>
       <c r="D38">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>19.5</v>
+        <v>21.7</v>
       </c>
       <c r="G38">
+        <v>21.2</v>
+      </c>
+      <c r="H38">
+        <v>20.7</v>
+      </c>
+      <c r="I38">
+        <v>20.2</v>
+      </c>
+      <c r="J38">
+        <v>19.8</v>
+      </c>
+      <c r="K38">
+        <v>19.4</v>
+      </c>
+      <c r="L38">
         <v>19.2</v>
       </c>
-      <c r="H38">
-[...2 lines deleted...]
-      <c r="I38">
+      <c r="M38">
+        <v>19.0</v>
+      </c>
+      <c r="N38">
+        <v>18.8</v>
+      </c>
+      <c r="O38">
         <v>18.6</v>
       </c>
-      <c r="J38">
-[...16 lines deleted...]
-      </c>
       <c r="P38">
-        <v>15.5</v>
+        <v>18.4</v>
       </c>
       <c r="Q38">
-        <v>15.4</v>
+        <v>18.2</v>
       </c>
       <c r="R38">
-        <v>15.4</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39">
         <v>700</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>12.1</v>
       </c>
       <c r="G39">
         <v>11.3</v>
       </c>
       <c r="H39">
@@ -2458,96 +2458,96 @@
       </c>
       <c r="N42">
         <v>27.8</v>
       </c>
       <c r="O42">
         <v>27.4</v>
       </c>
       <c r="P42">
         <v>27</v>
       </c>
       <c r="Q42">
         <v>26.6</v>
       </c>
       <c r="R42">
         <v>26.6</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D43">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>27.0</v>
+        <v>28.4</v>
       </c>
       <c r="G43">
-        <v>26.4</v>
+        <v>27.8</v>
       </c>
       <c r="H43">
-        <v>25.8</v>
+        <v>27.2</v>
       </c>
       <c r="I43">
-        <v>25.2</v>
+        <v>26.6</v>
       </c>
       <c r="J43">
-        <v>24.6</v>
+        <v>26</v>
       </c>
       <c r="K43">
-        <v>24.0</v>
+        <v>25.4</v>
       </c>
       <c r="L43">
-        <v>23.7</v>
+        <v>25.099999999999998</v>
       </c>
       <c r="M43">
-        <v>23.4</v>
+        <v>24.8</v>
       </c>
       <c r="N43">
-        <v>23.1</v>
+        <v>24.5</v>
       </c>
       <c r="O43">
-        <v>22.8</v>
+        <v>24.2</v>
       </c>
       <c r="P43">
-        <v>22.5</v>
+        <v>23.9</v>
       </c>
       <c r="Q43">
-        <v>22.2</v>
+        <v>23.6</v>
       </c>
       <c r="R43">
-        <v>22.2</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
         <v>4800</v>
       </c>
       <c r="D44">
         <v>9</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
         <v>68.59999999999999</v>
       </c>
       <c r="G44">
         <v>66.90000000000001</v>
       </c>
       <c r="H44">
@@ -2691,87 +2691,87 @@
       </c>
       <c r="Q46">
         <v>14.9</v>
       </c>
       <c r="R46">
         <v>14.9</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
         <v>1640</v>
       </c>
       <c r="D47">
         <v>2</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>28.0</v>
+        <v>29.8</v>
       </c>
       <c r="G47">
-        <v>27.3</v>
+        <v>29.1</v>
       </c>
       <c r="H47">
-        <v>26.6</v>
+        <v>28.4</v>
       </c>
       <c r="I47">
+        <v>27.7</v>
+      </c>
+      <c r="J47">
+        <v>27.0</v>
+      </c>
+      <c r="K47">
+        <v>26.3</v>
+      </c>
+      <c r="L47">
         <v>25.9</v>
       </c>
-      <c r="J47">
-[...7 lines deleted...]
-      </c>
       <c r="M47">
+        <v>25.5</v>
+      </c>
+      <c r="N47">
+        <v>25.1</v>
+      </c>
+      <c r="O47">
+        <v>24.7</v>
+      </c>
+      <c r="P47">
+        <v>24.3</v>
+      </c>
+      <c r="Q47">
         <v>23.9</v>
       </c>
-      <c r="N47">
-[...10 lines deleted...]
-      </c>
       <c r="R47">
-        <v>22.7</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
         <v>1540</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
         <v>36.7</v>
       </c>
       <c r="G48">
         <v>35.8</v>
       </c>
       <c r="H48">
@@ -2794,152 +2794,152 @@
       </c>
       <c r="N48">
         <v>30.8</v>
       </c>
       <c r="O48">
         <v>30.3</v>
       </c>
       <c r="P48">
         <v>29.9</v>
       </c>
       <c r="Q48">
         <v>29.5</v>
       </c>
       <c r="R48">
         <v>29.5</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>1240</v>
+        <v>1340</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>25.4</v>
+        <v>25.7</v>
       </c>
       <c r="G49">
-        <v>24.8</v>
+        <v>25.1</v>
       </c>
       <c r="H49">
-        <v>24.2</v>
+        <v>24.5</v>
       </c>
       <c r="I49">
-        <v>23.6</v>
+        <v>23.9</v>
       </c>
       <c r="J49">
-        <v>23.0</v>
+        <v>23.3</v>
       </c>
       <c r="K49">
+        <v>22.7</v>
+      </c>
+      <c r="L49">
         <v>22.4</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>22.1</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>21.8</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>21.5</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>21.2</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>20.9</v>
       </c>
-      <c r="Q49">
-[...1 lines deleted...]
-      </c>
       <c r="R49">
-        <v>20.6</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1600</v>
       </c>
       <c r="D50">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>21.0</v>
+        <v>23.4</v>
       </c>
       <c r="G50">
-        <v>20.7</v>
+        <v>22.9</v>
       </c>
       <c r="H50">
-        <v>20.4</v>
+        <v>22.4</v>
       </c>
       <c r="I50">
-        <v>20.1</v>
+        <v>21.9</v>
       </c>
       <c r="J50">
-        <v>19.8</v>
+        <v>21.4</v>
       </c>
       <c r="K50">
+        <v>20.9</v>
+      </c>
+      <c r="L50">
+        <v>20.6</v>
+      </c>
+      <c r="M50">
+        <v>20.3</v>
+      </c>
+      <c r="N50">
+        <v>20.0</v>
+      </c>
+      <c r="O50">
+        <v>19.7</v>
+      </c>
+      <c r="P50">
         <v>19.4</v>
       </c>
-      <c r="L50">
+      <c r="Q50">
         <v>19.2</v>
       </c>
-      <c r="M50">
-[...13 lines deleted...]
-      </c>
       <c r="R50">
-        <v>15.4</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:19" customHeight="1" ht="20">
       <c r="A54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
@@ -3162,96 +3162,96 @@
       </c>
       <c r="N58">
         <v>3450</v>
       </c>
       <c r="O58">
         <v>3400</v>
       </c>
       <c r="P58">
         <v>3350</v>
       </c>
       <c r="Q58">
         <v>3300</v>
       </c>
       <c r="R58">
         <v>3300</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>51</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1600</v>
+        <v>1900</v>
       </c>
       <c r="D59">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7160</v>
+        <v>7760</v>
       </c>
       <c r="G59">
-        <v>7040</v>
+        <v>7610</v>
       </c>
       <c r="H59">
-        <v>6890</v>
+        <v>7450</v>
       </c>
       <c r="I59">
-        <v>6620</v>
+        <v>7120</v>
       </c>
       <c r="J59">
-        <v>6430</v>
+        <v>6910</v>
       </c>
       <c r="K59">
-        <v>6170</v>
+        <v>6640</v>
       </c>
       <c r="L59">
-        <v>6030</v>
+        <v>6480</v>
       </c>
       <c r="M59">
+        <v>6280</v>
+      </c>
+      <c r="N59">
+        <v>6080</v>
+      </c>
+      <c r="O59">
         <v>5880</v>
       </c>
-      <c r="N59">
-[...2 lines deleted...]
-      <c r="O59">
+      <c r="P59">
+        <v>5710</v>
+      </c>
+      <c r="Q59">
         <v>5510</v>
       </c>
-      <c r="P59">
-[...4 lines deleted...]
-      </c>
       <c r="R59">
-        <v>5180</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1290</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>8700</v>
       </c>
       <c r="G60">
         <v>8580</v>
       </c>
       <c r="H60">
@@ -3563,87 +3563,87 @@
       </c>
       <c r="Q65">
         <v>5800</v>
       </c>
       <c r="R65">
         <v>5800</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>57</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>1660</v>
       </c>
       <c r="D66">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>6350</v>
+        <v>7110</v>
       </c>
       <c r="G66">
-        <v>6230</v>
+        <v>6940</v>
       </c>
       <c r="H66">
-        <v>6070</v>
+        <v>6750</v>
       </c>
       <c r="I66">
-        <v>5950</v>
+        <v>6600</v>
       </c>
       <c r="J66">
-        <v>5800</v>
+        <v>6450</v>
       </c>
       <c r="K66">
-        <v>5660</v>
+        <v>6290</v>
       </c>
       <c r="L66">
-        <v>5540</v>
+        <v>6200</v>
       </c>
       <c r="M66">
-        <v>5430</v>
+        <v>6110</v>
       </c>
       <c r="N66">
-        <v>5280</v>
+        <v>6030</v>
       </c>
       <c r="O66">
-        <v>5180</v>
+        <v>5940</v>
       </c>
       <c r="P66">
-        <v>5130</v>
+        <v>5860</v>
       </c>
       <c r="Q66">
-        <v>5080</v>
+        <v>5770</v>
       </c>
       <c r="R66">
-        <v>5080</v>
+        <v>5770</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>29</v>
       </c>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67">
         <v>700</v>
       </c>
       <c r="D67">
         <v>4</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>3150</v>
       </c>
       <c r="G67">
         <v>3020</v>
       </c>
       <c r="H67">
@@ -3834,96 +3834,96 @@
       </c>
       <c r="N70">
         <v>7120</v>
       </c>
       <c r="O70">
         <v>7020</v>
       </c>
       <c r="P70">
         <v>6910</v>
       </c>
       <c r="Q70">
         <v>6810</v>
       </c>
       <c r="R70">
         <v>6810</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>60</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D71">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
+        <v>8760</v>
+      </c>
+      <c r="G71">
+        <v>8550</v>
+      </c>
+      <c r="H71">
         <v>8350</v>
       </c>
-      <c r="G71">
+      <c r="I71">
         <v>8150</v>
       </c>
-      <c r="H71">
-[...2 lines deleted...]
-      <c r="I71">
+      <c r="J71">
+        <v>7960</v>
+      </c>
+      <c r="K71">
         <v>7770</v>
       </c>
-      <c r="J71">
-[...4 lines deleted...]
-      </c>
       <c r="L71">
-        <v>7290</v>
+        <v>7660</v>
       </c>
       <c r="M71">
-        <v>7190</v>
+        <v>7550</v>
       </c>
       <c r="N71">
-        <v>7090</v>
+        <v>7440</v>
       </c>
       <c r="O71">
-        <v>6990</v>
+        <v>7340</v>
       </c>
       <c r="P71">
-        <v>6890</v>
+        <v>7230</v>
       </c>
       <c r="Q71">
-        <v>6790</v>
+        <v>7130</v>
       </c>
       <c r="R71">
-        <v>6790</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>30</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
         <v>4800</v>
       </c>
       <c r="D72">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
         <v>17590</v>
       </c>
       <c r="G72">
         <v>17160</v>
       </c>
       <c r="H72">
@@ -4067,87 +4067,87 @@
       </c>
       <c r="Q74">
         <v>3720</v>
       </c>
       <c r="R74">
         <v>3720</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>63</v>
       </c>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75">
         <v>1640</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>7010</v>
+        <v>7380</v>
       </c>
       <c r="G75">
-        <v>6840</v>
+        <v>7200</v>
       </c>
       <c r="H75">
-        <v>6680</v>
+        <v>7030</v>
       </c>
       <c r="I75">
-        <v>6510</v>
+        <v>6850</v>
       </c>
       <c r="J75">
-        <v>6350</v>
+        <v>6690</v>
       </c>
       <c r="K75">
-        <v>6200</v>
+        <v>6520</v>
       </c>
       <c r="L75">
-        <v>6110</v>
+        <v>6430</v>
       </c>
       <c r="M75">
-        <v>6010</v>
+        <v>6330</v>
       </c>
       <c r="N75">
-        <v>5920</v>
+        <v>6240</v>
       </c>
       <c r="O75">
-        <v>5840</v>
+        <v>6150</v>
       </c>
       <c r="P75">
-        <v>5750</v>
+        <v>6060</v>
       </c>
       <c r="Q75">
-        <v>5670</v>
+        <v>5970</v>
       </c>
       <c r="R75">
-        <v>5670</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>64</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
         <v>1540</v>
       </c>
       <c r="D76">
         <v>2</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>9110</v>
       </c>
       <c r="G76">
         <v>8890</v>
       </c>
       <c r="H76">
@@ -4170,152 +4170,152 @@
       </c>
       <c r="N76">
         <v>7700</v>
       </c>
       <c r="O76">
         <v>7590</v>
       </c>
       <c r="P76">
         <v>7480</v>
       </c>
       <c r="Q76">
         <v>7370</v>
       </c>
       <c r="R76">
         <v>7370</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>65</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
-        <v>1240</v>
+        <v>1340</v>
       </c>
       <c r="D77">
         <v>2</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>6380</v>
+        <v>6470</v>
       </c>
       <c r="G77">
-        <v>6220</v>
+        <v>6320</v>
       </c>
       <c r="H77">
-        <v>6080</v>
+        <v>6170</v>
       </c>
       <c r="I77">
-        <v>5920</v>
+        <v>6010</v>
       </c>
       <c r="J77">
-        <v>5780</v>
+        <v>5870</v>
       </c>
       <c r="K77">
+        <v>5730</v>
+      </c>
+      <c r="L77">
         <v>5640</v>
       </c>
-      <c r="L77">
-[...1 lines deleted...]
-      </c>
       <c r="M77">
+        <v>5550</v>
+      </c>
+      <c r="N77">
         <v>5470</v>
       </c>
-      <c r="N77">
+      <c r="O77">
         <v>5390</v>
       </c>
-      <c r="O77">
+      <c r="P77">
         <v>5310</v>
       </c>
-      <c r="P77">
-[...1 lines deleted...]
-      </c>
       <c r="Q77">
-        <v>5160</v>
+        <v>5240</v>
       </c>
       <c r="R77">
-        <v>5160</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>66</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78">
         <v>1600</v>
       </c>
       <c r="D78">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
+        <v>7400</v>
+      </c>
+      <c r="G78">
+        <v>7230</v>
+      </c>
+      <c r="H78">
+        <v>7050</v>
+      </c>
+      <c r="I78">
+        <v>6890</v>
+      </c>
+      <c r="J78">
+        <v>6730</v>
+      </c>
+      <c r="K78">
         <v>6570</v>
       </c>
-      <c r="G78">
-[...13 lines deleted...]
-      </c>
       <c r="L78">
-        <v>5980</v>
+        <v>6470</v>
       </c>
       <c r="M78">
-        <v>5900</v>
+        <v>6380</v>
       </c>
       <c r="N78">
-        <v>5780</v>
+        <v>6290</v>
       </c>
       <c r="O78">
-        <v>5540</v>
+        <v>6210</v>
       </c>
       <c r="P78">
-        <v>5450</v>
+        <v>6120</v>
       </c>
       <c r="Q78">
-        <v>5380</v>
+        <v>6030</v>
       </c>
       <c r="R78">
-        <v>5380</v>
+        <v>6030</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A24:R24"/>
     <mergeCell ref="A25:R25"/>
     <mergeCell ref="A26:R26"/>