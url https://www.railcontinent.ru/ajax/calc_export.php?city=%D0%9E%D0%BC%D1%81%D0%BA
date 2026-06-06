--- v2 (2026-04-07)
+++ v3 (2026-06-06)
@@ -1059,87 +1059,87 @@
       </c>
       <c r="Q10">
         <v>10.5</v>
       </c>
       <c r="R10">
         <v>10.5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>1350</v>
       </c>
       <c r="D11">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>46.7</v>
+        <v>48.6</v>
       </c>
       <c r="G11">
-        <v>45.6</v>
+        <v>47.4</v>
       </c>
       <c r="H11">
-        <v>44.5</v>
+        <v>46.3</v>
       </c>
       <c r="I11">
-        <v>43.4</v>
+        <v>45.2</v>
       </c>
       <c r="J11">
+        <v>44.1</v>
+      </c>
+      <c r="K11">
+        <v>43</v>
+      </c>
+      <c r="L11">
         <v>42.3</v>
       </c>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
       <c r="M11">
-        <v>40.0</v>
+        <v>41.7</v>
       </c>
       <c r="N11">
-        <v>39.40000000000001</v>
+        <v>41.1</v>
       </c>
       <c r="O11">
-        <v>38.8</v>
+        <v>40.5</v>
       </c>
       <c r="P11">
-        <v>38.2</v>
+        <v>39.9</v>
       </c>
       <c r="Q11">
-        <v>37.59999999999999</v>
+        <v>39.3</v>
       </c>
       <c r="R11">
-        <v>37.59999999999999</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:19" customHeight="1" ht="20">
       <c r="A15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
@@ -1483,87 +1483,87 @@
       </c>
       <c r="Q21">
         <v>2650</v>
       </c>
       <c r="R21">
         <v>2650</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
         <v>1350</v>
       </c>
       <c r="D22">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>11653</v>
+        <v>12170</v>
       </c>
       <c r="G22">
-        <v>11369</v>
+        <v>11870</v>
       </c>
       <c r="H22">
-        <v>11089</v>
+        <v>11580</v>
       </c>
       <c r="I22">
-        <v>10822</v>
+        <v>11300</v>
       </c>
       <c r="J22">
-        <v>10559</v>
+        <v>11030</v>
       </c>
       <c r="K22">
-        <v>10299</v>
+        <v>10760</v>
       </c>
       <c r="L22">
-        <v>10146</v>
+        <v>10600</v>
       </c>
       <c r="M22">
-        <v>9995</v>
+        <v>10440</v>
       </c>
       <c r="N22">
-        <v>9845</v>
+        <v>10280</v>
       </c>
       <c r="O22">
-        <v>9706</v>
+        <v>10140</v>
       </c>
       <c r="P22">
-        <v>9558</v>
+        <v>9980</v>
       </c>
       <c r="Q22">
-        <v>9421</v>
+        <v>9840</v>
       </c>
       <c r="R22">
-        <v>9421</v>
+        <v>9840</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:19" customHeight="1" ht="20">
       <c r="A26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
@@ -1730,96 +1730,96 @@
       </c>
       <c r="N29">
         <v>19.3</v>
       </c>
       <c r="O29">
         <v>19.1</v>
       </c>
       <c r="P29">
         <v>18.9</v>
       </c>
       <c r="Q29">
         <v>18.7</v>
       </c>
       <c r="R29">
         <v>18.7</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30">
-        <v>640</v>
+        <v>700</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>16.4</v>
+        <v>18.3</v>
       </c>
       <c r="G30">
-        <v>16</v>
+        <v>17.9</v>
       </c>
       <c r="H30">
-        <v>15.6</v>
+        <v>17.5</v>
       </c>
       <c r="I30">
-        <v>15.2</v>
+        <v>17.1</v>
       </c>
       <c r="J30">
-        <v>14.8</v>
+        <v>16.7</v>
       </c>
       <c r="K30">
-        <v>14.4</v>
+        <v>16.3</v>
       </c>
       <c r="L30">
-        <v>14.2</v>
+        <v>16.1</v>
       </c>
       <c r="M30">
-        <v>14</v>
+        <v>15.9</v>
       </c>
       <c r="N30">
-        <v>13.8</v>
+        <v>15.7</v>
       </c>
       <c r="O30">
-        <v>13.6</v>
+        <v>15.5</v>
       </c>
       <c r="P30">
-        <v>13.4</v>
+        <v>15.3</v>
       </c>
       <c r="Q30">
-        <v>13.2</v>
+        <v>15.1</v>
       </c>
       <c r="R30">
-        <v>13.2</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>1900</v>
       </c>
       <c r="D31">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>22.7</v>
       </c>
       <c r="G31">
         <v>22.4</v>
       </c>
       <c r="H31">
@@ -1842,152 +1842,152 @@
       </c>
       <c r="N31">
         <v>18.9</v>
       </c>
       <c r="O31">
         <v>18.0</v>
       </c>
       <c r="P31">
         <v>17.1</v>
       </c>
       <c r="Q31">
         <v>16.5</v>
       </c>
       <c r="R31">
         <v>16.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
-        <v>1290</v>
+        <v>1350</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>35.099999999999994</v>
+        <v>37.0</v>
       </c>
       <c r="G32">
+        <v>36.4</v>
+      </c>
+      <c r="H32">
+        <v>35.7</v>
+      </c>
+      <c r="I32">
+        <v>35.1</v>
+      </c>
+      <c r="J32">
         <v>34.5</v>
       </c>
-      <c r="H32">
-[...7 lines deleted...]
-      </c>
       <c r="K32">
-        <v>31.8</v>
+        <v>33.7</v>
       </c>
       <c r="L32">
-        <v>31.2</v>
+        <v>33.1</v>
       </c>
       <c r="M32">
-        <v>31</v>
+        <v>32.9</v>
       </c>
       <c r="N32">
-        <v>30.8</v>
+        <v>32.7</v>
       </c>
       <c r="O32">
-        <v>30.4</v>
+        <v>32.3</v>
       </c>
       <c r="P32">
-        <v>30.0</v>
+        <v>31.9</v>
       </c>
       <c r="Q32">
-        <v>29.8</v>
+        <v>31.7</v>
       </c>
       <c r="R32">
-        <v>29.8</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D33">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>26.1</v>
+        <v>27.5</v>
       </c>
       <c r="G33">
-        <v>25.5</v>
+        <v>26.9</v>
       </c>
       <c r="H33">
-        <v>24.9</v>
+        <v>26.3</v>
       </c>
       <c r="I33">
-        <v>24.3</v>
+        <v>25.7</v>
       </c>
       <c r="J33">
-        <v>23.8</v>
+        <v>25.1</v>
       </c>
       <c r="K33">
+        <v>24.5</v>
+      </c>
+      <c r="L33">
+        <v>24.2</v>
+      </c>
+      <c r="M33">
+        <v>23.9</v>
+      </c>
+      <c r="N33">
+        <v>23.6</v>
+      </c>
+      <c r="O33">
         <v>23.3</v>
       </c>
-      <c r="L33">
+      <c r="P33">
         <v>23.0</v>
       </c>
-      <c r="M33">
+      <c r="Q33">
         <v>22.7</v>
       </c>
-      <c r="N33">
-[...10 lines deleted...]
-      </c>
       <c r="R33">
-        <v>21.5</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
         <v>1700</v>
       </c>
       <c r="D34">
         <v>6</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>27.2</v>
       </c>
       <c r="G34">
         <v>26.0</v>
       </c>
       <c r="H34">
@@ -2514,152 +2514,152 @@
       </c>
       <c r="N43">
         <v>24.5</v>
       </c>
       <c r="O43">
         <v>24.2</v>
       </c>
       <c r="P43">
         <v>23.9</v>
       </c>
       <c r="Q43">
         <v>23.6</v>
       </c>
       <c r="R43">
         <v>23.6</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
-        <v>4800</v>
+        <v>4900</v>
       </c>
       <c r="D44">
         <v>9</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>68.59999999999999</v>
+        <v>70.0</v>
       </c>
       <c r="G44">
-        <v>66.90000000000001</v>
+        <v>68.30000000000001</v>
       </c>
       <c r="H44">
-        <v>65.3</v>
+        <v>66.7</v>
       </c>
       <c r="I44">
-        <v>63.7</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="J44">
-        <v>62.2</v>
+        <v>63.5</v>
       </c>
       <c r="K44">
-        <v>60.7</v>
+        <v>61.9</v>
       </c>
       <c r="L44">
-        <v>59.8</v>
+        <v>61.0</v>
       </c>
       <c r="M44">
-        <v>59.0</v>
+        <v>60.2</v>
       </c>
       <c r="N44">
-        <v>58.2</v>
+        <v>59.4</v>
       </c>
       <c r="O44">
-        <v>57.40000000000001</v>
+        <v>58.59999999999999</v>
       </c>
       <c r="P44">
-        <v>56.6</v>
+        <v>57.8</v>
       </c>
       <c r="Q44">
-        <v>55.8</v>
+        <v>57.0</v>
       </c>
       <c r="R44">
-        <v>55.8</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
-        <v>1840</v>
+        <v>1900</v>
       </c>
       <c r="D45">
         <v>2</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>34.8</v>
+        <v>36.7</v>
       </c>
       <c r="G45">
-        <v>34.1</v>
+        <v>36.0</v>
       </c>
       <c r="H45">
-        <v>33.5</v>
+        <v>35.4</v>
       </c>
       <c r="I45">
-        <v>32.8</v>
+        <v>34.7</v>
       </c>
       <c r="J45">
-        <v>32.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="K45">
-        <v>31.5</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="L45">
-        <v>31.099999999999998</v>
+        <v>33.0</v>
       </c>
       <c r="M45">
-        <v>30.6</v>
+        <v>32.5</v>
       </c>
       <c r="N45">
-        <v>30.2</v>
+        <v>32.099999999999994</v>
       </c>
       <c r="O45">
-        <v>29.9</v>
+        <v>31.8</v>
       </c>
       <c r="P45">
-        <v>29.7</v>
+        <v>31.6</v>
       </c>
       <c r="Q45">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
       <c r="R45">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>1500</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>19.3</v>
       </c>
       <c r="G46">
         <v>18.3</v>
       </c>
       <c r="H46">
@@ -2682,208 +2682,208 @@
       </c>
       <c r="N46">
         <v>15.5</v>
       </c>
       <c r="O46">
         <v>15.3</v>
       </c>
       <c r="P46">
         <v>15.1</v>
       </c>
       <c r="Q46">
         <v>14.9</v>
       </c>
       <c r="R46">
         <v>14.9</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
-        <v>1640</v>
+        <v>2200</v>
       </c>
       <c r="D47">
         <v>2</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>29.8</v>
+        <v>33.8</v>
       </c>
       <c r="G47">
-        <v>29.1</v>
+        <v>33.0</v>
       </c>
       <c r="H47">
+        <v>32.2</v>
+      </c>
+      <c r="I47">
+        <v>31.4</v>
+      </c>
+      <c r="J47">
+        <v>30.7</v>
+      </c>
+      <c r="K47">
+        <v>30.0</v>
+      </c>
+      <c r="L47">
+        <v>29.6</v>
+      </c>
+      <c r="M47">
+        <v>29.2</v>
+      </c>
+      <c r="N47">
+        <v>28.8</v>
+      </c>
+      <c r="O47">
         <v>28.4</v>
       </c>
-      <c r="I47">
-[...19 lines deleted...]
-      </c>
       <c r="P47">
-        <v>24.3</v>
+        <v>28.0</v>
       </c>
       <c r="Q47">
-        <v>23.9</v>
+        <v>27.6</v>
       </c>
       <c r="R47">
-        <v>23.9</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
-        <v>1540</v>
+        <v>1600</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>36.7</v>
+        <v>38.6</v>
       </c>
       <c r="G48">
-        <v>35.8</v>
+        <v>37.7</v>
       </c>
       <c r="H48">
-        <v>34.9</v>
+        <v>36.8</v>
       </c>
       <c r="I48">
-        <v>34.0</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="J48">
-        <v>33.1</v>
+        <v>35.0</v>
       </c>
       <c r="K48">
-        <v>32.3</v>
+        <v>34.2</v>
       </c>
       <c r="L48">
+        <v>33.7</v>
+      </c>
+      <c r="M48">
+        <v>33.2</v>
+      </c>
+      <c r="N48">
+        <v>32.7</v>
+      </c>
+      <c r="O48">
+        <v>32.2</v>
+      </c>
+      <c r="P48">
         <v>31.8</v>
       </c>
-      <c r="M48">
-[...10 lines deleted...]
-      </c>
       <c r="Q48">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
       <c r="R48">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>1340</v>
+        <v>1400</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>25.7</v>
+        <v>27.6</v>
       </c>
       <c r="G49">
-        <v>25.1</v>
+        <v>27.0</v>
       </c>
       <c r="H49">
-        <v>24.5</v>
+        <v>26.4</v>
       </c>
       <c r="I49">
-        <v>23.9</v>
+        <v>25.8</v>
       </c>
       <c r="J49">
-        <v>23.3</v>
+        <v>25.2</v>
       </c>
       <c r="K49">
-        <v>22.7</v>
+        <v>24.6</v>
       </c>
       <c r="L49">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="M49">
-        <v>22.1</v>
+        <v>24.0</v>
       </c>
       <c r="N49">
-        <v>21.8</v>
+        <v>23.7</v>
       </c>
       <c r="O49">
-        <v>21.5</v>
+        <v>23.4</v>
       </c>
       <c r="P49">
-        <v>21.2</v>
+        <v>23.1</v>
       </c>
       <c r="Q49">
-        <v>20.9</v>
+        <v>22.8</v>
       </c>
       <c r="R49">
-        <v>20.9</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1600</v>
       </c>
       <c r="D50">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
         <v>23.4</v>
       </c>
       <c r="G50">
         <v>22.9</v>
       </c>
       <c r="H50">
@@ -3106,96 +3106,96 @@
       </c>
       <c r="N57">
         <v>6370</v>
       </c>
       <c r="O57">
         <v>6280</v>
       </c>
       <c r="P57">
         <v>6190</v>
       </c>
       <c r="Q57">
         <v>6100</v>
       </c>
       <c r="R57">
         <v>6100</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
-        <v>640</v>
+        <v>700</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>4080</v>
+        <v>4640</v>
       </c>
       <c r="G58">
+        <v>4530</v>
+      </c>
+      <c r="H58">
+        <v>4420</v>
+      </c>
+      <c r="I58">
+        <v>4310</v>
+      </c>
+      <c r="J58">
+        <v>4200</v>
+      </c>
+      <c r="K58">
+        <v>4100</v>
+      </c>
+      <c r="L58">
+        <v>4040</v>
+      </c>
+      <c r="M58">
         <v>3980</v>
       </c>
-      <c r="H58">
-[...16 lines deleted...]
-      </c>
       <c r="N58">
-        <v>3450</v>
+        <v>3920</v>
       </c>
       <c r="O58">
-        <v>3400</v>
+        <v>3860</v>
       </c>
       <c r="P58">
-        <v>3350</v>
+        <v>3810</v>
       </c>
       <c r="Q58">
-        <v>3300</v>
+        <v>3750</v>
       </c>
       <c r="R58">
-        <v>3300</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>51</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>1900</v>
       </c>
       <c r="D59">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>7760</v>
       </c>
       <c r="G59">
         <v>7610</v>
       </c>
       <c r="H59">
@@ -3218,152 +3218,152 @@
       </c>
       <c r="N59">
         <v>6080</v>
       </c>
       <c r="O59">
         <v>5880</v>
       </c>
       <c r="P59">
         <v>5710</v>
       </c>
       <c r="Q59">
         <v>5510</v>
       </c>
       <c r="R59">
         <v>5510</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
-        <v>1290</v>
+        <v>1350</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>8700</v>
+        <v>9260</v>
       </c>
       <c r="G60">
-        <v>8580</v>
+        <v>9130</v>
       </c>
       <c r="H60">
-        <v>8470</v>
+        <v>9000</v>
       </c>
       <c r="I60">
-        <v>8330</v>
+        <v>8850</v>
       </c>
       <c r="J60">
-        <v>8190</v>
+        <v>8690</v>
       </c>
       <c r="K60">
-        <v>8000</v>
+        <v>8490</v>
       </c>
       <c r="L60">
-        <v>7920</v>
+        <v>8400</v>
       </c>
       <c r="M60">
-        <v>7820</v>
+        <v>8300</v>
       </c>
       <c r="N60">
-        <v>7750</v>
+        <v>8220</v>
       </c>
       <c r="O60">
-        <v>7620</v>
+        <v>8080</v>
       </c>
       <c r="P60">
-        <v>7550</v>
+        <v>8010</v>
       </c>
       <c r="Q60">
-        <v>7450</v>
+        <v>7900</v>
       </c>
       <c r="R60">
-        <v>7450</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>53</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>8110</v>
+        <v>8480</v>
       </c>
       <c r="G61">
-        <v>7920</v>
+        <v>8280</v>
       </c>
       <c r="H61">
-        <v>7730</v>
+        <v>8080</v>
       </c>
       <c r="I61">
-        <v>7550</v>
+        <v>7900</v>
       </c>
       <c r="J61">
-        <v>7370</v>
+        <v>7710</v>
       </c>
       <c r="K61">
-        <v>7200</v>
+        <v>7530</v>
       </c>
       <c r="L61">
-        <v>7090</v>
+        <v>7410</v>
       </c>
       <c r="M61">
-        <v>6990</v>
+        <v>7310</v>
       </c>
       <c r="N61">
-        <v>6890</v>
+        <v>7210</v>
       </c>
       <c r="O61">
-        <v>6790</v>
+        <v>7110</v>
       </c>
       <c r="P61">
-        <v>6700</v>
+        <v>7000</v>
       </c>
       <c r="Q61">
-        <v>6600</v>
+        <v>6900</v>
       </c>
       <c r="R61">
-        <v>6600</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>54</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1700</v>
       </c>
       <c r="D62">
         <v>6</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>6890</v>
       </c>
       <c r="G62">
         <v>6670</v>
       </c>
       <c r="H62">
@@ -3890,152 +3890,152 @@
       </c>
       <c r="N71">
         <v>7440</v>
       </c>
       <c r="O71">
         <v>7340</v>
       </c>
       <c r="P71">
         <v>7230</v>
       </c>
       <c r="Q71">
         <v>7130</v>
       </c>
       <c r="R71">
         <v>7130</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>30</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
-        <v>4800</v>
+        <v>4900</v>
       </c>
       <c r="D72">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>17590</v>
+        <v>17960</v>
       </c>
       <c r="G72">
-        <v>17160</v>
+        <v>17520</v>
       </c>
       <c r="H72">
-        <v>16740</v>
+        <v>17090</v>
       </c>
       <c r="I72">
-        <v>16330</v>
+        <v>16680</v>
       </c>
       <c r="J72">
-        <v>15930</v>
+        <v>16270</v>
       </c>
       <c r="K72">
-        <v>15540</v>
+        <v>15870</v>
       </c>
       <c r="L72">
-        <v>15320</v>
+        <v>15640</v>
       </c>
       <c r="M72">
-        <v>15090</v>
+        <v>15410</v>
       </c>
       <c r="N72">
-        <v>14870</v>
+        <v>15190</v>
       </c>
       <c r="O72">
-        <v>14650</v>
+        <v>14970</v>
       </c>
       <c r="P72">
-        <v>14430</v>
+        <v>14730</v>
       </c>
       <c r="Q72">
-        <v>14210</v>
+        <v>14510</v>
       </c>
       <c r="R72">
-        <v>14210</v>
+        <v>14510</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>61</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73">
-        <v>1840</v>
+        <v>1900</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>8311</v>
+        <v>8871</v>
       </c>
       <c r="G73">
-        <v>8157</v>
+        <v>8707</v>
       </c>
       <c r="H73">
-        <v>8007</v>
+        <v>8537</v>
       </c>
       <c r="I73">
-        <v>7853</v>
+        <v>8373</v>
       </c>
       <c r="J73">
+        <v>8200</v>
+      </c>
+      <c r="K73">
+        <v>8046</v>
+      </c>
+      <c r="L73">
+        <v>7929</v>
+      </c>
+      <c r="M73">
+        <v>7815</v>
+      </c>
+      <c r="N73">
         <v>7700</v>
       </c>
-      <c r="K73">
-[...10 lines deleted...]
-      </c>
       <c r="O73">
-        <v>7150</v>
+        <v>7610</v>
       </c>
       <c r="P73">
-        <v>7100</v>
+        <v>7560</v>
       </c>
       <c r="Q73">
-        <v>7050</v>
+        <v>7500</v>
       </c>
       <c r="R73">
-        <v>7050</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>62</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74">
         <v>1500</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>4880</v>
       </c>
       <c r="G74">
         <v>4710</v>
       </c>
       <c r="H74">
@@ -4058,208 +4058,208 @@
       </c>
       <c r="N74">
         <v>3890</v>
       </c>
       <c r="O74">
         <v>3830</v>
       </c>
       <c r="P74">
         <v>3780</v>
       </c>
       <c r="Q74">
         <v>3720</v>
       </c>
       <c r="R74">
         <v>3720</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>63</v>
       </c>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75">
-        <v>1640</v>
+        <v>2200</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>7380</v>
+        <v>8520</v>
       </c>
       <c r="G75">
+        <v>8310</v>
+      </c>
+      <c r="H75">
+        <v>8110</v>
+      </c>
+      <c r="I75">
+        <v>7910</v>
+      </c>
+      <c r="J75">
+        <v>7710</v>
+      </c>
+      <c r="K75">
+        <v>7530</v>
+      </c>
+      <c r="L75">
+        <v>7420</v>
+      </c>
+      <c r="M75">
+        <v>7310</v>
+      </c>
+      <c r="N75">
         <v>7200</v>
       </c>
-      <c r="H75">
-[...19 lines deleted...]
-      </c>
       <c r="O75">
-        <v>6150</v>
+        <v>7090</v>
       </c>
       <c r="P75">
-        <v>6060</v>
+        <v>6990</v>
       </c>
       <c r="Q75">
-        <v>5970</v>
+        <v>6890</v>
       </c>
       <c r="R75">
-        <v>5970</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>64</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
-        <v>1540</v>
+        <v>1600</v>
       </c>
       <c r="D76">
         <v>2</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>9110</v>
+        <v>9670</v>
       </c>
       <c r="G76">
-        <v>8890</v>
+        <v>9440</v>
       </c>
       <c r="H76">
-        <v>8680</v>
+        <v>9210</v>
       </c>
       <c r="I76">
-        <v>8460</v>
+        <v>8980</v>
       </c>
       <c r="J76">
-        <v>8260</v>
+        <v>8760</v>
       </c>
       <c r="K76">
-        <v>8060</v>
+        <v>8550</v>
       </c>
       <c r="L76">
+        <v>8420</v>
+      </c>
+      <c r="M76">
+        <v>8300</v>
+      </c>
+      <c r="N76">
+        <v>8170</v>
+      </c>
+      <c r="O76">
+        <v>8050</v>
+      </c>
+      <c r="P76">
         <v>7940</v>
       </c>
-      <c r="M76">
+      <c r="Q76">
         <v>7820</v>
       </c>
-      <c r="N76">
-[...10 lines deleted...]
-      </c>
       <c r="R76">
-        <v>7370</v>
+        <v>7820</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>65</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
-        <v>1340</v>
+        <v>1400</v>
       </c>
       <c r="D77">
         <v>2</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>6470</v>
+        <v>7030</v>
       </c>
       <c r="G77">
-        <v>6320</v>
+        <v>6870</v>
       </c>
       <c r="H77">
-        <v>6170</v>
+        <v>6700</v>
       </c>
       <c r="I77">
-        <v>6010</v>
+        <v>6530</v>
       </c>
       <c r="J77">
-        <v>5870</v>
+        <v>6370</v>
       </c>
       <c r="K77">
-        <v>5730</v>
+        <v>6220</v>
       </c>
       <c r="L77">
-        <v>5640</v>
+        <v>6120</v>
       </c>
       <c r="M77">
-        <v>5550</v>
+        <v>6030</v>
       </c>
       <c r="N77">
-        <v>5470</v>
+        <v>5940</v>
       </c>
       <c r="O77">
-        <v>5390</v>
+        <v>5850</v>
       </c>
       <c r="P77">
-        <v>5310</v>
+        <v>5770</v>
       </c>
       <c r="Q77">
-        <v>5240</v>
+        <v>5690</v>
       </c>
       <c r="R77">
-        <v>5240</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>66</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78">
         <v>1600</v>
       </c>
       <c r="D78">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
         <v>7400</v>
       </c>
       <c r="G78">
         <v>7230</v>
       </c>
       <c r="H78">