--- v3 (2026-06-06)
+++ v4 (2026-10-22)
@@ -1050,96 +1050,96 @@
       </c>
       <c r="N10">
         <v>11.1</v>
       </c>
       <c r="O10">
         <v>10.9</v>
       </c>
       <c r="P10">
         <v>10.7</v>
       </c>
       <c r="Q10">
         <v>10.5</v>
       </c>
       <c r="R10">
         <v>10.5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>1350</v>
+        <v>1700</v>
       </c>
       <c r="D11">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>48.6</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G11">
-        <v>47.4</v>
+        <v>66.5</v>
       </c>
       <c r="H11">
-        <v>46.3</v>
+        <v>65.0</v>
       </c>
       <c r="I11">
-        <v>45.2</v>
+        <v>64</v>
       </c>
       <c r="J11">
-        <v>44.1</v>
+        <v>63.0</v>
       </c>
       <c r="K11">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="L11">
-        <v>42.3</v>
+        <v>61.2</v>
       </c>
       <c r="M11">
-        <v>41.7</v>
+        <v>60.4</v>
       </c>
       <c r="N11">
-        <v>41.1</v>
+        <v>59.6</v>
       </c>
       <c r="O11">
-        <v>40.5</v>
+        <v>58.8</v>
       </c>
       <c r="P11">
-        <v>39.9</v>
+        <v>58.0</v>
       </c>
       <c r="Q11">
-        <v>39.3</v>
+        <v>57.2</v>
       </c>
       <c r="R11">
-        <v>39.3</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:19" customHeight="1" ht="20">
       <c r="A15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
@@ -1474,96 +1474,96 @@
       </c>
       <c r="N21">
         <v>2770</v>
       </c>
       <c r="O21">
         <v>2730</v>
       </c>
       <c r="P21">
         <v>2690</v>
       </c>
       <c r="Q21">
         <v>2650</v>
       </c>
       <c r="R21">
         <v>2650</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
-        <v>1350</v>
+        <v>1700</v>
       </c>
       <c r="D22">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>12170</v>
+        <v>16980</v>
       </c>
       <c r="G22">
-        <v>11870</v>
+        <v>16580</v>
       </c>
       <c r="H22">
-        <v>11580</v>
+        <v>16200</v>
       </c>
       <c r="I22">
-        <v>11300</v>
+        <v>16050</v>
       </c>
       <c r="J22">
-        <v>11030</v>
+        <v>15710</v>
       </c>
       <c r="K22">
-        <v>10760</v>
+        <v>15460</v>
       </c>
       <c r="L22">
-        <v>10600</v>
+        <v>15270</v>
       </c>
       <c r="M22">
-        <v>10440</v>
+        <v>15070</v>
       </c>
       <c r="N22">
-        <v>10280</v>
+        <v>14880</v>
       </c>
       <c r="O22">
-        <v>10140</v>
+        <v>14690</v>
       </c>
       <c r="P22">
-        <v>9980</v>
+        <v>14500</v>
       </c>
       <c r="Q22">
-        <v>9840</v>
+        <v>14310</v>
       </c>
       <c r="R22">
-        <v>9840</v>
+        <v>14310</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:19" customHeight="1" ht="20">
       <c r="A26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
@@ -1618,152 +1618,152 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q27" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R27" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D28">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="G28">
+        <v>29.3</v>
+      </c>
+      <c r="H28">
+        <v>28.7</v>
+      </c>
+      <c r="I28">
+        <v>28.1</v>
+      </c>
+      <c r="J28">
+        <v>27.5</v>
+      </c>
+      <c r="K28">
         <v>26.9</v>
       </c>
-      <c r="G28">
+      <c r="L28">
+        <v>26.6</v>
+      </c>
+      <c r="M28">
         <v>26.3</v>
       </c>
-      <c r="H28">
+      <c r="N28">
+        <v>26.0</v>
+      </c>
+      <c r="O28">
         <v>25.7</v>
       </c>
-      <c r="I28">
+      <c r="P28">
+        <v>25.4</v>
+      </c>
+      <c r="Q28">
         <v>25.1</v>
       </c>
-      <c r="J28">
-[...22 lines deleted...]
-      </c>
       <c r="R28">
-        <v>22.1</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>1750</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>22.4</v>
+        <v>22.9</v>
       </c>
       <c r="G29">
-        <v>21.9</v>
+        <v>22.3</v>
       </c>
       <c r="H29">
-        <v>21.4</v>
+        <v>21.8</v>
       </c>
       <c r="I29">
-        <v>20.9</v>
+        <v>21.3</v>
       </c>
       <c r="J29">
-        <v>20.4</v>
+        <v>20.8</v>
       </c>
       <c r="K29">
+        <v>20.3</v>
+      </c>
+      <c r="L29">
+        <v>20.1</v>
+      </c>
+      <c r="M29">
         <v>19.9</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>19.7</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>19.5</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>19.3</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>19.1</v>
       </c>
-      <c r="P29">
-[...4 lines deleted...]
-      </c>
       <c r="R29">
-        <v>18.7</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30">
         <v>700</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>18.3</v>
       </c>
       <c r="G30">
         <v>17.9</v>
       </c>
       <c r="H30">
@@ -1786,96 +1786,96 @@
       </c>
       <c r="N30">
         <v>15.7</v>
       </c>
       <c r="O30">
         <v>15.5</v>
       </c>
       <c r="P30">
         <v>15.3</v>
       </c>
       <c r="Q30">
         <v>15.1</v>
       </c>
       <c r="R30">
         <v>15.1</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
-        <v>1900</v>
+        <v>4000</v>
       </c>
       <c r="D31">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>22.7</v>
+        <v>28.6</v>
       </c>
       <c r="G31">
-        <v>22.4</v>
+        <v>28</v>
       </c>
       <c r="H31">
-        <v>22.1</v>
+        <v>27.4</v>
       </c>
       <c r="I31">
-        <v>21.8</v>
+        <v>26.8</v>
       </c>
       <c r="J31">
-        <v>21.5</v>
+        <v>26.2</v>
       </c>
       <c r="K31">
-        <v>21.1</v>
+        <v>25.7</v>
       </c>
       <c r="L31">
-        <v>20.8</v>
+        <v>25.3</v>
       </c>
       <c r="M31">
-        <v>20.2</v>
+        <v>25</v>
       </c>
       <c r="N31">
-        <v>18.9</v>
+        <v>24.5</v>
       </c>
       <c r="O31">
-        <v>18.0</v>
+        <v>24.1</v>
       </c>
       <c r="P31">
-        <v>17.1</v>
+        <v>23.4</v>
       </c>
       <c r="Q31">
-        <v>16.5</v>
+        <v>23.1</v>
       </c>
       <c r="R31">
-        <v>16.5</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1350</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>37.0</v>
       </c>
       <c r="G32">
         <v>36.4</v>
       </c>
       <c r="H32">
@@ -1898,96 +1898,96 @@
       </c>
       <c r="N32">
         <v>32.7</v>
       </c>
       <c r="O32">
         <v>32.3</v>
       </c>
       <c r="P32">
         <v>31.9</v>
       </c>
       <c r="Q32">
         <v>31.7</v>
       </c>
       <c r="R32">
         <v>31.7</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D33">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>27.5</v>
+        <v>30.3</v>
       </c>
       <c r="G33">
-        <v>26.9</v>
+        <v>29.5</v>
       </c>
       <c r="H33">
-        <v>26.3</v>
+        <v>28.8</v>
       </c>
       <c r="I33">
-        <v>25.7</v>
+        <v>28.2</v>
       </c>
       <c r="J33">
-        <v>25.1</v>
+        <v>27.6</v>
       </c>
       <c r="K33">
-        <v>24.5</v>
+        <v>27.0</v>
       </c>
       <c r="L33">
-        <v>24.2</v>
+        <v>26.7</v>
       </c>
       <c r="M33">
-        <v>23.9</v>
+        <v>26.4</v>
       </c>
       <c r="N33">
-        <v>23.6</v>
+        <v>26.1</v>
       </c>
       <c r="O33">
-        <v>23.3</v>
+        <v>25.8</v>
       </c>
       <c r="P33">
-        <v>23.0</v>
+        <v>25.5</v>
       </c>
       <c r="Q33">
-        <v>22.7</v>
+        <v>25.2</v>
       </c>
       <c r="R33">
-        <v>22.7</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
         <v>1700</v>
       </c>
       <c r="D34">
         <v>6</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>27.2</v>
       </c>
       <c r="G34">
         <v>26.0</v>
       </c>
       <c r="H34">
@@ -2019,143 +2019,143 @@
       </c>
       <c r="Q34">
         <v>21.5</v>
       </c>
       <c r="R34">
         <v>21.5</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>55</v>
       </c>
       <c r="C35">
         <v>1000</v>
       </c>
       <c r="D35">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="G35">
+        <v>10</v>
+      </c>
+      <c r="H35">
         <v>9.8</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>9.6</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>9.4</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>9.2</v>
       </c>
-      <c r="J35">
+      <c r="L35">
+        <v>9.1</v>
+      </c>
+      <c r="M35">
         <v>9</v>
       </c>
-      <c r="K35">
+      <c r="N35">
+        <v>8.9</v>
+      </c>
+      <c r="O35">
         <v>8.8</v>
       </c>
-      <c r="L35">
+      <c r="P35">
         <v>8.7</v>
       </c>
-      <c r="M35">
+      <c r="Q35">
         <v>8.6</v>
       </c>
-      <c r="N35">
-[...10 lines deleted...]
-      </c>
       <c r="R35">
-        <v>8.2</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>28</v>
       </c>
       <c r="B36" t="s">
         <v>55</v>
       </c>
       <c r="C36">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="D36">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="5">
-        <v>17.6</v>
+        <v>18.1</v>
       </c>
       <c r="G36">
-        <v>17.2</v>
+        <v>17.7</v>
       </c>
       <c r="H36">
-        <v>16.8</v>
+        <v>17.3</v>
       </c>
       <c r="I36">
-        <v>16.4</v>
+        <v>16.9</v>
       </c>
       <c r="J36">
-        <v>16</v>
+        <v>16.5</v>
       </c>
       <c r="K36">
-        <v>15.6</v>
+        <v>16.1</v>
       </c>
       <c r="L36">
-        <v>15.4</v>
+        <v>15.9</v>
       </c>
       <c r="M36">
-        <v>15.2</v>
+        <v>15.7</v>
       </c>
       <c r="N36">
-        <v>15</v>
+        <v>15.5</v>
       </c>
       <c r="O36">
-        <v>14.8</v>
+        <v>15.3</v>
       </c>
       <c r="P36">
-        <v>14.6</v>
+        <v>15.1</v>
       </c>
       <c r="Q36">
-        <v>14.4</v>
+        <v>14.9</v>
       </c>
       <c r="R36">
-        <v>14.4</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37">
         <v>900</v>
       </c>
       <c r="D37">
         <v>5</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>27.1</v>
       </c>
       <c r="G37">
         <v>26.4</v>
       </c>
       <c r="H37">
@@ -2178,96 +2178,96 @@
       </c>
       <c r="N37">
         <v>23</v>
       </c>
       <c r="O37">
         <v>22.7</v>
       </c>
       <c r="P37">
         <v>22.4</v>
       </c>
       <c r="Q37">
         <v>22.1</v>
       </c>
       <c r="R37">
         <v>22.1</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>1660</v>
+        <v>1726</v>
       </c>
       <c r="D38">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>21.7</v>
+        <v>23.3</v>
       </c>
       <c r="G38">
-        <v>21.2</v>
+        <v>22.7</v>
       </c>
       <c r="H38">
-        <v>20.7</v>
+        <v>22.1</v>
       </c>
       <c r="I38">
-        <v>20.2</v>
+        <v>21.6</v>
       </c>
       <c r="J38">
-        <v>19.8</v>
+        <v>21.0</v>
       </c>
       <c r="K38">
-        <v>19.4</v>
+        <v>20.8</v>
       </c>
       <c r="L38">
-        <v>19.2</v>
+        <v>20.6</v>
       </c>
       <c r="M38">
-        <v>19.0</v>
+        <v>20.3</v>
       </c>
       <c r="N38">
-        <v>18.8</v>
+        <v>20.1</v>
       </c>
       <c r="O38">
-        <v>18.6</v>
+        <v>19.9</v>
       </c>
       <c r="P38">
-        <v>18.4</v>
+        <v>19.7</v>
       </c>
       <c r="Q38">
-        <v>18.2</v>
+        <v>19.5</v>
       </c>
       <c r="R38">
-        <v>18.2</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39">
         <v>700</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>12.1</v>
       </c>
       <c r="G39">
         <v>11.3</v>
       </c>
       <c r="H39">
@@ -2299,143 +2299,143 @@
       </c>
       <c r="Q39">
         <v>9.3</v>
       </c>
       <c r="R39">
         <v>9.3</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>1350</v>
       </c>
       <c r="D40">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
+        <v>28.3</v>
+      </c>
+      <c r="G40">
+        <v>27.6</v>
+      </c>
+      <c r="H40">
+        <v>27.0</v>
+      </c>
+      <c r="I40">
+        <v>26.4</v>
+      </c>
+      <c r="J40">
         <v>25.8</v>
       </c>
-      <c r="G40">
+      <c r="K40">
         <v>25.2</v>
       </c>
-      <c r="H40">
+      <c r="L40">
+        <v>24.9</v>
+      </c>
+      <c r="M40">
         <v>24.6</v>
       </c>
-      <c r="I40">
-[...13 lines deleted...]
-      </c>
       <c r="N40">
-        <v>22.2</v>
+        <v>24.3</v>
       </c>
       <c r="O40">
-        <v>21.9</v>
+        <v>24.0</v>
       </c>
       <c r="P40">
-        <v>21.6</v>
+        <v>23.7</v>
       </c>
       <c r="Q40">
-        <v>21.3</v>
+        <v>23.4</v>
       </c>
       <c r="R40">
-        <v>21.3</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41" t="s">
         <v>55</v>
       </c>
       <c r="C41">
         <v>1200</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="G41">
+        <v>10.9</v>
+      </c>
+      <c r="H41">
         <v>10.6</v>
       </c>
-      <c r="G41">
+      <c r="I41">
         <v>10.3</v>
       </c>
-      <c r="H41">
+      <c r="J41">
         <v>10</v>
       </c>
-      <c r="I41">
+      <c r="K41">
         <v>9.8</v>
       </c>
-      <c r="J41">
+      <c r="L41">
+        <v>9.7</v>
+      </c>
+      <c r="M41">
         <v>9.6</v>
       </c>
-      <c r="K41">
+      <c r="N41">
+        <v>9.5</v>
+      </c>
+      <c r="O41">
         <v>9.4</v>
       </c>
-      <c r="L41">
+      <c r="P41">
         <v>9.3</v>
       </c>
-      <c r="M41">
+      <c r="Q41">
         <v>9.2</v>
       </c>
-      <c r="N41">
-[...10 lines deleted...]
-      </c>
       <c r="R41">
-        <v>8.8</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
         <v>2100</v>
       </c>
       <c r="D42">
         <v>7</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>32.8</v>
       </c>
       <c r="G42">
         <v>32</v>
       </c>
       <c r="H42">
@@ -2467,199 +2467,199 @@
       </c>
       <c r="Q42">
         <v>26.6</v>
       </c>
       <c r="R42">
         <v>26.6</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
         <v>1600</v>
       </c>
       <c r="D43">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
+        <v>34.1</v>
+      </c>
+      <c r="G43">
+        <v>33.2</v>
+      </c>
+      <c r="H43">
+        <v>32.5</v>
+      </c>
+      <c r="I43">
+        <v>31.8</v>
+      </c>
+      <c r="J43">
+        <v>31.1</v>
+      </c>
+      <c r="K43">
+        <v>30.4</v>
+      </c>
+      <c r="L43">
+        <v>30.0</v>
+      </c>
+      <c r="M43">
+        <v>29.6</v>
+      </c>
+      <c r="N43">
+        <v>29.2</v>
+      </c>
+      <c r="O43">
+        <v>28.8</v>
+      </c>
+      <c r="P43">
         <v>28.4</v>
       </c>
-      <c r="G43">
-[...28 lines deleted...]
-      </c>
       <c r="Q43">
-        <v>23.6</v>
+        <v>28.0</v>
       </c>
       <c r="R43">
-        <v>23.6</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
-        <v>4900</v>
+        <v>4950</v>
       </c>
       <c r="D44">
         <v>9</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>70.0</v>
+        <v>72.30000000000001</v>
       </c>
       <c r="G44">
-        <v>68.30000000000001</v>
+        <v>70.5</v>
       </c>
       <c r="H44">
-        <v>66.7</v>
+        <v>68.8</v>
       </c>
       <c r="I44">
-        <v>65.099999999999994</v>
+        <v>67.2</v>
       </c>
       <c r="J44">
-        <v>63.5</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="K44">
-        <v>61.9</v>
+        <v>64.0</v>
       </c>
       <c r="L44">
-        <v>61.0</v>
+        <v>63.1</v>
       </c>
       <c r="M44">
-        <v>60.2</v>
+        <v>62.3</v>
       </c>
       <c r="N44">
-        <v>59.4</v>
+        <v>61.5</v>
       </c>
       <c r="O44">
-        <v>58.59999999999999</v>
+        <v>60.7</v>
       </c>
       <c r="P44">
-        <v>57.8</v>
+        <v>59.9</v>
       </c>
       <c r="Q44">
-        <v>57.0</v>
+        <v>59.1</v>
       </c>
       <c r="R44">
-        <v>57.0</v>
+        <v>59.1</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D45">
         <v>2</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>36.7</v>
+        <v>39.1</v>
       </c>
       <c r="G45">
+        <v>38.59999999999999</v>
+      </c>
+      <c r="H45">
+        <v>38.0</v>
+      </c>
+      <c r="I45">
+        <v>37.40000000000001</v>
+      </c>
+      <c r="J45">
+        <v>36.9</v>
+      </c>
+      <c r="K45">
+        <v>36.3</v>
+      </c>
+      <c r="L45">
         <v>36.0</v>
       </c>
-      <c r="H45">
-[...2 lines deleted...]
-      <c r="I45">
+      <c r="M45">
+        <v>35.5</v>
+      </c>
+      <c r="N45">
+        <v>35.0</v>
+      </c>
+      <c r="O45">
         <v>34.7</v>
       </c>
-      <c r="J45">
-[...16 lines deleted...]
-      </c>
       <c r="P45">
-        <v>31.6</v>
+        <v>34.5</v>
       </c>
       <c r="Q45">
-        <v>31.4</v>
+        <v>34.3</v>
       </c>
       <c r="R45">
-        <v>31.4</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>1500</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>19.3</v>
       </c>
       <c r="G46">
         <v>18.3</v>
       </c>
       <c r="H46">
@@ -2794,152 +2794,152 @@
       </c>
       <c r="N48">
         <v>32.7</v>
       </c>
       <c r="O48">
         <v>32.2</v>
       </c>
       <c r="P48">
         <v>31.8</v>
       </c>
       <c r="Q48">
         <v>31.4</v>
       </c>
       <c r="R48">
         <v>31.4</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>1400</v>
+        <v>1800</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>27.6</v>
+        <v>32.1</v>
       </c>
       <c r="G49">
+        <v>31.4</v>
+      </c>
+      <c r="H49">
+        <v>30.7</v>
+      </c>
+      <c r="I49">
+        <v>30.0</v>
+      </c>
+      <c r="J49">
+        <v>29.3</v>
+      </c>
+      <c r="K49">
+        <v>28.6</v>
+      </c>
+      <c r="L49">
+        <v>28.2</v>
+      </c>
+      <c r="M49">
+        <v>27.8</v>
+      </c>
+      <c r="N49">
+        <v>27.4</v>
+      </c>
+      <c r="O49">
         <v>27.0</v>
       </c>
-      <c r="H49">
-[...22 lines deleted...]
-      </c>
       <c r="P49">
-        <v>23.1</v>
+        <v>26.6</v>
       </c>
       <c r="Q49">
-        <v>22.8</v>
+        <v>26.2</v>
       </c>
       <c r="R49">
-        <v>22.8</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D50">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>23.4</v>
+        <v>25.2</v>
       </c>
       <c r="G50">
+        <v>24.5</v>
+      </c>
+      <c r="H50">
+        <v>24.0</v>
+      </c>
+      <c r="I50">
+        <v>23.5</v>
+      </c>
+      <c r="J50">
         <v>22.9</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>22.4</v>
       </c>
-      <c r="I50">
+      <c r="L50">
+        <v>22.1</v>
+      </c>
+      <c r="M50">
         <v>21.9</v>
       </c>
-      <c r="J50">
+      <c r="N50">
+        <v>21.7</v>
+      </c>
+      <c r="O50">
         <v>21.4</v>
       </c>
-      <c r="K50">
-[...13 lines deleted...]
-      </c>
       <c r="P50">
-        <v>19.4</v>
+        <v>21.0</v>
       </c>
       <c r="Q50">
-        <v>19.2</v>
+        <v>20.7</v>
       </c>
       <c r="R50">
-        <v>19.2</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:19" customHeight="1" ht="20">
       <c r="A54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
@@ -2994,152 +2994,152 @@
       </c>
       <c r="N55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>44</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>45</v>
       </c>
       <c r="R55" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>49</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D56">
         <v>9</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>8300</v>
+        <v>9280</v>
       </c>
       <c r="G56">
-        <v>8100</v>
+        <v>9070</v>
       </c>
       <c r="H56">
-        <v>7910</v>
+        <v>8850</v>
       </c>
       <c r="I56">
-        <v>7720</v>
+        <v>8640</v>
       </c>
       <c r="J56">
-        <v>7540</v>
+        <v>8430</v>
       </c>
       <c r="K56">
-        <v>7360</v>
+        <v>8240</v>
       </c>
       <c r="L56">
-        <v>7250</v>
+        <v>8110</v>
       </c>
       <c r="M56">
-        <v>7150</v>
+        <v>8000</v>
       </c>
       <c r="N56">
-        <v>7050</v>
+        <v>7890</v>
       </c>
       <c r="O56">
-        <v>6950</v>
+        <v>7770</v>
       </c>
       <c r="P56">
-        <v>6850</v>
+        <v>7660</v>
       </c>
       <c r="Q56">
-        <v>6750</v>
+        <v>7550</v>
       </c>
       <c r="R56">
-        <v>6750</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>50</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>1750</v>
       </c>
       <c r="D57">
         <v>9</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
+        <v>7670</v>
+      </c>
+      <c r="G57">
         <v>7490</v>
       </c>
-      <c r="G57">
-[...1 lines deleted...]
-      </c>
       <c r="H57">
+        <v>7320</v>
+      </c>
+      <c r="I57">
         <v>7140</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6970</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6810</v>
       </c>
-      <c r="K57">
-[...1 lines deleted...]
-      </c>
       <c r="L57">
-        <v>6550</v>
+        <v>6710</v>
       </c>
       <c r="M57">
-        <v>6460</v>
+        <v>6620</v>
       </c>
       <c r="N57">
-        <v>6370</v>
+        <v>6530</v>
       </c>
       <c r="O57">
-        <v>6280</v>
+        <v>6430</v>
       </c>
       <c r="P57">
-        <v>6190</v>
+        <v>6340</v>
       </c>
       <c r="Q57">
-        <v>6100</v>
+        <v>6250</v>
       </c>
       <c r="R57">
-        <v>6100</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>700</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>4640</v>
       </c>
       <c r="G58">
         <v>4530</v>
       </c>
       <c r="H58">
@@ -3162,96 +3162,96 @@
       </c>
       <c r="N58">
         <v>3920</v>
       </c>
       <c r="O58">
         <v>3860</v>
       </c>
       <c r="P58">
         <v>3810</v>
       </c>
       <c r="Q58">
         <v>3750</v>
       </c>
       <c r="R58">
         <v>3750</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>51</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1900</v>
+        <v>4000</v>
       </c>
       <c r="D59">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7760</v>
+        <v>8890</v>
       </c>
       <c r="G59">
-        <v>7610</v>
+        <v>8540</v>
       </c>
       <c r="H59">
-        <v>7450</v>
+        <v>8390</v>
       </c>
       <c r="I59">
-        <v>7120</v>
+        <v>8090</v>
       </c>
       <c r="J59">
-        <v>6910</v>
+        <v>7940</v>
       </c>
       <c r="K59">
-        <v>6640</v>
+        <v>7820</v>
       </c>
       <c r="L59">
-        <v>6480</v>
+        <v>7740</v>
       </c>
       <c r="M59">
-        <v>6280</v>
+        <v>7640</v>
       </c>
       <c r="N59">
-        <v>6080</v>
+        <v>7540</v>
       </c>
       <c r="O59">
-        <v>5880</v>
+        <v>7380</v>
       </c>
       <c r="P59">
-        <v>5710</v>
+        <v>7230</v>
       </c>
       <c r="Q59">
-        <v>5510</v>
+        <v>7080</v>
       </c>
       <c r="R59">
-        <v>5510</v>
+        <v>7080</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1350</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>9260</v>
       </c>
       <c r="G60">
         <v>9130</v>
       </c>
       <c r="H60">
@@ -3274,96 +3274,96 @@
       </c>
       <c r="N60">
         <v>8220</v>
       </c>
       <c r="O60">
         <v>8080</v>
       </c>
       <c r="P60">
         <v>8010</v>
       </c>
       <c r="Q60">
         <v>7900</v>
       </c>
       <c r="R60">
         <v>7900</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>53</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>8480</v>
+        <v>9320</v>
       </c>
       <c r="G61">
-        <v>8280</v>
+        <v>9100</v>
       </c>
       <c r="H61">
-        <v>8080</v>
+        <v>8880</v>
       </c>
       <c r="I61">
-        <v>7900</v>
+        <v>8670</v>
       </c>
       <c r="J61">
-        <v>7710</v>
+        <v>8460</v>
       </c>
       <c r="K61">
-        <v>7530</v>
+        <v>8270</v>
       </c>
       <c r="L61">
-        <v>7410</v>
+        <v>8140</v>
       </c>
       <c r="M61">
-        <v>7310</v>
+        <v>8030</v>
       </c>
       <c r="N61">
-        <v>7210</v>
+        <v>7920</v>
       </c>
       <c r="O61">
-        <v>7110</v>
+        <v>7800</v>
       </c>
       <c r="P61">
-        <v>7000</v>
+        <v>7690</v>
       </c>
       <c r="Q61">
-        <v>6900</v>
+        <v>7580</v>
       </c>
       <c r="R61">
-        <v>6900</v>
+        <v>7580</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>54</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1700</v>
       </c>
       <c r="D62">
         <v>6</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>6890</v>
       </c>
       <c r="G62">
         <v>6670</v>
       </c>
       <c r="H62">
@@ -3395,143 +3395,143 @@
       </c>
       <c r="Q62">
         <v>5290</v>
       </c>
       <c r="R62">
         <v>5290</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>55</v>
       </c>
       <c r="C63">
         <v>1000</v>
       </c>
       <c r="D63">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>4060</v>
+        <v>4240</v>
       </c>
       <c r="G63">
-        <v>3960</v>
+        <v>4140</v>
       </c>
       <c r="H63">
-        <v>3860</v>
+        <v>4040</v>
       </c>
       <c r="I63">
-        <v>3770</v>
+        <v>3940</v>
       </c>
       <c r="J63">
-        <v>3680</v>
+        <v>3840</v>
       </c>
       <c r="K63">
+        <v>3750</v>
+      </c>
+      <c r="L63">
+        <v>3690</v>
+      </c>
+      <c r="M63">
+        <v>3640</v>
+      </c>
+      <c r="N63">
         <v>3590</v>
       </c>
-      <c r="L63">
+      <c r="O63">
         <v>3530</v>
       </c>
-      <c r="M63">
+      <c r="P63">
         <v>3480</v>
       </c>
-      <c r="N63">
+      <c r="Q63">
         <v>3430</v>
       </c>
-      <c r="O63">
-[...7 lines deleted...]
-      </c>
       <c r="R63">
-        <v>3280</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>28</v>
       </c>
       <c r="B64" t="s">
         <v>55</v>
       </c>
       <c r="C64">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="D64">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>56</v>
       </c>
       <c r="F64" s="6">
-        <v>7130</v>
+        <v>7360</v>
       </c>
       <c r="G64">
-        <v>6960</v>
+        <v>7180</v>
       </c>
       <c r="H64">
-        <v>6790</v>
+        <v>7010</v>
       </c>
       <c r="I64">
-        <v>6620</v>
+        <v>6840</v>
       </c>
       <c r="J64">
-        <v>6460</v>
+        <v>6670</v>
       </c>
       <c r="K64">
-        <v>6300</v>
+        <v>6510</v>
       </c>
       <c r="L64">
-        <v>6210</v>
+        <v>6410</v>
       </c>
       <c r="M64">
-        <v>6120</v>
+        <v>6310</v>
       </c>
       <c r="N64">
-        <v>6030</v>
+        <v>6220</v>
       </c>
       <c r="O64">
-        <v>5940</v>
+        <v>6130</v>
       </c>
       <c r="P64">
-        <v>5850</v>
+        <v>6040</v>
       </c>
       <c r="Q64">
-        <v>5760</v>
+        <v>5950</v>
       </c>
       <c r="R64">
-        <v>5760</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>28</v>
       </c>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65">
         <v>900</v>
       </c>
       <c r="D65">
         <v>5</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>7180</v>
       </c>
       <c r="G65">
         <v>7000</v>
       </c>
       <c r="H65">
@@ -3554,96 +3554,96 @@
       </c>
       <c r="N65">
         <v>6070</v>
       </c>
       <c r="O65">
         <v>5980</v>
       </c>
       <c r="P65">
         <v>5890</v>
       </c>
       <c r="Q65">
         <v>5800</v>
       </c>
       <c r="R65">
         <v>5800</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>57</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
-        <v>1660</v>
+        <v>1726</v>
       </c>
       <c r="D66">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>7110</v>
+        <v>7570</v>
       </c>
       <c r="G66">
-        <v>6940</v>
+        <v>7395</v>
       </c>
       <c r="H66">
-        <v>6750</v>
+        <v>7195</v>
       </c>
       <c r="I66">
-        <v>6600</v>
+        <v>7030</v>
       </c>
       <c r="J66">
-        <v>6450</v>
+        <v>6865</v>
       </c>
       <c r="K66">
-        <v>6290</v>
+        <v>6695</v>
       </c>
       <c r="L66">
-        <v>6200</v>
+        <v>6602</v>
       </c>
       <c r="M66">
-        <v>6110</v>
+        <v>6510</v>
       </c>
       <c r="N66">
-        <v>6030</v>
+        <v>6425</v>
       </c>
       <c r="O66">
-        <v>5940</v>
+        <v>6325</v>
       </c>
       <c r="P66">
-        <v>5860</v>
+        <v>6240</v>
       </c>
       <c r="Q66">
-        <v>5770</v>
+        <v>6145</v>
       </c>
       <c r="R66">
-        <v>5770</v>
+        <v>6145</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>29</v>
       </c>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67">
         <v>700</v>
       </c>
       <c r="D67">
         <v>4</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>3150</v>
       </c>
       <c r="G67">
         <v>3020</v>
       </c>
       <c r="H67">
@@ -3675,143 +3675,143 @@
       </c>
       <c r="Q67">
         <v>2320</v>
       </c>
       <c r="R67">
         <v>2320</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>58</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68">
         <v>1350</v>
       </c>
       <c r="D68">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>8070</v>
+        <v>8760</v>
       </c>
       <c r="G68">
-        <v>7870</v>
+        <v>8550</v>
       </c>
       <c r="H68">
-        <v>7690</v>
+        <v>8350</v>
       </c>
       <c r="I68">
-        <v>7510</v>
+        <v>8150</v>
       </c>
       <c r="J68">
+        <v>7950</v>
+      </c>
+      <c r="K68">
+        <v>7770</v>
+      </c>
+      <c r="L68">
+        <v>7650</v>
+      </c>
+      <c r="M68">
+        <v>7550</v>
+      </c>
+      <c r="N68">
+        <v>7450</v>
+      </c>
+      <c r="O68">
         <v>7330</v>
       </c>
-      <c r="K68">
-[...13 lines deleted...]
-      </c>
       <c r="P68">
-        <v>6660</v>
+        <v>7230</v>
       </c>
       <c r="Q68">
-        <v>6570</v>
+        <v>7130</v>
       </c>
       <c r="R68">
-        <v>6570</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>59</v>
       </c>
       <c r="B69" t="s">
         <v>55</v>
       </c>
       <c r="C69">
         <v>1200</v>
       </c>
       <c r="D69">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>4340</v>
+        <v>4540</v>
       </c>
       <c r="G69">
-        <v>4230</v>
+        <v>4430</v>
       </c>
       <c r="H69">
-        <v>4130</v>
+        <v>4320</v>
       </c>
       <c r="I69">
-        <v>4030</v>
+        <v>4220</v>
       </c>
       <c r="J69">
-        <v>3930</v>
+        <v>4110</v>
       </c>
       <c r="K69">
-        <v>3830</v>
+        <v>4010</v>
       </c>
       <c r="L69">
+        <v>3950</v>
+      </c>
+      <c r="M69">
+        <v>3900</v>
+      </c>
+      <c r="N69">
+        <v>3840</v>
+      </c>
+      <c r="O69">
         <v>3780</v>
       </c>
-      <c r="M69">
+      <c r="P69">
         <v>3720</v>
       </c>
-      <c r="N69">
+      <c r="Q69">
         <v>3670</v>
       </c>
-      <c r="O69">
-[...7 lines deleted...]
-      </c>
       <c r="R69">
-        <v>3510</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>59</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70">
         <v>2100</v>
       </c>
       <c r="D70">
         <v>7</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>8420</v>
       </c>
       <c r="G70">
         <v>8220</v>
       </c>
       <c r="H70">
@@ -3843,199 +3843,199 @@
       </c>
       <c r="Q70">
         <v>6810</v>
       </c>
       <c r="R70">
         <v>6810</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>60</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
         <v>1600</v>
       </c>
       <c r="D71">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>8760</v>
+        <v>10180</v>
       </c>
       <c r="G71">
-        <v>8550</v>
+        <v>9940</v>
       </c>
       <c r="H71">
-        <v>8350</v>
+        <v>9700</v>
       </c>
       <c r="I71">
-        <v>8150</v>
+        <v>9470</v>
       </c>
       <c r="J71">
-        <v>7960</v>
+        <v>9240</v>
       </c>
       <c r="K71">
-        <v>7770</v>
+        <v>9020</v>
       </c>
       <c r="L71">
-        <v>7660</v>
+        <v>8890</v>
       </c>
       <c r="M71">
-        <v>7550</v>
+        <v>8770</v>
       </c>
       <c r="N71">
-        <v>7440</v>
+        <v>8650</v>
       </c>
       <c r="O71">
-        <v>7340</v>
+        <v>8510</v>
       </c>
       <c r="P71">
-        <v>7230</v>
+        <v>8390</v>
       </c>
       <c r="Q71">
-        <v>7130</v>
+        <v>8280</v>
       </c>
       <c r="R71">
-        <v>7130</v>
+        <v>8280</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>30</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
-        <v>4900</v>
+        <v>4950</v>
       </c>
       <c r="D72">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>17960</v>
+        <v>18620</v>
       </c>
       <c r="G72">
-        <v>17520</v>
+        <v>18160</v>
       </c>
       <c r="H72">
-        <v>17090</v>
+        <v>17710</v>
       </c>
       <c r="I72">
-        <v>16680</v>
+        <v>17280</v>
       </c>
       <c r="J72">
-        <v>16270</v>
+        <v>16860</v>
       </c>
       <c r="K72">
-        <v>15870</v>
+        <v>16450</v>
       </c>
       <c r="L72">
-        <v>15640</v>
+        <v>16210</v>
       </c>
       <c r="M72">
-        <v>15410</v>
+        <v>15970</v>
       </c>
       <c r="N72">
-        <v>15190</v>
+        <v>15740</v>
       </c>
       <c r="O72">
-        <v>14970</v>
+        <v>15510</v>
       </c>
       <c r="P72">
-        <v>14730</v>
+        <v>15270</v>
       </c>
       <c r="Q72">
-        <v>14510</v>
+        <v>15040</v>
       </c>
       <c r="R72">
-        <v>14510</v>
+        <v>15040</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>61</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>8871</v>
+        <v>9420</v>
       </c>
       <c r="G73">
-        <v>8707</v>
+        <v>9290</v>
       </c>
       <c r="H73">
-        <v>8537</v>
+        <v>9140</v>
       </c>
       <c r="I73">
-        <v>8373</v>
+        <v>8970</v>
       </c>
       <c r="J73">
-        <v>8200</v>
+        <v>8840</v>
       </c>
       <c r="K73">
-        <v>8046</v>
+        <v>8720</v>
       </c>
       <c r="L73">
-        <v>7929</v>
+        <v>8610</v>
       </c>
       <c r="M73">
-        <v>7815</v>
+        <v>8490</v>
       </c>
       <c r="N73">
-        <v>7700</v>
+        <v>8380</v>
       </c>
       <c r="O73">
-        <v>7610</v>
+        <v>8290</v>
       </c>
       <c r="P73">
-        <v>7560</v>
+        <v>8240</v>
       </c>
       <c r="Q73">
-        <v>7500</v>
+        <v>8180</v>
       </c>
       <c r="R73">
-        <v>7500</v>
+        <v>8180</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>62</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74">
         <v>1500</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>4880</v>
       </c>
       <c r="G74">
         <v>4710</v>
       </c>
       <c r="H74">
@@ -4170,152 +4170,152 @@
       </c>
       <c r="N76">
         <v>8170</v>
       </c>
       <c r="O76">
         <v>8050</v>
       </c>
       <c r="P76">
         <v>7940</v>
       </c>
       <c r="Q76">
         <v>7820</v>
       </c>
       <c r="R76">
         <v>7820</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>65</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
-        <v>1400</v>
+        <v>1800</v>
       </c>
       <c r="D77">
         <v>2</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>7030</v>
+        <v>8090</v>
       </c>
       <c r="G77">
-        <v>6870</v>
+        <v>7890</v>
       </c>
       <c r="H77">
-        <v>6700</v>
+        <v>7700</v>
       </c>
       <c r="I77">
-        <v>6530</v>
+        <v>7510</v>
       </c>
       <c r="J77">
-        <v>6370</v>
+        <v>7320</v>
       </c>
       <c r="K77">
-        <v>6220</v>
+        <v>7150</v>
       </c>
       <c r="L77">
-        <v>6120</v>
+        <v>7040</v>
       </c>
       <c r="M77">
-        <v>6030</v>
+        <v>6940</v>
       </c>
       <c r="N77">
-        <v>5940</v>
+        <v>6830</v>
       </c>
       <c r="O77">
-        <v>5850</v>
+        <v>6730</v>
       </c>
       <c r="P77">
-        <v>5770</v>
+        <v>6640</v>
       </c>
       <c r="Q77">
-        <v>5690</v>
+        <v>6540</v>
       </c>
       <c r="R77">
-        <v>5690</v>
+        <v>6540</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>66</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78">
-        <v>1600</v>
+        <v>1660</v>
       </c>
       <c r="D78">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>7400</v>
+        <v>7890</v>
       </c>
       <c r="G78">
-        <v>7230</v>
+        <v>7710</v>
       </c>
       <c r="H78">
-        <v>7050</v>
+        <v>7520</v>
       </c>
       <c r="I78">
-        <v>6890</v>
+        <v>7350</v>
       </c>
       <c r="J78">
-        <v>6730</v>
+        <v>7170</v>
       </c>
       <c r="K78">
-        <v>6570</v>
+        <v>7000</v>
       </c>
       <c r="L78">
-        <v>6470</v>
+        <v>6900</v>
       </c>
       <c r="M78">
-        <v>6380</v>
+        <v>6810</v>
       </c>
       <c r="N78">
-        <v>6290</v>
+        <v>6720</v>
       </c>
       <c r="O78">
-        <v>6210</v>
+        <v>6620</v>
       </c>
       <c r="P78">
-        <v>6120</v>
+        <v>6530</v>
       </c>
       <c r="Q78">
-        <v>6030</v>
+        <v>6430</v>
       </c>
       <c r="R78">
-        <v>6030</v>
+        <v>6430</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A24:R24"/>
     <mergeCell ref="A25:R25"/>
     <mergeCell ref="A26:R26"/>