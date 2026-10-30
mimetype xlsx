--- v6 (2026-09-12)
+++ v7 (2026-10-30)
@@ -952,96 +952,96 @@
       </c>
       <c r="N9">
         <v>24.4</v>
       </c>
       <c r="O9">
         <v>24.0</v>
       </c>
       <c r="P9">
         <v>23.6</v>
       </c>
       <c r="Q9">
         <v>23.3</v>
       </c>
       <c r="R9">
         <v>23.3</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>67.40000000000001</v>
       </c>
       <c r="G10">
         <v>65.8</v>
       </c>
       <c r="H10">
-        <v>64.2</v>
+        <v>64.3</v>
       </c>
       <c r="I10">
-        <v>62.59999999999999</v>
+        <v>63.3</v>
       </c>
       <c r="J10">
-        <v>61.0</v>
+        <v>62.3</v>
       </c>
       <c r="K10">
-        <v>59.5</v>
+        <v>61.3</v>
       </c>
       <c r="L10">
-        <v>58.6</v>
+        <v>60.5</v>
       </c>
       <c r="M10">
-        <v>57.7</v>
+        <v>59.7</v>
       </c>
       <c r="N10">
-        <v>56.8</v>
+        <v>58.9</v>
       </c>
       <c r="O10">
-        <v>55.9</v>
+        <v>58.1</v>
       </c>
       <c r="P10">
-        <v>55.0</v>
+        <v>57.3</v>
       </c>
       <c r="Q10">
-        <v>54.2</v>
+        <v>56.6</v>
       </c>
       <c r="R10">
-        <v>54.2</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1200</v>
       </c>
       <c r="D11">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>29.1</v>
       </c>
       <c r="G11">
         <v>28.8</v>
       </c>
       <c r="H11">
@@ -1064,152 +1064,152 @@
       </c>
       <c r="N11">
         <v>26.3</v>
       </c>
       <c r="O11">
         <v>26.1</v>
       </c>
       <c r="P11">
         <v>26.0</v>
       </c>
       <c r="Q11">
         <v>25.9</v>
       </c>
       <c r="R11">
         <v>25.9</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>23.7</v>
+        <v>25.1</v>
       </c>
       <c r="G12">
-        <v>23.1</v>
+        <v>24.5</v>
       </c>
       <c r="H12">
-        <v>22.5</v>
+        <v>23.9</v>
       </c>
       <c r="I12">
-        <v>21.9</v>
+        <v>23.3</v>
       </c>
       <c r="J12">
-        <v>21.4</v>
+        <v>22.7</v>
       </c>
       <c r="K12">
+        <v>22.1</v>
+      </c>
+      <c r="L12">
+        <v>21.8</v>
+      </c>
+      <c r="M12">
+        <v>21.5</v>
+      </c>
+      <c r="N12">
+        <v>21.2</v>
+      </c>
+      <c r="O12">
         <v>20.9</v>
       </c>
-      <c r="L12">
+      <c r="P12">
         <v>20.6</v>
       </c>
-      <c r="M12">
+      <c r="Q12">
         <v>20.3</v>
       </c>
-      <c r="N12">
-[...10 lines deleted...]
-      </c>
       <c r="R12">
-        <v>19.1</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
         <v>1250</v>
       </c>
       <c r="D13">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>18.6</v>
+        <v>19.2</v>
       </c>
       <c r="G13">
-        <v>18.1</v>
+        <v>18.7</v>
       </c>
       <c r="H13">
+        <v>18.2</v>
+      </c>
+      <c r="I13">
         <v>17.7</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17.3</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16.9</v>
       </c>
-      <c r="K13">
+      <c r="L13">
+        <v>16.7</v>
+      </c>
+      <c r="M13">
         <v>16.5</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>16.3</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>16.1</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>15.9</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>15.7</v>
       </c>
-      <c r="P13">
-[...4 lines deleted...]
-      </c>
       <c r="R13">
-        <v>15.3</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:19" customHeight="1" ht="20">
       <c r="A17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
@@ -1488,96 +1488,96 @@
       </c>
       <c r="N22">
         <v>6090</v>
       </c>
       <c r="O22">
         <v>6000</v>
       </c>
       <c r="P22">
         <v>5910</v>
       </c>
       <c r="Q22">
         <v>5820</v>
       </c>
       <c r="R22">
         <v>5820</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D23">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>16770</v>
+        <v>16790</v>
       </c>
       <c r="G23">
-        <v>16360</v>
+        <v>16390</v>
       </c>
       <c r="H23">
-        <v>15960</v>
+        <v>16020</v>
       </c>
       <c r="I23">
-        <v>15570</v>
+        <v>15870</v>
       </c>
       <c r="J23">
-        <v>15200</v>
+        <v>15540</v>
       </c>
       <c r="K23">
-        <v>14820</v>
+        <v>15290</v>
       </c>
       <c r="L23">
-        <v>14610</v>
+        <v>15110</v>
       </c>
       <c r="M23">
-        <v>14390</v>
+        <v>14910</v>
       </c>
       <c r="N23">
-        <v>14180</v>
+        <v>14730</v>
       </c>
       <c r="O23">
-        <v>13960</v>
+        <v>14530</v>
       </c>
       <c r="P23">
-        <v>13760</v>
+        <v>14350</v>
       </c>
       <c r="Q23">
-        <v>13560</v>
+        <v>14160</v>
       </c>
       <c r="R23">
-        <v>13560</v>
+        <v>14160</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1200</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
         <v>7290</v>
       </c>
       <c r="G24">
         <v>7210</v>
       </c>
       <c r="H24">
@@ -1600,152 +1600,152 @@
       </c>
       <c r="N24">
         <v>6220</v>
       </c>
       <c r="O24">
         <v>6160</v>
       </c>
       <c r="P24">
         <v>6140</v>
       </c>
       <c r="Q24">
         <v>6110</v>
       </c>
       <c r="R24">
         <v>6110</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="D25">
         <v>2</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>6360</v>
+        <v>6910</v>
       </c>
       <c r="G25">
-        <v>6200</v>
+        <v>6750</v>
       </c>
       <c r="H25">
-        <v>6020</v>
+        <v>6550</v>
       </c>
       <c r="I25">
-        <v>5870</v>
+        <v>6390</v>
       </c>
       <c r="J25">
-        <v>5690</v>
+        <v>6190</v>
       </c>
       <c r="K25">
+        <v>5890</v>
+      </c>
+      <c r="L25">
+        <v>5650</v>
+      </c>
+      <c r="M25">
+        <v>5570</v>
+      </c>
+      <c r="N25">
+        <v>5480</v>
+      </c>
+      <c r="O25">
         <v>5400</v>
       </c>
-      <c r="L25">
-[...10 lines deleted...]
-      </c>
       <c r="P25">
-        <v>4870</v>
+        <v>5320</v>
       </c>
       <c r="Q25">
-        <v>4790</v>
+        <v>5240</v>
       </c>
       <c r="R25">
-        <v>4790</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>1250</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
-        <v>5170</v>
+        <v>5290</v>
       </c>
       <c r="G26">
-        <v>5050</v>
+        <v>5160</v>
       </c>
       <c r="H26">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="I26">
-        <v>4770</v>
+        <v>4880</v>
       </c>
       <c r="J26">
-        <v>4610</v>
+        <v>4720</v>
       </c>
       <c r="K26">
-        <v>4350</v>
+        <v>4460</v>
       </c>
       <c r="L26">
-        <v>4130</v>
+        <v>4230</v>
       </c>
       <c r="M26">
-        <v>4080</v>
+        <v>4170</v>
       </c>
       <c r="N26">
-        <v>4010</v>
+        <v>4110</v>
       </c>
       <c r="O26">
-        <v>3950</v>
+        <v>4040</v>
       </c>
       <c r="P26">
-        <v>3900</v>
+        <v>3990</v>
       </c>
       <c r="Q26">
-        <v>3830</v>
+        <v>3930</v>
       </c>
       <c r="R26">
-        <v>3830</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:19" customHeight="1" ht="20">
       <c r="A30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
@@ -1968,96 +1968,96 @@
       </c>
       <c r="N34">
         <v>17.6</v>
       </c>
       <c r="O34">
         <v>17.3</v>
       </c>
       <c r="P34">
         <v>17</v>
       </c>
       <c r="Q34">
         <v>16.7</v>
       </c>
       <c r="R34">
         <v>16.7</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
-        <v>2310</v>
+        <v>2376</v>
       </c>
       <c r="D35">
         <v>6</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>56.4</v>
+        <v>57.5</v>
       </c>
       <c r="G35">
-        <v>55.0</v>
+        <v>56.099999999999994</v>
       </c>
       <c r="H35">
-        <v>53.6</v>
+        <v>54.6</v>
       </c>
       <c r="I35">
-        <v>52.2</v>
+        <v>53.2</v>
       </c>
       <c r="J35">
-        <v>51.0</v>
+        <v>51.8</v>
       </c>
       <c r="K35">
-        <v>49.8</v>
+        <v>50.8</v>
       </c>
       <c r="L35">
-        <v>49.1</v>
+        <v>50.1</v>
       </c>
       <c r="M35">
-        <v>48.4</v>
+        <v>49.3</v>
       </c>
       <c r="N35">
-        <v>47.7</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="O35">
-        <v>47.0</v>
+        <v>47.9</v>
       </c>
       <c r="P35">
-        <v>46.3</v>
+        <v>47.2</v>
       </c>
       <c r="Q35">
-        <v>45.6</v>
+        <v>46.5</v>
       </c>
       <c r="R35">
-        <v>45.6</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>1600</v>
       </c>
       <c r="D36">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
         <v>39</v>
       </c>
       <c r="G36">
         <v>38.1</v>
       </c>
       <c r="H36">
@@ -2448,96 +2448,96 @@
       </c>
       <c r="N46">
         <v>4380</v>
       </c>
       <c r="O46">
         <v>4310</v>
       </c>
       <c r="P46">
         <v>4250</v>
       </c>
       <c r="Q46">
         <v>4180</v>
       </c>
       <c r="R46">
         <v>4180</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
-        <v>2310</v>
+        <v>2376</v>
       </c>
       <c r="D47">
         <v>6</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>14130</v>
+        <v>14410</v>
       </c>
       <c r="G47">
-        <v>13780</v>
+        <v>14055</v>
       </c>
       <c r="H47">
-        <v>13420</v>
+        <v>13685</v>
       </c>
       <c r="I47">
-        <v>13100</v>
+        <v>13360</v>
       </c>
       <c r="J47">
-        <v>12790</v>
+        <v>13045</v>
       </c>
       <c r="K47">
-        <v>12470</v>
+        <v>12715</v>
       </c>
       <c r="L47">
-        <v>12290</v>
+        <v>12532</v>
       </c>
       <c r="M47">
-        <v>12100</v>
+        <v>12340</v>
       </c>
       <c r="N47">
-        <v>11930</v>
+        <v>12165</v>
       </c>
       <c r="O47">
-        <v>11740</v>
+        <v>11975</v>
       </c>
       <c r="P47">
-        <v>11580</v>
+        <v>11810</v>
       </c>
       <c r="Q47">
-        <v>11400</v>
+        <v>11625</v>
       </c>
       <c r="R47">
-        <v>11400</v>
+        <v>11625</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>9760</v>
       </c>
       <c r="G48">
         <v>9520</v>
       </c>
       <c r="H48">