--- v2 (2026-03-07)
+++ v3 (2026-04-21)
@@ -1017,87 +1017,87 @@
       </c>
       <c r="Q10">
         <v>37.0</v>
       </c>
       <c r="R10">
         <v>37.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1150</v>
       </c>
       <c r="D11">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>26.7</v>
+        <v>24.5</v>
       </c>
       <c r="G11">
-        <v>26.2</v>
+        <v>24.1</v>
       </c>
       <c r="H11">
-        <v>25.8</v>
+        <v>23.6</v>
       </c>
       <c r="I11">
-        <v>25.3</v>
+        <v>23.2</v>
       </c>
       <c r="J11">
-        <v>24.9</v>
+        <v>22.7</v>
       </c>
       <c r="K11">
-        <v>24.4</v>
+        <v>22.3</v>
       </c>
       <c r="L11">
-        <v>24.099999999999998</v>
+        <v>21.9</v>
       </c>
       <c r="M11">
-        <v>23.7</v>
+        <v>21.6</v>
       </c>
       <c r="N11">
-        <v>23.4</v>
+        <v>21.2</v>
       </c>
       <c r="O11">
-        <v>23.2</v>
+        <v>21.0</v>
       </c>
       <c r="P11">
-        <v>23.1</v>
+        <v>20.9</v>
       </c>
       <c r="Q11">
-        <v>23.0</v>
+        <v>20.8</v>
       </c>
       <c r="R11">
-        <v>23.0</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1100</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>23.7</v>
       </c>
       <c r="G12">
         <v>23.1</v>
       </c>
       <c r="H12">
@@ -1553,72 +1553,72 @@
       </c>
       <c r="Q23">
         <v>9271</v>
       </c>
       <c r="R23">
         <v>9271</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1150</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
-        <v>6741</v>
+        <v>6740</v>
       </c>
       <c r="G24">
-        <v>6627</v>
+        <v>6630</v>
       </c>
       <c r="H24">
-        <v>6477</v>
+        <v>6480</v>
       </c>
       <c r="I24">
-        <v>6363</v>
+        <v>6360</v>
       </c>
       <c r="J24">
         <v>6200</v>
       </c>
       <c r="K24">
-        <v>5946</v>
+        <v>5950</v>
       </c>
       <c r="L24">
-        <v>5699</v>
+        <v>5700</v>
       </c>
       <c r="M24">
-        <v>5625</v>
+        <v>5630</v>
       </c>
       <c r="N24">
         <v>5540</v>
       </c>
       <c r="O24">
         <v>5480</v>
       </c>
       <c r="P24">
         <v>5460</v>
       </c>
       <c r="Q24">
         <v>5430</v>
       </c>
       <c r="R24">
         <v>5430</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
@@ -1800,152 +1800,152 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>850</v>
+        <v>1000</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>13.9</v>
+        <v>23.9</v>
       </c>
       <c r="G32">
-        <v>13.6</v>
+        <v>23.3</v>
       </c>
       <c r="H32">
-        <v>13.3</v>
+        <v>22.7</v>
       </c>
       <c r="I32">
-        <v>13</v>
+        <v>22.1</v>
       </c>
       <c r="J32">
-        <v>12.7</v>
+        <v>21.6</v>
       </c>
       <c r="K32">
-        <v>12.4</v>
+        <v>21.1</v>
       </c>
       <c r="L32">
-        <v>12.2</v>
+        <v>20.8</v>
       </c>
       <c r="M32">
-        <v>12</v>
+        <v>20.5</v>
       </c>
       <c r="N32">
-        <v>11.8</v>
+        <v>20.2</v>
       </c>
       <c r="O32">
-        <v>11.6</v>
+        <v>19.9</v>
       </c>
       <c r="P32">
-        <v>11.4</v>
+        <v>19.6</v>
       </c>
       <c r="Q32">
-        <v>11.2</v>
+        <v>19.3</v>
       </c>
       <c r="R32">
-        <v>11.2</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1500</v>
+        <v>1650</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>32.6</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="G33">
-        <v>32.1</v>
+        <v>41.8</v>
       </c>
       <c r="H33">
-        <v>31.5</v>
+        <v>40.9</v>
       </c>
       <c r="I33">
-        <v>31</v>
+        <v>40.1</v>
       </c>
       <c r="J33">
-        <v>30.5</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="K33">
-        <v>29.8</v>
+        <v>38.5</v>
       </c>
       <c r="L33">
-        <v>29.2</v>
+        <v>37.8</v>
       </c>
       <c r="M33">
-        <v>29</v>
+        <v>37.5</v>
       </c>
       <c r="N33">
-        <v>28.8</v>
+        <v>37.2</v>
       </c>
       <c r="O33">
-        <v>28.4</v>
+        <v>36.7</v>
       </c>
       <c r="P33">
-        <v>28.0</v>
+        <v>36.2</v>
       </c>
       <c r="Q33">
-        <v>27.8</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="R33">
-        <v>27.8</v>
+        <v>35.90000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>650</v>
       </c>
       <c r="D34">
         <v>3</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>21</v>
       </c>
       <c r="G34">
         <v>20.5</v>
       </c>
       <c r="H34">
@@ -1968,96 +1968,96 @@
       </c>
       <c r="N34">
         <v>17.6</v>
       </c>
       <c r="O34">
         <v>17.3</v>
       </c>
       <c r="P34">
         <v>17</v>
       </c>
       <c r="Q34">
         <v>16.7</v>
       </c>
       <c r="R34">
         <v>16.7</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
-        <v>2160</v>
+        <v>2310</v>
       </c>
       <c r="D35">
         <v>6</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>46.4</v>
+        <v>56.4</v>
       </c>
       <c r="G35">
-        <v>45.3</v>
+        <v>55.0</v>
       </c>
       <c r="H35">
-        <v>44.2</v>
+        <v>53.6</v>
       </c>
       <c r="I35">
-        <v>43.1</v>
+        <v>52.2</v>
       </c>
       <c r="J35">
-        <v>42.1</v>
+        <v>51.0</v>
       </c>
       <c r="K35">
-        <v>41.1</v>
+        <v>49.8</v>
       </c>
       <c r="L35">
-        <v>40.5</v>
+        <v>49.1</v>
       </c>
       <c r="M35">
-        <v>39.9</v>
+        <v>48.4</v>
       </c>
       <c r="N35">
-        <v>39.3</v>
+        <v>47.7</v>
       </c>
       <c r="O35">
-        <v>38.7</v>
+        <v>47.0</v>
       </c>
       <c r="P35">
-        <v>38.1</v>
+        <v>46.3</v>
       </c>
       <c r="Q35">
-        <v>37.5</v>
+        <v>45.6</v>
       </c>
       <c r="R35">
-        <v>37.5</v>
+        <v>45.6</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>1600</v>
       </c>
       <c r="D36">
         <v>4</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
         <v>39</v>
       </c>
       <c r="G36">
         <v>38.1</v>
       </c>
       <c r="H36">
@@ -2080,152 +2080,152 @@
       </c>
       <c r="N36">
         <v>33.0</v>
       </c>
       <c r="O36">
         <v>32.5</v>
       </c>
       <c r="P36">
         <v>32</v>
       </c>
       <c r="Q36">
         <v>31.5</v>
       </c>
       <c r="R36">
         <v>31.5</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>29</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>2050</v>
+        <v>2200</v>
       </c>
       <c r="D37">
         <v>2</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>32.3</v>
+        <v>42.3</v>
       </c>
       <c r="G37">
-        <v>31.7</v>
+        <v>41.40000000000001</v>
       </c>
       <c r="H37">
-        <v>31.2</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="I37">
-        <v>30.6</v>
+        <v>39.7</v>
       </c>
       <c r="J37">
-        <v>30.099999999999998</v>
+        <v>39.0</v>
       </c>
       <c r="K37">
-        <v>29.5</v>
+        <v>38.2</v>
       </c>
       <c r="L37">
-        <v>29.099999999999998</v>
+        <v>37.7</v>
       </c>
       <c r="M37">
-        <v>28.6</v>
+        <v>37.1</v>
       </c>
       <c r="N37">
-        <v>28.2</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="O37">
-        <v>27.9</v>
+        <v>36.2</v>
       </c>
       <c r="P37">
-        <v>27.7</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="Q37">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
       <c r="R37">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>30</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>1750</v>
+        <v>1900</v>
       </c>
       <c r="D38">
         <v>2</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>34.2</v>
+        <v>44.2</v>
       </c>
       <c r="G38">
-        <v>33.4</v>
+        <v>43.1</v>
       </c>
       <c r="H38">
-        <v>32.6</v>
+        <v>42.0</v>
       </c>
       <c r="I38">
-        <v>31.8</v>
+        <v>40.90000000000001</v>
       </c>
       <c r="J38">
-        <v>31.0</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="K38">
-        <v>30.3</v>
+        <v>39.0</v>
       </c>
       <c r="L38">
-        <v>29.8</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="M38">
-        <v>29.3</v>
+        <v>37.8</v>
       </c>
       <c r="N38">
-        <v>28.8</v>
+        <v>37.2</v>
       </c>
       <c r="O38">
-        <v>28.3</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="P38">
-        <v>27.9</v>
+        <v>36.1</v>
       </c>
       <c r="Q38">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
       <c r="R38">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:19" customHeight="1" ht="20">
       <c r="A42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
@@ -2280,152 +2280,152 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P43" s="4" t="s">
         <v>45</v>
       </c>
       <c r="Q43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="R43" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
-        <v>850</v>
+        <v>1000</v>
       </c>
       <c r="D44">
         <v>1</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>3480</v>
+        <v>5970</v>
       </c>
       <c r="G44">
-        <v>3390</v>
+        <v>5820</v>
       </c>
       <c r="H44">
-        <v>3310</v>
+        <v>5680</v>
       </c>
       <c r="I44">
-        <v>3230</v>
+        <v>5540</v>
       </c>
       <c r="J44">
-        <v>3150</v>
+        <v>5410</v>
       </c>
       <c r="K44">
-        <v>3070</v>
+        <v>5280</v>
       </c>
       <c r="L44">
-        <v>3030</v>
+        <v>5200</v>
       </c>
       <c r="M44">
-        <v>2980</v>
+        <v>5120</v>
       </c>
       <c r="N44">
-        <v>2940</v>
+        <v>5050</v>
       </c>
       <c r="O44">
-        <v>2890</v>
+        <v>4970</v>
       </c>
       <c r="P44">
-        <v>2850</v>
+        <v>4900</v>
       </c>
       <c r="Q44">
-        <v>2810</v>
+        <v>4830</v>
       </c>
       <c r="R44">
-        <v>2810</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>1500</v>
+        <v>1650</v>
       </c>
       <c r="D45">
         <v>3</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>8100</v>
+        <v>10590</v>
       </c>
       <c r="G45">
-        <v>7990</v>
+        <v>10420</v>
       </c>
       <c r="H45">
-        <v>7890</v>
+        <v>10260</v>
       </c>
       <c r="I45">
-        <v>7770</v>
+        <v>10080</v>
       </c>
       <c r="J45">
-        <v>7640</v>
+        <v>9900</v>
       </c>
       <c r="K45">
-        <v>7460</v>
+        <v>9670</v>
       </c>
       <c r="L45">
-        <v>7390</v>
+        <v>9560</v>
       </c>
       <c r="M45">
-        <v>7300</v>
+        <v>9440</v>
       </c>
       <c r="N45">
-        <v>7240</v>
+        <v>9350</v>
       </c>
       <c r="O45">
-        <v>7110</v>
+        <v>9190</v>
       </c>
       <c r="P45">
-        <v>7050</v>
+        <v>9100</v>
       </c>
       <c r="Q45">
-        <v>6960</v>
+        <v>8980</v>
       </c>
       <c r="R45">
-        <v>6960</v>
+        <v>8980</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>26</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>650</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>5180</v>
       </c>
       <c r="G46">
         <v>5050</v>
       </c>
       <c r="H46">
@@ -2448,96 +2448,96 @@
       </c>
       <c r="N46">
         <v>4380</v>
       </c>
       <c r="O46">
         <v>4310</v>
       </c>
       <c r="P46">
         <v>4250</v>
       </c>
       <c r="Q46">
         <v>4180</v>
       </c>
       <c r="R46">
         <v>4180</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
-        <v>2160</v>
+        <v>2310</v>
       </c>
       <c r="D47">
         <v>6</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>11640</v>
+        <v>14130</v>
       </c>
       <c r="G47">
-        <v>11350</v>
+        <v>13780</v>
       </c>
       <c r="H47">
-        <v>11050</v>
+        <v>13420</v>
       </c>
       <c r="I47">
-        <v>10790</v>
+        <v>13100</v>
       </c>
       <c r="J47">
-        <v>10530</v>
+        <v>12790</v>
       </c>
       <c r="K47">
-        <v>10260</v>
+        <v>12470</v>
       </c>
       <c r="L47">
-        <v>10120</v>
+        <v>12290</v>
       </c>
       <c r="M47">
-        <v>9960</v>
+        <v>12100</v>
       </c>
       <c r="N47">
-        <v>9820</v>
+        <v>11930</v>
       </c>
       <c r="O47">
-        <v>9660</v>
+        <v>11740</v>
       </c>
       <c r="P47">
-        <v>9530</v>
+        <v>11580</v>
       </c>
       <c r="Q47">
-        <v>9380</v>
+        <v>11400</v>
       </c>
       <c r="R47">
-        <v>9380</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>9760</v>
       </c>
       <c r="G48">
         <v>9520</v>
       </c>
       <c r="H48">
@@ -2560,152 +2560,152 @@
       </c>
       <c r="N48">
         <v>8250</v>
       </c>
       <c r="O48">
         <v>8130</v>
       </c>
       <c r="P48">
         <v>8010</v>
       </c>
       <c r="Q48">
         <v>7890</v>
       </c>
       <c r="R48">
         <v>7890</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
-        <v>2050</v>
+        <v>2200</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>7711</v>
+        <v>10201</v>
       </c>
       <c r="G49">
-        <v>7567</v>
+        <v>9997</v>
       </c>
       <c r="H49">
-        <v>7427</v>
+        <v>9797</v>
       </c>
       <c r="I49">
-        <v>7293</v>
+        <v>9603</v>
       </c>
       <c r="J49">
-        <v>7150</v>
+        <v>9410</v>
       </c>
       <c r="K49">
-        <v>7016</v>
+        <v>9226</v>
       </c>
       <c r="L49">
-        <v>6919</v>
+        <v>9089</v>
       </c>
       <c r="M49">
-        <v>6815</v>
+        <v>8955</v>
       </c>
       <c r="N49">
-        <v>6720</v>
+        <v>8830</v>
       </c>
       <c r="O49">
-        <v>6640</v>
+        <v>8720</v>
       </c>
       <c r="P49">
-        <v>6600</v>
+        <v>8650</v>
       </c>
       <c r="Q49">
-        <v>6560</v>
+        <v>8580</v>
       </c>
       <c r="R49">
-        <v>6560</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>1750</v>
+        <v>1900</v>
       </c>
       <c r="D50">
         <v>2</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>8510</v>
+        <v>11000</v>
       </c>
       <c r="G50">
-        <v>8300</v>
+        <v>10730</v>
       </c>
       <c r="H50">
-        <v>8100</v>
+        <v>10470</v>
       </c>
       <c r="I50">
-        <v>7900</v>
+        <v>10210</v>
       </c>
       <c r="J50">
-        <v>7710</v>
+        <v>9970</v>
       </c>
       <c r="K50">
-        <v>7520</v>
+        <v>9730</v>
       </c>
       <c r="L50">
-        <v>7410</v>
+        <v>9580</v>
       </c>
       <c r="M50">
-        <v>7300</v>
+        <v>9440</v>
       </c>
       <c r="N50">
-        <v>7190</v>
+        <v>9300</v>
       </c>
       <c r="O50">
-        <v>7080</v>
+        <v>9160</v>
       </c>
       <c r="P50">
-        <v>6980</v>
+        <v>9030</v>
       </c>
       <c r="Q50">
-        <v>6880</v>
+        <v>8900</v>
       </c>
       <c r="R50">
-        <v>6880</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A27:R27"/>
     <mergeCell ref="A28:R28"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A30:R30"/>