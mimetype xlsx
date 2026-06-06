--- v3 (2026-04-21)
+++ v4 (2026-06-06)
@@ -896,152 +896,152 @@
       </c>
       <c r="N8">
         <v>17.4</v>
       </c>
       <c r="O8">
         <v>17.1</v>
       </c>
       <c r="P8">
         <v>16.8</v>
       </c>
       <c r="Q8">
         <v>16.6</v>
       </c>
       <c r="R8">
         <v>16.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
+        <v>29.1</v>
+      </c>
+      <c r="G9">
+        <v>28.4</v>
+      </c>
+      <c r="H9">
+        <v>27.7</v>
+      </c>
+      <c r="I9">
+        <v>27.0</v>
+      </c>
+      <c r="J9">
         <v>26.3</v>
       </c>
-      <c r="G9">
-[...10 lines deleted...]
-      </c>
       <c r="K9">
+        <v>25.6</v>
+      </c>
+      <c r="L9">
+        <v>25.2</v>
+      </c>
+      <c r="M9">
+        <v>24.8</v>
+      </c>
+      <c r="N9">
+        <v>24.4</v>
+      </c>
+      <c r="O9">
+        <v>24.0</v>
+      </c>
+      <c r="P9">
+        <v>23.6</v>
+      </c>
+      <c r="Q9">
         <v>23.3</v>
       </c>
-      <c r="L9">
-[...16 lines deleted...]
-      </c>
       <c r="R9">
-        <v>21.5</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>1550</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>46.0</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G10">
-        <v>44.90000000000001</v>
+        <v>46.7</v>
       </c>
       <c r="H10">
-        <v>43.8</v>
+        <v>45.6</v>
       </c>
       <c r="I10">
-        <v>42.7</v>
+        <v>44.5</v>
       </c>
       <c r="J10">
+        <v>43.40000000000001</v>
+      </c>
+      <c r="K10">
+        <v>42.3</v>
+      </c>
+      <c r="L10">
         <v>41.6</v>
       </c>
-      <c r="K10">
-[...4 lines deleted...]
-      </c>
       <c r="M10">
-        <v>39.3</v>
+        <v>41.0</v>
       </c>
       <c r="N10">
+        <v>40.4</v>
+      </c>
+      <c r="O10">
+        <v>39.8</v>
+      </c>
+      <c r="P10">
+        <v>39.2</v>
+      </c>
+      <c r="Q10">
         <v>38.7</v>
       </c>
-      <c r="O10">
-[...7 lines deleted...]
-      </c>
       <c r="R10">
-        <v>37.0</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1150</v>
       </c>
       <c r="D11">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>24.5</v>
       </c>
       <c r="G11">
         <v>24.1</v>
       </c>
       <c r="H11">
@@ -1432,152 +1432,152 @@
       </c>
       <c r="N21">
         <v>4350</v>
       </c>
       <c r="O21">
         <v>4280</v>
       </c>
       <c r="P21">
         <v>4220</v>
       </c>
       <c r="Q21">
         <v>4160</v>
       </c>
       <c r="R21">
         <v>4160</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>7090</v>
+        <v>7630</v>
       </c>
       <c r="G22">
-        <v>6920</v>
+        <v>7450</v>
       </c>
       <c r="H22">
-        <v>6720</v>
+        <v>7240</v>
       </c>
       <c r="I22">
-        <v>6550</v>
+        <v>7060</v>
       </c>
       <c r="J22">
-        <v>6350</v>
+        <v>6840</v>
       </c>
       <c r="K22">
-        <v>6050</v>
+        <v>6530</v>
       </c>
       <c r="L22">
-        <v>5800</v>
+        <v>6270</v>
       </c>
       <c r="M22">
-        <v>5720</v>
+        <v>6190</v>
       </c>
       <c r="N22">
-        <v>5630</v>
+        <v>6090</v>
       </c>
       <c r="O22">
-        <v>5540</v>
+        <v>6000</v>
       </c>
       <c r="P22">
-        <v>5470</v>
+        <v>5910</v>
       </c>
       <c r="Q22">
-        <v>5380</v>
+        <v>5820</v>
       </c>
       <c r="R22">
-        <v>5380</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1550</v>
       </c>
       <c r="D23">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>11463</v>
+        <v>11980</v>
       </c>
       <c r="G23">
-        <v>11179</v>
+        <v>11680</v>
       </c>
       <c r="H23">
-        <v>10909</v>
+        <v>11400</v>
       </c>
       <c r="I23">
-        <v>10642</v>
+        <v>11120</v>
       </c>
       <c r="J23">
-        <v>10389</v>
+        <v>10860</v>
       </c>
       <c r="K23">
-        <v>10129</v>
+        <v>10590</v>
       </c>
       <c r="L23">
-        <v>9986</v>
+        <v>10440</v>
       </c>
       <c r="M23">
-        <v>9835</v>
+        <v>10280</v>
       </c>
       <c r="N23">
-        <v>9695</v>
+        <v>10130</v>
       </c>
       <c r="O23">
-        <v>9546</v>
+        <v>9980</v>
       </c>
       <c r="P23">
-        <v>9408</v>
+        <v>9830</v>
       </c>
       <c r="Q23">
-        <v>9271</v>
+        <v>9690</v>
       </c>
       <c r="R23">
-        <v>9271</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1150</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
         <v>6740</v>
       </c>
       <c r="G24">
         <v>6630</v>
       </c>
       <c r="H24">