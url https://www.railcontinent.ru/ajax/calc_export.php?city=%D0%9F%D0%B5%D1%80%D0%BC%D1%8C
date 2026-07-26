--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -961,87 +961,87 @@
       </c>
       <c r="Q9">
         <v>23.3</v>
       </c>
       <c r="R9">
         <v>23.3</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>1550</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>47.90000000000001</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="G10">
-        <v>46.7</v>
+        <v>65.8</v>
       </c>
       <c r="H10">
-        <v>45.6</v>
+        <v>64.2</v>
       </c>
       <c r="I10">
-        <v>44.5</v>
+        <v>62.59999999999999</v>
       </c>
       <c r="J10">
-        <v>43.40000000000001</v>
+        <v>61.0</v>
       </c>
       <c r="K10">
-        <v>42.3</v>
+        <v>59.5</v>
       </c>
       <c r="L10">
-        <v>41.6</v>
+        <v>58.6</v>
       </c>
       <c r="M10">
-        <v>41.0</v>
+        <v>57.7</v>
       </c>
       <c r="N10">
-        <v>40.4</v>
+        <v>56.8</v>
       </c>
       <c r="O10">
-        <v>39.8</v>
+        <v>55.9</v>
       </c>
       <c r="P10">
-        <v>39.2</v>
+        <v>55.0</v>
       </c>
       <c r="Q10">
-        <v>38.7</v>
+        <v>54.2</v>
       </c>
       <c r="R10">
-        <v>38.7</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1150</v>
       </c>
       <c r="D11">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>24.5</v>
       </c>
       <c r="G11">
         <v>24.1</v>
       </c>
       <c r="H11">
@@ -1497,87 +1497,87 @@
       </c>
       <c r="Q22">
         <v>5820</v>
       </c>
       <c r="R22">
         <v>5820</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1550</v>
       </c>
       <c r="D23">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>11980</v>
+        <v>16770</v>
       </c>
       <c r="G23">
-        <v>11680</v>
+        <v>16360</v>
       </c>
       <c r="H23">
-        <v>11400</v>
+        <v>15960</v>
       </c>
       <c r="I23">
-        <v>11120</v>
+        <v>15570</v>
       </c>
       <c r="J23">
-        <v>10860</v>
+        <v>15200</v>
       </c>
       <c r="K23">
-        <v>10590</v>
+        <v>14820</v>
       </c>
       <c r="L23">
-        <v>10440</v>
+        <v>14610</v>
       </c>
       <c r="M23">
-        <v>10280</v>
+        <v>14390</v>
       </c>
       <c r="N23">
-        <v>10130</v>
+        <v>14180</v>
       </c>
       <c r="O23">
-        <v>9980</v>
+        <v>13960</v>
       </c>
       <c r="P23">
-        <v>9830</v>
+        <v>13760</v>
       </c>
       <c r="Q23">
-        <v>9690</v>
+        <v>13560</v>
       </c>
       <c r="R23">
-        <v>9690</v>
+        <v>13560</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1150</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
         <v>6740</v>
       </c>
       <c r="G24">
         <v>6630</v>
       </c>
       <c r="H24">