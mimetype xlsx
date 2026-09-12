--- v5 (2026-07-26)
+++ v6 (2026-09-12)
@@ -1008,96 +1008,96 @@
       </c>
       <c r="N10">
         <v>56.8</v>
       </c>
       <c r="O10">
         <v>55.9</v>
       </c>
       <c r="P10">
         <v>55.0</v>
       </c>
       <c r="Q10">
         <v>54.2</v>
       </c>
       <c r="R10">
         <v>54.2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D11">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>24.5</v>
+        <v>29.1</v>
       </c>
       <c r="G11">
-        <v>24.1</v>
+        <v>28.8</v>
       </c>
       <c r="H11">
-        <v>23.6</v>
+        <v>28.4</v>
       </c>
       <c r="I11">
-        <v>23.2</v>
+        <v>28.0</v>
       </c>
       <c r="J11">
-        <v>22.7</v>
+        <v>27.7</v>
       </c>
       <c r="K11">
-        <v>22.3</v>
+        <v>27.3</v>
       </c>
       <c r="L11">
-        <v>21.9</v>
+        <v>27.099999999999998</v>
       </c>
       <c r="M11">
-        <v>21.6</v>
+        <v>26.7</v>
       </c>
       <c r="N11">
-        <v>21.2</v>
+        <v>26.3</v>
       </c>
       <c r="O11">
-        <v>21.0</v>
+        <v>26.1</v>
       </c>
       <c r="P11">
-        <v>20.9</v>
+        <v>26.0</v>
       </c>
       <c r="Q11">
-        <v>20.8</v>
+        <v>25.9</v>
       </c>
       <c r="R11">
-        <v>20.8</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1100</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>23.7</v>
       </c>
       <c r="G12">
         <v>23.1</v>
       </c>
       <c r="H12">
@@ -1544,96 +1544,96 @@
       </c>
       <c r="N23">
         <v>14180</v>
       </c>
       <c r="O23">
         <v>13960</v>
       </c>
       <c r="P23">
         <v>13760</v>
       </c>
       <c r="Q23">
         <v>13560</v>
       </c>
       <c r="R23">
         <v>13560</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
-        <v>6740</v>
+        <v>7290</v>
       </c>
       <c r="G24">
-        <v>6630</v>
+        <v>7210</v>
       </c>
       <c r="H24">
-        <v>6480</v>
+        <v>7080</v>
       </c>
       <c r="I24">
-        <v>6360</v>
+        <v>6960</v>
       </c>
       <c r="J24">
-        <v>6200</v>
+        <v>6840</v>
       </c>
       <c r="K24">
-        <v>5950</v>
+        <v>6620</v>
       </c>
       <c r="L24">
-        <v>5700</v>
+        <v>6380</v>
       </c>
       <c r="M24">
-        <v>5630</v>
+        <v>6300</v>
       </c>
       <c r="N24">
-        <v>5540</v>
+        <v>6220</v>
       </c>
       <c r="O24">
-        <v>5480</v>
+        <v>6160</v>
       </c>
       <c r="P24">
-        <v>5460</v>
+        <v>6140</v>
       </c>
       <c r="Q24">
-        <v>5430</v>
+        <v>6110</v>
       </c>
       <c r="R24">
-        <v>5430</v>
+        <v>6110</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>1100</v>
       </c>
       <c r="D25">
         <v>2</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
         <v>6360</v>
       </c>
       <c r="G25">
         <v>6200</v>
       </c>
       <c r="H25">
@@ -2080,96 +2080,96 @@
       </c>
       <c r="N36">
         <v>33.0</v>
       </c>
       <c r="O36">
         <v>32.5</v>
       </c>
       <c r="P36">
         <v>32</v>
       </c>
       <c r="Q36">
         <v>31.5</v>
       </c>
       <c r="R36">
         <v>31.5</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>29</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>2200</v>
+        <v>2260</v>
       </c>
       <c r="D37">
         <v>2</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>42.3</v>
+        <v>44.7</v>
       </c>
       <c r="G37">
-        <v>41.40000000000001</v>
+        <v>44.0</v>
       </c>
       <c r="H37">
-        <v>40.59999999999999</v>
+        <v>43.2</v>
       </c>
       <c r="I37">
-        <v>39.7</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="J37">
-        <v>39.0</v>
+        <v>41.8</v>
       </c>
       <c r="K37">
-        <v>38.2</v>
+        <v>41.1</v>
       </c>
       <c r="L37">
-        <v>37.7</v>
+        <v>40.7</v>
       </c>
       <c r="M37">
-        <v>37.1</v>
+        <v>40.1</v>
       </c>
       <c r="N37">
-        <v>36.59999999999999</v>
+        <v>39.5</v>
       </c>
       <c r="O37">
-        <v>36.2</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="P37">
-        <v>35.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="Q37">
-        <v>35.6</v>
+        <v>38.5</v>
       </c>
       <c r="R37">
-        <v>35.6</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>30</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>1900</v>
       </c>
       <c r="D38">
         <v>2</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
         <v>44.2</v>
       </c>
       <c r="G38">
         <v>43.1</v>
       </c>
       <c r="H38">
@@ -2560,96 +2560,96 @@
       </c>
       <c r="N48">
         <v>8250</v>
       </c>
       <c r="O48">
         <v>8130</v>
       </c>
       <c r="P48">
         <v>8010</v>
       </c>
       <c r="Q48">
         <v>7890</v>
       </c>
       <c r="R48">
         <v>7890</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
-        <v>2200</v>
+        <v>2260</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10201</v>
+        <v>10750</v>
       </c>
       <c r="G49">
-        <v>9997</v>
+        <v>10580</v>
       </c>
       <c r="H49">
-        <v>9797</v>
+        <v>10400</v>
       </c>
       <c r="I49">
-        <v>9603</v>
+        <v>10200</v>
       </c>
       <c r="J49">
-        <v>9410</v>
+        <v>10050</v>
       </c>
       <c r="K49">
-        <v>9226</v>
+        <v>9900</v>
       </c>
       <c r="L49">
-        <v>9089</v>
+        <v>9770</v>
       </c>
       <c r="M49">
-        <v>8955</v>
+        <v>9630</v>
       </c>
       <c r="N49">
-        <v>8830</v>
+        <v>9510</v>
       </c>
       <c r="O49">
-        <v>8720</v>
+        <v>9400</v>
       </c>
       <c r="P49">
-        <v>8650</v>
+        <v>9330</v>
       </c>
       <c r="Q49">
-        <v>8580</v>
+        <v>9260</v>
       </c>
       <c r="R49">
-        <v>8580</v>
+        <v>9260</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1900</v>
       </c>
       <c r="D50">
         <v>2</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>11000</v>
       </c>
       <c r="G50">
         <v>10730</v>
       </c>
       <c r="H50">