--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -1914,143 +1914,143 @@
       </c>
       <c r="Q25">
         <v>12.7</v>
       </c>
       <c r="R25">
         <v>12.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
         <v>2600</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>60.7</v>
+        <v>61.099999999999994</v>
       </c>
       <c r="G26">
-        <v>59.2</v>
+        <v>59.60000000000001</v>
       </c>
       <c r="H26">
-        <v>57.7</v>
+        <v>58.1</v>
       </c>
       <c r="I26">
-        <v>56.3</v>
+        <v>56.7</v>
       </c>
       <c r="J26">
-        <v>55.0</v>
+        <v>55.40000000000001</v>
       </c>
       <c r="K26">
-        <v>53.7</v>
+        <v>54.1</v>
       </c>
       <c r="L26">
-        <v>52.90000000000001</v>
+        <v>53.3</v>
       </c>
       <c r="M26">
-        <v>52.1</v>
+        <v>52.5</v>
       </c>
       <c r="N26">
-        <v>51.3</v>
+        <v>51.7</v>
       </c>
       <c r="O26">
-        <v>50.5</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="P26">
-        <v>49.7</v>
+        <v>50.1</v>
       </c>
       <c r="Q26">
-        <v>49.2</v>
+        <v>49.3</v>
       </c>
       <c r="R26">
-        <v>49.2</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1500</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>52.2</v>
+        <v>54.2</v>
       </c>
       <c r="G27">
-        <v>51.6</v>
+        <v>53.6</v>
       </c>
       <c r="H27">
-        <v>50.9</v>
+        <v>52.9</v>
       </c>
       <c r="I27">
-        <v>50.1</v>
+        <v>52.1</v>
       </c>
       <c r="J27">
-        <v>49.40000000000001</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="K27">
-        <v>48.8</v>
+        <v>50.8</v>
       </c>
       <c r="L27">
+        <v>50.3</v>
+      </c>
+      <c r="M27">
+        <v>49.9</v>
+      </c>
+      <c r="N27">
+        <v>49.4</v>
+      </c>
+      <c r="O27">
+        <v>49.099999999999994</v>
+      </c>
+      <c r="P27">
+        <v>48.6</v>
+      </c>
+      <c r="Q27">
         <v>48.3</v>
       </c>
-      <c r="M27">
-[...13 lines deleted...]
-      </c>
       <c r="R27">
-        <v>46.3</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28">
         <v>1700</v>
       </c>
       <c r="D28">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>47.4</v>
       </c>
       <c r="G28">
         <v>46.2</v>
       </c>
       <c r="H28">
@@ -2138,87 +2138,87 @@
       </c>
       <c r="Q29">
         <v>45.8</v>
       </c>
       <c r="R29">
         <v>45.8</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30" t="s">
         <v>28</v>
       </c>
       <c r="C30">
         <v>1400</v>
       </c>
       <c r="D30">
         <v>6</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>47.2</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="G30">
-        <v>46.0</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="H30">
-        <v>44.8</v>
+        <v>45.2</v>
       </c>
       <c r="I30">
-        <v>43.7</v>
+        <v>44.1</v>
       </c>
       <c r="J30">
-        <v>42.7</v>
+        <v>43.1</v>
       </c>
       <c r="K30">
-        <v>41.7</v>
+        <v>42.1</v>
       </c>
       <c r="L30">
-        <v>41.1</v>
+        <v>41.5</v>
       </c>
       <c r="M30">
-        <v>40.5</v>
+        <v>40.9</v>
       </c>
       <c r="N30">
-        <v>39.9</v>
+        <v>40.3</v>
       </c>
       <c r="O30">
-        <v>39.3</v>
+        <v>39.7</v>
       </c>
       <c r="P30">
-        <v>38.7</v>
+        <v>39.1</v>
       </c>
       <c r="Q30">
-        <v>38.40000000000001</v>
+        <v>38.5</v>
       </c>
       <c r="R30">
-        <v>38.40000000000001</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2500</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>57.6</v>
       </c>
       <c r="G31">
         <v>56.2</v>
       </c>
       <c r="H31">
@@ -3682,143 +3682,143 @@
       </c>
       <c r="Q60">
         <v>3170</v>
       </c>
       <c r="R60">
         <v>3170</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
         <v>28</v>
       </c>
       <c r="C61">
         <v>2600</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>15110</v>
+        <v>15230</v>
       </c>
       <c r="G61">
-        <v>14740</v>
+        <v>14850</v>
       </c>
       <c r="H61">
-        <v>14380</v>
+        <v>14490</v>
       </c>
       <c r="I61">
-        <v>14030</v>
+        <v>14140</v>
       </c>
       <c r="J61">
-        <v>13680</v>
+        <v>13790</v>
       </c>
       <c r="K61">
-        <v>13350</v>
+        <v>13460</v>
       </c>
       <c r="L61">
-        <v>13150</v>
+        <v>13250</v>
       </c>
       <c r="M61">
-        <v>12950</v>
+        <v>13060</v>
       </c>
       <c r="N61">
-        <v>12770</v>
+        <v>12870</v>
       </c>
       <c r="O61">
-        <v>12580</v>
+        <v>12680</v>
       </c>
       <c r="P61">
-        <v>12390</v>
+        <v>12490</v>
       </c>
       <c r="Q61">
-        <v>12280</v>
+        <v>12310</v>
       </c>
       <c r="R61">
-        <v>12280</v>
+        <v>12310</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62">
         <v>1500</v>
       </c>
       <c r="D62">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>12480</v>
+        <v>12940</v>
       </c>
       <c r="G62">
-        <v>12340</v>
+        <v>12800</v>
       </c>
       <c r="H62">
-        <v>12160</v>
+        <v>12620</v>
       </c>
       <c r="I62">
+        <v>12450</v>
+      </c>
+      <c r="J62">
+        <v>12270</v>
+      </c>
+      <c r="K62">
+        <v>12100</v>
+      </c>
+      <c r="L62">
         <v>11990</v>
       </c>
-      <c r="J62">
-[...7 lines deleted...]
-      </c>
       <c r="M62">
-        <v>11410</v>
+        <v>11870</v>
       </c>
       <c r="N62">
-        <v>11300</v>
+        <v>11760</v>
       </c>
       <c r="O62">
-        <v>11180</v>
+        <v>11680</v>
       </c>
       <c r="P62">
-        <v>11110</v>
+        <v>11570</v>
       </c>
       <c r="Q62">
-        <v>11040</v>
+        <v>11500</v>
       </c>
       <c r="R62">
-        <v>11040</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>46</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63">
         <v>1700</v>
       </c>
       <c r="D63">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>11850</v>
       </c>
       <c r="G63">
         <v>11570</v>
       </c>
       <c r="H63">
@@ -3906,87 +3906,87 @@
       </c>
       <c r="Q64">
         <v>11070</v>
       </c>
       <c r="R64">
         <v>11070</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>48</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65">
         <v>1400</v>
       </c>
       <c r="D65">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>11770</v>
+        <v>11890</v>
       </c>
       <c r="G65">
-        <v>11490</v>
+        <v>11600</v>
       </c>
       <c r="H65">
-        <v>11200</v>
+        <v>11310</v>
       </c>
       <c r="I65">
-        <v>10930</v>
+        <v>11040</v>
       </c>
       <c r="J65">
-        <v>10660</v>
+        <v>10770</v>
       </c>
       <c r="K65">
-        <v>10400</v>
+        <v>10510</v>
       </c>
       <c r="L65">
-        <v>10250</v>
+        <v>10350</v>
       </c>
       <c r="M65">
-        <v>10090</v>
+        <v>10200</v>
       </c>
       <c r="N65">
-        <v>9950</v>
+        <v>10050</v>
       </c>
       <c r="O65">
-        <v>9800</v>
+        <v>9900</v>
       </c>
       <c r="P65">
-        <v>9650</v>
+        <v>9750</v>
       </c>
       <c r="Q65">
-        <v>9580</v>
+        <v>9610</v>
       </c>
       <c r="R65">
-        <v>9580</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>49</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>2500</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>14390</v>
       </c>
       <c r="G66">
         <v>14050</v>
       </c>
       <c r="H66">
@@ -5105,96 +5105,96 @@
       </c>
       <c r="N89">
         <v>46.8</v>
       </c>
       <c r="O89">
         <v>46.5</v>
       </c>
       <c r="P89">
         <v>46</v>
       </c>
       <c r="Q89">
         <v>45.7</v>
       </c>
       <c r="R89">
         <v>45.7</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>46</v>
       </c>
       <c r="B90" t="s">
         <v>28</v>
       </c>
       <c r="C90">
-        <v>2270</v>
+        <v>2770</v>
       </c>
       <c r="D90">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>53.2</v>
+        <v>55.3</v>
       </c>
       <c r="G90">
-        <v>52.0</v>
+        <v>54.0</v>
       </c>
       <c r="H90">
-        <v>50.8</v>
+        <v>52.7</v>
       </c>
       <c r="I90">
-        <v>49.59999999999999</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="J90">
-        <v>48.4</v>
+        <v>50.2</v>
       </c>
       <c r="K90">
-        <v>47.2</v>
+        <v>49.0</v>
       </c>
       <c r="L90">
-        <v>46.5</v>
+        <v>48.3</v>
       </c>
       <c r="M90">
-        <v>45.8</v>
+        <v>47.6</v>
       </c>
       <c r="N90">
-        <v>45.1</v>
+        <v>46.9</v>
       </c>
       <c r="O90">
-        <v>44.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="P90">
-        <v>43.7</v>
+        <v>45.5</v>
       </c>
       <c r="Q90">
-        <v>43.0</v>
+        <v>44.8</v>
       </c>
       <c r="R90">
-        <v>43.0</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>48</v>
       </c>
       <c r="B91" t="s">
         <v>28</v>
       </c>
       <c r="C91">
         <v>1320</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
         <v>42.9</v>
       </c>
       <c r="G91">
         <v>41.9</v>
       </c>
       <c r="H91">
@@ -6257,96 +6257,96 @@
       </c>
       <c r="N113">
         <v>11220</v>
       </c>
       <c r="O113">
         <v>11140</v>
       </c>
       <c r="P113">
         <v>11030</v>
       </c>
       <c r="Q113">
         <v>10950</v>
       </c>
       <c r="R113">
         <v>10950</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>46</v>
       </c>
       <c r="B114" t="s">
         <v>28</v>
       </c>
       <c r="C114">
-        <v>2270</v>
+        <v>2770</v>
       </c>
       <c r="D114">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>13300</v>
+        <v>13880</v>
       </c>
       <c r="G114">
-        <v>12980</v>
+        <v>13540</v>
       </c>
       <c r="H114">
-        <v>12660</v>
+        <v>13210</v>
       </c>
       <c r="I114">
-        <v>12350</v>
+        <v>12890</v>
       </c>
       <c r="J114">
-        <v>12050</v>
+        <v>12570</v>
       </c>
       <c r="K114">
-        <v>11750</v>
+        <v>12270</v>
       </c>
       <c r="L114">
-        <v>11580</v>
+        <v>12090</v>
       </c>
       <c r="M114">
-        <v>11410</v>
+        <v>11910</v>
       </c>
       <c r="N114">
-        <v>11240</v>
+        <v>11730</v>
       </c>
       <c r="O114">
-        <v>11070</v>
+        <v>11550</v>
       </c>
       <c r="P114">
-        <v>10920</v>
+        <v>11390</v>
       </c>
       <c r="Q114">
-        <v>10760</v>
+        <v>11230</v>
       </c>
       <c r="R114">
-        <v>10760</v>
+        <v>11230</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>48</v>
       </c>
       <c r="B115" t="s">
         <v>28</v>
       </c>
       <c r="C115">
         <v>1320</v>
       </c>
       <c r="D115">
         <v>6</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
         <v>10800</v>
       </c>
       <c r="G115">
         <v>10540</v>
       </c>
       <c r="H115">