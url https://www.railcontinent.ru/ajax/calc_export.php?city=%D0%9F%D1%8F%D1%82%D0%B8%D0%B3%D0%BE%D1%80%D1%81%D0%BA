--- v3 (2026-05-03)
+++ v4 (2026-09-25)
@@ -953,96 +953,96 @@
       </c>
       <c r="N8">
         <v>47.59999999999999</v>
       </c>
       <c r="O8">
         <v>47.099999999999994</v>
       </c>
       <c r="P8">
         <v>46.6</v>
       </c>
       <c r="Q8">
         <v>45.8</v>
       </c>
       <c r="R8">
         <v>45.8</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D9">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>44.59999999999999</v>
+        <v>47.0</v>
       </c>
       <c r="G9">
-        <v>43.5</v>
+        <v>45.8</v>
       </c>
       <c r="H9">
-        <v>42.4</v>
+        <v>44.7</v>
       </c>
       <c r="I9">
-        <v>41.3</v>
+        <v>43.6</v>
       </c>
       <c r="J9">
-        <v>40.3</v>
+        <v>42.6</v>
       </c>
       <c r="K9">
-        <v>39.3</v>
+        <v>41.6</v>
       </c>
       <c r="L9">
-        <v>38.7</v>
+        <v>41.0</v>
       </c>
       <c r="M9">
-        <v>38.1</v>
+        <v>40.4</v>
       </c>
       <c r="N9">
-        <v>37.5</v>
+        <v>39.8</v>
       </c>
       <c r="O9">
-        <v>36.9</v>
+        <v>39.2</v>
       </c>
       <c r="P9">
-        <v>36.3</v>
+        <v>38.6</v>
       </c>
       <c r="Q9">
-        <v>35.8</v>
+        <v>38.0</v>
       </c>
       <c r="R9">
-        <v>35.8</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10">
         <v>650</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>21</v>
       </c>
       <c r="G10">
         <v>20.5</v>
       </c>
       <c r="H10">
@@ -1186,87 +1186,87 @@
       </c>
       <c r="Q12">
         <v>36.6</v>
       </c>
       <c r="R12">
         <v>36.6</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>1500</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>43.5</v>
+        <v>44.9</v>
       </c>
       <c r="G13">
-        <v>42.40000000000001</v>
+        <v>43.8</v>
       </c>
       <c r="H13">
-        <v>41.3</v>
+        <v>42.7</v>
       </c>
       <c r="I13">
-        <v>40.2</v>
+        <v>41.6</v>
       </c>
       <c r="J13">
-        <v>39.3</v>
+        <v>40.6</v>
       </c>
       <c r="K13">
-        <v>38.40000000000001</v>
+        <v>39.6</v>
       </c>
       <c r="L13">
+        <v>39.0</v>
+      </c>
+      <c r="M13">
+        <v>38.4</v>
+      </c>
+      <c r="N13">
         <v>37.8</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>37.2</v>
       </c>
-      <c r="N13">
-[...4 lines deleted...]
-      </c>
       <c r="P13">
-        <v>35.7</v>
+        <v>36.6</v>
       </c>
       <c r="Q13">
-        <v>35.2</v>
+        <v>36.0</v>
       </c>
       <c r="R13">
-        <v>35.2</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
         <v>560</v>
       </c>
       <c r="D14">
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>16.8</v>
       </c>
       <c r="G14">
         <v>16.4</v>
       </c>
       <c r="H14">
@@ -1289,96 +1289,96 @@
       </c>
       <c r="N14">
         <v>14.2</v>
       </c>
       <c r="O14">
         <v>14</v>
       </c>
       <c r="P14">
         <v>13.8</v>
       </c>
       <c r="Q14">
         <v>13.6</v>
       </c>
       <c r="R14">
         <v>13.6</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D15">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="G15">
+        <v>66.3</v>
+      </c>
+      <c r="H15">
         <v>65.40000000000001</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>64.59999999999999</v>
       </c>
-      <c r="H15">
-[...4 lines deleted...]
-      </c>
       <c r="J15">
+        <v>63.9</v>
+      </c>
+      <c r="K15">
+        <v>63.3</v>
+      </c>
+      <c r="L15">
+        <v>62.8</v>
+      </c>
+      <c r="M15">
         <v>62.3</v>
       </c>
-      <c r="K15">
-[...7 lines deleted...]
-      </c>
       <c r="N15">
-        <v>60.099999999999994</v>
+        <v>61.7</v>
       </c>
       <c r="O15">
-        <v>59.6</v>
+        <v>61.4</v>
       </c>
       <c r="P15">
-        <v>59.1</v>
+        <v>61.1</v>
       </c>
       <c r="Q15">
-        <v>58.8</v>
+        <v>60.8</v>
       </c>
       <c r="R15">
-        <v>58.8</v>
+        <v>60.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16">
         <v>700</v>
       </c>
       <c r="D16">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>23.9</v>
       </c>
       <c r="G16">
         <v>23.3</v>
       </c>
       <c r="H16">
@@ -1578,87 +1578,87 @@
       </c>
       <c r="Q19">
         <v>30.0</v>
       </c>
       <c r="R19">
         <v>30.0</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20">
         <v>700</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>13.6</v>
+        <v>17.6</v>
       </c>
       <c r="G20">
-        <v>13.3</v>
+        <v>17.2</v>
       </c>
       <c r="H20">
-        <v>13</v>
+        <v>16.8</v>
       </c>
       <c r="I20">
-        <v>12.7</v>
+        <v>16.4</v>
       </c>
       <c r="J20">
-        <v>12.4</v>
+        <v>16</v>
       </c>
       <c r="K20">
-        <v>12.1</v>
+        <v>15.6</v>
       </c>
       <c r="L20">
-        <v>11.9</v>
+        <v>15.4</v>
       </c>
       <c r="M20">
-        <v>11.7</v>
+        <v>15.2</v>
       </c>
       <c r="N20">
-        <v>11.5</v>
+        <v>15</v>
       </c>
       <c r="O20">
-        <v>11.3</v>
+        <v>14.8</v>
       </c>
       <c r="P20">
-        <v>11.1</v>
+        <v>14.6</v>
       </c>
       <c r="Q20">
-        <v>10.9</v>
+        <v>14.4</v>
       </c>
       <c r="R20">
-        <v>10.9</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21">
         <v>1690</v>
       </c>
       <c r="D21">
         <v>5</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>42.7</v>
       </c>
       <c r="G21">
         <v>41.6</v>
       </c>
       <c r="H21">
@@ -1681,152 +1681,152 @@
       </c>
       <c r="N21">
         <v>36.3</v>
       </c>
       <c r="O21">
         <v>35.8</v>
       </c>
       <c r="P21">
         <v>35.3</v>
       </c>
       <c r="Q21">
         <v>34.8</v>
       </c>
       <c r="R21">
         <v>34.8</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22">
-        <v>1500</v>
+        <v>1530</v>
       </c>
       <c r="D22">
         <v>7</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>45.7</v>
+        <v>46.099999999999994</v>
       </c>
       <c r="G22">
-        <v>44.6</v>
+        <v>45.0</v>
       </c>
       <c r="H22">
-        <v>43.5</v>
+        <v>43.9</v>
       </c>
       <c r="I22">
-        <v>42.40000000000001</v>
+        <v>42.8</v>
       </c>
       <c r="J22">
-        <v>41.40000000000001</v>
+        <v>41.8</v>
       </c>
       <c r="K22">
-        <v>40.40000000000001</v>
+        <v>40.8</v>
       </c>
       <c r="L22">
-        <v>39.8</v>
+        <v>40.2</v>
       </c>
       <c r="M22">
-        <v>39.2</v>
+        <v>39.6</v>
       </c>
       <c r="N22">
-        <v>38.59999999999999</v>
+        <v>39.0</v>
       </c>
       <c r="O22">
-        <v>38.0</v>
+        <v>38.4</v>
       </c>
       <c r="P22">
-        <v>37.40000000000001</v>
+        <v>37.8</v>
       </c>
       <c r="Q22">
-        <v>36.8</v>
+        <v>37.2</v>
       </c>
       <c r="R22">
-        <v>36.8</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23">
         <v>1300</v>
       </c>
       <c r="D23">
         <v>7</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>43.2</v>
+        <v>44.9</v>
       </c>
       <c r="G23">
-        <v>42.1</v>
+        <v>43.8</v>
       </c>
       <c r="H23">
-        <v>41.0</v>
+        <v>42.7</v>
       </c>
       <c r="I23">
-        <v>40.0</v>
+        <v>41.6</v>
       </c>
       <c r="J23">
-        <v>39.1</v>
+        <v>40.6</v>
       </c>
       <c r="K23">
-        <v>38.2</v>
+        <v>39.6</v>
       </c>
       <c r="L23">
-        <v>37.6</v>
+        <v>39.0</v>
       </c>
       <c r="M23">
-        <v>37.1</v>
+        <v>38.4</v>
       </c>
       <c r="N23">
-        <v>36.59999999999999</v>
+        <v>37.8</v>
       </c>
       <c r="O23">
-        <v>36.099999999999994</v>
+        <v>37.2</v>
       </c>
       <c r="P23">
-        <v>35.6</v>
+        <v>36.6</v>
       </c>
       <c r="Q23">
-        <v>35.1</v>
+        <v>36.0</v>
       </c>
       <c r="R23">
-        <v>35.1</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24">
         <v>960</v>
       </c>
       <c r="D24">
         <v>3</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>37.90000000000001</v>
       </c>
       <c r="G24">
         <v>37.0</v>
       </c>
       <c r="H24">
@@ -1849,96 +1849,96 @@
       </c>
       <c r="N24">
         <v>31.9</v>
       </c>
       <c r="O24">
         <v>31.4</v>
       </c>
       <c r="P24">
         <v>30.9</v>
       </c>
       <c r="Q24">
         <v>30.4</v>
       </c>
       <c r="R24">
         <v>30.4</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="D25">
         <v>3</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="G25">
+        <v>18.8</v>
+      </c>
+      <c r="H25">
+        <v>18.3</v>
+      </c>
+      <c r="I25">
+        <v>17.9</v>
+      </c>
+      <c r="J25">
+        <v>17.5</v>
+      </c>
+      <c r="K25">
+        <v>17.1</v>
+      </c>
+      <c r="L25">
+        <v>16.8</v>
+      </c>
+      <c r="M25">
+        <v>16.6</v>
+      </c>
+      <c r="N25">
+        <v>16.4</v>
+      </c>
+      <c r="O25">
+        <v>16.2</v>
+      </c>
+      <c r="P25">
+        <v>16</v>
+      </c>
+      <c r="Q25">
         <v>15.8</v>
       </c>
-      <c r="G25">
-[...31 lines deleted...]
-      </c>
       <c r="R25">
-        <v>12.7</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
         <v>2600</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>61.099999999999994</v>
       </c>
       <c r="G26">
         <v>59.60000000000001</v>
       </c>
       <c r="H26">
@@ -1961,152 +1961,152 @@
       </c>
       <c r="N26">
         <v>51.7</v>
       </c>
       <c r="O26">
         <v>50.90000000000001</v>
       </c>
       <c r="P26">
         <v>50.1</v>
       </c>
       <c r="Q26">
         <v>49.3</v>
       </c>
       <c r="R26">
         <v>49.3</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>54.2</v>
+        <v>60.9</v>
       </c>
       <c r="G27">
-        <v>53.6</v>
+        <v>60.2</v>
       </c>
       <c r="H27">
-        <v>52.9</v>
+        <v>59.59999999999999</v>
       </c>
       <c r="I27">
-        <v>52.1</v>
+        <v>58.1</v>
       </c>
       <c r="J27">
-        <v>51.40000000000001</v>
+        <v>57.2</v>
       </c>
       <c r="K27">
-        <v>50.8</v>
+        <v>56.5</v>
       </c>
       <c r="L27">
-        <v>50.3</v>
+        <v>56.0</v>
       </c>
       <c r="M27">
-        <v>49.9</v>
+        <v>55.5</v>
       </c>
       <c r="N27">
-        <v>49.4</v>
+        <v>55.0</v>
       </c>
       <c r="O27">
-        <v>49.099999999999994</v>
+        <v>54.7</v>
       </c>
       <c r="P27">
-        <v>48.6</v>
+        <v>54.3</v>
       </c>
       <c r="Q27">
-        <v>48.3</v>
+        <v>54.0</v>
       </c>
       <c r="R27">
-        <v>48.3</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D28">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>47.4</v>
+        <v>49.0</v>
       </c>
       <c r="G28">
-        <v>46.2</v>
+        <v>47.8</v>
       </c>
       <c r="H28">
-        <v>45.0</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="I28">
-        <v>43.90000000000001</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="J28">
-        <v>42.90000000000001</v>
+        <v>44.3</v>
       </c>
       <c r="K28">
-        <v>41.90000000000001</v>
+        <v>43.2</v>
       </c>
       <c r="L28">
-        <v>41.3</v>
+        <v>42.6</v>
       </c>
       <c r="M28">
-        <v>40.7</v>
+        <v>42.0</v>
       </c>
       <c r="N28">
-        <v>40.099999999999994</v>
+        <v>41.4</v>
       </c>
       <c r="O28">
-        <v>39.5</v>
+        <v>40.8</v>
       </c>
       <c r="P28">
-        <v>38.90000000000001</v>
+        <v>40.2</v>
       </c>
       <c r="Q28">
-        <v>38.3</v>
+        <v>39.6</v>
       </c>
       <c r="R28">
-        <v>38.3</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>1700</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
         <v>53.9</v>
       </c>
       <c r="G29">
         <v>53.2</v>
       </c>
       <c r="H29">
@@ -2297,152 +2297,152 @@
       </c>
       <c r="N32">
         <v>35.7</v>
       </c>
       <c r="O32">
         <v>34.9</v>
       </c>
       <c r="P32">
         <v>34.1</v>
       </c>
       <c r="Q32">
         <v>33.8</v>
       </c>
       <c r="R32">
         <v>33.8</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1600</v>
+        <v>2200</v>
       </c>
       <c r="D33">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="G33">
+        <v>42.5</v>
+      </c>
+      <c r="H33">
         <v>41.5</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>40.5</v>
       </c>
-      <c r="H33">
-[...4 lines deleted...]
-      </c>
       <c r="J33">
-        <v>37.6</v>
+        <v>39.6</v>
       </c>
       <c r="K33">
+        <v>38.7</v>
+      </c>
+      <c r="L33">
+        <v>38.2</v>
+      </c>
+      <c r="M33">
+        <v>37.7</v>
+      </c>
+      <c r="N33">
+        <v>37.2</v>
+      </c>
+      <c r="O33">
         <v>36.7</v>
       </c>
-      <c r="L33">
+      <c r="P33">
         <v>36.2</v>
       </c>
-      <c r="M33">
+      <c r="Q33">
         <v>35.7</v>
       </c>
-      <c r="N33">
-[...10 lines deleted...]
-      </c>
       <c r="R33">
-        <v>33.7</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34" t="s">
         <v>28</v>
       </c>
       <c r="C34">
-        <v>1590</v>
+        <v>2200</v>
       </c>
       <c r="D34">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>45.0</v>
+        <v>45.9</v>
       </c>
       <c r="G34">
-        <v>43.90000000000001</v>
+        <v>44.8</v>
       </c>
       <c r="H34">
-        <v>42.8</v>
+        <v>43.7</v>
       </c>
       <c r="I34">
-        <v>41.7</v>
+        <v>42.6</v>
       </c>
       <c r="J34">
-        <v>40.7</v>
+        <v>41.6</v>
       </c>
       <c r="K34">
-        <v>39.7</v>
+        <v>40.6</v>
       </c>
       <c r="L34">
-        <v>39.1</v>
+        <v>40.0</v>
       </c>
       <c r="M34">
-        <v>38.5</v>
+        <v>39.4</v>
       </c>
       <c r="N34">
-        <v>37.9</v>
+        <v>38.8</v>
       </c>
       <c r="O34">
-        <v>37.3</v>
+        <v>38.2</v>
       </c>
       <c r="P34">
-        <v>36.7</v>
+        <v>37.6</v>
       </c>
       <c r="Q34">
-        <v>36.1</v>
+        <v>37.0</v>
       </c>
       <c r="R34">
-        <v>36.1</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>4500</v>
       </c>
       <c r="D35">
         <v>39</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
         <v>59.4</v>
       </c>
       <c r="G35">
         <v>58.8</v>
       </c>
       <c r="H35">
@@ -2721,96 +2721,96 @@
       </c>
       <c r="N43">
         <v>11500</v>
       </c>
       <c r="O43">
         <v>11360</v>
       </c>
       <c r="P43">
         <v>11240</v>
       </c>
       <c r="Q43">
         <v>11070</v>
       </c>
       <c r="R43">
         <v>11070</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>27</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D44">
         <v>5</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>11060</v>
+        <v>11760</v>
       </c>
       <c r="G44">
-        <v>10800</v>
+        <v>11470</v>
       </c>
       <c r="H44">
-        <v>10530</v>
+        <v>11190</v>
       </c>
       <c r="I44">
-        <v>10280</v>
+        <v>10920</v>
       </c>
       <c r="J44">
-        <v>10020</v>
+        <v>10650</v>
       </c>
       <c r="K44">
-        <v>9780</v>
+        <v>10390</v>
       </c>
       <c r="L44">
-        <v>9630</v>
+        <v>10240</v>
       </c>
       <c r="M44">
-        <v>9490</v>
+        <v>10080</v>
       </c>
       <c r="N44">
-        <v>9350</v>
+        <v>9940</v>
       </c>
       <c r="O44">
-        <v>9210</v>
+        <v>9790</v>
       </c>
       <c r="P44">
-        <v>9070</v>
+        <v>9650</v>
       </c>
       <c r="Q44">
-        <v>8940</v>
+        <v>9510</v>
       </c>
       <c r="R44">
-        <v>8940</v>
+        <v>9510</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45">
         <v>650</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>5160</v>
       </c>
       <c r="G45">
         <v>5030</v>
       </c>
       <c r="H45">
@@ -2954,87 +2954,87 @@
       </c>
       <c r="Q47">
         <v>9150</v>
       </c>
       <c r="R47">
         <v>9150</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>31</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48">
         <v>1500</v>
       </c>
       <c r="D48">
         <v>7</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>10870</v>
+        <v>11120</v>
       </c>
       <c r="G48">
-        <v>10610</v>
+        <v>10850</v>
       </c>
       <c r="H48">
-        <v>10340</v>
+        <v>10580</v>
       </c>
       <c r="I48">
-        <v>10100</v>
+        <v>10330</v>
       </c>
       <c r="J48">
-        <v>9850</v>
+        <v>10070</v>
       </c>
       <c r="K48">
-        <v>9610</v>
+        <v>9830</v>
       </c>
       <c r="L48">
-        <v>9470</v>
+        <v>9680</v>
       </c>
       <c r="M48">
-        <v>9320</v>
+        <v>9530</v>
       </c>
       <c r="N48">
-        <v>9190</v>
+        <v>9400</v>
       </c>
       <c r="O48">
-        <v>9050</v>
+        <v>9260</v>
       </c>
       <c r="P48">
-        <v>8920</v>
+        <v>9120</v>
       </c>
       <c r="Q48">
-        <v>8790</v>
+        <v>8990</v>
       </c>
       <c r="R48">
-        <v>8790</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" t="s">
         <v>28</v>
       </c>
       <c r="C49">
         <v>560</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
         <v>4200</v>
       </c>
       <c r="G49">
         <v>4100</v>
       </c>
       <c r="H49">
@@ -3057,96 +3057,96 @@
       </c>
       <c r="N49">
         <v>3550</v>
       </c>
       <c r="O49">
         <v>3500</v>
       </c>
       <c r="P49">
         <v>3450</v>
       </c>
       <c r="Q49">
         <v>3400</v>
       </c>
       <c r="R49">
         <v>3400</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="D50">
         <v>39</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>17710</v>
+        <v>18160</v>
       </c>
       <c r="G50">
-        <v>17520</v>
+        <v>17970</v>
       </c>
       <c r="H50">
-        <v>17320</v>
+        <v>17770</v>
       </c>
       <c r="I50">
-        <v>17140</v>
+        <v>17590</v>
       </c>
       <c r="J50">
-        <v>16950</v>
+        <v>17400</v>
       </c>
       <c r="K50">
-        <v>16770</v>
+        <v>17220</v>
       </c>
       <c r="L50">
-        <v>16640</v>
+        <v>17090</v>
       </c>
       <c r="M50">
-        <v>16510</v>
+        <v>16960</v>
       </c>
       <c r="N50">
-        <v>16390</v>
+        <v>16740</v>
       </c>
       <c r="O50">
-        <v>16260</v>
+        <v>16660</v>
       </c>
       <c r="P50">
-        <v>16140</v>
+        <v>16590</v>
       </c>
       <c r="Q50">
-        <v>15970</v>
+        <v>16520</v>
       </c>
       <c r="R50">
-        <v>15970</v>
+        <v>16520</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>34</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51">
         <v>700</v>
       </c>
       <c r="D51">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>5960</v>
       </c>
       <c r="G51">
         <v>5820</v>
       </c>
       <c r="H51">
@@ -3346,87 +3346,87 @@
       </c>
       <c r="Q54">
         <v>8810</v>
       </c>
       <c r="R54">
         <v>8810</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>38</v>
       </c>
       <c r="B55" t="s">
         <v>28</v>
       </c>
       <c r="C55">
         <v>700</v>
       </c>
       <c r="D55">
         <v>4</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>3390</v>
+        <v>4440</v>
       </c>
       <c r="G55">
-        <v>3310</v>
+        <v>4330</v>
       </c>
       <c r="H55">
-        <v>3220</v>
+        <v>4230</v>
       </c>
       <c r="I55">
-        <v>3150</v>
+        <v>4120</v>
       </c>
       <c r="J55">
-        <v>3070</v>
+        <v>4020</v>
       </c>
       <c r="K55">
-        <v>2990</v>
+        <v>3920</v>
       </c>
       <c r="L55">
-        <v>2950</v>
+        <v>3870</v>
       </c>
       <c r="M55">
-        <v>2910</v>
+        <v>3810</v>
       </c>
       <c r="N55">
-        <v>2860</v>
+        <v>3750</v>
       </c>
       <c r="O55">
-        <v>2820</v>
+        <v>3700</v>
       </c>
       <c r="P55">
-        <v>2780</v>
+        <v>3640</v>
       </c>
       <c r="Q55">
-        <v>2740</v>
+        <v>3590</v>
       </c>
       <c r="R55">
-        <v>2740</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" t="s">
         <v>28</v>
       </c>
       <c r="C56">
         <v>1690</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>10760</v>
       </c>
       <c r="G56">
         <v>10500</v>
       </c>
       <c r="H56">
@@ -3449,152 +3449,152 @@
       </c>
       <c r="N56">
         <v>9100</v>
       </c>
       <c r="O56">
         <v>8960</v>
       </c>
       <c r="P56">
         <v>8830</v>
       </c>
       <c r="Q56">
         <v>8700</v>
       </c>
       <c r="R56">
         <v>8700</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" t="s">
         <v>28</v>
       </c>
       <c r="C57">
-        <v>1500</v>
+        <v>1530</v>
       </c>
       <c r="D57">
         <v>7</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>11380</v>
+        <v>11500</v>
       </c>
       <c r="G57">
-        <v>11110</v>
+        <v>11220</v>
       </c>
       <c r="H57">
-        <v>10830</v>
+        <v>10940</v>
       </c>
       <c r="I57">
-        <v>10580</v>
+        <v>10680</v>
       </c>
       <c r="J57">
-        <v>10310</v>
+        <v>10420</v>
       </c>
       <c r="K57">
-        <v>10060</v>
+        <v>10170</v>
       </c>
       <c r="L57">
-        <v>9910</v>
+        <v>10010</v>
       </c>
       <c r="M57">
-        <v>9760</v>
+        <v>9860</v>
       </c>
       <c r="N57">
-        <v>9620</v>
+        <v>9720</v>
       </c>
       <c r="O57">
-        <v>9480</v>
+        <v>9570</v>
       </c>
       <c r="P57">
-        <v>9340</v>
+        <v>9440</v>
       </c>
       <c r="Q57">
-        <v>9200</v>
+        <v>9300</v>
       </c>
       <c r="R57">
-        <v>9200</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" t="s">
         <v>28</v>
       </c>
       <c r="C58">
         <v>1300</v>
       </c>
       <c r="D58">
         <v>7</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>10830</v>
+        <v>11330</v>
       </c>
       <c r="G58">
-        <v>10580</v>
+        <v>11060</v>
       </c>
       <c r="H58">
-        <v>10310</v>
+        <v>10780</v>
       </c>
       <c r="I58">
-        <v>10070</v>
+        <v>10530</v>
       </c>
       <c r="J58">
-        <v>9820</v>
+        <v>10260</v>
       </c>
       <c r="K58">
+        <v>10020</v>
+      </c>
+      <c r="L58">
+        <v>9870</v>
+      </c>
+      <c r="M58">
+        <v>9720</v>
+      </c>
+      <c r="N58">
         <v>9580</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>9430</v>
       </c>
-      <c r="M58">
-[...2 lines deleted...]
-      <c r="N58">
+      <c r="P58">
+        <v>9300</v>
+      </c>
+      <c r="Q58">
         <v>9160</v>
       </c>
-      <c r="O58">
-[...7 lines deleted...]
-      </c>
       <c r="R58">
-        <v>8760</v>
+        <v>9160</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" t="s">
         <v>28</v>
       </c>
       <c r="C59">
         <v>960</v>
       </c>
       <c r="D59">
         <v>3</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>9380</v>
       </c>
       <c r="G59">
         <v>9160</v>
       </c>
       <c r="H59">
@@ -3617,96 +3617,96 @@
       </c>
       <c r="N59">
         <v>7930</v>
       </c>
       <c r="O59">
         <v>7820</v>
       </c>
       <c r="P59">
         <v>7700</v>
       </c>
       <c r="Q59">
         <v>7590</v>
       </c>
       <c r="R59">
         <v>7590</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>43</v>
       </c>
       <c r="B60" t="s">
         <v>28</v>
       </c>
       <c r="C60">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>3920</v>
+        <v>4880</v>
       </c>
       <c r="G60">
-        <v>3820</v>
+        <v>4760</v>
       </c>
       <c r="H60">
-        <v>3730</v>
+        <v>4650</v>
       </c>
       <c r="I60">
-        <v>3640</v>
+        <v>4540</v>
       </c>
       <c r="J60">
-        <v>3550</v>
+        <v>4420</v>
       </c>
       <c r="K60">
-        <v>3460</v>
+        <v>4320</v>
       </c>
       <c r="L60">
-        <v>3410</v>
+        <v>4250</v>
       </c>
       <c r="M60">
-        <v>3360</v>
+        <v>4190</v>
       </c>
       <c r="N60">
-        <v>3310</v>
+        <v>4130</v>
       </c>
       <c r="O60">
-        <v>3260</v>
+        <v>4070</v>
       </c>
       <c r="P60">
-        <v>3220</v>
+        <v>4010</v>
       </c>
       <c r="Q60">
-        <v>3170</v>
+        <v>3950</v>
       </c>
       <c r="R60">
-        <v>3170</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
         <v>28</v>
       </c>
       <c r="C61">
         <v>2600</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>15230</v>
       </c>
       <c r="G61">
         <v>14850</v>
       </c>
       <c r="H61">
@@ -3729,152 +3729,152 @@
       </c>
       <c r="N61">
         <v>12870</v>
       </c>
       <c r="O61">
         <v>12680</v>
       </c>
       <c r="P61">
         <v>12490</v>
       </c>
       <c r="Q61">
         <v>12310</v>
       </c>
       <c r="R61">
         <v>12310</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D62">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>12940</v>
+        <v>14480</v>
       </c>
       <c r="G62">
+        <v>14300</v>
+      </c>
+      <c r="H62">
+        <v>14020</v>
+      </c>
+      <c r="I62">
+        <v>13820</v>
+      </c>
+      <c r="J62">
+        <v>13600</v>
+      </c>
+      <c r="K62">
+        <v>13410</v>
+      </c>
+      <c r="L62">
+        <v>13290</v>
+      </c>
+      <c r="M62">
+        <v>13170</v>
+      </c>
+      <c r="N62">
+        <v>13060</v>
+      </c>
+      <c r="O62">
+        <v>12980</v>
+      </c>
+      <c r="P62">
+        <v>12870</v>
+      </c>
+      <c r="Q62">
         <v>12800</v>
       </c>
-      <c r="H62">
-[...28 lines deleted...]
-      </c>
       <c r="R62">
-        <v>11500</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>46</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D63">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>11850</v>
+        <v>12270</v>
       </c>
       <c r="G63">
-        <v>11570</v>
+        <v>11970</v>
       </c>
       <c r="H63">
-        <v>11280</v>
+        <v>11670</v>
       </c>
       <c r="I63">
-        <v>11010</v>
+        <v>11400</v>
       </c>
       <c r="J63">
-        <v>10740</v>
+        <v>11120</v>
       </c>
       <c r="K63">
-        <v>10480</v>
+        <v>10850</v>
       </c>
       <c r="L63">
-        <v>10320</v>
+        <v>10680</v>
       </c>
       <c r="M63">
-        <v>10160</v>
+        <v>10520</v>
       </c>
       <c r="N63">
-        <v>10020</v>
+        <v>10370</v>
       </c>
       <c r="O63">
-        <v>9870</v>
+        <v>10210</v>
       </c>
       <c r="P63">
-        <v>9720</v>
+        <v>10070</v>
       </c>
       <c r="Q63">
-        <v>9580</v>
+        <v>9920</v>
       </c>
       <c r="R63">
-        <v>9580</v>
+        <v>9920</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>47</v>
       </c>
       <c r="B64" t="s">
         <v>23</v>
       </c>
       <c r="C64">
         <v>1700</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>13060</v>
       </c>
       <c r="G64">
         <v>12900</v>
       </c>
       <c r="H64">
@@ -4065,152 +4065,152 @@
       </c>
       <c r="N67">
         <v>8490</v>
       </c>
       <c r="O67">
         <v>8360</v>
       </c>
       <c r="P67">
         <v>8150</v>
       </c>
       <c r="Q67">
         <v>8070</v>
       </c>
       <c r="R67">
         <v>8070</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>51</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68">
-        <v>1600</v>
+        <v>2200</v>
       </c>
       <c r="D68">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10520</v>
+        <v>11170</v>
       </c>
       <c r="G68">
-        <v>10280</v>
+        <v>10910</v>
       </c>
       <c r="H68">
-        <v>10020</v>
+        <v>10640</v>
       </c>
       <c r="I68">
-        <v>9790</v>
+        <v>10390</v>
       </c>
       <c r="J68">
-        <v>9550</v>
+        <v>10140</v>
       </c>
       <c r="K68">
-        <v>9330</v>
+        <v>9900</v>
       </c>
       <c r="L68">
-        <v>9190</v>
+        <v>9760</v>
       </c>
       <c r="M68">
-        <v>9060</v>
+        <v>9610</v>
       </c>
       <c r="N68">
-        <v>8930</v>
+        <v>9480</v>
       </c>
       <c r="O68">
-        <v>8800</v>
+        <v>9340</v>
       </c>
       <c r="P68">
-        <v>8680</v>
+        <v>9210</v>
       </c>
       <c r="Q68">
-        <v>8550</v>
+        <v>9080</v>
       </c>
       <c r="R68">
-        <v>8550</v>
+        <v>9080</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>51</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69">
-        <v>1590</v>
+        <v>2200</v>
       </c>
       <c r="D69">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>11160</v>
+        <v>11420</v>
       </c>
       <c r="G69">
-        <v>10900</v>
+        <v>11150</v>
       </c>
       <c r="H69">
-        <v>10620</v>
+        <v>10870</v>
       </c>
       <c r="I69">
-        <v>10370</v>
+        <v>10610</v>
       </c>
       <c r="J69">
-        <v>10110</v>
+        <v>10350</v>
       </c>
       <c r="K69">
-        <v>9870</v>
+        <v>10100</v>
       </c>
       <c r="L69">
-        <v>9720</v>
+        <v>9950</v>
       </c>
       <c r="M69">
-        <v>9570</v>
+        <v>9800</v>
       </c>
       <c r="N69">
-        <v>9440</v>
+        <v>9660</v>
       </c>
       <c r="O69">
-        <v>9290</v>
+        <v>9510</v>
       </c>
       <c r="P69">
-        <v>9160</v>
+        <v>9370</v>
       </c>
       <c r="Q69">
-        <v>9030</v>
+        <v>9240</v>
       </c>
       <c r="R69">
-        <v>9030</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>52</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
         <v>4500</v>
       </c>
       <c r="D70">
         <v>39</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>15760</v>
       </c>
       <c r="G70">
         <v>15620</v>
       </c>
       <c r="H70">
@@ -4321,96 +4321,96 @@
       </c>
       <c r="N75" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P75" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q75" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R75" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>27</v>
       </c>
       <c r="B76" t="s">
         <v>28</v>
       </c>
       <c r="C76">
-        <v>1320</v>
+        <v>1420</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>41.6</v>
+        <v>48.2</v>
       </c>
       <c r="G76">
-        <v>40.59999999999999</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="H76">
-        <v>39.6</v>
+        <v>46</v>
       </c>
       <c r="I76">
-        <v>38.6</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="J76">
-        <v>37.6</v>
+        <v>43.8</v>
       </c>
       <c r="K76">
-        <v>36.6</v>
+        <v>42.7</v>
       </c>
       <c r="L76">
-        <v>36.1</v>
+        <v>42.1</v>
       </c>
       <c r="M76">
-        <v>35.59999999999999</v>
+        <v>41.5</v>
       </c>
       <c r="N76">
-        <v>35.1</v>
+        <v>40.9</v>
       </c>
       <c r="O76">
-        <v>34.6</v>
+        <v>40.3</v>
       </c>
       <c r="P76">
-        <v>34.1</v>
+        <v>39.7</v>
       </c>
       <c r="Q76">
-        <v>33.6</v>
+        <v>39.1</v>
       </c>
       <c r="R76">
-        <v>33.6</v>
+        <v>39.1</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>28</v>
       </c>
       <c r="C77">
         <v>620</v>
       </c>
       <c r="D77">
         <v>1</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
         <v>20.3</v>
       </c>
       <c r="G77">
         <v>19.8</v>
       </c>
       <c r="H77">
@@ -4442,143 +4442,143 @@
       </c>
       <c r="Q77">
         <v>16.3</v>
       </c>
       <c r="R77">
         <v>16.3</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>28</v>
       </c>
       <c r="C78">
         <v>1270</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
-        <v>39.8</v>
+        <v>44.7</v>
       </c>
       <c r="G78">
-        <v>38.9</v>
+        <v>43.7</v>
       </c>
       <c r="H78">
-        <v>38.0</v>
+        <v>42.7</v>
       </c>
       <c r="I78">
-        <v>37.1</v>
+        <v>41.7</v>
       </c>
       <c r="J78">
-        <v>36.2</v>
+        <v>40.7</v>
       </c>
       <c r="K78">
-        <v>35.3</v>
+        <v>39.7</v>
       </c>
       <c r="L78">
-        <v>34.8</v>
+        <v>39.1</v>
       </c>
       <c r="M78">
-        <v>34.3</v>
+        <v>38.5</v>
       </c>
       <c r="N78">
-        <v>33.8</v>
+        <v>37.9</v>
       </c>
       <c r="O78">
-        <v>33.3</v>
+        <v>37.3</v>
       </c>
       <c r="P78">
-        <v>32.8</v>
+        <v>36.7</v>
       </c>
       <c r="Q78">
-        <v>32.3</v>
+        <v>36.1</v>
       </c>
       <c r="R78">
-        <v>32.3</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>31</v>
       </c>
       <c r="B79" t="s">
         <v>28</v>
       </c>
       <c r="C79">
         <v>1420</v>
       </c>
       <c r="D79">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
-        <v>40.2</v>
+        <v>45.099999999999994</v>
       </c>
       <c r="G79">
-        <v>39.2</v>
+        <v>44.0</v>
       </c>
       <c r="H79">
-        <v>38.3</v>
+        <v>43</v>
       </c>
       <c r="I79">
-        <v>37.4</v>
+        <v>42.0</v>
       </c>
       <c r="J79">
-        <v>36.5</v>
+        <v>41.0</v>
       </c>
       <c r="K79">
-        <v>35.6</v>
+        <v>40.0</v>
       </c>
       <c r="L79">
-        <v>35.1</v>
+        <v>39.4</v>
       </c>
       <c r="M79">
-        <v>34.59999999999999</v>
+        <v>38.8</v>
       </c>
       <c r="N79">
-        <v>34.1</v>
+        <v>38.2</v>
       </c>
       <c r="O79">
-        <v>33.6</v>
+        <v>37.6</v>
       </c>
       <c r="P79">
-        <v>33.1</v>
+        <v>37.0</v>
       </c>
       <c r="Q79">
-        <v>32.6</v>
+        <v>36.4</v>
       </c>
       <c r="R79">
-        <v>32.6</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>32</v>
       </c>
       <c r="B80" t="s">
         <v>28</v>
       </c>
       <c r="C80">
         <v>550</v>
       </c>
       <c r="D80">
         <v>2</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
         <v>25.7</v>
       </c>
       <c r="G80">
         <v>25.1</v>
       </c>
       <c r="H80">
@@ -4610,255 +4610,255 @@
       </c>
       <c r="Q80">
         <v>20.9</v>
       </c>
       <c r="R80">
         <v>20.9</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>28</v>
       </c>
       <c r="C81">
         <v>670</v>
       </c>
       <c r="D81">
         <v>3</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>25.5</v>
+        <v>30.4</v>
       </c>
       <c r="G81">
+        <v>29.7</v>
+      </c>
+      <c r="H81">
+        <v>29</v>
+      </c>
+      <c r="I81">
+        <v>28.3</v>
+      </c>
+      <c r="J81">
+        <v>27.6</v>
+      </c>
+      <c r="K81">
+        <v>26.9</v>
+      </c>
+      <c r="L81">
+        <v>26.5</v>
+      </c>
+      <c r="M81">
+        <v>26.1</v>
+      </c>
+      <c r="N81">
+        <v>25.7</v>
+      </c>
+      <c r="O81">
+        <v>25.3</v>
+      </c>
+      <c r="P81">
         <v>24.9</v>
       </c>
-      <c r="H81">
-[...25 lines deleted...]
-      </c>
       <c r="Q81">
-        <v>20.7</v>
+        <v>24.5</v>
       </c>
       <c r="R81">
-        <v>20.7</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>35</v>
       </c>
       <c r="B82" t="s">
         <v>28</v>
       </c>
       <c r="C82">
         <v>1670</v>
       </c>
       <c r="D82">
         <v>6</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>46.1</v>
+        <v>51.0</v>
       </c>
       <c r="G82">
+        <v>49.5</v>
+      </c>
+      <c r="H82">
+        <v>48.6</v>
+      </c>
+      <c r="I82">
+        <v>47.5</v>
+      </c>
+      <c r="J82">
+        <v>46.6</v>
+      </c>
+      <c r="K82">
         <v>44.7</v>
       </c>
-      <c r="H82">
-[...2 lines deleted...]
-      <c r="I82">
+      <c r="L82">
         <v>42.9</v>
       </c>
-      <c r="J82">
-[...2 lines deleted...]
-      <c r="K82">
+      <c r="M82">
+        <v>42.3</v>
+      </c>
+      <c r="N82">
+        <v>41.1</v>
+      </c>
+      <c r="O82">
+        <v>40.7</v>
+      </c>
+      <c r="P82">
         <v>40.3</v>
       </c>
-      <c r="L82">
-[...13 lines deleted...]
-      </c>
       <c r="Q82">
-        <v>36.1</v>
+        <v>39.9</v>
       </c>
       <c r="R82">
-        <v>36.1</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>36</v>
       </c>
       <c r="B83" t="s">
         <v>28</v>
       </c>
       <c r="C83">
         <v>1330</v>
       </c>
       <c r="D83">
         <v>5</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>36.4</v>
+        <v>41.3</v>
       </c>
       <c r="G83">
+        <v>40.3</v>
+      </c>
+      <c r="H83">
+        <v>39.3</v>
+      </c>
+      <c r="I83">
+        <v>38.3</v>
+      </c>
+      <c r="J83">
+        <v>37.40000000000001</v>
+      </c>
+      <c r="K83">
+        <v>36.5</v>
+      </c>
+      <c r="L83">
+        <v>36.0</v>
+      </c>
+      <c r="M83">
         <v>35.5</v>
       </c>
-      <c r="H83">
-[...16 lines deleted...]
-      </c>
       <c r="N83">
-        <v>30.9</v>
+        <v>35.0</v>
       </c>
       <c r="O83">
-        <v>30.5</v>
+        <v>34.5</v>
       </c>
       <c r="P83">
-        <v>30.1</v>
+        <v>34.0</v>
       </c>
       <c r="Q83">
-        <v>29.7</v>
+        <v>33.5</v>
       </c>
       <c r="R83">
-        <v>29.7</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>38</v>
       </c>
       <c r="B84" t="s">
         <v>28</v>
       </c>
       <c r="C84">
         <v>550</v>
       </c>
       <c r="D84">
         <v>1</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>14.3</v>
+        <v>16.2</v>
       </c>
       <c r="G84">
+        <v>15.8</v>
+      </c>
+      <c r="H84">
+        <v>15.4</v>
+      </c>
+      <c r="I84">
+        <v>15</v>
+      </c>
+      <c r="J84">
+        <v>14.6</v>
+      </c>
+      <c r="K84">
+        <v>14.2</v>
+      </c>
+      <c r="L84">
         <v>14</v>
       </c>
-      <c r="H84">
-[...2 lines deleted...]
-      <c r="I84">
+      <c r="M84">
+        <v>13.8</v>
+      </c>
+      <c r="N84">
+        <v>13.6</v>
+      </c>
+      <c r="O84">
         <v>13.4</v>
       </c>
-      <c r="J84">
-[...16 lines deleted...]
-      </c>
       <c r="P84">
-        <v>11.8</v>
+        <v>13.2</v>
       </c>
       <c r="Q84">
-        <v>11.6</v>
+        <v>13</v>
       </c>
       <c r="R84">
-        <v>11.6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>39</v>
       </c>
       <c r="B85" t="s">
         <v>28</v>
       </c>
       <c r="C85">
         <v>800</v>
       </c>
       <c r="D85">
         <v>5</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
         <v>31</v>
       </c>
       <c r="G85">
         <v>30.2</v>
       </c>
       <c r="H85">
@@ -4890,87 +4890,87 @@
       </c>
       <c r="Q85">
         <v>25</v>
       </c>
       <c r="R85">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>41</v>
       </c>
       <c r="B86" t="s">
         <v>28</v>
       </c>
       <c r="C86">
         <v>1270</v>
       </c>
       <c r="D86">
         <v>5</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
+        <v>49.4</v>
+      </c>
+      <c r="G86">
+        <v>48.2</v>
+      </c>
+      <c r="H86">
+        <v>47</v>
+      </c>
+      <c r="I86">
+        <v>45.90000000000001</v>
+      </c>
+      <c r="J86">
+        <v>44.8</v>
+      </c>
+      <c r="K86">
+        <v>43.7</v>
+      </c>
+      <c r="L86">
         <v>43.1</v>
       </c>
-      <c r="G86">
-[...16 lines deleted...]
-      </c>
       <c r="M86">
-        <v>37.099999999999994</v>
+        <v>42.5</v>
       </c>
       <c r="N86">
-        <v>36.6</v>
+        <v>41.9</v>
       </c>
       <c r="O86">
-        <v>36.1</v>
+        <v>41.3</v>
       </c>
       <c r="P86">
-        <v>35.6</v>
+        <v>40.7</v>
       </c>
       <c r="Q86">
-        <v>35.1</v>
+        <v>40.1</v>
       </c>
       <c r="R86">
-        <v>35.1</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>43</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87">
         <v>800</v>
       </c>
       <c r="D87">
         <v>2</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
         <v>14.2</v>
       </c>
       <c r="G87">
         <v>13.9</v>
       </c>
       <c r="H87">
@@ -5002,423 +5002,423 @@
       </c>
       <c r="Q87">
         <v>11.5</v>
       </c>
       <c r="R87">
         <v>11.5</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
         <v>28</v>
       </c>
       <c r="C88">
         <v>2520</v>
       </c>
       <c r="D88">
         <v>7</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>56.2</v>
+        <v>61.099999999999994</v>
       </c>
       <c r="G88">
-        <v>54.9</v>
+        <v>59.7</v>
       </c>
       <c r="H88">
-        <v>53.6</v>
+        <v>58.3</v>
       </c>
       <c r="I88">
-        <v>52.3</v>
+        <v>56.90000000000001</v>
       </c>
       <c r="J88">
-        <v>51.0</v>
+        <v>55.5</v>
       </c>
       <c r="K88">
-        <v>49.7</v>
+        <v>54.1</v>
       </c>
       <c r="L88">
-        <v>49.0</v>
+        <v>53.3</v>
       </c>
       <c r="M88">
-        <v>48.3</v>
+        <v>52.5</v>
       </c>
       <c r="N88">
-        <v>47.6</v>
+        <v>51.7</v>
       </c>
       <c r="O88">
-        <v>46.90000000000001</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="P88">
-        <v>46.2</v>
+        <v>50.1</v>
       </c>
       <c r="Q88">
-        <v>45.5</v>
+        <v>49.3</v>
       </c>
       <c r="R88">
-        <v>45.5</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>45</v>
       </c>
       <c r="B89" t="s">
         <v>28</v>
       </c>
       <c r="C89">
         <v>2270</v>
       </c>
       <c r="D89">
         <v>9</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>51.7</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="G89">
-        <v>51.099999999999994</v>
+        <v>55.9</v>
       </c>
       <c r="H89">
-        <v>50.40000000000001</v>
+        <v>55.1</v>
       </c>
       <c r="I89">
-        <v>49.7</v>
+        <v>54.3</v>
       </c>
       <c r="J89">
-        <v>48.90000000000001</v>
+        <v>53.40000000000001</v>
       </c>
       <c r="K89">
-        <v>48.2</v>
+        <v>52.59999999999999</v>
       </c>
       <c r="L89">
-        <v>47.7</v>
+        <v>52.0</v>
       </c>
       <c r="M89">
-        <v>47.2</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="N89">
-        <v>46.8</v>
+        <v>50.9</v>
       </c>
       <c r="O89">
-        <v>46.5</v>
+        <v>50.5</v>
       </c>
       <c r="P89">
-        <v>46</v>
+        <v>49.9</v>
       </c>
       <c r="Q89">
-        <v>45.7</v>
+        <v>49.5</v>
       </c>
       <c r="R89">
-        <v>45.7</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>46</v>
       </c>
       <c r="B90" t="s">
         <v>28</v>
       </c>
       <c r="C90">
         <v>2770</v>
       </c>
       <c r="D90">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>55.3</v>
+        <v>60.2</v>
       </c>
       <c r="G90">
-        <v>54.0</v>
+        <v>58.8</v>
       </c>
       <c r="H90">
-        <v>52.7</v>
+        <v>57.4</v>
       </c>
       <c r="I90">
-        <v>51.40000000000001</v>
+        <v>56.0</v>
       </c>
       <c r="J90">
+        <v>54.7</v>
+      </c>
+      <c r="K90">
+        <v>53.4</v>
+      </c>
+      <c r="L90">
+        <v>52.6</v>
+      </c>
+      <c r="M90">
+        <v>51.8</v>
+      </c>
+      <c r="N90">
+        <v>51.0</v>
+      </c>
+      <c r="O90">
         <v>50.2</v>
       </c>
-      <c r="K90">
-[...13 lines deleted...]
-      </c>
       <c r="P90">
-        <v>45.5</v>
+        <v>49.4</v>
       </c>
       <c r="Q90">
-        <v>44.8</v>
+        <v>48.6</v>
       </c>
       <c r="R90">
-        <v>44.8</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>48</v>
       </c>
       <c r="B91" t="s">
         <v>28</v>
       </c>
       <c r="C91">
         <v>1320</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>42.9</v>
+        <v>47.8</v>
       </c>
       <c r="G91">
-        <v>41.9</v>
+        <v>46.7</v>
       </c>
       <c r="H91">
-        <v>40.90000000000001</v>
+        <v>45.6</v>
       </c>
       <c r="I91">
+        <v>44.5</v>
+      </c>
+      <c r="J91">
+        <v>43.40000000000001</v>
+      </c>
+      <c r="K91">
+        <v>42.3</v>
+      </c>
+      <c r="L91">
+        <v>41.7</v>
+      </c>
+      <c r="M91">
+        <v>41.1</v>
+      </c>
+      <c r="N91">
+        <v>40.5</v>
+      </c>
+      <c r="O91">
         <v>39.9</v>
       </c>
-      <c r="J91">
-[...16 lines deleted...]
-      </c>
       <c r="P91">
-        <v>35.4</v>
+        <v>39.3</v>
       </c>
       <c r="Q91">
-        <v>34.9</v>
+        <v>38.7</v>
       </c>
       <c r="R91">
-        <v>34.9</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>50</v>
       </c>
       <c r="B92" t="s">
         <v>28</v>
       </c>
       <c r="C92">
         <v>1430</v>
       </c>
       <c r="D92">
         <v>6</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>39.3</v>
+        <v>44.2</v>
       </c>
       <c r="G92">
-        <v>38.4</v>
+        <v>43.2</v>
       </c>
       <c r="H92">
-        <v>37.5</v>
+        <v>42.2</v>
       </c>
       <c r="I92">
-        <v>36.6</v>
+        <v>41.2</v>
       </c>
       <c r="J92">
-        <v>35.7</v>
+        <v>40.2</v>
       </c>
       <c r="K92">
-        <v>34.8</v>
+        <v>39.2</v>
       </c>
       <c r="L92">
-        <v>34.3</v>
+        <v>38.6</v>
       </c>
       <c r="M92">
-        <v>33.8</v>
+        <v>38.0</v>
       </c>
       <c r="N92">
-        <v>33.3</v>
+        <v>37.4</v>
       </c>
       <c r="O92">
-        <v>32.8</v>
+        <v>36.8</v>
       </c>
       <c r="P92">
-        <v>32</v>
+        <v>35.9</v>
       </c>
       <c r="Q92">
-        <v>31.7</v>
+        <v>35.5</v>
       </c>
       <c r="R92">
-        <v>31.7</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>51</v>
       </c>
       <c r="B93" t="s">
         <v>28</v>
       </c>
       <c r="C93">
         <v>1570</v>
       </c>
       <c r="D93">
         <v>7</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>47.7</v>
+        <v>52.59999999999999</v>
       </c>
       <c r="G93">
+        <v>51.4</v>
+      </c>
+      <c r="H93">
+        <v>50.2</v>
+      </c>
+      <c r="I93">
+        <v>49.0</v>
+      </c>
+      <c r="J93">
+        <v>47.8</v>
+      </c>
+      <c r="K93">
         <v>46.59999999999999</v>
       </c>
-      <c r="H93">
-[...10 lines deleted...]
-      </c>
       <c r="L93">
-        <v>41.59999999999999</v>
+        <v>45.9</v>
       </c>
       <c r="M93">
-        <v>41.0</v>
+        <v>45.2</v>
       </c>
       <c r="N93">
-        <v>40.40000000000001</v>
+        <v>44.5</v>
       </c>
       <c r="O93">
-        <v>39.8</v>
+        <v>43.8</v>
       </c>
       <c r="P93">
-        <v>39.2</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="Q93">
-        <v>38.59999999999999</v>
+        <v>42.4</v>
       </c>
       <c r="R93">
-        <v>38.59999999999999</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>71</v>
       </c>
       <c r="B94" t="s">
         <v>28</v>
       </c>
       <c r="C94">
         <v>1270</v>
       </c>
       <c r="D94">
         <v>6</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>38.1</v>
+        <v>43.0</v>
       </c>
       <c r="G94">
-        <v>37.2</v>
+        <v>42.0</v>
       </c>
       <c r="H94">
-        <v>36.3</v>
+        <v>41</v>
       </c>
       <c r="I94">
-        <v>35.4</v>
+        <v>40.0</v>
       </c>
       <c r="J94">
+        <v>39.0</v>
+      </c>
+      <c r="K94">
+        <v>38.0</v>
+      </c>
+      <c r="L94">
+        <v>37.4</v>
+      </c>
+      <c r="M94">
+        <v>36.8</v>
+      </c>
+      <c r="N94">
+        <v>36.2</v>
+      </c>
+      <c r="O94">
+        <v>35.6</v>
+      </c>
+      <c r="P94">
+        <v>35.0</v>
+      </c>
+      <c r="Q94">
         <v>34.5</v>
       </c>
-      <c r="K94">
-[...19 lines deleted...]
-      </c>
       <c r="R94">
-        <v>30.7</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:19" customHeight="1" ht="20">
       <c r="A98" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
       <c r="J98" s="2"/>
@@ -5473,96 +5473,96 @@
       </c>
       <c r="N99" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O99" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P99" s="4" t="s">
         <v>66</v>
       </c>
       <c r="Q99" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R99" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>27</v>
       </c>
       <c r="B100" t="s">
         <v>28</v>
       </c>
       <c r="C100">
-        <v>1320</v>
+        <v>1420</v>
       </c>
       <c r="D100">
         <v>4</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="6">
-        <v>10410</v>
+        <v>12100</v>
       </c>
       <c r="G100">
-        <v>10150</v>
+        <v>11810</v>
       </c>
       <c r="H100">
-        <v>9910</v>
+        <v>11520</v>
       </c>
       <c r="I100">
-        <v>9660</v>
+        <v>11230</v>
       </c>
       <c r="J100">
-        <v>9420</v>
+        <v>10960</v>
       </c>
       <c r="K100">
-        <v>9190</v>
+        <v>10690</v>
       </c>
       <c r="L100">
-        <v>9060</v>
+        <v>10530</v>
       </c>
       <c r="M100">
-        <v>8930</v>
+        <v>10380</v>
       </c>
       <c r="N100">
-        <v>8790</v>
+        <v>10230</v>
       </c>
       <c r="O100">
-        <v>8660</v>
+        <v>10070</v>
       </c>
       <c r="P100">
-        <v>8540</v>
+        <v>9930</v>
       </c>
       <c r="Q100">
-        <v>8410</v>
+        <v>9780</v>
       </c>
       <c r="R100">
-        <v>8410</v>
+        <v>9780</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>29</v>
       </c>
       <c r="B101" t="s">
         <v>28</v>
       </c>
       <c r="C101">
         <v>620</v>
       </c>
       <c r="D101">
         <v>1</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
         <v>5050</v>
       </c>
       <c r="G101">
         <v>4920</v>
       </c>
       <c r="H101">
@@ -5594,143 +5594,143 @@
       </c>
       <c r="Q101">
         <v>4080</v>
       </c>
       <c r="R101">
         <v>4080</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>30</v>
       </c>
       <c r="B102" t="s">
         <v>28</v>
       </c>
       <c r="C102">
         <v>1270</v>
       </c>
       <c r="D102">
         <v>7</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
-        <v>10000</v>
+        <v>11160</v>
       </c>
       <c r="G102">
-        <v>9760</v>
+        <v>10900</v>
       </c>
       <c r="H102">
-        <v>9520</v>
+        <v>10630</v>
       </c>
       <c r="I102">
+        <v>10370</v>
+      </c>
+      <c r="J102">
+        <v>10120</v>
+      </c>
+      <c r="K102">
+        <v>9870</v>
+      </c>
+      <c r="L102">
+        <v>9720</v>
+      </c>
+      <c r="M102">
+        <v>9580</v>
+      </c>
+      <c r="N102">
+        <v>9440</v>
+      </c>
+      <c r="O102">
         <v>9290</v>
       </c>
-      <c r="J102">
-[...16 lines deleted...]
-      </c>
       <c r="P102">
-        <v>8210</v>
+        <v>9160</v>
       </c>
       <c r="Q102">
-        <v>8090</v>
+        <v>9030</v>
       </c>
       <c r="R102">
-        <v>8090</v>
+        <v>9030</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>31</v>
       </c>
       <c r="B103" t="s">
         <v>28</v>
       </c>
       <c r="C103">
         <v>1420</v>
       </c>
       <c r="D103">
         <v>6</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>10100</v>
+        <v>11260</v>
       </c>
       <c r="G103">
-        <v>9850</v>
+        <v>10990</v>
       </c>
       <c r="H103">
-        <v>9610</v>
+        <v>10720</v>
       </c>
       <c r="I103">
+        <v>10460</v>
+      </c>
+      <c r="J103">
+        <v>10210</v>
+      </c>
+      <c r="K103">
+        <v>9960</v>
+      </c>
+      <c r="L103">
+        <v>9810</v>
+      </c>
+      <c r="M103">
+        <v>9670</v>
+      </c>
+      <c r="N103">
+        <v>9520</v>
+      </c>
+      <c r="O103">
         <v>9380</v>
       </c>
-      <c r="J103">
-[...16 lines deleted...]
-      </c>
       <c r="P103">
-        <v>8290</v>
+        <v>9240</v>
       </c>
       <c r="Q103">
-        <v>8170</v>
+        <v>9110</v>
       </c>
       <c r="R103">
-        <v>8170</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>32</v>
       </c>
       <c r="B104" t="s">
         <v>28</v>
       </c>
       <c r="C104">
         <v>550</v>
       </c>
       <c r="D104">
         <v>2</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
         <v>6470</v>
       </c>
       <c r="G104">
         <v>6310</v>
       </c>
       <c r="H104">
@@ -5762,255 +5762,255 @@
       </c>
       <c r="Q104">
         <v>5230</v>
       </c>
       <c r="R104">
         <v>5230</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>34</v>
       </c>
       <c r="B105" t="s">
         <v>28</v>
       </c>
       <c r="C105">
         <v>670</v>
       </c>
       <c r="D105">
         <v>3</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>6420</v>
+        <v>7580</v>
       </c>
       <c r="G105">
-        <v>6260</v>
+        <v>7400</v>
       </c>
       <c r="H105">
-        <v>6110</v>
+        <v>7220</v>
       </c>
       <c r="I105">
-        <v>5960</v>
+        <v>7040</v>
       </c>
       <c r="J105">
-        <v>5810</v>
+        <v>6870</v>
       </c>
       <c r="K105">
-        <v>5670</v>
+        <v>6700</v>
       </c>
       <c r="L105">
-        <v>5590</v>
+        <v>6600</v>
       </c>
       <c r="M105">
-        <v>5510</v>
+        <v>6510</v>
       </c>
       <c r="N105">
-        <v>5420</v>
+        <v>6410</v>
       </c>
       <c r="O105">
-        <v>5340</v>
+        <v>6310</v>
       </c>
       <c r="P105">
-        <v>5270</v>
+        <v>6220</v>
       </c>
       <c r="Q105">
-        <v>5190</v>
+        <v>6130</v>
       </c>
       <c r="R105">
-        <v>5190</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>35</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106">
         <v>1670</v>
       </c>
       <c r="D106">
         <v>6</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>10620</v>
+        <v>11780</v>
       </c>
       <c r="G106">
-        <v>10420</v>
+        <v>11560</v>
       </c>
       <c r="H106">
-        <v>10230</v>
+        <v>11340</v>
       </c>
       <c r="I106">
-        <v>10040</v>
+        <v>11120</v>
       </c>
       <c r="J106">
-        <v>9850</v>
+        <v>10910</v>
       </c>
       <c r="K106">
-        <v>9670</v>
+        <v>10700</v>
       </c>
       <c r="L106">
-        <v>9490</v>
+        <v>10500</v>
       </c>
       <c r="M106">
-        <v>9350</v>
+        <v>10350</v>
       </c>
       <c r="N106">
-        <v>9180</v>
+        <v>10170</v>
       </c>
       <c r="O106">
-        <v>9040</v>
+        <v>10010</v>
       </c>
       <c r="P106">
-        <v>8920</v>
+        <v>9870</v>
       </c>
       <c r="Q106">
-        <v>8790</v>
+        <v>9730</v>
       </c>
       <c r="R106">
-        <v>8790</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>36</v>
       </c>
       <c r="B107" t="s">
         <v>28</v>
       </c>
       <c r="C107">
         <v>1330</v>
       </c>
       <c r="D107">
         <v>5</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>9220</v>
+        <v>10380</v>
       </c>
       <c r="G107">
-        <v>8990</v>
+        <v>10130</v>
       </c>
       <c r="H107">
-        <v>8750</v>
+        <v>9860</v>
       </c>
       <c r="I107">
-        <v>8540</v>
+        <v>9620</v>
       </c>
       <c r="J107">
-        <v>8330</v>
+        <v>9390</v>
       </c>
       <c r="K107">
-        <v>8120</v>
+        <v>9150</v>
       </c>
       <c r="L107">
-        <v>8010</v>
+        <v>9020</v>
       </c>
       <c r="M107">
-        <v>7890</v>
+        <v>8890</v>
       </c>
       <c r="N107">
-        <v>7770</v>
+        <v>8760</v>
       </c>
       <c r="O107">
-        <v>7650</v>
+        <v>8620</v>
       </c>
       <c r="P107">
-        <v>7550</v>
+        <v>8500</v>
       </c>
       <c r="Q107">
-        <v>7430</v>
+        <v>8370</v>
       </c>
       <c r="R107">
-        <v>7430</v>
+        <v>8370</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>38</v>
       </c>
       <c r="B108" t="s">
         <v>28</v>
       </c>
       <c r="C108">
         <v>550</v>
       </c>
       <c r="D108">
         <v>1</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>3600</v>
+        <v>4010</v>
       </c>
       <c r="G108">
-        <v>3510</v>
+        <v>3920</v>
       </c>
       <c r="H108">
-        <v>3420</v>
+        <v>3820</v>
       </c>
       <c r="I108">
+        <v>3730</v>
+      </c>
+      <c r="J108">
+        <v>3640</v>
+      </c>
+      <c r="K108">
+        <v>3550</v>
+      </c>
+      <c r="L108">
+        <v>3500</v>
+      </c>
+      <c r="M108">
+        <v>3440</v>
+      </c>
+      <c r="N108">
+        <v>3390</v>
+      </c>
+      <c r="O108">
         <v>3340</v>
       </c>
-      <c r="J108">
-[...16 lines deleted...]
-      </c>
       <c r="P108">
-        <v>2950</v>
+        <v>3290</v>
       </c>
       <c r="Q108">
-        <v>2910</v>
+        <v>3240</v>
       </c>
       <c r="R108">
-        <v>2910</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>39</v>
       </c>
       <c r="B109" t="s">
         <v>28</v>
       </c>
       <c r="C109">
         <v>800</v>
       </c>
       <c r="D109">
         <v>5</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>7740</v>
       </c>
       <c r="G109">
         <v>7550</v>
       </c>
       <c r="H109">
@@ -6042,87 +6042,87 @@
       </c>
       <c r="Q109">
         <v>6260</v>
       </c>
       <c r="R109">
         <v>6260</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>41</v>
       </c>
       <c r="B110" t="s">
         <v>28</v>
       </c>
       <c r="C110">
         <v>1270</v>
       </c>
       <c r="D110">
         <v>5</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>10870</v>
+        <v>12420</v>
       </c>
       <c r="G110">
-        <v>10600</v>
+        <v>12120</v>
       </c>
       <c r="H110">
-        <v>10350</v>
+        <v>11830</v>
       </c>
       <c r="I110">
-        <v>10090</v>
+        <v>11530</v>
       </c>
       <c r="J110">
-        <v>9840</v>
+        <v>11250</v>
       </c>
       <c r="K110">
-        <v>9600</v>
+        <v>10980</v>
       </c>
       <c r="L110">
-        <v>9470</v>
+        <v>10810</v>
       </c>
       <c r="M110">
-        <v>9330</v>
+        <v>10660</v>
       </c>
       <c r="N110">
-        <v>9180</v>
+        <v>10500</v>
       </c>
       <c r="O110">
-        <v>9050</v>
+        <v>10340</v>
       </c>
       <c r="P110">
-        <v>8920</v>
+        <v>10190</v>
       </c>
       <c r="Q110">
-        <v>8790</v>
+        <v>10040</v>
       </c>
       <c r="R110">
-        <v>8790</v>
+        <v>10040</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>43</v>
       </c>
       <c r="B111" t="s">
         <v>28</v>
       </c>
       <c r="C111">
         <v>800</v>
       </c>
       <c r="D111">
         <v>2</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>3550</v>
       </c>
       <c r="G111">
         <v>3460</v>
       </c>
       <c r="H111">
@@ -6154,423 +6154,423 @@
       </c>
       <c r="Q111">
         <v>2870</v>
       </c>
       <c r="R111">
         <v>2870</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>44</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112">
         <v>2520</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>14090</v>
+        <v>15250</v>
       </c>
       <c r="G112">
-        <v>13750</v>
+        <v>14890</v>
       </c>
       <c r="H112">
-        <v>13410</v>
+        <v>14520</v>
       </c>
       <c r="I112">
-        <v>13080</v>
+        <v>14160</v>
       </c>
       <c r="J112">
-        <v>12760</v>
+        <v>13820</v>
       </c>
       <c r="K112">
-        <v>12450</v>
+        <v>13480</v>
       </c>
       <c r="L112">
-        <v>12270</v>
+        <v>13280</v>
       </c>
       <c r="M112">
-        <v>12090</v>
+        <v>13090</v>
       </c>
       <c r="N112">
-        <v>11900</v>
+        <v>12890</v>
       </c>
       <c r="O112">
-        <v>11730</v>
+        <v>12700</v>
       </c>
       <c r="P112">
-        <v>11570</v>
+        <v>12520</v>
       </c>
       <c r="Q112">
-        <v>11390</v>
+        <v>12330</v>
       </c>
       <c r="R112">
-        <v>11390</v>
+        <v>12330</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>45</v>
       </c>
       <c r="B113" t="s">
         <v>28</v>
       </c>
       <c r="C113">
         <v>2270</v>
       </c>
       <c r="D113">
         <v>9</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>12450</v>
+        <v>13610</v>
       </c>
       <c r="G113">
-        <v>12290</v>
+        <v>13430</v>
       </c>
       <c r="H113">
-        <v>12120</v>
+        <v>13230</v>
       </c>
       <c r="I113">
-        <v>11930</v>
+        <v>13010</v>
       </c>
       <c r="J113">
-        <v>11750</v>
+        <v>12810</v>
       </c>
       <c r="K113">
-        <v>11570</v>
+        <v>12600</v>
       </c>
       <c r="L113">
-        <v>11460</v>
+        <v>12470</v>
       </c>
       <c r="M113">
-        <v>11340</v>
+        <v>12340</v>
       </c>
       <c r="N113">
-        <v>11220</v>
+        <v>12210</v>
       </c>
       <c r="O113">
-        <v>11140</v>
+        <v>12110</v>
       </c>
       <c r="P113">
-        <v>11030</v>
+        <v>11980</v>
       </c>
       <c r="Q113">
-        <v>10950</v>
+        <v>11890</v>
       </c>
       <c r="R113">
-        <v>10950</v>
+        <v>11890</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>46</v>
       </c>
       <c r="B114" t="s">
         <v>28</v>
       </c>
       <c r="C114">
         <v>2770</v>
       </c>
       <c r="D114">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>13880</v>
+        <v>15040</v>
       </c>
       <c r="G114">
-        <v>13540</v>
+        <v>14680</v>
       </c>
       <c r="H114">
-        <v>13210</v>
+        <v>14320</v>
       </c>
       <c r="I114">
-        <v>12890</v>
+        <v>13970</v>
       </c>
       <c r="J114">
-        <v>12570</v>
+        <v>13630</v>
       </c>
       <c r="K114">
-        <v>12270</v>
+        <v>13300</v>
       </c>
       <c r="L114">
-        <v>12090</v>
+        <v>13100</v>
       </c>
       <c r="M114">
-        <v>11910</v>
+        <v>12910</v>
       </c>
       <c r="N114">
-        <v>11730</v>
+        <v>12720</v>
       </c>
       <c r="O114">
-        <v>11550</v>
+        <v>12520</v>
       </c>
       <c r="P114">
-        <v>11390</v>
+        <v>12340</v>
       </c>
       <c r="Q114">
-        <v>11230</v>
+        <v>12170</v>
       </c>
       <c r="R114">
-        <v>11230</v>
+        <v>12170</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>48</v>
       </c>
       <c r="B115" t="s">
         <v>28</v>
       </c>
       <c r="C115">
         <v>1320</v>
       </c>
       <c r="D115">
         <v>6</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>10800</v>
+        <v>11960</v>
       </c>
       <c r="G115">
-        <v>10540</v>
+        <v>11680</v>
       </c>
       <c r="H115">
-        <v>10280</v>
+        <v>11390</v>
       </c>
       <c r="I115">
-        <v>10030</v>
+        <v>11110</v>
       </c>
       <c r="J115">
-        <v>9780</v>
+        <v>10840</v>
       </c>
       <c r="K115">
-        <v>9540</v>
+        <v>10570</v>
       </c>
       <c r="L115">
-        <v>9410</v>
+        <v>10420</v>
       </c>
       <c r="M115">
-        <v>9270</v>
+        <v>10270</v>
       </c>
       <c r="N115">
-        <v>9120</v>
+        <v>10110</v>
       </c>
       <c r="O115">
-        <v>8990</v>
+        <v>9960</v>
       </c>
       <c r="P115">
-        <v>8870</v>
+        <v>9820</v>
       </c>
       <c r="Q115">
-        <v>8730</v>
+        <v>9670</v>
       </c>
       <c r="R115">
-        <v>8730</v>
+        <v>9670</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>50</v>
       </c>
       <c r="B116" t="s">
         <v>28</v>
       </c>
       <c r="C116">
         <v>1430</v>
       </c>
       <c r="D116">
         <v>6</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>9960</v>
+        <v>11120</v>
       </c>
       <c r="G116">
-        <v>9710</v>
+        <v>10850</v>
       </c>
       <c r="H116">
-        <v>9480</v>
+        <v>10590</v>
       </c>
       <c r="I116">
+        <v>10330</v>
+      </c>
+      <c r="J116">
+        <v>10080</v>
+      </c>
+      <c r="K116">
+        <v>9830</v>
+      </c>
+      <c r="L116">
+        <v>9680</v>
+      </c>
+      <c r="M116">
+        <v>9550</v>
+      </c>
+      <c r="N116">
+        <v>9400</v>
+      </c>
+      <c r="O116">
         <v>9250</v>
       </c>
-      <c r="J116">
-[...16 lines deleted...]
-      </c>
       <c r="P116">
-        <v>8170</v>
+        <v>9120</v>
       </c>
       <c r="Q116">
-        <v>7950</v>
+        <v>8890</v>
       </c>
       <c r="R116">
-        <v>7950</v>
+        <v>8890</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>51</v>
       </c>
       <c r="B117" t="s">
         <v>28</v>
       </c>
       <c r="C117">
         <v>1570</v>
       </c>
       <c r="D117">
         <v>7</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
-        <v>11960</v>
+        <v>13120</v>
       </c>
       <c r="G117">
-        <v>11660</v>
+        <v>12800</v>
       </c>
       <c r="H117">
-        <v>11380</v>
+        <v>12490</v>
       </c>
       <c r="I117">
-        <v>11100</v>
+        <v>12180</v>
       </c>
       <c r="J117">
-        <v>10830</v>
+        <v>11890</v>
       </c>
       <c r="K117">
-        <v>10570</v>
+        <v>11600</v>
       </c>
       <c r="L117">
-        <v>10410</v>
+        <v>11420</v>
       </c>
       <c r="M117">
-        <v>10260</v>
+        <v>11260</v>
       </c>
       <c r="N117">
-        <v>10100</v>
+        <v>11090</v>
       </c>
       <c r="O117">
-        <v>9950</v>
+        <v>10920</v>
       </c>
       <c r="P117">
-        <v>9820</v>
+        <v>10770</v>
       </c>
       <c r="Q117">
-        <v>9670</v>
+        <v>10610</v>
       </c>
       <c r="R117">
-        <v>9670</v>
+        <v>10610</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>71</v>
       </c>
       <c r="B118" t="s">
         <v>28</v>
       </c>
       <c r="C118">
         <v>1270</v>
       </c>
       <c r="D118">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>9510</v>
+        <v>10670</v>
       </c>
       <c r="G118">
-        <v>9280</v>
+        <v>10420</v>
       </c>
       <c r="H118">
-        <v>9050</v>
+        <v>10160</v>
       </c>
       <c r="I118">
-        <v>8830</v>
+        <v>9910</v>
       </c>
       <c r="J118">
-        <v>8610</v>
+        <v>9670</v>
       </c>
       <c r="K118">
-        <v>8400</v>
+        <v>9430</v>
       </c>
       <c r="L118">
-        <v>8280</v>
+        <v>9290</v>
       </c>
       <c r="M118">
-        <v>8160</v>
+        <v>9160</v>
       </c>
       <c r="N118">
-        <v>8030</v>
+        <v>9020</v>
       </c>
       <c r="O118">
-        <v>7920</v>
+        <v>8890</v>
       </c>
       <c r="P118">
-        <v>7810</v>
+        <v>8760</v>
       </c>
       <c r="Q118">
-        <v>7690</v>
+        <v>8630</v>
       </c>
       <c r="R118">
-        <v>7690</v>
+        <v>8630</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A71:R71"/>
     <mergeCell ref="A72:R72"/>
     <mergeCell ref="A73:R73"/>
     <mergeCell ref="A74:R74"/>