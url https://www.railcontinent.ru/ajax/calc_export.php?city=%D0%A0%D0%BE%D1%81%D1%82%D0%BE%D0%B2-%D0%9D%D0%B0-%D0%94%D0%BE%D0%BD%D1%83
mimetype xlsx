--- v2 (2026-03-13)
+++ v3 (2026-05-28)
@@ -1416,96 +1416,96 @@
       </c>
       <c r="N16">
         <v>28.3</v>
       </c>
       <c r="O16">
         <v>27.9</v>
       </c>
       <c r="P16">
         <v>27.5</v>
       </c>
       <c r="Q16">
         <v>27.1</v>
       </c>
       <c r="R16">
         <v>27.1</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>4850</v>
+        <v>5150</v>
       </c>
       <c r="D17">
         <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>56.5</v>
+        <v>58</v>
       </c>
       <c r="G17">
+        <v>57.6</v>
+      </c>
+      <c r="H17">
+        <v>56.90000000000001</v>
+      </c>
+      <c r="I17">
+        <v>56.4</v>
+      </c>
+      <c r="J17">
         <v>55.9</v>
       </c>
-      <c r="H17">
-[...7 lines deleted...]
-      </c>
       <c r="K17">
+        <v>55.5</v>
+      </c>
+      <c r="L17">
+        <v>55.1</v>
+      </c>
+      <c r="M17">
+        <v>54.7</v>
+      </c>
+      <c r="N17">
+        <v>54.2</v>
+      </c>
+      <c r="O17">
+        <v>54.0</v>
+      </c>
+      <c r="P17">
         <v>53.8</v>
       </c>
-      <c r="L17">
-[...13 lines deleted...]
-      </c>
       <c r="Q17">
-        <v>51.6</v>
+        <v>53.6</v>
       </c>
       <c r="R17">
-        <v>51.6</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18">
         <v>350</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>15</v>
       </c>
       <c r="G18">
         <v>14.6</v>
       </c>
       <c r="H18">
@@ -2209,87 +2209,87 @@
       </c>
       <c r="Q30">
         <v>30.3</v>
       </c>
       <c r="R30">
         <v>30.3</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>28</v>
       </c>
       <c r="C31">
         <v>1150</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="G31">
-        <v>42.9</v>
+        <v>44.9</v>
       </c>
       <c r="H31">
-        <v>42.4</v>
+        <v>44.4</v>
       </c>
       <c r="I31">
+        <v>43.9</v>
+      </c>
+      <c r="J31">
+        <v>43.4</v>
+      </c>
+      <c r="K31">
+        <v>43.0</v>
+      </c>
+      <c r="L31">
+        <v>42.6</v>
+      </c>
+      <c r="M31">
+        <v>42.3</v>
+      </c>
+      <c r="N31">
         <v>41.9</v>
       </c>
-      <c r="J31">
-[...13 lines deleted...]
-      </c>
       <c r="O31">
-        <v>39.7</v>
+        <v>41.7</v>
       </c>
       <c r="P31">
-        <v>39.3</v>
+        <v>41.3</v>
       </c>
       <c r="Q31">
-        <v>39.1</v>
+        <v>41.1</v>
       </c>
       <c r="R31">
-        <v>39.1</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1350</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>35</v>
       </c>
       <c r="G32">
         <v>33.6</v>
       </c>
       <c r="H32">
@@ -3352,96 +3352,96 @@
       </c>
       <c r="N54">
         <v>8110</v>
       </c>
       <c r="O54">
         <v>7990</v>
       </c>
       <c r="P54">
         <v>7870</v>
       </c>
       <c r="Q54">
         <v>7770</v>
       </c>
       <c r="R54">
         <v>7770</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
-        <v>4850</v>
+        <v>5150</v>
       </c>
       <c r="D55">
         <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>15510</v>
+        <v>15960</v>
       </c>
       <c r="G55">
-        <v>15360</v>
+        <v>15810</v>
       </c>
       <c r="H55">
-        <v>15230</v>
+        <v>15680</v>
       </c>
       <c r="I55">
-        <v>15090</v>
+        <v>15540</v>
       </c>
       <c r="J55">
-        <v>14950</v>
+        <v>15400</v>
       </c>
       <c r="K55">
-        <v>14820</v>
+        <v>15270</v>
       </c>
       <c r="L55">
-        <v>14720</v>
+        <v>15170</v>
       </c>
       <c r="M55">
-        <v>14620</v>
+        <v>15070</v>
       </c>
       <c r="N55">
-        <v>14530</v>
+        <v>14880</v>
       </c>
       <c r="O55">
-        <v>14430</v>
+        <v>14830</v>
       </c>
       <c r="P55">
-        <v>14330</v>
+        <v>14780</v>
       </c>
       <c r="Q55">
-        <v>14190</v>
+        <v>14740</v>
       </c>
       <c r="R55">
-        <v>14190</v>
+        <v>14740</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>37</v>
       </c>
       <c r="B56" t="s">
         <v>28</v>
       </c>
       <c r="C56">
         <v>350</v>
       </c>
       <c r="D56">
         <v>3</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>3760</v>
       </c>
       <c r="G56">
         <v>3660</v>
       </c>
       <c r="H56">
@@ -4145,87 +4145,87 @@
       </c>
       <c r="Q68">
         <v>7570</v>
       </c>
       <c r="R68">
         <v>7570</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>50</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69">
         <v>1150</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>10280</v>
+        <v>10740</v>
       </c>
       <c r="G69">
-        <v>10180</v>
+        <v>10640</v>
       </c>
       <c r="H69">
+        <v>10530</v>
+      </c>
+      <c r="I69">
+        <v>10400</v>
+      </c>
+      <c r="J69">
+        <v>10270</v>
+      </c>
+      <c r="K69">
+        <v>10150</v>
+      </c>
+      <c r="L69">
         <v>10070</v>
       </c>
-      <c r="I69">
-[...10 lines deleted...]
-      </c>
       <c r="M69">
-        <v>9520</v>
+        <v>9980</v>
       </c>
       <c r="N69">
-        <v>9440</v>
+        <v>9900</v>
       </c>
       <c r="O69">
-        <v>9350</v>
+        <v>9850</v>
       </c>
       <c r="P69">
-        <v>9300</v>
+        <v>9760</v>
       </c>
       <c r="Q69">
-        <v>9260</v>
+        <v>9720</v>
       </c>
       <c r="R69">
-        <v>9260</v>
+        <v>9720</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>51</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
         <v>1350</v>
       </c>
       <c r="D70">
         <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>8910</v>
       </c>
       <c r="G70">
         <v>8760</v>
       </c>
       <c r="H70">
@@ -5512,96 +5512,96 @@
       </c>
       <c r="N96">
         <v>41.8</v>
       </c>
       <c r="O96">
         <v>41.59999999999999</v>
       </c>
       <c r="P96">
         <v>41.2</v>
       </c>
       <c r="Q96">
         <v>41</v>
       </c>
       <c r="R96">
         <v>41</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>76</v>
       </c>
       <c r="B97" t="s">
         <v>28</v>
       </c>
       <c r="C97">
-        <v>2050</v>
+        <v>2550</v>
       </c>
       <c r="D97">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>47.40000000000001</v>
+        <v>49.5</v>
       </c>
       <c r="G97">
-        <v>46.3</v>
+        <v>48.3</v>
       </c>
       <c r="H97">
-        <v>45.2</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="I97">
-        <v>44.099999999999994</v>
+        <v>45.90000000000001</v>
       </c>
       <c r="J97">
-        <v>43.099999999999994</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="K97">
-        <v>42.1</v>
+        <v>43.9</v>
       </c>
       <c r="L97">
-        <v>41.4</v>
+        <v>43.2</v>
       </c>
       <c r="M97">
+        <v>42.5</v>
+      </c>
+      <c r="N97">
+        <v>41.9</v>
+      </c>
+      <c r="O97">
+        <v>41.3</v>
+      </c>
+      <c r="P97">
         <v>40.7</v>
       </c>
-      <c r="N97">
+      <c r="Q97">
         <v>40.1</v>
       </c>
-      <c r="O97">
-[...7 lines deleted...]
-      </c>
       <c r="R97">
-        <v>38.3</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>53</v>
       </c>
       <c r="B98" t="s">
         <v>28</v>
       </c>
       <c r="C98">
         <v>700</v>
       </c>
       <c r="D98">
         <v>7</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
         <v>21.6</v>
       </c>
       <c r="G98">
         <v>21.1</v>
       </c>
       <c r="H98">
@@ -6664,96 +6664,96 @@
       </c>
       <c r="N120">
         <v>9990</v>
       </c>
       <c r="O120">
         <v>9930</v>
       </c>
       <c r="P120">
         <v>9830</v>
       </c>
       <c r="Q120">
         <v>9770</v>
       </c>
       <c r="R120">
         <v>9770</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>76</v>
       </c>
       <c r="B121" t="s">
         <v>28</v>
       </c>
       <c r="C121">
-        <v>2050</v>
+        <v>2550</v>
       </c>
       <c r="D121">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>11840</v>
+        <v>12420</v>
       </c>
       <c r="G121">
-        <v>11560</v>
+        <v>12120</v>
       </c>
       <c r="H121">
-        <v>11270</v>
+        <v>11820</v>
       </c>
       <c r="I121">
-        <v>11000</v>
+        <v>11540</v>
       </c>
       <c r="J121">
-        <v>10730</v>
+        <v>11250</v>
       </c>
       <c r="K121">
-        <v>10460</v>
+        <v>10980</v>
       </c>
       <c r="L121">
-        <v>10310</v>
+        <v>10820</v>
       </c>
       <c r="M121">
-        <v>10150</v>
+        <v>10650</v>
       </c>
       <c r="N121">
-        <v>10010</v>
+        <v>10500</v>
       </c>
       <c r="O121">
-        <v>9860</v>
+        <v>10340</v>
       </c>
       <c r="P121">
-        <v>9720</v>
+        <v>10190</v>
       </c>
       <c r="Q121">
-        <v>9580</v>
+        <v>10050</v>
       </c>
       <c r="R121">
-        <v>9580</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>53</v>
       </c>
       <c r="B122" t="s">
         <v>28</v>
       </c>
       <c r="C122">
         <v>700</v>
       </c>
       <c r="D122">
         <v>7</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
         <v>5370</v>
       </c>
       <c r="G122">
         <v>5240</v>
       </c>
       <c r="H122">