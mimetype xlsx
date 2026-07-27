--- v3 (2026-05-28)
+++ v4 (2026-07-27)
@@ -809,255 +809,255 @@
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
         <v>2000</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>29.9</v>
+        <v>30.8</v>
       </c>
       <c r="G6">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="H6">
-        <v>28.5</v>
+        <v>29.4</v>
       </c>
       <c r="I6">
-        <v>27.9</v>
+        <v>28.7</v>
       </c>
       <c r="J6">
-        <v>27.3</v>
+        <v>28.0</v>
       </c>
       <c r="K6">
-        <v>26.7</v>
+        <v>27.4</v>
       </c>
       <c r="L6">
-        <v>26.3</v>
+        <v>27.0</v>
       </c>
       <c r="M6">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="N6">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="O6">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="P6">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="Q6">
-        <v>24.3</v>
+        <v>25.0</v>
       </c>
       <c r="R6">
-        <v>24.3</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>2100</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>47</v>
+        <v>47.9</v>
       </c>
       <c r="G7">
-        <v>45.8</v>
+        <v>46.7</v>
       </c>
       <c r="H7">
-        <v>44.7</v>
+        <v>45.6</v>
       </c>
       <c r="I7">
-        <v>43.7</v>
+        <v>44.5</v>
       </c>
       <c r="J7">
-        <v>42.7</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="K7">
-        <v>41.7</v>
+        <v>42.4</v>
       </c>
       <c r="L7">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
       <c r="M7">
-        <v>40.5</v>
+        <v>41.2</v>
       </c>
       <c r="N7">
-        <v>39.9</v>
+        <v>40.6</v>
       </c>
       <c r="O7">
-        <v>39.3</v>
+        <v>40.0</v>
       </c>
       <c r="P7">
-        <v>38.7</v>
+        <v>39.4</v>
       </c>
       <c r="Q7">
-        <v>38.1</v>
+        <v>38.8</v>
       </c>
       <c r="R7">
-        <v>38.1</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1350</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>45</v>
+        <v>45.9</v>
       </c>
       <c r="G8">
-        <v>44.5</v>
+        <v>45.4</v>
       </c>
       <c r="H8">
-        <v>43.9</v>
+        <v>44.8</v>
       </c>
       <c r="I8">
-        <v>43.4</v>
+        <v>44.2</v>
       </c>
       <c r="J8">
-        <v>42.9</v>
+        <v>43.6</v>
       </c>
       <c r="K8">
+        <v>42.8</v>
+      </c>
+      <c r="L8">
         <v>42.1</v>
       </c>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
       <c r="M8">
-        <v>40.6</v>
+        <v>41.3</v>
       </c>
       <c r="N8">
-        <v>40.099999999999994</v>
+        <v>40.8</v>
       </c>
       <c r="O8">
-        <v>39.7</v>
+        <v>40.4</v>
       </c>
       <c r="P8">
+        <v>40</v>
+      </c>
+      <c r="Q8">
         <v>39.3</v>
       </c>
-      <c r="Q8">
-[...1 lines deleted...]
-      </c>
       <c r="R8">
-        <v>38.6</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>35.7</v>
+        <v>39.0</v>
       </c>
       <c r="G9">
-        <v>34.8</v>
+        <v>38.0</v>
       </c>
       <c r="H9">
-        <v>33.9</v>
+        <v>37.1</v>
       </c>
       <c r="I9">
-        <v>33.1</v>
+        <v>36.2</v>
       </c>
       <c r="J9">
-        <v>32.3</v>
+        <v>35.3</v>
       </c>
       <c r="K9">
+        <v>34.5</v>
+      </c>
+      <c r="L9">
+        <v>34.0</v>
+      </c>
+      <c r="M9">
+        <v>33.5</v>
+      </c>
+      <c r="N9">
+        <v>33.0</v>
+      </c>
+      <c r="O9">
+        <v>32.5</v>
+      </c>
+      <c r="P9">
+        <v>32</v>
+      </c>
+      <c r="Q9">
         <v>31.5</v>
       </c>
-      <c r="L9">
-[...16 lines deleted...]
-      </c>
       <c r="R9">
-        <v>28.6</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10">
         <v>300</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>11.3</v>
       </c>
       <c r="G10">
         <v>11</v>
       </c>
       <c r="H10">
@@ -1089,255 +1089,255 @@
       </c>
       <c r="Q10">
         <v>9.3</v>
       </c>
       <c r="R10">
         <v>9.3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11">
         <v>1000</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
+        <v>37.5</v>
+      </c>
+      <c r="G11">
         <v>36.6</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35.7</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>34.8</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11">
-        <v>33.2</v>
+        <v>33.90000000000001</v>
       </c>
       <c r="K11">
-        <v>32.40000000000001</v>
+        <v>33.1</v>
       </c>
       <c r="L11">
-        <v>31.9</v>
+        <v>32.6</v>
       </c>
       <c r="M11">
-        <v>31.4</v>
+        <v>32.1</v>
       </c>
       <c r="N11">
-        <v>30.9</v>
+        <v>31.6</v>
       </c>
       <c r="O11">
-        <v>30.4</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="P11">
-        <v>29.9</v>
+        <v>30.6</v>
       </c>
       <c r="Q11">
-        <v>29.4</v>
+        <v>30.1</v>
       </c>
       <c r="R11">
-        <v>29.4</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1600</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
+        <v>38.8</v>
+      </c>
+      <c r="G12">
         <v>37.9</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36.099999999999994</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
-        <v>34.5</v>
+        <v>35.2</v>
       </c>
       <c r="K12">
-        <v>33.7</v>
+        <v>34.4</v>
       </c>
       <c r="L12">
+        <v>33.90000000000001</v>
+      </c>
+      <c r="M12">
         <v>33.2</v>
       </c>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
       <c r="N12">
-        <v>31.3</v>
+        <v>32.0</v>
       </c>
       <c r="O12">
-        <v>30.3</v>
+        <v>31.0</v>
       </c>
       <c r="P12">
-        <v>29.9</v>
+        <v>30.6</v>
       </c>
       <c r="Q12">
-        <v>29.5</v>
+        <v>30.2</v>
       </c>
       <c r="R12">
-        <v>29.5</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>1150</v>
       </c>
       <c r="D13">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>34.6</v>
+        <v>36.9</v>
       </c>
       <c r="G13">
-        <v>33.7</v>
+        <v>36.0</v>
       </c>
       <c r="H13">
-        <v>32.8</v>
+        <v>35.1</v>
       </c>
       <c r="I13">
+        <v>34.2</v>
+      </c>
+      <c r="J13">
+        <v>33.3</v>
+      </c>
+      <c r="K13">
+        <v>32.5</v>
+      </c>
+      <c r="L13">
         <v>32.0</v>
       </c>
-      <c r="J13">
-[...7 lines deleted...]
-      </c>
       <c r="M13">
-        <v>29.6</v>
+        <v>31.5</v>
       </c>
       <c r="N13">
-        <v>29.2</v>
+        <v>31.0</v>
       </c>
       <c r="O13">
-        <v>28.8</v>
+        <v>30.5</v>
       </c>
       <c r="P13">
-        <v>28.4</v>
+        <v>30</v>
       </c>
       <c r="Q13">
-        <v>28.0</v>
+        <v>29.5</v>
       </c>
       <c r="R13">
-        <v>28.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1350</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>29.5</v>
+        <v>30.4</v>
       </c>
       <c r="G14">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="H14">
-        <v>28.1</v>
+        <v>29.0</v>
       </c>
       <c r="I14">
-        <v>27.5</v>
+        <v>28.3</v>
       </c>
       <c r="J14">
-        <v>26.9</v>
+        <v>27.6</v>
       </c>
       <c r="K14">
-        <v>26.3</v>
+        <v>27</v>
       </c>
       <c r="L14">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="M14">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="N14">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="O14">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="P14">
-        <v>24.3</v>
+        <v>25</v>
       </c>
       <c r="Q14">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
       <c r="R14">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
         <v>650</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>10.7</v>
       </c>
       <c r="G15">
         <v>10.4</v>
       </c>
       <c r="H15">
@@ -1369,535 +1369,535 @@
       </c>
       <c r="Q15">
         <v>8.9</v>
       </c>
       <c r="R15">
         <v>8.9</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1370</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>33.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="G16">
-        <v>32.4</v>
+        <v>33.3</v>
       </c>
       <c r="H16">
-        <v>31.6</v>
+        <v>32.5</v>
       </c>
       <c r="I16">
+        <v>31.7</v>
+      </c>
+      <c r="J16">
         <v>30.9</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30.2</v>
       </c>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
       <c r="L16">
-        <v>29.1</v>
+        <v>29.8</v>
       </c>
       <c r="M16">
-        <v>28.7</v>
+        <v>29.4</v>
       </c>
       <c r="N16">
-        <v>28.3</v>
+        <v>29.0</v>
       </c>
       <c r="O16">
-        <v>27.9</v>
+        <v>28.6</v>
       </c>
       <c r="P16">
-        <v>27.5</v>
+        <v>28.2</v>
       </c>
       <c r="Q16">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="R16">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>5150</v>
       </c>
       <c r="D17">
         <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>58</v>
+        <v>58.9</v>
       </c>
       <c r="G17">
-        <v>57.6</v>
+        <v>58.5</v>
       </c>
       <c r="H17">
-        <v>56.90000000000001</v>
+        <v>57.8</v>
       </c>
       <c r="I17">
-        <v>56.4</v>
+        <v>57.2</v>
       </c>
       <c r="J17">
-        <v>55.9</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="K17">
-        <v>55.5</v>
+        <v>56.2</v>
       </c>
       <c r="L17">
-        <v>55.1</v>
+        <v>55.8</v>
       </c>
       <c r="M17">
+        <v>55.4</v>
+      </c>
+      <c r="N17">
+        <v>54.9</v>
+      </c>
+      <c r="O17">
         <v>54.7</v>
       </c>
-      <c r="N17">
-[...4 lines deleted...]
-      </c>
       <c r="P17">
-        <v>53.8</v>
+        <v>54.5</v>
       </c>
       <c r="Q17">
-        <v>53.6</v>
+        <v>54.3</v>
       </c>
       <c r="R17">
-        <v>53.6</v>
+        <v>54.3</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18">
         <v>350</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>15</v>
+        <v>15.9</v>
       </c>
       <c r="G18">
-        <v>14.6</v>
+        <v>15.5</v>
       </c>
       <c r="H18">
-        <v>14.2</v>
+        <v>15.1</v>
       </c>
       <c r="I18">
-        <v>13.9</v>
+        <v>14.7</v>
       </c>
       <c r="J18">
+        <v>14.3</v>
+      </c>
+      <c r="K18">
+        <v>14</v>
+      </c>
+      <c r="L18">
+        <v>13.8</v>
+      </c>
+      <c r="M18">
         <v>13.6</v>
       </c>
-      <c r="K18">
-[...7 lines deleted...]
-      </c>
       <c r="N18">
-        <v>12.7</v>
+        <v>13.4</v>
       </c>
       <c r="O18">
-        <v>12.5</v>
+        <v>13.2</v>
       </c>
       <c r="P18">
-        <v>12.3</v>
+        <v>13</v>
       </c>
       <c r="Q18">
-        <v>12.1</v>
+        <v>12.8</v>
       </c>
       <c r="R18">
-        <v>12.1</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19">
         <v>1350</v>
       </c>
       <c r="D19">
         <v>6</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>40.4</v>
+        <v>41.3</v>
       </c>
       <c r="G19">
-        <v>38.5</v>
+        <v>39.4</v>
       </c>
       <c r="H19">
-        <v>37.3</v>
+        <v>38.2</v>
       </c>
       <c r="I19">
-        <v>36.8</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="J19">
-        <v>35.5</v>
+        <v>36.2</v>
       </c>
       <c r="K19">
-        <v>34.5</v>
+        <v>35.2</v>
       </c>
       <c r="L19">
-        <v>33.9</v>
+        <v>34.6</v>
       </c>
       <c r="M19">
-        <v>33.3</v>
+        <v>34.0</v>
       </c>
       <c r="N19">
-        <v>33.099999999999994</v>
+        <v>33.8</v>
       </c>
       <c r="O19">
-        <v>32.1</v>
+        <v>32.8</v>
       </c>
       <c r="P19">
-        <v>31.9</v>
+        <v>32.6</v>
       </c>
       <c r="Q19">
-        <v>31.7</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="R19">
-        <v>31.7</v>
+        <v>32.40000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20">
         <v>1100</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>28.3</v>
+        <v>29.2</v>
       </c>
       <c r="G20">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
       <c r="H20">
-        <v>26.9</v>
+        <v>27.8</v>
       </c>
       <c r="I20">
-        <v>26.3</v>
+        <v>27.1</v>
       </c>
       <c r="J20">
-        <v>25.7</v>
+        <v>26.4</v>
       </c>
       <c r="K20">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="L20">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="M20">
-        <v>24.3</v>
+        <v>25.0</v>
       </c>
       <c r="N20">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
       <c r="O20">
-        <v>23.5</v>
+        <v>24.2</v>
       </c>
       <c r="P20">
-        <v>23.1</v>
+        <v>23.8</v>
       </c>
       <c r="Q20">
-        <v>22.6</v>
+        <v>23.3</v>
       </c>
       <c r="R20">
-        <v>22.6</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>1980</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>27.5</v>
+        <v>28.4</v>
       </c>
       <c r="G21">
-        <v>27.1</v>
+        <v>28.0</v>
       </c>
       <c r="H21">
-        <v>26.7</v>
+        <v>27.6</v>
       </c>
       <c r="I21">
-        <v>26.4</v>
+        <v>27.2</v>
       </c>
       <c r="J21">
-        <v>25.2</v>
+        <v>25.9</v>
       </c>
       <c r="K21">
-        <v>24.9</v>
+        <v>25.6</v>
       </c>
       <c r="L21">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="M21">
-        <v>23.6</v>
+        <v>24.3</v>
       </c>
       <c r="N21">
-        <v>23.4</v>
+        <v>24.1</v>
       </c>
       <c r="O21">
-        <v>23.2</v>
+        <v>23.9</v>
       </c>
       <c r="P21">
-        <v>23.0</v>
+        <v>23.7</v>
       </c>
       <c r="Q21">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
       <c r="R21">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>1850</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="G22">
-        <v>29.0</v>
+        <v>29.9</v>
       </c>
       <c r="H22">
-        <v>28.3</v>
+        <v>29.2</v>
       </c>
       <c r="I22">
-        <v>27.7</v>
+        <v>28.5</v>
       </c>
       <c r="J22">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="K22">
-        <v>26.5</v>
+        <v>27.2</v>
       </c>
       <c r="L22">
-        <v>26.1</v>
+        <v>26.8</v>
       </c>
       <c r="M22">
-        <v>25.7</v>
+        <v>26.4</v>
       </c>
       <c r="N22">
-        <v>25.3</v>
+        <v>26.0</v>
       </c>
       <c r="O22">
-        <v>24.9</v>
+        <v>25.6</v>
       </c>
       <c r="P22">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
       <c r="Q22">
-        <v>24.1</v>
+        <v>24.8</v>
       </c>
       <c r="R22">
-        <v>24.1</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1350</v>
       </c>
       <c r="D23">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
       <c r="G23">
-        <v>25.2</v>
+        <v>26.1</v>
       </c>
       <c r="H23">
-        <v>24.6</v>
+        <v>25.5</v>
       </c>
       <c r="I23">
-        <v>24.1</v>
+        <v>24.9</v>
       </c>
       <c r="J23">
-        <v>23.6</v>
+        <v>24.3</v>
       </c>
       <c r="K23">
-        <v>23.1</v>
+        <v>23.8</v>
       </c>
       <c r="L23">
-        <v>22.8</v>
+        <v>23.5</v>
       </c>
       <c r="M23">
-        <v>22.5</v>
+        <v>23.2</v>
       </c>
       <c r="N23">
-        <v>22.2</v>
+        <v>22.9</v>
       </c>
       <c r="O23">
-        <v>21.9</v>
+        <v>22.6</v>
       </c>
       <c r="P23">
-        <v>21.6</v>
+        <v>22.3</v>
       </c>
       <c r="Q23">
-        <v>21.3</v>
+        <v>22.0</v>
       </c>
       <c r="R23">
-        <v>21.3</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24">
         <v>550</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>14.3</v>
+        <v>16.2</v>
       </c>
       <c r="G24">
+        <v>15.8</v>
+      </c>
+      <c r="H24">
+        <v>15.4</v>
+      </c>
+      <c r="I24">
+        <v>15</v>
+      </c>
+      <c r="J24">
+        <v>14.6</v>
+      </c>
+      <c r="K24">
+        <v>14.2</v>
+      </c>
+      <c r="L24">
         <v>14</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="M24">
+        <v>13.8</v>
+      </c>
+      <c r="N24">
+        <v>13.6</v>
+      </c>
+      <c r="O24">
         <v>13.4</v>
       </c>
-      <c r="J24">
-[...16 lines deleted...]
-      </c>
       <c r="P24">
-        <v>11.8</v>
+        <v>13.2</v>
       </c>
       <c r="Q24">
-        <v>11.6</v>
+        <v>13</v>
       </c>
       <c r="R24">
-        <v>11.6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25">
         <v>350</v>
       </c>
       <c r="D25">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>16.6</v>
       </c>
       <c r="G25">
         <v>16.2</v>
       </c>
       <c r="H25">
@@ -1920,152 +1920,152 @@
       </c>
       <c r="N25">
         <v>14</v>
       </c>
       <c r="O25">
         <v>13.8</v>
       </c>
       <c r="P25">
         <v>13.6</v>
       </c>
       <c r="Q25">
         <v>13.4</v>
       </c>
       <c r="R25">
         <v>13.4</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
-        <v>1150</v>
+        <v>1180</v>
       </c>
       <c r="D26">
         <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>36.8</v>
+        <v>38.1</v>
       </c>
       <c r="G26">
-        <v>35.9</v>
+        <v>37.2</v>
       </c>
       <c r="H26">
-        <v>35.0</v>
+        <v>36.3</v>
       </c>
       <c r="I26">
-        <v>34.2</v>
+        <v>35.4</v>
       </c>
       <c r="J26">
-        <v>33.4</v>
+        <v>34.5</v>
       </c>
       <c r="K26">
-        <v>32.6</v>
+        <v>33.7</v>
       </c>
       <c r="L26">
-        <v>32.1</v>
+        <v>33.2</v>
       </c>
       <c r="M26">
-        <v>31.6</v>
+        <v>32.7</v>
       </c>
       <c r="N26">
-        <v>31.099999999999998</v>
+        <v>32.2</v>
       </c>
       <c r="O26">
-        <v>30.6</v>
+        <v>31.7</v>
       </c>
       <c r="P26">
-        <v>30.1</v>
+        <v>31.2</v>
       </c>
       <c r="Q26">
-        <v>29.6</v>
+        <v>30.7</v>
       </c>
       <c r="R26">
-        <v>29.6</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>950</v>
       </c>
       <c r="D27">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>34.3</v>
+        <v>36.9</v>
       </c>
       <c r="G27">
-        <v>33.4</v>
+        <v>36.0</v>
       </c>
       <c r="H27">
+        <v>35.1</v>
+      </c>
+      <c r="I27">
+        <v>34.2</v>
+      </c>
+      <c r="J27">
+        <v>33.3</v>
+      </c>
+      <c r="K27">
         <v>32.5</v>
       </c>
-      <c r="I27">
-[...7 lines deleted...]
-      </c>
       <c r="L27">
-        <v>29.9</v>
+        <v>32.0</v>
       </c>
       <c r="M27">
+        <v>31.5</v>
+      </c>
+      <c r="N27">
+        <v>31.0</v>
+      </c>
+      <c r="O27">
+        <v>30.5</v>
+      </c>
+      <c r="P27">
+        <v>30</v>
+      </c>
+      <c r="Q27">
         <v>29.5</v>
       </c>
-      <c r="N27">
-[...10 lines deleted...]
-      </c>
       <c r="R27">
-        <v>27.9</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28">
         <v>350</v>
       </c>
       <c r="D28">
         <v>2</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>20.8</v>
       </c>
       <c r="G28">
         <v>20.3</v>
       </c>
       <c r="H28">
@@ -2088,96 +2088,96 @@
       </c>
       <c r="N28">
         <v>17.4</v>
       </c>
       <c r="O28">
         <v>17.1</v>
       </c>
       <c r="P28">
         <v>16.8</v>
       </c>
       <c r="Q28">
         <v>16.6</v>
       </c>
       <c r="R28">
         <v>16.6</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>28</v>
       </c>
       <c r="C29">
-        <v>650</v>
+        <v>900</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>15.3</v>
+        <v>21.7</v>
       </c>
       <c r="G29">
-        <v>14.9</v>
+        <v>21.2</v>
       </c>
       <c r="H29">
-        <v>14.5</v>
+        <v>20.7</v>
       </c>
       <c r="I29">
-        <v>14.1</v>
+        <v>20.2</v>
       </c>
       <c r="J29">
-        <v>13.8</v>
+        <v>19.7</v>
       </c>
       <c r="K29">
-        <v>13.5</v>
+        <v>19.2</v>
       </c>
       <c r="L29">
-        <v>13.3</v>
+        <v>18.9</v>
       </c>
       <c r="M29">
-        <v>13.1</v>
+        <v>18.6</v>
       </c>
       <c r="N29">
-        <v>12.9</v>
+        <v>18.3</v>
       </c>
       <c r="O29">
-        <v>12.7</v>
+        <v>18</v>
       </c>
       <c r="P29">
-        <v>12.5</v>
+        <v>17.7</v>
       </c>
       <c r="Q29">
-        <v>12.3</v>
+        <v>17.4</v>
       </c>
       <c r="R29">
-        <v>12.3</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>28</v>
       </c>
       <c r="C30">
         <v>2000</v>
       </c>
       <c r="D30">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>37.6</v>
       </c>
       <c r="G30">
         <v>36.7</v>
       </c>
       <c r="H30">
@@ -2209,199 +2209,199 @@
       </c>
       <c r="Q30">
         <v>30.3</v>
       </c>
       <c r="R30">
         <v>30.3</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>28</v>
       </c>
       <c r="C31">
         <v>1150</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>46.2</v>
+      </c>
+      <c r="G31">
+        <v>45.8</v>
+      </c>
+      <c r="H31">
         <v>45.3</v>
       </c>
-      <c r="G31">
-[...4 lines deleted...]
-      </c>
       <c r="I31">
-        <v>43.9</v>
+        <v>44.7</v>
       </c>
       <c r="J31">
-        <v>43.4</v>
+        <v>44.1</v>
       </c>
       <c r="K31">
+        <v>43.7</v>
+      </c>
+      <c r="L31">
+        <v>43.3</v>
+      </c>
+      <c r="M31">
         <v>43.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>42.6</v>
       </c>
-      <c r="M31">
-[...4 lines deleted...]
-      </c>
       <c r="O31">
-        <v>41.7</v>
+        <v>42.4</v>
       </c>
       <c r="P31">
-        <v>41.3</v>
+        <v>42</v>
       </c>
       <c r="Q31">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
       <c r="R31">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1350</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>35</v>
+        <v>35.9</v>
       </c>
       <c r="G32">
-        <v>33.6</v>
+        <v>34.5</v>
       </c>
       <c r="H32">
-        <v>33.2</v>
+        <v>34.1</v>
       </c>
       <c r="I32">
-        <v>31.9</v>
+        <v>32.7</v>
       </c>
       <c r="J32">
-        <v>31.6</v>
+        <v>32.3</v>
       </c>
       <c r="K32">
-        <v>30.3</v>
+        <v>31</v>
       </c>
       <c r="L32">
+        <v>30.8</v>
+      </c>
+      <c r="M32">
         <v>30.1</v>
       </c>
-      <c r="M32">
-[...1 lines deleted...]
-      </c>
       <c r="N32">
+        <v>29.9</v>
+      </c>
+      <c r="O32">
         <v>29.2</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28.5</v>
       </c>
-      <c r="P32">
-[...1 lines deleted...]
-      </c>
       <c r="Q32">
-        <v>27.6</v>
+        <v>28.3</v>
       </c>
       <c r="R32">
-        <v>27.6</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
         <v>1350</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>45</v>
+        <v>45.9</v>
       </c>
       <c r="G33">
-        <v>44.5</v>
+        <v>45.4</v>
       </c>
       <c r="H33">
-        <v>43.9</v>
+        <v>44.8</v>
       </c>
       <c r="I33">
-        <v>43.4</v>
+        <v>44.2</v>
       </c>
       <c r="J33">
-        <v>42.9</v>
+        <v>43.6</v>
       </c>
       <c r="K33">
+        <v>42.8</v>
+      </c>
+      <c r="L33">
         <v>42.1</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
-        <v>40.6</v>
+        <v>41.3</v>
       </c>
       <c r="N33">
-        <v>40.099999999999994</v>
+        <v>40.8</v>
       </c>
       <c r="O33">
-        <v>39.7</v>
+        <v>40.4</v>
       </c>
       <c r="P33">
+        <v>40</v>
+      </c>
+      <c r="Q33">
         <v>39.3</v>
       </c>
-      <c r="Q33">
-[...1 lines deleted...]
-      </c>
       <c r="R33">
-        <v>38.6</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>28</v>
       </c>
       <c r="C34">
         <v>800</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>24.1</v>
       </c>
       <c r="G34">
         <v>23.5</v>
       </c>
       <c r="H34">
@@ -2433,255 +2433,255 @@
       </c>
       <c r="Q34">
         <v>19.5</v>
       </c>
       <c r="R34">
         <v>19.5</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>2150</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>48.7</v>
+        <v>49.6</v>
       </c>
       <c r="G35">
-        <v>47.5</v>
+        <v>48.4</v>
       </c>
       <c r="H35">
-        <v>46.3</v>
+        <v>47.2</v>
       </c>
       <c r="I35">
-        <v>45.3</v>
+        <v>46.099999999999994</v>
       </c>
       <c r="J35">
-        <v>44.2</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="K35">
-        <v>43.2</v>
+        <v>43.9</v>
       </c>
       <c r="L35">
-        <v>42.6</v>
+        <v>43.3</v>
       </c>
       <c r="M35">
+        <v>42.7</v>
+      </c>
+      <c r="N35">
         <v>42.0</v>
       </c>
-      <c r="N35">
-[...1 lines deleted...]
-      </c>
       <c r="O35">
-        <v>40.7</v>
+        <v>41.4</v>
       </c>
       <c r="P35">
-        <v>40.1</v>
+        <v>40.8</v>
       </c>
       <c r="Q35">
-        <v>39.5</v>
+        <v>40.2</v>
       </c>
       <c r="R35">
-        <v>39.5</v>
+        <v>40.2</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>1250</v>
+        <v>1850</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>32.6</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="G36">
-        <v>31.8</v>
+        <v>34.7</v>
       </c>
       <c r="H36">
-        <v>31.0</v>
+        <v>33.90000000000001</v>
       </c>
       <c r="I36">
-        <v>30.3</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="J36">
+        <v>32.3</v>
+      </c>
+      <c r="K36">
+        <v>31.6</v>
+      </c>
+      <c r="L36">
+        <v>31.2</v>
+      </c>
+      <c r="M36">
+        <v>30.8</v>
+      </c>
+      <c r="N36">
+        <v>30.4</v>
+      </c>
+      <c r="O36">
+        <v>30.0</v>
+      </c>
+      <c r="P36">
         <v>29.6</v>
       </c>
-      <c r="K36">
-[...16 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>26.5</v>
+        <v>29.2</v>
       </c>
       <c r="R36">
-        <v>26.5</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
         <v>4150</v>
       </c>
       <c r="D37">
         <v>38</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>50.5</v>
+        <v>51.4</v>
       </c>
       <c r="G37">
-        <v>50.1</v>
+        <v>51.0</v>
       </c>
       <c r="H37">
+        <v>50.6</v>
+      </c>
+      <c r="I37">
         <v>49.7</v>
       </c>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
       <c r="J37">
-        <v>48.1</v>
+        <v>48.8</v>
       </c>
       <c r="K37">
+        <v>48.5</v>
+      </c>
+      <c r="L37">
         <v>47.8</v>
       </c>
-      <c r="L37">
-[...1 lines deleted...]
-      </c>
       <c r="M37">
+        <v>47.6</v>
+      </c>
+      <c r="N37">
         <v>46.9</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>46.2</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>45.5</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>44.8</v>
       </c>
-      <c r="Q37">
-[...1 lines deleted...]
-      </c>
       <c r="R37">
-        <v>44.1</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>28</v>
       </c>
       <c r="C38">
         <v>1100</v>
       </c>
       <c r="D38">
         <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>30.7</v>
+        <v>31.6</v>
       </c>
       <c r="G38">
-        <v>29.9</v>
+        <v>30.8</v>
       </c>
       <c r="H38">
-        <v>29.1</v>
+        <v>30.0</v>
       </c>
       <c r="I38">
+        <v>29.2</v>
+      </c>
+      <c r="J38">
         <v>28.4</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="L38">
-        <v>26.7</v>
+        <v>27.4</v>
       </c>
       <c r="M38">
-        <v>26.3</v>
+        <v>27.0</v>
       </c>
       <c r="N38">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="O38">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="P38">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="Q38">
-        <v>24.6</v>
+        <v>25.3</v>
       </c>
       <c r="R38">
-        <v>24.6</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:19" customHeight="1" ht="20">
       <c r="A42" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
@@ -2745,255 +2745,255 @@
       </c>
       <c r="Q43" s="4" t="s">
         <v>72</v>
       </c>
       <c r="R43" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>2000</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>8160</v>
+        <v>8370</v>
       </c>
       <c r="G44">
-        <v>7960</v>
+        <v>8180</v>
       </c>
       <c r="H44">
-        <v>7780</v>
+        <v>7980</v>
       </c>
       <c r="I44">
-        <v>7600</v>
+        <v>7800</v>
       </c>
       <c r="J44">
-        <v>7410</v>
+        <v>7610</v>
       </c>
       <c r="K44">
-        <v>7240</v>
+        <v>7430</v>
       </c>
       <c r="L44">
-        <v>7140</v>
+        <v>7330</v>
       </c>
       <c r="M44">
-        <v>7030</v>
+        <v>7220</v>
       </c>
       <c r="N44">
-        <v>6940</v>
+        <v>7120</v>
       </c>
       <c r="O44">
-        <v>6840</v>
+        <v>7020</v>
       </c>
       <c r="P44">
-        <v>6740</v>
+        <v>6920</v>
       </c>
       <c r="Q44">
-        <v>6650</v>
+        <v>6820</v>
       </c>
       <c r="R44">
-        <v>6650</v>
+        <v>6820</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>2100</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>12380</v>
+        <v>12590</v>
       </c>
       <c r="G45">
-        <v>12080</v>
+        <v>12300</v>
       </c>
       <c r="H45">
-        <v>11800</v>
+        <v>12000</v>
       </c>
       <c r="I45">
-        <v>11520</v>
+        <v>11720</v>
       </c>
       <c r="J45">
-        <v>11240</v>
+        <v>11440</v>
       </c>
       <c r="K45">
-        <v>10970</v>
+        <v>11160</v>
       </c>
       <c r="L45">
-        <v>10810</v>
+        <v>11000</v>
       </c>
       <c r="M45">
-        <v>10650</v>
+        <v>10840</v>
       </c>
       <c r="N45">
-        <v>10510</v>
+        <v>10690</v>
       </c>
       <c r="O45">
-        <v>10350</v>
+        <v>10530</v>
       </c>
       <c r="P45">
-        <v>10200</v>
+        <v>10380</v>
       </c>
       <c r="Q45">
-        <v>10060</v>
+        <v>10230</v>
       </c>
       <c r="R45">
-        <v>10060</v>
+        <v>10230</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>26</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>1350</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>10860</v>
+        <v>11070</v>
       </c>
       <c r="G46">
-        <v>10740</v>
+        <v>10960</v>
       </c>
       <c r="H46">
-        <v>10610</v>
+        <v>10810</v>
       </c>
       <c r="I46">
-        <v>10470</v>
+        <v>10670</v>
       </c>
       <c r="J46">
-        <v>10300</v>
+        <v>10500</v>
       </c>
       <c r="K46">
-        <v>9970</v>
+        <v>10160</v>
       </c>
       <c r="L46">
-        <v>9860</v>
+        <v>10050</v>
       </c>
       <c r="M46">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="N46">
-        <v>9640</v>
+        <v>9820</v>
       </c>
       <c r="O46">
-        <v>9530</v>
+        <v>9710</v>
       </c>
       <c r="P46">
-        <v>9430</v>
+        <v>9610</v>
       </c>
       <c r="Q46">
-        <v>9290</v>
+        <v>9460</v>
       </c>
       <c r="R46">
-        <v>9290</v>
+        <v>9460</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>27</v>
       </c>
       <c r="B47" t="s">
         <v>28</v>
       </c>
       <c r="C47">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="D47">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>8860</v>
+        <v>9770</v>
       </c>
       <c r="G47">
-        <v>8640</v>
+        <v>9530</v>
       </c>
       <c r="H47">
-        <v>8440</v>
+        <v>9300</v>
       </c>
       <c r="I47">
-        <v>8230</v>
+        <v>9070</v>
       </c>
       <c r="J47">
+        <v>8850</v>
+      </c>
+      <c r="K47">
+        <v>8630</v>
+      </c>
+      <c r="L47">
+        <v>8510</v>
+      </c>
+      <c r="M47">
+        <v>8380</v>
+      </c>
+      <c r="N47">
+        <v>8260</v>
+      </c>
+      <c r="O47">
+        <v>8140</v>
+      </c>
+      <c r="P47">
         <v>8020</v>
       </c>
-      <c r="K47">
-[...16 lines deleted...]
-      </c>
       <c r="Q47">
-        <v>7160</v>
+        <v>7900</v>
       </c>
       <c r="R47">
-        <v>7160</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48">
         <v>300</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>2870</v>
       </c>
       <c r="G48">
         <v>2800</v>
       </c>
       <c r="H48">
@@ -3025,255 +3025,255 @@
       </c>
       <c r="Q48">
         <v>2320</v>
       </c>
       <c r="R48">
         <v>2320</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>30</v>
       </c>
       <c r="B49" t="s">
         <v>28</v>
       </c>
       <c r="C49">
         <v>1000</v>
       </c>
       <c r="D49">
         <v>6</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>9120</v>
+        <v>9330</v>
       </c>
       <c r="G49">
-        <v>8890</v>
+        <v>9110</v>
       </c>
       <c r="H49">
-        <v>8680</v>
+        <v>8880</v>
       </c>
       <c r="I49">
-        <v>8470</v>
+        <v>8670</v>
       </c>
       <c r="J49">
-        <v>8260</v>
+        <v>8460</v>
       </c>
       <c r="K49">
-        <v>8060</v>
+        <v>8250</v>
       </c>
       <c r="L49">
-        <v>7940</v>
+        <v>8130</v>
       </c>
       <c r="M49">
-        <v>7820</v>
+        <v>8010</v>
       </c>
       <c r="N49">
-        <v>7710</v>
+        <v>7890</v>
       </c>
       <c r="O49">
-        <v>7590</v>
+        <v>7770</v>
       </c>
       <c r="P49">
-        <v>7480</v>
+        <v>7660</v>
       </c>
       <c r="Q49">
-        <v>7370</v>
+        <v>7540</v>
       </c>
       <c r="R49">
-        <v>7370</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>31</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1600</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>11160</v>
+        <v>11370</v>
       </c>
       <c r="G50">
-        <v>10890</v>
+        <v>11110</v>
       </c>
       <c r="H50">
-        <v>10640</v>
+        <v>10840</v>
       </c>
       <c r="I50">
-        <v>10380</v>
+        <v>10580</v>
       </c>
       <c r="J50">
-        <v>10130</v>
+        <v>10330</v>
       </c>
       <c r="K50">
-        <v>9890</v>
+        <v>10080</v>
       </c>
       <c r="L50">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="M50">
-        <v>9610</v>
+        <v>9800</v>
       </c>
       <c r="N50">
-        <v>9480</v>
+        <v>9660</v>
       </c>
       <c r="O50">
-        <v>9340</v>
+        <v>9520</v>
       </c>
       <c r="P50">
-        <v>9200</v>
+        <v>9380</v>
       </c>
       <c r="Q50">
-        <v>9040</v>
+        <v>9210</v>
       </c>
       <c r="R50">
-        <v>9040</v>
+        <v>9210</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>32</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51">
         <v>1150</v>
       </c>
       <c r="D51">
         <v>6</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>8670</v>
+        <v>9130</v>
       </c>
       <c r="G51">
-        <v>8450</v>
+        <v>8910</v>
       </c>
       <c r="H51">
-        <v>8250</v>
+        <v>8690</v>
       </c>
       <c r="I51">
-        <v>8050</v>
+        <v>8480</v>
       </c>
       <c r="J51">
-        <v>7850</v>
+        <v>8270</v>
       </c>
       <c r="K51">
-        <v>7660</v>
+        <v>8070</v>
       </c>
       <c r="L51">
-        <v>7550</v>
+        <v>7950</v>
       </c>
       <c r="M51">
-        <v>7430</v>
+        <v>7830</v>
       </c>
       <c r="N51">
-        <v>7330</v>
+        <v>7720</v>
       </c>
       <c r="O51">
-        <v>7220</v>
+        <v>7610</v>
       </c>
       <c r="P51">
-        <v>7110</v>
+        <v>7490</v>
       </c>
       <c r="Q51">
-        <v>7010</v>
+        <v>7380</v>
       </c>
       <c r="R51">
-        <v>7010</v>
+        <v>7380</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>1350</v>
       </c>
       <c r="D52">
         <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>9330</v>
+        <v>9540</v>
       </c>
       <c r="G52">
-        <v>9100</v>
+        <v>9320</v>
       </c>
       <c r="H52">
-        <v>8890</v>
+        <v>9090</v>
       </c>
       <c r="I52">
-        <v>8680</v>
+        <v>8880</v>
       </c>
       <c r="J52">
-        <v>8470</v>
+        <v>8670</v>
       </c>
       <c r="K52">
-        <v>8270</v>
+        <v>8460</v>
       </c>
       <c r="L52">
-        <v>8150</v>
+        <v>8340</v>
       </c>
       <c r="M52">
-        <v>8030</v>
+        <v>8220</v>
       </c>
       <c r="N52">
-        <v>7930</v>
+        <v>8110</v>
       </c>
       <c r="O52">
-        <v>7810</v>
+        <v>7990</v>
       </c>
       <c r="P52">
-        <v>7700</v>
+        <v>7880</v>
       </c>
       <c r="Q52">
-        <v>7590</v>
+        <v>7760</v>
       </c>
       <c r="R52">
-        <v>7590</v>
+        <v>7760</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>28</v>
       </c>
       <c r="C53">
         <v>650</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
         <v>2770</v>
       </c>
       <c r="G53">
         <v>2700</v>
       </c>
       <c r="H53">
@@ -3305,535 +3305,535 @@
       </c>
       <c r="Q53">
         <v>2240</v>
       </c>
       <c r="R53">
         <v>2240</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
         <v>1370</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>9540</v>
+        <v>9750</v>
       </c>
       <c r="G54">
-        <v>9310</v>
+        <v>9530</v>
       </c>
       <c r="H54">
-        <v>9100</v>
+        <v>9300</v>
       </c>
       <c r="I54">
-        <v>8880</v>
+        <v>9080</v>
       </c>
       <c r="J54">
-        <v>8660</v>
+        <v>8860</v>
       </c>
       <c r="K54">
-        <v>8460</v>
+        <v>8650</v>
       </c>
       <c r="L54">
-        <v>8340</v>
+        <v>8530</v>
       </c>
       <c r="M54">
-        <v>8220</v>
+        <v>8410</v>
       </c>
       <c r="N54">
-        <v>8110</v>
+        <v>8290</v>
       </c>
       <c r="O54">
-        <v>7990</v>
+        <v>8170</v>
       </c>
       <c r="P54">
-        <v>7870</v>
+        <v>8050</v>
       </c>
       <c r="Q54">
-        <v>7770</v>
+        <v>7940</v>
       </c>
       <c r="R54">
-        <v>7770</v>
+        <v>7940</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
         <v>5150</v>
       </c>
       <c r="D55">
         <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>15960</v>
+        <v>16170</v>
       </c>
       <c r="G55">
-        <v>15810</v>
+        <v>16030</v>
       </c>
       <c r="H55">
-        <v>15680</v>
+        <v>15880</v>
       </c>
       <c r="I55">
-        <v>15540</v>
+        <v>15740</v>
       </c>
       <c r="J55">
-        <v>15400</v>
+        <v>15600</v>
       </c>
       <c r="K55">
-        <v>15270</v>
+        <v>15460</v>
       </c>
       <c r="L55">
-        <v>15170</v>
+        <v>15360</v>
       </c>
       <c r="M55">
-        <v>15070</v>
+        <v>15260</v>
       </c>
       <c r="N55">
-        <v>14880</v>
+        <v>15060</v>
       </c>
       <c r="O55">
-        <v>14830</v>
+        <v>15010</v>
       </c>
       <c r="P55">
-        <v>14780</v>
+        <v>14960</v>
       </c>
       <c r="Q55">
-        <v>14740</v>
+        <v>14910</v>
       </c>
       <c r="R55">
-        <v>14740</v>
+        <v>14910</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>37</v>
       </c>
       <c r="B56" t="s">
         <v>28</v>
       </c>
       <c r="C56">
         <v>350</v>
       </c>
       <c r="D56">
         <v>3</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>3760</v>
+        <v>3970</v>
       </c>
       <c r="G56">
-        <v>3660</v>
+        <v>3880</v>
       </c>
       <c r="H56">
-        <v>3580</v>
+        <v>3780</v>
       </c>
       <c r="I56">
-        <v>3490</v>
+        <v>3690</v>
       </c>
       <c r="J56">
-        <v>3400</v>
+        <v>3600</v>
       </c>
       <c r="K56">
-        <v>3320</v>
+        <v>3510</v>
       </c>
       <c r="L56">
-        <v>3270</v>
+        <v>3460</v>
       </c>
       <c r="M56">
-        <v>3220</v>
+        <v>3410</v>
       </c>
       <c r="N56">
-        <v>3180</v>
+        <v>3360</v>
       </c>
       <c r="O56">
-        <v>3130</v>
+        <v>3310</v>
       </c>
       <c r="P56">
-        <v>3080</v>
+        <v>3260</v>
       </c>
       <c r="Q56">
-        <v>3040</v>
+        <v>3210</v>
       </c>
       <c r="R56">
-        <v>3040</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>38</v>
       </c>
       <c r="B57" t="s">
         <v>28</v>
       </c>
       <c r="C57">
         <v>1350</v>
       </c>
       <c r="D57">
         <v>6</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>9610</v>
+        <v>9820</v>
       </c>
       <c r="G57">
-        <v>9160</v>
+        <v>9380</v>
       </c>
       <c r="H57">
-        <v>8900</v>
+        <v>9100</v>
       </c>
       <c r="I57">
-        <v>8740</v>
+        <v>8940</v>
       </c>
       <c r="J57">
-        <v>8440</v>
+        <v>8640</v>
       </c>
       <c r="K57">
-        <v>8200</v>
+        <v>8390</v>
       </c>
       <c r="L57">
+        <v>8240</v>
+      </c>
+      <c r="M57">
+        <v>8100</v>
+      </c>
+      <c r="N57">
         <v>8050</v>
       </c>
-      <c r="M57">
-[...4 lines deleted...]
-      </c>
       <c r="O57">
-        <v>7640</v>
+        <v>7820</v>
       </c>
       <c r="P57">
-        <v>7590</v>
+        <v>7770</v>
       </c>
       <c r="Q57">
-        <v>7550</v>
+        <v>7720</v>
       </c>
       <c r="R57">
-        <v>7550</v>
+        <v>7720</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>39</v>
       </c>
       <c r="B58" t="s">
         <v>28</v>
       </c>
       <c r="C58">
         <v>1100</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>7180</v>
+        <v>7390</v>
       </c>
       <c r="G58">
-        <v>6990</v>
+        <v>7210</v>
       </c>
       <c r="H58">
-        <v>6830</v>
+        <v>7030</v>
       </c>
       <c r="I58">
-        <v>6660</v>
+        <v>6860</v>
       </c>
       <c r="J58">
-        <v>6500</v>
+        <v>6700</v>
       </c>
       <c r="K58">
+        <v>6530</v>
+      </c>
+      <c r="L58">
+        <v>6430</v>
+      </c>
+      <c r="M58">
         <v>6340</v>
       </c>
-      <c r="L58">
-[...4 lines deleted...]
-      </c>
       <c r="N58">
-        <v>6030</v>
+        <v>6210</v>
       </c>
       <c r="O58">
-        <v>5930</v>
+        <v>6110</v>
       </c>
       <c r="P58">
-        <v>5780</v>
+        <v>5960</v>
       </c>
       <c r="Q58">
-        <v>5640</v>
+        <v>5810</v>
       </c>
       <c r="R58">
-        <v>5640</v>
+        <v>5810</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>40</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>1980</v>
       </c>
       <c r="D59">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7750</v>
+        <v>7960</v>
       </c>
       <c r="G59">
-        <v>7650</v>
+        <v>7870</v>
       </c>
       <c r="H59">
-        <v>7570</v>
+        <v>7770</v>
       </c>
       <c r="I59">
-        <v>7480</v>
+        <v>7680</v>
       </c>
       <c r="J59">
-        <v>7390</v>
+        <v>7590</v>
       </c>
       <c r="K59">
-        <v>7310</v>
+        <v>7500</v>
       </c>
       <c r="L59">
-        <v>7260</v>
+        <v>7450</v>
       </c>
       <c r="M59">
-        <v>7210</v>
+        <v>7400</v>
       </c>
       <c r="N59">
-        <v>7170</v>
+        <v>7350</v>
       </c>
       <c r="O59">
-        <v>7120</v>
+        <v>7300</v>
       </c>
       <c r="P59">
-        <v>7070</v>
+        <v>7250</v>
       </c>
       <c r="Q59">
-        <v>7030</v>
+        <v>7200</v>
       </c>
       <c r="R59">
-        <v>7030</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>41</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
         <v>1850</v>
       </c>
       <c r="D60">
         <v>12</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>9450</v>
+        <v>9660</v>
       </c>
       <c r="G60">
-        <v>9220</v>
+        <v>9440</v>
       </c>
       <c r="H60">
-        <v>9010</v>
+        <v>9210</v>
       </c>
       <c r="I60">
-        <v>8790</v>
+        <v>8990</v>
       </c>
       <c r="J60">
-        <v>8580</v>
+        <v>8780</v>
       </c>
       <c r="K60">
-        <v>8380</v>
+        <v>8570</v>
       </c>
       <c r="L60">
-        <v>8260</v>
+        <v>8450</v>
       </c>
       <c r="M60">
-        <v>8140</v>
+        <v>8330</v>
       </c>
       <c r="N60">
-        <v>8030</v>
+        <v>8210</v>
       </c>
       <c r="O60">
-        <v>7910</v>
+        <v>8090</v>
       </c>
       <c r="P60">
-        <v>7800</v>
+        <v>7980</v>
       </c>
       <c r="Q60">
-        <v>7690</v>
+        <v>7860</v>
       </c>
       <c r="R60">
-        <v>7690</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>42</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>1350</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>8070</v>
+        <v>8280</v>
       </c>
       <c r="G61">
-        <v>7870</v>
+        <v>8090</v>
       </c>
       <c r="H61">
-        <v>7690</v>
+        <v>7890</v>
       </c>
       <c r="I61">
-        <v>7510</v>
+        <v>7710</v>
       </c>
       <c r="J61">
-        <v>7330</v>
+        <v>7530</v>
       </c>
       <c r="K61">
-        <v>7160</v>
+        <v>7350</v>
       </c>
       <c r="L61">
-        <v>7050</v>
+        <v>7240</v>
       </c>
       <c r="M61">
-        <v>6950</v>
+        <v>7140</v>
       </c>
       <c r="N61">
-        <v>6860</v>
+        <v>7040</v>
       </c>
       <c r="O61">
-        <v>6760</v>
+        <v>6940</v>
       </c>
       <c r="P61">
-        <v>6660</v>
+        <v>6840</v>
       </c>
       <c r="Q61">
-        <v>6570</v>
+        <v>6740</v>
       </c>
       <c r="R61">
-        <v>6570</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>43</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62">
         <v>550</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>3600</v>
+        <v>4010</v>
       </c>
       <c r="G62">
-        <v>3510</v>
+        <v>3920</v>
       </c>
       <c r="H62">
-        <v>3420</v>
+        <v>3820</v>
       </c>
       <c r="I62">
+        <v>3730</v>
+      </c>
+      <c r="J62">
+        <v>3640</v>
+      </c>
+      <c r="K62">
+        <v>3550</v>
+      </c>
+      <c r="L62">
+        <v>3500</v>
+      </c>
+      <c r="M62">
+        <v>3440</v>
+      </c>
+      <c r="N62">
+        <v>3390</v>
+      </c>
+      <c r="O62">
         <v>3340</v>
       </c>
-      <c r="J62">
-[...16 lines deleted...]
-      </c>
       <c r="P62">
-        <v>2950</v>
+        <v>3290</v>
       </c>
       <c r="Q62">
-        <v>2910</v>
+        <v>3240</v>
       </c>
       <c r="R62">
-        <v>2910</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>44</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63">
         <v>350</v>
       </c>
       <c r="D63">
         <v>4</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>4140</v>
       </c>
       <c r="G63">
         <v>4030</v>
       </c>
       <c r="H63">
@@ -3856,152 +3856,152 @@
       </c>
       <c r="N63">
         <v>3500</v>
       </c>
       <c r="O63">
         <v>3440</v>
       </c>
       <c r="P63">
         <v>3390</v>
       </c>
       <c r="Q63">
         <v>3340</v>
       </c>
       <c r="R63">
         <v>3340</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>45</v>
       </c>
       <c r="B64" t="s">
         <v>28</v>
       </c>
       <c r="C64">
-        <v>1150</v>
+        <v>1180</v>
       </c>
       <c r="D64">
         <v>6</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>9180</v>
+        <v>9510</v>
       </c>
       <c r="G64">
-        <v>8950</v>
+        <v>9280</v>
       </c>
       <c r="H64">
-        <v>8740</v>
+        <v>9050</v>
       </c>
       <c r="I64">
-        <v>8530</v>
+        <v>8830</v>
       </c>
       <c r="J64">
-        <v>8310</v>
+        <v>8620</v>
       </c>
       <c r="K64">
-        <v>8110</v>
+        <v>8410</v>
       </c>
       <c r="L64">
-        <v>7990</v>
+        <v>8280</v>
       </c>
       <c r="M64">
-        <v>7870</v>
+        <v>8160</v>
       </c>
       <c r="N64">
-        <v>7760</v>
+        <v>8040</v>
       </c>
       <c r="O64">
-        <v>7650</v>
+        <v>7920</v>
       </c>
       <c r="P64">
-        <v>7530</v>
+        <v>7810</v>
       </c>
       <c r="Q64">
-        <v>7420</v>
+        <v>7690</v>
       </c>
       <c r="R64">
-        <v>7420</v>
+        <v>7690</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>46</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65">
         <v>950</v>
       </c>
       <c r="D65">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>8630</v>
+        <v>9340</v>
       </c>
       <c r="G65">
-        <v>8420</v>
+        <v>9120</v>
       </c>
       <c r="H65">
-        <v>8220</v>
+        <v>8890</v>
       </c>
       <c r="I65">
+        <v>8680</v>
+      </c>
+      <c r="J65">
+        <v>8460</v>
+      </c>
+      <c r="K65">
+        <v>8260</v>
+      </c>
+      <c r="L65">
+        <v>8140</v>
+      </c>
+      <c r="M65">
         <v>8020</v>
       </c>
-      <c r="J65">
-[...10 lines deleted...]
-      </c>
       <c r="N65">
-        <v>7300</v>
+        <v>7900</v>
       </c>
       <c r="O65">
-        <v>7190</v>
+        <v>7780</v>
       </c>
       <c r="P65">
-        <v>7080</v>
+        <v>7670</v>
       </c>
       <c r="Q65">
-        <v>6980</v>
+        <v>7550</v>
       </c>
       <c r="R65">
-        <v>6980</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>47</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66">
         <v>350</v>
       </c>
       <c r="D66">
         <v>2</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>5130</v>
       </c>
       <c r="G66">
         <v>5000</v>
       </c>
       <c r="H66">
@@ -4024,96 +4024,96 @@
       </c>
       <c r="N66">
         <v>4340</v>
       </c>
       <c r="O66">
         <v>4270</v>
       </c>
       <c r="P66">
         <v>4210</v>
       </c>
       <c r="Q66">
         <v>4150</v>
       </c>
       <c r="R66">
         <v>4150</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>48</v>
       </c>
       <c r="B67" t="s">
         <v>28</v>
       </c>
       <c r="C67">
-        <v>650</v>
+        <v>900</v>
       </c>
       <c r="D67">
         <v>1</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>3790</v>
+        <v>5370</v>
       </c>
       <c r="G67">
-        <v>3700</v>
+        <v>5240</v>
       </c>
       <c r="H67">
-        <v>3610</v>
+        <v>5110</v>
       </c>
       <c r="I67">
-        <v>3520</v>
+        <v>4980</v>
       </c>
       <c r="J67">
-        <v>3440</v>
+        <v>4860</v>
       </c>
       <c r="K67">
-        <v>3350</v>
+        <v>4740</v>
       </c>
       <c r="L67">
-        <v>3300</v>
+        <v>4670</v>
       </c>
       <c r="M67">
-        <v>3250</v>
+        <v>4600</v>
       </c>
       <c r="N67">
-        <v>3200</v>
+        <v>4540</v>
       </c>
       <c r="O67">
-        <v>3160</v>
+        <v>4470</v>
       </c>
       <c r="P67">
-        <v>3110</v>
+        <v>4400</v>
       </c>
       <c r="Q67">
-        <v>3060</v>
+        <v>4340</v>
       </c>
       <c r="R67">
-        <v>3060</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>49</v>
       </c>
       <c r="B68" t="s">
         <v>28</v>
       </c>
       <c r="C68">
         <v>2000</v>
       </c>
       <c r="D68">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
         <v>9360</v>
       </c>
       <c r="G68">
         <v>9120</v>
       </c>
       <c r="H68">
@@ -4145,199 +4145,199 @@
       </c>
       <c r="Q68">
         <v>7570</v>
       </c>
       <c r="R68">
         <v>7570</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>50</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69">
         <v>1150</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>10740</v>
+        <v>10950</v>
       </c>
       <c r="G69">
-        <v>10640</v>
+        <v>10860</v>
       </c>
       <c r="H69">
-        <v>10530</v>
+        <v>10730</v>
       </c>
       <c r="I69">
-        <v>10400</v>
+        <v>10600</v>
       </c>
       <c r="J69">
-        <v>10270</v>
+        <v>10470</v>
       </c>
       <c r="K69">
-        <v>10150</v>
+        <v>10340</v>
       </c>
       <c r="L69">
-        <v>10070</v>
+        <v>10260</v>
       </c>
       <c r="M69">
-        <v>9980</v>
+        <v>10170</v>
       </c>
       <c r="N69">
-        <v>9900</v>
+        <v>10080</v>
       </c>
       <c r="O69">
-        <v>9850</v>
+        <v>10030</v>
       </c>
       <c r="P69">
-        <v>9760</v>
+        <v>9940</v>
       </c>
       <c r="Q69">
-        <v>9720</v>
+        <v>9890</v>
       </c>
       <c r="R69">
-        <v>9720</v>
+        <v>9890</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>51</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
         <v>1350</v>
       </c>
       <c r="D70">
         <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>8910</v>
+        <v>9120</v>
       </c>
       <c r="G70">
-        <v>8760</v>
+        <v>8980</v>
       </c>
       <c r="H70">
-        <v>8680</v>
+        <v>8880</v>
       </c>
       <c r="I70">
-        <v>8490</v>
+        <v>8690</v>
       </c>
       <c r="J70">
-        <v>8300</v>
+        <v>8500</v>
       </c>
       <c r="K70">
-        <v>8220</v>
+        <v>8410</v>
       </c>
       <c r="L70">
-        <v>8070</v>
+        <v>8260</v>
       </c>
       <c r="M70">
-        <v>7920</v>
+        <v>8110</v>
       </c>
       <c r="N70">
-        <v>7830</v>
+        <v>8010</v>
       </c>
       <c r="O70">
-        <v>7480</v>
+        <v>7660</v>
       </c>
       <c r="P70">
-        <v>7330</v>
+        <v>7510</v>
       </c>
       <c r="Q70">
-        <v>7290</v>
+        <v>7460</v>
       </c>
       <c r="R70">
-        <v>7290</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>52</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
         <v>1350</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>10860</v>
+        <v>11070</v>
       </c>
       <c r="G71">
-        <v>10740</v>
+        <v>10960</v>
       </c>
       <c r="H71">
-        <v>10610</v>
+        <v>10810</v>
       </c>
       <c r="I71">
-        <v>10470</v>
+        <v>10670</v>
       </c>
       <c r="J71">
-        <v>10300</v>
+        <v>10500</v>
       </c>
       <c r="K71">
-        <v>9970</v>
+        <v>10160</v>
       </c>
       <c r="L71">
-        <v>9860</v>
+        <v>10050</v>
       </c>
       <c r="M71">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="N71">
-        <v>9640</v>
+        <v>9820</v>
       </c>
       <c r="O71">
-        <v>9530</v>
+        <v>9710</v>
       </c>
       <c r="P71">
-        <v>9430</v>
+        <v>9610</v>
       </c>
       <c r="Q71">
-        <v>9290</v>
+        <v>9460</v>
       </c>
       <c r="R71">
-        <v>9290</v>
+        <v>9460</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>53</v>
       </c>
       <c r="B72" t="s">
         <v>28</v>
       </c>
       <c r="C72">
         <v>800</v>
       </c>
       <c r="D72">
         <v>7</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
         <v>6020</v>
       </c>
       <c r="G72">
         <v>5870</v>
       </c>
       <c r="H72">
@@ -4369,255 +4369,255 @@
       </c>
       <c r="Q72">
         <v>4870</v>
       </c>
       <c r="R72">
         <v>4870</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>54</v>
       </c>
       <c r="B73" t="s">
         <v>23</v>
       </c>
       <c r="C73">
         <v>2150</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>12190</v>
+        <v>12400</v>
       </c>
       <c r="G73">
-        <v>11890</v>
+        <v>12110</v>
       </c>
       <c r="H73">
-        <v>11610</v>
+        <v>11810</v>
       </c>
       <c r="I73">
-        <v>11330</v>
+        <v>11530</v>
       </c>
       <c r="J73">
-        <v>11060</v>
+        <v>11260</v>
       </c>
       <c r="K73">
-        <v>10800</v>
+        <v>10990</v>
       </c>
       <c r="L73">
-        <v>10640</v>
+        <v>10830</v>
       </c>
       <c r="M73">
-        <v>10490</v>
+        <v>10680</v>
       </c>
       <c r="N73">
-        <v>10340</v>
+        <v>10520</v>
       </c>
       <c r="O73">
-        <v>10190</v>
+        <v>10370</v>
       </c>
       <c r="P73">
-        <v>10040</v>
+        <v>10220</v>
       </c>
       <c r="Q73">
-        <v>9900</v>
+        <v>10070</v>
       </c>
       <c r="R73">
-        <v>9900</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>55</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
-        <v>1250</v>
+        <v>1850</v>
       </c>
       <c r="D74">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>8320</v>
+        <v>9180</v>
       </c>
       <c r="G74">
-        <v>8120</v>
+        <v>8970</v>
       </c>
       <c r="H74">
-        <v>7930</v>
+        <v>8750</v>
       </c>
       <c r="I74">
-        <v>7740</v>
+        <v>8540</v>
       </c>
       <c r="J74">
-        <v>7550</v>
+        <v>8340</v>
       </c>
       <c r="K74">
-        <v>7380</v>
+        <v>8140</v>
       </c>
       <c r="L74">
-        <v>7270</v>
+        <v>8030</v>
       </c>
       <c r="M74">
-        <v>7170</v>
+        <v>7910</v>
       </c>
       <c r="N74">
-        <v>7070</v>
+        <v>7800</v>
       </c>
       <c r="O74">
-        <v>6970</v>
+        <v>7690</v>
       </c>
       <c r="P74">
-        <v>6870</v>
+        <v>7580</v>
       </c>
       <c r="Q74">
-        <v>6770</v>
+        <v>7470</v>
       </c>
       <c r="R74">
-        <v>6770</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>56</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75">
         <v>4150</v>
       </c>
       <c r="D75">
         <v>38</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>13560</v>
+        <v>13770</v>
       </c>
       <c r="G75">
-        <v>13460</v>
+        <v>13680</v>
       </c>
       <c r="H75">
-        <v>13380</v>
+        <v>13580</v>
       </c>
       <c r="I75">
-        <v>13190</v>
+        <v>13390</v>
       </c>
       <c r="J75">
-        <v>13000</v>
+        <v>13200</v>
       </c>
       <c r="K75">
-        <v>12720</v>
+        <v>12910</v>
       </c>
       <c r="L75">
-        <v>12670</v>
+        <v>12860</v>
       </c>
       <c r="M75">
-        <v>12470</v>
+        <v>12660</v>
       </c>
       <c r="N75">
-        <v>12330</v>
+        <v>12510</v>
       </c>
       <c r="O75">
-        <v>12180</v>
+        <v>12360</v>
       </c>
       <c r="P75">
-        <v>12030</v>
+        <v>12210</v>
       </c>
       <c r="Q75">
-        <v>11890</v>
+        <v>12060</v>
       </c>
       <c r="R75">
-        <v>11890</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>57</v>
       </c>
       <c r="B76" t="s">
         <v>28</v>
       </c>
       <c r="C76">
         <v>1100</v>
       </c>
       <c r="D76">
         <v>6</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>7960</v>
+        <v>8170</v>
       </c>
       <c r="G76">
-        <v>7560</v>
+        <v>7780</v>
       </c>
       <c r="H76">
-        <v>7280</v>
+        <v>7480</v>
       </c>
       <c r="I76">
-        <v>6990</v>
+        <v>7190</v>
       </c>
       <c r="J76">
-        <v>6800</v>
+        <v>7000</v>
       </c>
       <c r="K76">
-        <v>6520</v>
+        <v>6710</v>
       </c>
       <c r="L76">
-        <v>6370</v>
+        <v>6560</v>
       </c>
       <c r="M76">
-        <v>6220</v>
+        <v>6410</v>
       </c>
       <c r="N76">
-        <v>6130</v>
+        <v>6310</v>
       </c>
       <c r="O76">
-        <v>6030</v>
+        <v>6210</v>
       </c>
       <c r="P76">
-        <v>5930</v>
+        <v>6110</v>
       </c>
       <c r="Q76">
-        <v>5840</v>
+        <v>6010</v>
       </c>
       <c r="R76">
-        <v>5840</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:19" customHeight="1" ht="20">
       <c r="A80" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
@@ -4672,96 +4672,96 @@
       </c>
       <c r="N81" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P81" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q81" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R81" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>27</v>
       </c>
       <c r="B82" t="s">
         <v>28</v>
       </c>
       <c r="C82">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="D82">
         <v>4</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>35.8</v>
+        <v>39.0</v>
       </c>
       <c r="G82">
-        <v>34.9</v>
+        <v>38.099999999999994</v>
       </c>
       <c r="H82">
+        <v>37.2</v>
+      </c>
+      <c r="I82">
+        <v>36.3</v>
+      </c>
+      <c r="J82">
+        <v>35.4</v>
+      </c>
+      <c r="K82">
+        <v>34.5</v>
+      </c>
+      <c r="L82">
         <v>34.0</v>
       </c>
-      <c r="I82">
-[...5 lines deleted...]
-      <c r="K82">
+      <c r="M82">
+        <v>33.5</v>
+      </c>
+      <c r="N82">
+        <v>33.0</v>
+      </c>
+      <c r="O82">
+        <v>32.5</v>
+      </c>
+      <c r="P82">
+        <v>32.0</v>
+      </c>
+      <c r="Q82">
         <v>31.5</v>
       </c>
-      <c r="L82">
-[...16 lines deleted...]
-      </c>
       <c r="R82">
-        <v>28.9</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>29</v>
       </c>
       <c r="B83" t="s">
         <v>28</v>
       </c>
       <c r="C83">
         <v>300</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
         <v>13</v>
       </c>
       <c r="G83">
         <v>12.7</v>
       </c>
       <c r="H83">
@@ -4793,143 +4793,143 @@
       </c>
       <c r="Q83">
         <v>10.3</v>
       </c>
       <c r="R83">
         <v>10.3</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
         <v>28</v>
       </c>
       <c r="C84">
         <v>1050</v>
       </c>
       <c r="D84">
         <v>7</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>34.0</v>
+        <v>35.5</v>
       </c>
       <c r="G84">
-        <v>33.2</v>
+        <v>34.7</v>
       </c>
       <c r="H84">
-        <v>32.4</v>
+        <v>33.9</v>
       </c>
       <c r="I84">
-        <v>31.6</v>
+        <v>33.1</v>
       </c>
       <c r="J84">
-        <v>30.9</v>
+        <v>32.3</v>
       </c>
       <c r="K84">
-        <v>30.2</v>
+        <v>31.5</v>
       </c>
       <c r="L84">
-        <v>29.7</v>
+        <v>31.0</v>
       </c>
       <c r="M84">
-        <v>29.2</v>
+        <v>30.5</v>
       </c>
       <c r="N84">
-        <v>28.8</v>
+        <v>30.0</v>
       </c>
       <c r="O84">
-        <v>28.4</v>
+        <v>29.5</v>
       </c>
       <c r="P84">
-        <v>28.0</v>
+        <v>29.0</v>
       </c>
       <c r="Q84">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
       <c r="R84">
-        <v>27.6</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>32</v>
       </c>
       <c r="B85" t="s">
         <v>28</v>
       </c>
       <c r="C85">
         <v>1200</v>
       </c>
       <c r="D85">
         <v>6</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="G85">
-        <v>33.5</v>
+        <v>35.0</v>
       </c>
       <c r="H85">
-        <v>32.7</v>
+        <v>34.2</v>
       </c>
       <c r="I85">
-        <v>31.9</v>
+        <v>33.4</v>
       </c>
       <c r="J85">
-        <v>31.2</v>
+        <v>32.6</v>
       </c>
       <c r="K85">
-        <v>30.5</v>
+        <v>31.8</v>
       </c>
       <c r="L85">
-        <v>30.0</v>
+        <v>31.3</v>
       </c>
       <c r="M85">
-        <v>29.5</v>
+        <v>30.8</v>
       </c>
       <c r="N85">
-        <v>29.1</v>
+        <v>30.3</v>
       </c>
       <c r="O85">
-        <v>28.7</v>
+        <v>29.8</v>
       </c>
       <c r="P85">
-        <v>28.3</v>
+        <v>29.3</v>
       </c>
       <c r="Q85">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
       <c r="R85">
-        <v>27.9</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>28</v>
       </c>
       <c r="C86">
         <v>600</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
         <v>11.6</v>
       </c>
       <c r="G86">
         <v>11.3</v>
       </c>
       <c r="H86">
@@ -4961,367 +4961,367 @@
       </c>
       <c r="Q86">
         <v>9.5</v>
       </c>
       <c r="R86">
         <v>9.5</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>37</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87">
         <v>450</v>
       </c>
       <c r="D87">
         <v>3</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
+        <v>21.2</v>
+      </c>
+      <c r="G87">
+        <v>20.7</v>
+      </c>
+      <c r="H87">
+        <v>20.2</v>
+      </c>
+      <c r="I87">
         <v>19.7</v>
       </c>
-      <c r="G87">
+      <c r="J87">
         <v>19.2</v>
       </c>
-      <c r="H87">
+      <c r="K87">
         <v>18.7</v>
       </c>
-      <c r="I87">
-[...2 lines deleted...]
-      <c r="J87">
+      <c r="L87">
+        <v>18.4</v>
+      </c>
+      <c r="M87">
+        <v>18.1</v>
+      </c>
+      <c r="N87">
         <v>17.8</v>
       </c>
-      <c r="K87">
-[...10 lines deleted...]
-      </c>
       <c r="O87">
-        <v>16.4</v>
+        <v>17.5</v>
       </c>
       <c r="P87">
-        <v>16.2</v>
+        <v>17.2</v>
       </c>
       <c r="Q87">
-        <v>16</v>
+        <v>16.9</v>
       </c>
       <c r="R87">
-        <v>16</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>39</v>
       </c>
       <c r="B88" t="s">
         <v>28</v>
       </c>
       <c r="C88">
         <v>1110</v>
       </c>
       <c r="D88">
         <v>5</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>30.6</v>
+        <v>32.1</v>
       </c>
       <c r="G88">
-        <v>29.8</v>
+        <v>31.3</v>
       </c>
       <c r="H88">
+        <v>30.5</v>
+      </c>
+      <c r="I88">
+        <v>29.7</v>
+      </c>
+      <c r="J88">
         <v>29.0</v>
       </c>
-      <c r="I88">
-[...4 lines deleted...]
-      </c>
       <c r="K88">
-        <v>27.0</v>
+        <v>28.3</v>
       </c>
       <c r="L88">
-        <v>26.6</v>
+        <v>27.9</v>
       </c>
       <c r="M88">
-        <v>26.2</v>
+        <v>27.5</v>
       </c>
       <c r="N88">
+        <v>27.1</v>
+      </c>
+      <c r="O88">
+        <v>26.7</v>
+      </c>
+      <c r="P88">
+        <v>26.3</v>
+      </c>
+      <c r="Q88">
         <v>25.9</v>
       </c>
-      <c r="O88">
-[...7 lines deleted...]
-      </c>
       <c r="R88">
-        <v>25</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>43</v>
       </c>
       <c r="B89" t="s">
         <v>28</v>
       </c>
       <c r="C89">
         <v>700</v>
       </c>
       <c r="D89">
         <v>4</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>13.6</v>
+        <v>17.6</v>
       </c>
       <c r="G89">
-        <v>13.3</v>
+        <v>17.2</v>
       </c>
       <c r="H89">
-        <v>13</v>
+        <v>16.8</v>
       </c>
       <c r="I89">
-        <v>12.7</v>
+        <v>16.4</v>
       </c>
       <c r="J89">
-        <v>12.4</v>
+        <v>16</v>
       </c>
       <c r="K89">
-        <v>12.1</v>
+        <v>15.6</v>
       </c>
       <c r="L89">
-        <v>11.9</v>
+        <v>15.4</v>
       </c>
       <c r="M89">
-        <v>11.7</v>
+        <v>15.2</v>
       </c>
       <c r="N89">
-        <v>11.5</v>
+        <v>15</v>
       </c>
       <c r="O89">
-        <v>11.3</v>
+        <v>14.8</v>
       </c>
       <c r="P89">
-        <v>11.1</v>
+        <v>14.6</v>
       </c>
       <c r="Q89">
-        <v>10.9</v>
+        <v>14.4</v>
       </c>
       <c r="R89">
-        <v>10.9</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>44</v>
       </c>
       <c r="B90" t="s">
         <v>28</v>
       </c>
       <c r="C90">
         <v>650</v>
       </c>
       <c r="D90">
         <v>4</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>24.2</v>
+        <v>25.5</v>
       </c>
       <c r="G90">
-        <v>23.6</v>
+        <v>24.9</v>
       </c>
       <c r="H90">
-        <v>23</v>
+        <v>24.3</v>
       </c>
       <c r="I90">
-        <v>22.4</v>
+        <v>23.7</v>
       </c>
       <c r="J90">
+        <v>23.1</v>
+      </c>
+      <c r="K90">
+        <v>22.5</v>
+      </c>
+      <c r="L90">
+        <v>22.2</v>
+      </c>
+      <c r="M90">
         <v>21.9</v>
       </c>
-      <c r="K90">
-[...7 lines deleted...]
-      </c>
       <c r="N90">
-        <v>20.5</v>
+        <v>21.6</v>
       </c>
       <c r="O90">
-        <v>20.2</v>
+        <v>21.3</v>
       </c>
       <c r="P90">
-        <v>19.9</v>
+        <v>21</v>
       </c>
       <c r="Q90">
-        <v>19.6</v>
+        <v>20.7</v>
       </c>
       <c r="R90">
-        <v>19.6</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>45</v>
       </c>
       <c r="B91" t="s">
         <v>28</v>
       </c>
       <c r="C91">
-        <v>1150</v>
+        <v>1230</v>
       </c>
       <c r="D91">
         <v>7</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>36.59999999999999</v>
+        <v>38.59999999999999</v>
       </c>
       <c r="G91">
-        <v>35.7</v>
+        <v>37.7</v>
       </c>
       <c r="H91">
-        <v>34.8</v>
+        <v>36.8</v>
       </c>
       <c r="I91">
-        <v>33.9</v>
+        <v>35.9</v>
       </c>
       <c r="J91">
+        <v>35.0</v>
+      </c>
+      <c r="K91">
+        <v>34.1</v>
+      </c>
+      <c r="L91">
+        <v>33.59999999999999</v>
+      </c>
+      <c r="M91">
         <v>33.1</v>
       </c>
-      <c r="K91">
-[...7 lines deleted...]
-      </c>
       <c r="N91">
-        <v>30.9</v>
+        <v>32.6</v>
       </c>
       <c r="O91">
-        <v>30.5</v>
+        <v>32.1</v>
       </c>
       <c r="P91">
-        <v>30.1</v>
+        <v>31.6</v>
       </c>
       <c r="Q91">
-        <v>29.7</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="R91">
-        <v>29.7</v>
+        <v>31.099999999999998</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>46</v>
       </c>
       <c r="B92" t="s">
         <v>28</v>
       </c>
       <c r="C92">
         <v>1050</v>
       </c>
       <c r="D92">
         <v>5</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>37.3</v>
+        <v>38.8</v>
       </c>
       <c r="G92">
-        <v>36.4</v>
+        <v>37.9</v>
       </c>
       <c r="H92">
-        <v>35.5</v>
+        <v>37.0</v>
       </c>
       <c r="I92">
-        <v>34.59999999999999</v>
+        <v>36.099999999999994</v>
       </c>
       <c r="J92">
+        <v>35.2</v>
+      </c>
+      <c r="K92">
+        <v>34.3</v>
+      </c>
+      <c r="L92">
         <v>33.8</v>
       </c>
-      <c r="K92">
-[...4 lines deleted...]
-      </c>
       <c r="M92">
-        <v>32.0</v>
+        <v>33.3</v>
       </c>
       <c r="N92">
-        <v>31.6</v>
+        <v>32.8</v>
       </c>
       <c r="O92">
-        <v>31.2</v>
+        <v>32.3</v>
       </c>
       <c r="P92">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="Q92">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
       <c r="R92">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>47</v>
       </c>
       <c r="B93" t="s">
         <v>28</v>
       </c>
       <c r="C93">
         <v>3800</v>
       </c>
       <c r="D93">
         <v>1</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
         <v>37.8</v>
       </c>
       <c r="G93">
         <v>36.90000000000001</v>
       </c>
       <c r="H93">
@@ -5353,255 +5353,255 @@
       </c>
       <c r="Q93">
         <v>30.9</v>
       </c>
       <c r="R93">
         <v>30.9</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>48</v>
       </c>
       <c r="B94" t="s">
         <v>28</v>
       </c>
       <c r="C94">
         <v>1500</v>
       </c>
       <c r="D94">
         <v>6</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>27.8</v>
+        <v>31.8</v>
       </c>
       <c r="G94">
-        <v>27.2</v>
+        <v>31.1</v>
       </c>
       <c r="H94">
-        <v>26.6</v>
+        <v>30.4</v>
       </c>
       <c r="I94">
-        <v>26.0</v>
+        <v>29.7</v>
       </c>
       <c r="J94">
-        <v>25.4</v>
+        <v>29</v>
       </c>
       <c r="K94">
-        <v>24.8</v>
+        <v>28.3</v>
       </c>
       <c r="L94">
-        <v>24.4</v>
+        <v>27.9</v>
       </c>
       <c r="M94">
-        <v>24.0</v>
+        <v>27.5</v>
       </c>
       <c r="N94">
-        <v>23.6</v>
+        <v>27.1</v>
       </c>
       <c r="O94">
-        <v>23.2</v>
+        <v>26.7</v>
       </c>
       <c r="P94">
-        <v>22.8</v>
+        <v>26.3</v>
       </c>
       <c r="Q94">
-        <v>22.4</v>
+        <v>25.9</v>
       </c>
       <c r="R94">
-        <v>22.4</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>49</v>
       </c>
       <c r="B95" t="s">
         <v>28</v>
       </c>
       <c r="C95">
         <v>2300</v>
       </c>
       <c r="D95">
         <v>7</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>50.4</v>
+        <v>51.9</v>
       </c>
       <c r="G95">
-        <v>49.2</v>
+        <v>50.7</v>
       </c>
       <c r="H95">
-        <v>48.0</v>
+        <v>49.5</v>
       </c>
       <c r="I95">
-        <v>46.8</v>
+        <v>48.3</v>
       </c>
       <c r="J95">
-        <v>45.7</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="K95">
-        <v>44.6</v>
+        <v>45.90000000000001</v>
       </c>
       <c r="L95">
-        <v>43.9</v>
+        <v>45.2</v>
       </c>
       <c r="M95">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="N95">
-        <v>42.6</v>
+        <v>43.8</v>
       </c>
       <c r="O95">
-        <v>42.0</v>
+        <v>43.1</v>
       </c>
       <c r="P95">
-        <v>41.40000000000001</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="Q95">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
       <c r="R95">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>50</v>
       </c>
       <c r="B96" t="s">
         <v>28</v>
       </c>
       <c r="C96">
         <v>2050</v>
       </c>
       <c r="D96">
         <v>9</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>45.9</v>
+        <v>47.4</v>
       </c>
       <c r="G96">
-        <v>45.4</v>
+        <v>46.9</v>
       </c>
       <c r="H96">
-        <v>44.8</v>
+        <v>46.3</v>
       </c>
       <c r="I96">
-        <v>44.2</v>
+        <v>45.7</v>
       </c>
       <c r="J96">
-        <v>43.6</v>
+        <v>45.0</v>
       </c>
       <c r="K96">
-        <v>43.099999999999994</v>
+        <v>44.4</v>
       </c>
       <c r="L96">
-        <v>42.6</v>
+        <v>43.9</v>
       </c>
       <c r="M96">
-        <v>42.1</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="N96">
-        <v>41.8</v>
+        <v>43.0</v>
       </c>
       <c r="O96">
-        <v>41.59999999999999</v>
+        <v>42.7</v>
       </c>
       <c r="P96">
-        <v>41.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q96">
-        <v>41</v>
+        <v>41.9</v>
       </c>
       <c r="R96">
-        <v>41</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>76</v>
       </c>
       <c r="B97" t="s">
         <v>28</v>
       </c>
       <c r="C97">
         <v>2550</v>
       </c>
       <c r="D97">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>49.5</v>
+        <v>51.0</v>
       </c>
       <c r="G97">
-        <v>48.3</v>
+        <v>49.8</v>
       </c>
       <c r="H97">
-        <v>47.099999999999994</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="I97">
-        <v>45.90000000000001</v>
+        <v>47.40000000000001</v>
       </c>
       <c r="J97">
-        <v>44.90000000000001</v>
+        <v>46.3</v>
       </c>
       <c r="K97">
-        <v>43.9</v>
+        <v>45.2</v>
       </c>
       <c r="L97">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="M97">
-        <v>42.5</v>
+        <v>43.8</v>
       </c>
       <c r="N97">
-        <v>41.9</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="O97">
-        <v>41.3</v>
+        <v>42.4</v>
       </c>
       <c r="P97">
-        <v>40.7</v>
+        <v>41.7</v>
       </c>
       <c r="Q97">
-        <v>40.1</v>
+        <v>41.0</v>
       </c>
       <c r="R97">
-        <v>40.1</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>53</v>
       </c>
       <c r="B98" t="s">
         <v>28</v>
       </c>
       <c r="C98">
         <v>700</v>
       </c>
       <c r="D98">
         <v>7</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
         <v>21.6</v>
       </c>
       <c r="G98">
         <v>21.1</v>
       </c>
       <c r="H98">
@@ -5633,143 +5633,143 @@
       </c>
       <c r="Q98">
         <v>17.3</v>
       </c>
       <c r="R98">
         <v>17.3</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>55</v>
       </c>
       <c r="B99" t="s">
         <v>28</v>
       </c>
       <c r="C99">
         <v>1350</v>
       </c>
       <c r="D99">
         <v>7</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
-        <v>41.9</v>
+        <v>43.4</v>
       </c>
       <c r="G99">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="H99">
-        <v>39.9</v>
+        <v>41.4</v>
       </c>
       <c r="I99">
-        <v>38.9</v>
+        <v>40.4</v>
       </c>
       <c r="J99">
-        <v>38.0</v>
+        <v>39.4</v>
       </c>
       <c r="K99">
-        <v>37.099999999999994</v>
+        <v>38.4</v>
       </c>
       <c r="L99">
-        <v>36.5</v>
+        <v>37.8</v>
       </c>
       <c r="M99">
-        <v>35.90000000000001</v>
+        <v>37.2</v>
       </c>
       <c r="N99">
-        <v>35.40000000000001</v>
+        <v>36.6</v>
       </c>
       <c r="O99">
-        <v>34.9</v>
+        <v>36.0</v>
       </c>
       <c r="P99">
-        <v>34.4</v>
+        <v>35.4</v>
       </c>
       <c r="Q99">
-        <v>33.9</v>
+        <v>34.8</v>
       </c>
       <c r="R99">
-        <v>33.9</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>57</v>
       </c>
       <c r="B100" t="s">
         <v>28</v>
       </c>
       <c r="C100">
         <v>1050</v>
       </c>
       <c r="D100">
         <v>6</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="5">
-        <v>32.3</v>
+        <v>33.8</v>
       </c>
       <c r="G100">
-        <v>31.5</v>
+        <v>33.0</v>
       </c>
       <c r="H100">
-        <v>30.7</v>
+        <v>32.2</v>
       </c>
       <c r="I100">
-        <v>29.9</v>
+        <v>31.4</v>
       </c>
       <c r="J100">
-        <v>29.2</v>
+        <v>30.6</v>
       </c>
       <c r="K100">
-        <v>28.5</v>
+        <v>29.8</v>
       </c>
       <c r="L100">
-        <v>28.0</v>
+        <v>29.3</v>
       </c>
       <c r="M100">
-        <v>27.5</v>
+        <v>28.8</v>
       </c>
       <c r="N100">
-        <v>27.1</v>
+        <v>28.3</v>
       </c>
       <c r="O100">
-        <v>26.7</v>
+        <v>27.8</v>
       </c>
       <c r="P100">
-        <v>26.3</v>
+        <v>27.3</v>
       </c>
       <c r="Q100">
-        <v>26</v>
+        <v>26.9</v>
       </c>
       <c r="R100">
-        <v>26</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:19" customHeight="1" ht="20">
       <c r="A104" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
@@ -5824,96 +5824,96 @@
       </c>
       <c r="N105" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O105" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P105" s="4" t="s">
         <v>71</v>
       </c>
       <c r="Q105" s="4" t="s">
         <v>72</v>
       </c>
       <c r="R105" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>27</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="D106">
         <v>4</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>8950</v>
+        <v>9730</v>
       </c>
       <c r="G106">
-        <v>8730</v>
+        <v>9500</v>
       </c>
       <c r="H106">
-        <v>8520</v>
+        <v>9260</v>
       </c>
       <c r="I106">
-        <v>8310</v>
+        <v>9030</v>
       </c>
       <c r="J106">
+        <v>8810</v>
+      </c>
+      <c r="K106">
+        <v>8600</v>
+      </c>
+      <c r="L106">
+        <v>8470</v>
+      </c>
+      <c r="M106">
+        <v>8340</v>
+      </c>
+      <c r="N106">
+        <v>8230</v>
+      </c>
+      <c r="O106">
         <v>8100</v>
       </c>
-      <c r="K106">
-[...13 lines deleted...]
-      </c>
       <c r="P106">
-        <v>7340</v>
+        <v>7990</v>
       </c>
       <c r="Q106">
-        <v>7230</v>
+        <v>7870</v>
       </c>
       <c r="R106">
-        <v>7230</v>
+        <v>7870</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>29</v>
       </c>
       <c r="B107" t="s">
         <v>28</v>
       </c>
       <c r="C107">
         <v>300</v>
       </c>
       <c r="D107">
         <v>1</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
         <v>3200</v>
       </c>
       <c r="G107">
         <v>3120</v>
       </c>
       <c r="H107">
@@ -5945,143 +5945,143 @@
       </c>
       <c r="Q107">
         <v>2590</v>
       </c>
       <c r="R107">
         <v>2590</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>30</v>
       </c>
       <c r="B108" t="s">
         <v>28</v>
       </c>
       <c r="C108">
         <v>1050</v>
       </c>
       <c r="D108">
         <v>7</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>8540</v>
+        <v>8790</v>
       </c>
       <c r="G108">
-        <v>8340</v>
+        <v>8590</v>
       </c>
       <c r="H108">
-        <v>8130</v>
+        <v>8370</v>
       </c>
       <c r="I108">
-        <v>7940</v>
+        <v>8170</v>
       </c>
       <c r="J108">
-        <v>7740</v>
+        <v>7970</v>
       </c>
       <c r="K108">
-        <v>7550</v>
+        <v>7780</v>
       </c>
       <c r="L108">
+        <v>7660</v>
+      </c>
+      <c r="M108">
+        <v>7540</v>
+      </c>
+      <c r="N108">
         <v>7440</v>
       </c>
-      <c r="M108">
+      <c r="O108">
         <v>7320</v>
       </c>
-      <c r="N108">
+      <c r="P108">
         <v>7220</v>
       </c>
-      <c r="O108">
-[...4 lines deleted...]
-      </c>
       <c r="Q108">
-        <v>6910</v>
+        <v>7120</v>
       </c>
       <c r="R108">
-        <v>6910</v>
+        <v>7120</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>32</v>
       </c>
       <c r="B109" t="s">
         <v>28</v>
       </c>
       <c r="C109">
         <v>1200</v>
       </c>
       <c r="D109">
         <v>6</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>8640</v>
+        <v>8890</v>
       </c>
       <c r="G109">
-        <v>8430</v>
+        <v>8680</v>
       </c>
       <c r="H109">
-        <v>8220</v>
+        <v>8460</v>
       </c>
       <c r="I109">
-        <v>8030</v>
+        <v>8260</v>
       </c>
       <c r="J109">
-        <v>7830</v>
+        <v>8060</v>
       </c>
       <c r="K109">
-        <v>7640</v>
+        <v>7870</v>
       </c>
       <c r="L109">
-        <v>7530</v>
+        <v>7750</v>
       </c>
       <c r="M109">
+        <v>7630</v>
+      </c>
+      <c r="N109">
+        <v>7520</v>
+      </c>
+      <c r="O109">
         <v>7410</v>
       </c>
-      <c r="N109">
+      <c r="P109">
         <v>7300</v>
       </c>
-      <c r="O109">
+      <c r="Q109">
         <v>7200</v>
       </c>
-      <c r="P109">
-[...4 lines deleted...]
-      </c>
       <c r="R109">
-        <v>6990</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>34</v>
       </c>
       <c r="B110" t="s">
         <v>28</v>
       </c>
       <c r="C110">
         <v>600</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
         <v>2940</v>
       </c>
       <c r="G110">
         <v>2870</v>
       </c>
       <c r="H110">
@@ -6113,367 +6113,367 @@
       </c>
       <c r="Q110">
         <v>2380</v>
       </c>
       <c r="R110">
         <v>2380</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>37</v>
       </c>
       <c r="B111" t="s">
         <v>28</v>
       </c>
       <c r="C111">
         <v>450</v>
       </c>
       <c r="D111">
         <v>3</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
+        <v>5210</v>
+      </c>
+      <c r="G111">
+        <v>5090</v>
+      </c>
+      <c r="H111">
         <v>4960</v>
       </c>
-      <c r="G111">
+      <c r="I111">
         <v>4840</v>
       </c>
-      <c r="H111">
+      <c r="J111">
         <v>4720</v>
       </c>
-      <c r="I111">
+      <c r="K111">
         <v>4610</v>
       </c>
-      <c r="J111">
-[...4 lines deleted...]
-      </c>
       <c r="L111">
-        <v>4320</v>
+        <v>4540</v>
       </c>
       <c r="M111">
-        <v>4250</v>
+        <v>4470</v>
       </c>
       <c r="N111">
-        <v>4190</v>
+        <v>4410</v>
       </c>
       <c r="O111">
-        <v>4130</v>
+        <v>4340</v>
       </c>
       <c r="P111">
-        <v>4070</v>
+        <v>4280</v>
       </c>
       <c r="Q111">
-        <v>4010</v>
+        <v>4220</v>
       </c>
       <c r="R111">
-        <v>4010</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>39</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112">
         <v>1110</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>7760</v>
+        <v>8010</v>
       </c>
       <c r="G112">
-        <v>7570</v>
+        <v>7820</v>
       </c>
       <c r="H112">
-        <v>7360</v>
+        <v>7600</v>
       </c>
       <c r="I112">
-        <v>7190</v>
+        <v>7420</v>
       </c>
       <c r="J112">
-        <v>7010</v>
+        <v>7240</v>
       </c>
       <c r="K112">
-        <v>6830</v>
+        <v>7060</v>
       </c>
       <c r="L112">
-        <v>6740</v>
+        <v>6960</v>
       </c>
       <c r="M112">
-        <v>6630</v>
+        <v>6850</v>
       </c>
       <c r="N112">
-        <v>6540</v>
+        <v>6760</v>
       </c>
       <c r="O112">
-        <v>6440</v>
+        <v>6650</v>
       </c>
       <c r="P112">
-        <v>6350</v>
+        <v>6560</v>
       </c>
       <c r="Q112">
-        <v>6250</v>
+        <v>6460</v>
       </c>
       <c r="R112">
-        <v>6250</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>43</v>
       </c>
       <c r="B113" t="s">
         <v>28</v>
       </c>
       <c r="C113">
         <v>700</v>
       </c>
       <c r="D113">
         <v>4</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>3390</v>
+        <v>4440</v>
       </c>
       <c r="G113">
-        <v>3310</v>
+        <v>4330</v>
       </c>
       <c r="H113">
-        <v>3220</v>
+        <v>4230</v>
       </c>
       <c r="I113">
-        <v>3150</v>
+        <v>4120</v>
       </c>
       <c r="J113">
-        <v>3070</v>
+        <v>4020</v>
       </c>
       <c r="K113">
-        <v>2990</v>
+        <v>3920</v>
       </c>
       <c r="L113">
-        <v>2950</v>
+        <v>3870</v>
       </c>
       <c r="M113">
-        <v>2910</v>
+        <v>3810</v>
       </c>
       <c r="N113">
-        <v>2860</v>
+        <v>3750</v>
       </c>
       <c r="O113">
-        <v>2820</v>
+        <v>3700</v>
       </c>
       <c r="P113">
-        <v>2780</v>
+        <v>3640</v>
       </c>
       <c r="Q113">
-        <v>2740</v>
+        <v>3590</v>
       </c>
       <c r="R113">
-        <v>2740</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>44</v>
       </c>
       <c r="B114" t="s">
         <v>28</v>
       </c>
       <c r="C114">
         <v>650</v>
       </c>
       <c r="D114">
         <v>4</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>6060</v>
+        <v>6410</v>
       </c>
       <c r="G114">
-        <v>5910</v>
+        <v>6250</v>
       </c>
       <c r="H114">
-        <v>5770</v>
+        <v>6100</v>
       </c>
       <c r="I114">
-        <v>5630</v>
+        <v>5950</v>
       </c>
       <c r="J114">
-        <v>5490</v>
+        <v>5810</v>
       </c>
       <c r="K114">
-        <v>5360</v>
+        <v>5660</v>
       </c>
       <c r="L114">
-        <v>5280</v>
+        <v>5580</v>
       </c>
       <c r="M114">
-        <v>5200</v>
+        <v>5500</v>
       </c>
       <c r="N114">
-        <v>5120</v>
+        <v>5420</v>
       </c>
       <c r="O114">
-        <v>5050</v>
+        <v>5340</v>
       </c>
       <c r="P114">
-        <v>4970</v>
+        <v>5260</v>
       </c>
       <c r="Q114">
-        <v>4900</v>
+        <v>5180</v>
       </c>
       <c r="R114">
-        <v>4900</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>45</v>
       </c>
       <c r="B115" t="s">
         <v>28</v>
       </c>
       <c r="C115">
-        <v>1150</v>
+        <v>1230</v>
       </c>
       <c r="D115">
         <v>7</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>9210</v>
+        <v>9610</v>
       </c>
       <c r="G115">
-        <v>8980</v>
+        <v>9380</v>
       </c>
       <c r="H115">
-        <v>8760</v>
+        <v>9150</v>
       </c>
       <c r="I115">
-        <v>8550</v>
+        <v>8920</v>
       </c>
       <c r="J115">
-        <v>8340</v>
+        <v>8700</v>
       </c>
       <c r="K115">
+        <v>8500</v>
+      </c>
+      <c r="L115">
+        <v>8370</v>
+      </c>
+      <c r="M115">
+        <v>8240</v>
+      </c>
+      <c r="N115">
         <v>8130</v>
       </c>
-      <c r="L115">
-[...2 lines deleted...]
-      <c r="M115">
+      <c r="O115">
+        <v>8000</v>
+      </c>
+      <c r="P115">
         <v>7890</v>
       </c>
-      <c r="N115">
-[...7 lines deleted...]
-      </c>
       <c r="Q115">
-        <v>7440</v>
+        <v>7770</v>
       </c>
       <c r="R115">
-        <v>7440</v>
+        <v>7770</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>46</v>
       </c>
       <c r="B116" t="s">
         <v>28</v>
       </c>
       <c r="C116">
         <v>1050</v>
       </c>
       <c r="D116">
         <v>5</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>9410</v>
+        <v>9660</v>
       </c>
       <c r="G116">
-        <v>9180</v>
+        <v>9430</v>
       </c>
       <c r="H116">
-        <v>8960</v>
+        <v>9200</v>
       </c>
       <c r="I116">
-        <v>8740</v>
+        <v>8970</v>
       </c>
       <c r="J116">
-        <v>8520</v>
+        <v>8750</v>
       </c>
       <c r="K116">
-        <v>8310</v>
+        <v>8540</v>
       </c>
       <c r="L116">
-        <v>8200</v>
+        <v>8420</v>
       </c>
       <c r="M116">
-        <v>8070</v>
+        <v>8290</v>
       </c>
       <c r="N116">
-        <v>7950</v>
+        <v>8170</v>
       </c>
       <c r="O116">
-        <v>7840</v>
+        <v>8050</v>
       </c>
       <c r="P116">
-        <v>7720</v>
+        <v>7930</v>
       </c>
       <c r="Q116">
-        <v>7610</v>
+        <v>7820</v>
       </c>
       <c r="R116">
-        <v>7610</v>
+        <v>7820</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>47</v>
       </c>
       <c r="B117" t="s">
         <v>28</v>
       </c>
       <c r="C117">
         <v>3800</v>
       </c>
       <c r="D117">
         <v>1</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>9550</v>
       </c>
       <c r="G117">
         <v>9320</v>
       </c>
       <c r="H117">
@@ -6505,255 +6505,255 @@
       </c>
       <c r="Q117">
         <v>7720</v>
       </c>
       <c r="R117">
         <v>7720</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>48</v>
       </c>
       <c r="B118" t="s">
         <v>28</v>
       </c>
       <c r="C118">
         <v>1500</v>
       </c>
       <c r="D118">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>6940</v>
+        <v>7990</v>
       </c>
       <c r="G118">
-        <v>6770</v>
+        <v>7790</v>
       </c>
       <c r="H118">
-        <v>6600</v>
+        <v>7610</v>
       </c>
       <c r="I118">
-        <v>6440</v>
+        <v>7410</v>
       </c>
       <c r="J118">
-        <v>6280</v>
+        <v>7230</v>
       </c>
       <c r="K118">
-        <v>6130</v>
+        <v>7060</v>
       </c>
       <c r="L118">
-        <v>6040</v>
+        <v>6960</v>
       </c>
       <c r="M118">
-        <v>5950</v>
+        <v>6850</v>
       </c>
       <c r="N118">
-        <v>5860</v>
+        <v>6750</v>
       </c>
       <c r="O118">
-        <v>5770</v>
+        <v>6650</v>
       </c>
       <c r="P118">
-        <v>5690</v>
+        <v>6550</v>
       </c>
       <c r="Q118">
-        <v>5610</v>
+        <v>6460</v>
       </c>
       <c r="R118">
-        <v>5610</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>49</v>
       </c>
       <c r="B119" t="s">
         <v>28</v>
       </c>
       <c r="C119">
         <v>2300</v>
       </c>
       <c r="D119">
         <v>7</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>12630</v>
+        <v>12880</v>
       </c>
       <c r="G119">
-        <v>12330</v>
+        <v>12580</v>
       </c>
       <c r="H119">
-        <v>12020</v>
+        <v>12260</v>
       </c>
       <c r="I119">
-        <v>11730</v>
+        <v>11960</v>
       </c>
       <c r="J119">
-        <v>11440</v>
+        <v>11670</v>
       </c>
       <c r="K119">
-        <v>11160</v>
+        <v>11390</v>
       </c>
       <c r="L119">
-        <v>11000</v>
+        <v>11220</v>
       </c>
       <c r="M119">
-        <v>10830</v>
+        <v>11050</v>
       </c>
       <c r="N119">
-        <v>10670</v>
+        <v>10890</v>
       </c>
       <c r="O119">
-        <v>10520</v>
+        <v>10730</v>
       </c>
       <c r="P119">
-        <v>10370</v>
+        <v>10580</v>
       </c>
       <c r="Q119">
-        <v>10210</v>
+        <v>10420</v>
       </c>
       <c r="R119">
-        <v>10210</v>
+        <v>10420</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>50</v>
       </c>
       <c r="B120" t="s">
         <v>28</v>
       </c>
       <c r="C120">
         <v>2050</v>
       </c>
       <c r="D120">
         <v>9</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>10990</v>
+        <v>11240</v>
       </c>
       <c r="G120">
-        <v>10870</v>
+        <v>11120</v>
       </c>
       <c r="H120">
-        <v>10730</v>
+        <v>10970</v>
       </c>
       <c r="I120">
-        <v>10580</v>
+        <v>10810</v>
       </c>
       <c r="J120">
-        <v>10430</v>
+        <v>10660</v>
       </c>
       <c r="K120">
-        <v>10280</v>
+        <v>10510</v>
       </c>
       <c r="L120">
-        <v>10190</v>
+        <v>10410</v>
       </c>
       <c r="M120">
-        <v>10080</v>
+        <v>10300</v>
       </c>
       <c r="N120">
-        <v>9990</v>
+        <v>10210</v>
       </c>
       <c r="O120">
-        <v>9930</v>
+        <v>10140</v>
       </c>
       <c r="P120">
-        <v>9830</v>
+        <v>10040</v>
       </c>
       <c r="Q120">
-        <v>9770</v>
+        <v>9980</v>
       </c>
       <c r="R120">
-        <v>9770</v>
+        <v>9980</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>76</v>
       </c>
       <c r="B121" t="s">
         <v>28</v>
       </c>
       <c r="C121">
         <v>2550</v>
       </c>
       <c r="D121">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>12420</v>
+        <v>12670</v>
       </c>
       <c r="G121">
-        <v>12120</v>
+        <v>12370</v>
       </c>
       <c r="H121">
-        <v>11820</v>
+        <v>12060</v>
       </c>
       <c r="I121">
-        <v>11540</v>
+        <v>11770</v>
       </c>
       <c r="J121">
-        <v>11250</v>
+        <v>11480</v>
       </c>
       <c r="K121">
-        <v>10980</v>
+        <v>11210</v>
       </c>
       <c r="L121">
-        <v>10820</v>
+        <v>11040</v>
       </c>
       <c r="M121">
-        <v>10650</v>
+        <v>10870</v>
       </c>
       <c r="N121">
-        <v>10500</v>
+        <v>10720</v>
       </c>
       <c r="O121">
-        <v>10340</v>
+        <v>10550</v>
       </c>
       <c r="P121">
-        <v>10190</v>
+        <v>10400</v>
       </c>
       <c r="Q121">
-        <v>10050</v>
+        <v>10260</v>
       </c>
       <c r="R121">
-        <v>10050</v>
+        <v>10260</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>53</v>
       </c>
       <c r="B122" t="s">
         <v>28</v>
       </c>
       <c r="C122">
         <v>700</v>
       </c>
       <c r="D122">
         <v>7</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
         <v>5370</v>
       </c>
       <c r="G122">
         <v>5240</v>
       </c>
       <c r="H122">
@@ -6785,143 +6785,143 @@
       </c>
       <c r="Q122">
         <v>4340</v>
       </c>
       <c r="R122">
         <v>4340</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>55</v>
       </c>
       <c r="B123" t="s">
         <v>28</v>
       </c>
       <c r="C123">
         <v>1350</v>
       </c>
       <c r="D123">
         <v>7</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>10500</v>
+        <v>10750</v>
       </c>
       <c r="G123">
-        <v>10240</v>
+        <v>10490</v>
       </c>
       <c r="H123">
-        <v>9990</v>
+        <v>10230</v>
       </c>
       <c r="I123">
-        <v>9750</v>
+        <v>9980</v>
       </c>
       <c r="J123">
+        <v>9740</v>
+      </c>
+      <c r="K123">
         <v>9510</v>
       </c>
-      <c r="K123">
-[...1 lines deleted...]
-      </c>
       <c r="L123">
-        <v>9140</v>
+        <v>9360</v>
       </c>
       <c r="M123">
-        <v>9000</v>
+        <v>9220</v>
       </c>
       <c r="N123">
-        <v>8870</v>
+        <v>9090</v>
       </c>
       <c r="O123">
-        <v>8740</v>
+        <v>8950</v>
       </c>
       <c r="P123">
-        <v>8620</v>
+        <v>8830</v>
       </c>
       <c r="Q123">
-        <v>8490</v>
+        <v>8700</v>
       </c>
       <c r="R123">
-        <v>8490</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>57</v>
       </c>
       <c r="B124" t="s">
         <v>28</v>
       </c>
       <c r="C124">
         <v>1050</v>
       </c>
       <c r="D124">
         <v>6</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>8050</v>
+        <v>8300</v>
       </c>
       <c r="G124">
-        <v>7860</v>
+        <v>8110</v>
       </c>
       <c r="H124">
-        <v>7660</v>
+        <v>7900</v>
       </c>
       <c r="I124">
-        <v>7480</v>
+        <v>7710</v>
       </c>
       <c r="J124">
-        <v>7290</v>
+        <v>7520</v>
       </c>
       <c r="K124">
-        <v>7110</v>
+        <v>7340</v>
       </c>
       <c r="L124">
-        <v>7010</v>
+        <v>7230</v>
       </c>
       <c r="M124">
-        <v>6900</v>
+        <v>7120</v>
       </c>
       <c r="N124">
-        <v>6800</v>
+        <v>7020</v>
       </c>
       <c r="O124">
-        <v>6710</v>
+        <v>6920</v>
       </c>
       <c r="P124">
-        <v>6610</v>
+        <v>6820</v>
       </c>
       <c r="Q124">
-        <v>6510</v>
+        <v>6720</v>
       </c>
       <c r="R124">
-        <v>6510</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
     <mergeCell ref="A42:R42"/>
     <mergeCell ref="A77:R77"/>
     <mergeCell ref="A78:R78"/>
     <mergeCell ref="A79:R79"/>
     <mergeCell ref="A80:R80"/>