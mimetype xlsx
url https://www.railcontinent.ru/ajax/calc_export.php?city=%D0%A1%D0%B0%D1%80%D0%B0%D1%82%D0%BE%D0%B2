--- v2 (2026-02-02)
+++ v3 (2026-05-03)
@@ -968,143 +968,143 @@
       </c>
       <c r="Q8">
         <v>30.9</v>
       </c>
       <c r="R8">
         <v>30.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
         <v>1400</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>32.1</v>
+        <v>33.1</v>
       </c>
       <c r="G9">
-        <v>31.3</v>
+        <v>32.3</v>
       </c>
       <c r="H9">
-        <v>30.6</v>
+        <v>31.5</v>
       </c>
       <c r="I9">
-        <v>29.9</v>
+        <v>30.7</v>
       </c>
       <c r="J9">
-        <v>29.2</v>
+        <v>30</v>
       </c>
       <c r="K9">
+        <v>29.3</v>
+      </c>
+      <c r="L9">
+        <v>28.9</v>
+      </c>
+      <c r="M9">
         <v>28.5</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>28.1</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>27.7</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>27.3</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>26.9</v>
       </c>
-      <c r="P9">
-[...4 lines deleted...]
-      </c>
       <c r="R9">
-        <v>26.1</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
         <v>1250</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>38.1</v>
+        <v>39.2</v>
       </c>
       <c r="G10">
-        <v>37.2</v>
+        <v>38.3</v>
       </c>
       <c r="H10">
-        <v>36.3</v>
+        <v>37.40000000000001</v>
       </c>
       <c r="I10">
-        <v>35.4</v>
+        <v>36.5</v>
       </c>
       <c r="J10">
-        <v>34.5</v>
+        <v>35.6</v>
       </c>
       <c r="K10">
-        <v>33.6</v>
+        <v>34.7</v>
       </c>
       <c r="L10">
-        <v>33.1</v>
+        <v>34.2</v>
       </c>
       <c r="M10">
-        <v>32.59999999999999</v>
+        <v>33.7</v>
       </c>
       <c r="N10">
-        <v>32.1</v>
+        <v>33.2</v>
       </c>
       <c r="O10">
-        <v>31.6</v>
+        <v>32.7</v>
       </c>
       <c r="P10">
-        <v>31.2</v>
+        <v>32.2</v>
       </c>
       <c r="Q10">
-        <v>30.8</v>
+        <v>31.7</v>
       </c>
       <c r="R10">
-        <v>30.8</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>1400</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>37.2</v>
       </c>
       <c r="G11">
         <v>36.3</v>
       </c>
       <c r="H11">
@@ -1183,96 +1183,96 @@
       </c>
       <c r="N12">
         <v>27.4</v>
       </c>
       <c r="O12">
         <v>27.0</v>
       </c>
       <c r="P12">
         <v>26.6</v>
       </c>
       <c r="Q12">
         <v>26.2</v>
       </c>
       <c r="R12">
         <v>26.2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>39.90000000000001</v>
+        <v>41.7</v>
       </c>
       <c r="G13">
-        <v>39.0</v>
+        <v>40.7</v>
       </c>
       <c r="H13">
-        <v>38.1</v>
+        <v>39.7</v>
       </c>
       <c r="I13">
-        <v>37.2</v>
+        <v>38.7</v>
       </c>
       <c r="J13">
-        <v>36.3</v>
+        <v>37.8</v>
       </c>
       <c r="K13">
+        <v>36.9</v>
+      </c>
+      <c r="L13">
+        <v>36.4</v>
+      </c>
+      <c r="M13">
+        <v>35.9</v>
+      </c>
+      <c r="N13">
         <v>35.4</v>
       </c>
-      <c r="L13">
-[...2 lines deleted...]
-      <c r="M13">
+      <c r="O13">
+        <v>34.90000000000001</v>
+      </c>
+      <c r="P13">
         <v>34.4</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>33.9</v>
       </c>
-      <c r="O13">
-[...7 lines deleted...]
-      </c>
       <c r="R13">
-        <v>32.4</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1620</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>35.8</v>
       </c>
       <c r="G14">
         <v>35.0</v>
       </c>
       <c r="H14">
@@ -1407,152 +1407,152 @@
       </c>
       <c r="N16">
         <v>35.4</v>
       </c>
       <c r="O16">
         <v>34.40000000000001</v>
       </c>
       <c r="P16">
         <v>34.2</v>
       </c>
       <c r="Q16">
         <v>34.0</v>
       </c>
       <c r="R16">
         <v>34.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D17">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>26.8</v>
+        <v>30.9</v>
       </c>
       <c r="G17">
-        <v>26.3</v>
+        <v>30.2</v>
       </c>
       <c r="H17">
+        <v>29.5</v>
+      </c>
+      <c r="I17">
+        <v>28.8</v>
+      </c>
+      <c r="J17">
+        <v>28.1</v>
+      </c>
+      <c r="K17">
+        <v>27.4</v>
+      </c>
+      <c r="L17">
+        <v>27.0</v>
+      </c>
+      <c r="M17">
+        <v>26.6</v>
+      </c>
+      <c r="N17">
+        <v>26.2</v>
+      </c>
+      <c r="O17">
         <v>25.8</v>
       </c>
-      <c r="I17">
-[...19 lines deleted...]
-      </c>
       <c r="P17">
-        <v>22.2</v>
+        <v>25.4</v>
       </c>
       <c r="Q17">
-        <v>21.7</v>
+        <v>24.9</v>
       </c>
       <c r="R17">
-        <v>21.7</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>1950</v>
+        <v>2100</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>32.0</v>
+        <v>32.3</v>
       </c>
       <c r="G18">
-        <v>31.3</v>
+        <v>31.6</v>
       </c>
       <c r="H18">
-        <v>30.6</v>
+        <v>30.9</v>
       </c>
       <c r="I18">
-        <v>29.9</v>
+        <v>30.2</v>
       </c>
       <c r="J18">
-        <v>29.2</v>
+        <v>29.5</v>
       </c>
       <c r="K18">
-        <v>28.5</v>
+        <v>28.8</v>
       </c>
       <c r="L18">
-        <v>28.099999999999998</v>
+        <v>28.4</v>
       </c>
       <c r="M18">
-        <v>27.7</v>
+        <v>28.0</v>
       </c>
       <c r="N18">
-        <v>27.3</v>
+        <v>27.6</v>
       </c>
       <c r="O18">
-        <v>26.9</v>
+        <v>27.2</v>
       </c>
       <c r="P18">
-        <v>26.5</v>
+        <v>26.8</v>
       </c>
       <c r="Q18">
-        <v>26.1</v>
+        <v>26.4</v>
       </c>
       <c r="R18">
-        <v>26.1</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1600</v>
       </c>
       <c r="D19">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>28.4</v>
       </c>
       <c r="G19">
         <v>27.8</v>
       </c>
       <c r="H19">
@@ -1687,152 +1687,152 @@
       </c>
       <c r="N21">
         <v>31.6</v>
       </c>
       <c r="O21">
         <v>31.2</v>
       </c>
       <c r="P21">
         <v>30.8</v>
       </c>
       <c r="Q21">
         <v>30.4</v>
       </c>
       <c r="R21">
         <v>30.4</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
-        <v>1520</v>
+        <v>1590</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>34.90000000000001</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="G22">
-        <v>34.099999999999994</v>
+        <v>35.5</v>
       </c>
       <c r="H22">
-        <v>33.3</v>
+        <v>34.7</v>
       </c>
       <c r="I22">
-        <v>32.5</v>
+        <v>33.9</v>
       </c>
       <c r="J22">
-        <v>31.7</v>
+        <v>33.1</v>
       </c>
       <c r="K22">
-        <v>30.9</v>
+        <v>32.3</v>
       </c>
       <c r="L22">
-        <v>30.5</v>
+        <v>31.9</v>
       </c>
       <c r="M22">
-        <v>30.1</v>
+        <v>31.5</v>
       </c>
       <c r="N22">
-        <v>29.7</v>
+        <v>31.1</v>
       </c>
       <c r="O22">
-        <v>29.3</v>
+        <v>30.7</v>
       </c>
       <c r="P22">
-        <v>28.9</v>
+        <v>30.3</v>
       </c>
       <c r="Q22">
-        <v>28.5</v>
+        <v>29.9</v>
       </c>
       <c r="R22">
-        <v>28.5</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D23">
         <v>5</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>37.2</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="G23">
-        <v>36.3</v>
+        <v>38.5</v>
       </c>
       <c r="H23">
-        <v>35.40000000000001</v>
+        <v>37.6</v>
       </c>
       <c r="I23">
-        <v>34.5</v>
+        <v>36.7</v>
       </c>
       <c r="J23">
-        <v>33.7</v>
+        <v>35.8</v>
       </c>
       <c r="K23">
-        <v>32.9</v>
+        <v>34.9</v>
       </c>
       <c r="L23">
+        <v>34.4</v>
+      </c>
+      <c r="M23">
+        <v>33.9</v>
+      </c>
+      <c r="N23">
+        <v>33.4</v>
+      </c>
+      <c r="O23">
+        <v>32.90000000000001</v>
+      </c>
+      <c r="P23">
         <v>32.4</v>
       </c>
-      <c r="M23">
+      <c r="Q23">
         <v>31.9</v>
       </c>
-      <c r="N23">
-[...10 lines deleted...]
-      </c>
       <c r="R23">
-        <v>30.3</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1250</v>
       </c>
       <c r="D24">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>42.8</v>
       </c>
       <c r="G24">
         <v>41.8</v>
       </c>
       <c r="H24">
@@ -1864,199 +1864,199 @@
       </c>
       <c r="Q24">
         <v>34.8</v>
       </c>
       <c r="R24">
         <v>34.8</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>2000</v>
       </c>
       <c r="D25">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>69.80000000000001</v>
+        <v>79.0</v>
       </c>
       <c r="G25">
-        <v>68.2</v>
+        <v>77.2</v>
       </c>
       <c r="H25">
-        <v>66.59999999999999</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="I25">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="J25">
+        <v>71.8</v>
+      </c>
+      <c r="K25">
+        <v>70.0</v>
+      </c>
+      <c r="L25">
+        <v>69.0</v>
+      </c>
+      <c r="M25">
+        <v>68.0</v>
+      </c>
+      <c r="N25">
+        <v>67</v>
+      </c>
+      <c r="O25">
+        <v>66.0</v>
+      </c>
+      <c r="P25">
         <v>65.0</v>
       </c>
-      <c r="J25">
-[...19 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>57.0</v>
+        <v>64.0</v>
       </c>
       <c r="R25">
-        <v>57.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>1400</v>
       </c>
       <c r="D26">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>45.90000000000001</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G26">
-        <v>45.5</v>
+        <v>47.5</v>
       </c>
       <c r="H26">
-        <v>45.0</v>
+        <v>47.0</v>
       </c>
       <c r="I26">
-        <v>44.4</v>
+        <v>46.4</v>
       </c>
       <c r="J26">
-        <v>43.8</v>
+        <v>45.8</v>
       </c>
       <c r="K26">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="L26">
-        <v>42.9</v>
+        <v>44.9</v>
       </c>
       <c r="M26">
-        <v>42.59999999999999</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="N26">
-        <v>42.2</v>
+        <v>44.2</v>
       </c>
       <c r="O26">
-        <v>42.0</v>
+        <v>44.0</v>
       </c>
       <c r="P26">
-        <v>41.6</v>
+        <v>43.6</v>
       </c>
       <c r="Q26">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
       <c r="R26">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>1600</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>35.1</v>
+        <v>37.6</v>
       </c>
       <c r="G27">
-        <v>34.2</v>
+        <v>36.2</v>
       </c>
       <c r="H27">
-        <v>33.8</v>
+        <v>35.8</v>
       </c>
       <c r="I27">
-        <v>32.9</v>
+        <v>34.4</v>
       </c>
       <c r="J27">
-        <v>32.5</v>
+        <v>34</v>
       </c>
       <c r="K27">
-        <v>31.1</v>
+        <v>32.6</v>
       </c>
       <c r="L27">
-        <v>30.9</v>
+        <v>32.4</v>
       </c>
       <c r="M27">
-        <v>30.2</v>
+        <v>31.7</v>
       </c>
       <c r="N27">
-        <v>30</v>
+        <v>31.5</v>
       </c>
       <c r="O27">
-        <v>29.3</v>
+        <v>30.8</v>
       </c>
       <c r="P27">
-        <v>29.1</v>
+        <v>30.1</v>
       </c>
       <c r="Q27">
-        <v>28.4</v>
+        <v>29.9</v>
       </c>
       <c r="R27">
-        <v>28.4</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>1600</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>41.1</v>
       </c>
       <c r="G28">
         <v>40.099999999999994</v>
       </c>
       <c r="H28">
@@ -2135,96 +2135,96 @@
       </c>
       <c r="N29">
         <v>42.4</v>
       </c>
       <c r="O29">
         <v>42.0</v>
       </c>
       <c r="P29">
         <v>41.6</v>
       </c>
       <c r="Q29">
         <v>40.9</v>
       </c>
       <c r="R29">
         <v>40.9</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D30">
         <v>5</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>39.90000000000001</v>
+        <v>41.3</v>
       </c>
       <c r="G30">
-        <v>39.0</v>
+        <v>40.3</v>
       </c>
       <c r="H30">
-        <v>38.1</v>
+        <v>39.3</v>
       </c>
       <c r="I30">
-        <v>37.2</v>
+        <v>38.4</v>
       </c>
       <c r="J30">
-        <v>36.3</v>
+        <v>37.5</v>
       </c>
       <c r="K30">
-        <v>35.4</v>
+        <v>36.6</v>
       </c>
       <c r="L30">
-        <v>34.9</v>
+        <v>36.1</v>
       </c>
       <c r="M30">
-        <v>34.4</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="N30">
-        <v>33.9</v>
+        <v>35.1</v>
       </c>
       <c r="O30">
-        <v>33.40000000000001</v>
+        <v>34.6</v>
       </c>
       <c r="P30">
-        <v>32.9</v>
+        <v>34.1</v>
       </c>
       <c r="Q30">
-        <v>32.4</v>
+        <v>33.6</v>
       </c>
       <c r="R30">
-        <v>32.4</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2400</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>51.3</v>
       </c>
       <c r="G31">
         <v>50.099999999999994</v>
       </c>
       <c r="H31">
@@ -2247,96 +2247,96 @@
       </c>
       <c r="N31">
         <v>43.6</v>
       </c>
       <c r="O31">
         <v>43.0</v>
       </c>
       <c r="P31">
         <v>42.4</v>
       </c>
       <c r="Q31">
         <v>41.8</v>
       </c>
       <c r="R31">
         <v>41.8</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
-        <v>1450</v>
+        <v>1540</v>
       </c>
       <c r="D32">
         <v>5</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>30.3</v>
+        <v>35.6</v>
       </c>
       <c r="G32">
-        <v>29.7</v>
+        <v>34.7</v>
       </c>
       <c r="H32">
-        <v>29.2</v>
+        <v>34.1</v>
       </c>
       <c r="I32">
-        <v>28.6</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="J32">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="K32">
-        <v>27.3</v>
+        <v>32.4</v>
       </c>
       <c r="L32">
-        <v>26.6</v>
+        <v>31.9</v>
       </c>
       <c r="M32">
-        <v>26.1</v>
+        <v>31.2</v>
       </c>
       <c r="N32">
-        <v>25.7</v>
+        <v>30.5</v>
       </c>
       <c r="O32">
-        <v>25.0</v>
+        <v>29.8</v>
       </c>
       <c r="P32">
-        <v>24.6</v>
+        <v>29.1</v>
       </c>
       <c r="Q32">
-        <v>24.0</v>
+        <v>28.9</v>
       </c>
       <c r="R32">
-        <v>24.0</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
         <v>1500</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
         <v>35.2</v>
       </c>
       <c r="G33">
         <v>34.4</v>
       </c>
       <c r="H33">
@@ -2471,96 +2471,96 @@
       </c>
       <c r="N35">
         <v>48.5</v>
       </c>
       <c r="O35">
         <v>47.8</v>
       </c>
       <c r="P35">
         <v>47.1</v>
       </c>
       <c r="Q35">
         <v>46.4</v>
       </c>
       <c r="R35">
         <v>46.4</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36">
-        <v>1450</v>
+        <v>1350</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>30.3</v>
+        <v>33.3</v>
       </c>
       <c r="G36">
-        <v>29.7</v>
+        <v>32.5</v>
       </c>
       <c r="H36">
-        <v>29.2</v>
+        <v>31.7</v>
       </c>
       <c r="I36">
+        <v>30.9</v>
+      </c>
+      <c r="J36">
+        <v>30.1</v>
+      </c>
+      <c r="K36">
+        <v>29.4</v>
+      </c>
+      <c r="L36">
+        <v>29.0</v>
+      </c>
+      <c r="M36">
         <v>28.6</v>
       </c>
-      <c r="J36">
-[...10 lines deleted...]
-      </c>
       <c r="N36">
-        <v>25.7</v>
+        <v>28.2</v>
       </c>
       <c r="O36">
-        <v>25.0</v>
+        <v>27.8</v>
       </c>
       <c r="P36">
-        <v>24.6</v>
+        <v>27.4</v>
       </c>
       <c r="Q36">
-        <v>24.0</v>
+        <v>26.9</v>
       </c>
       <c r="R36">
-        <v>24.0</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:19" customHeight="1" ht="20">
       <c r="A40" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
@@ -2792,143 +2792,143 @@
       </c>
       <c r="Q44">
         <v>7720</v>
       </c>
       <c r="R44">
         <v>7720</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>28</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
         <v>1400</v>
       </c>
       <c r="D45">
         <v>3</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>8270</v>
+        <v>8470</v>
       </c>
       <c r="G45">
+        <v>8260</v>
+      </c>
+      <c r="H45">
         <v>8070</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
-        <v>7680</v>
+        <v>7860</v>
       </c>
       <c r="J45">
-        <v>7490</v>
+        <v>7670</v>
       </c>
       <c r="K45">
-        <v>7310</v>
+        <v>7480</v>
       </c>
       <c r="L45">
-        <v>7210</v>
+        <v>7380</v>
       </c>
       <c r="M45">
-        <v>7100</v>
+        <v>7270</v>
       </c>
       <c r="N45">
-        <v>6990</v>
+        <v>7160</v>
       </c>
       <c r="O45">
-        <v>6890</v>
+        <v>7060</v>
       </c>
       <c r="P45">
-        <v>6790</v>
+        <v>6950</v>
       </c>
       <c r="Q45">
-        <v>6690</v>
+        <v>6850</v>
       </c>
       <c r="R45">
-        <v>6690</v>
+        <v>6850</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>1250</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>9520</v>
+        <v>9810</v>
       </c>
       <c r="G46">
-        <v>9290</v>
+        <v>9570</v>
       </c>
       <c r="H46">
-        <v>9060</v>
+        <v>9340</v>
       </c>
       <c r="I46">
-        <v>8840</v>
+        <v>9110</v>
       </c>
       <c r="J46">
-        <v>8620</v>
+        <v>8890</v>
       </c>
       <c r="K46">
-        <v>8410</v>
+        <v>8670</v>
       </c>
       <c r="L46">
+        <v>8550</v>
+      </c>
+      <c r="M46">
+        <v>8420</v>
+      </c>
+      <c r="N46">
         <v>8290</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>8170</v>
       </c>
-      <c r="N46">
-[...2 lines deleted...]
-      <c r="O46">
+      <c r="P46">
+        <v>8050</v>
+      </c>
+      <c r="Q46">
         <v>7930</v>
       </c>
-      <c r="P46">
-[...4 lines deleted...]
-      </c>
       <c r="R46">
-        <v>7700</v>
+        <v>7930</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
         <v>1400</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>9360</v>
       </c>
       <c r="G47">
         <v>9130</v>
       </c>
       <c r="H47">
@@ -3007,96 +3007,96 @@
       </c>
       <c r="N48">
         <v>8510</v>
       </c>
       <c r="O48">
         <v>8390</v>
       </c>
       <c r="P48">
         <v>8270</v>
       </c>
       <c r="Q48">
         <v>8150</v>
       </c>
       <c r="R48">
         <v>8150</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10010</v>
+        <v>10490</v>
       </c>
       <c r="G49">
-        <v>9760</v>
+        <v>10240</v>
       </c>
       <c r="H49">
-        <v>9530</v>
+        <v>9990</v>
       </c>
       <c r="I49">
-        <v>9290</v>
+        <v>9740</v>
       </c>
       <c r="J49">
-        <v>9060</v>
+        <v>9510</v>
       </c>
       <c r="K49">
-        <v>8840</v>
+        <v>9270</v>
       </c>
       <c r="L49">
-        <v>8720</v>
+        <v>9140</v>
       </c>
       <c r="M49">
-        <v>8590</v>
+        <v>9010</v>
       </c>
       <c r="N49">
-        <v>8460</v>
+        <v>8870</v>
       </c>
       <c r="O49">
-        <v>8340</v>
+        <v>8740</v>
       </c>
       <c r="P49">
-        <v>8210</v>
+        <v>8610</v>
       </c>
       <c r="Q49">
-        <v>8090</v>
+        <v>8490</v>
       </c>
       <c r="R49">
-        <v>8090</v>
+        <v>8490</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1620</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>10230</v>
       </c>
       <c r="G50">
         <v>9990</v>
       </c>
       <c r="H50">
@@ -3231,152 +3231,152 @@
       </c>
       <c r="N52">
         <v>8450</v>
       </c>
       <c r="O52">
         <v>8220</v>
       </c>
       <c r="P52">
         <v>8160</v>
       </c>
       <c r="Q52">
         <v>8110</v>
       </c>
       <c r="R52">
         <v>8110</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D53">
         <v>4</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>6730</v>
+        <v>7870</v>
       </c>
       <c r="G53">
-        <v>6600</v>
+        <v>7670</v>
       </c>
       <c r="H53">
-        <v>6470</v>
+        <v>7490</v>
       </c>
       <c r="I53">
-        <v>6330</v>
+        <v>7300</v>
       </c>
       <c r="J53">
+        <v>7130</v>
+      </c>
+      <c r="K53">
+        <v>6950</v>
+      </c>
+      <c r="L53">
+        <v>6850</v>
+      </c>
+      <c r="M53">
+        <v>6750</v>
+      </c>
+      <c r="N53">
+        <v>6610</v>
+      </c>
+      <c r="O53">
+        <v>6510</v>
+      </c>
+      <c r="P53">
+        <v>6350</v>
+      </c>
+      <c r="Q53">
         <v>6200</v>
       </c>
-      <c r="K53">
-[...19 lines deleted...]
-      </c>
       <c r="R53">
-        <v>5440</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>37</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
-        <v>1950</v>
+        <v>2100</v>
       </c>
       <c r="D54">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>9980</v>
+        <v>10140</v>
       </c>
       <c r="G54">
-        <v>9740</v>
+        <v>9900</v>
       </c>
       <c r="H54">
-        <v>9510</v>
+        <v>9670</v>
       </c>
       <c r="I54">
-        <v>9280</v>
+        <v>9430</v>
       </c>
       <c r="J54">
-        <v>9060</v>
+        <v>9210</v>
       </c>
       <c r="K54">
-        <v>8840</v>
+        <v>8990</v>
       </c>
       <c r="L54">
-        <v>8720</v>
+        <v>8870</v>
       </c>
       <c r="M54">
-        <v>8600</v>
+        <v>8740</v>
       </c>
       <c r="N54">
-        <v>8470</v>
+        <v>8610</v>
       </c>
       <c r="O54">
-        <v>8350</v>
+        <v>8490</v>
       </c>
       <c r="P54">
-        <v>8230</v>
+        <v>8370</v>
       </c>
       <c r="Q54">
-        <v>8110</v>
+        <v>8250</v>
       </c>
       <c r="R54">
-        <v>8110</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>38</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
         <v>1600</v>
       </c>
       <c r="D55">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
         <v>8760</v>
       </c>
       <c r="G55">
         <v>8550</v>
       </c>
       <c r="H55">
@@ -3511,152 +3511,152 @@
       </c>
       <c r="N57">
         <v>7950</v>
       </c>
       <c r="O57">
         <v>7840</v>
       </c>
       <c r="P57">
         <v>7720</v>
       </c>
       <c r="Q57">
         <v>7610</v>
       </c>
       <c r="R57">
         <v>7610</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
-        <v>1520</v>
+        <v>1590</v>
       </c>
       <c r="D58">
         <v>3</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
+        <v>9250</v>
+      </c>
+      <c r="G58">
+        <v>9020</v>
+      </c>
+      <c r="H58">
         <v>8810</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8590</v>
       </c>
-      <c r="H58">
-[...4 lines deleted...]
-      </c>
       <c r="J58">
-        <v>7980</v>
+        <v>8380</v>
       </c>
       <c r="K58">
-        <v>7780</v>
+        <v>8170</v>
       </c>
       <c r="L58">
-        <v>7670</v>
+        <v>8060</v>
       </c>
       <c r="M58">
-        <v>7560</v>
+        <v>7940</v>
       </c>
       <c r="N58">
-        <v>7440</v>
+        <v>7820</v>
       </c>
       <c r="O58">
-        <v>7340</v>
+        <v>7710</v>
       </c>
       <c r="P58">
-        <v>7230</v>
+        <v>7590</v>
       </c>
       <c r="Q58">
-        <v>7120</v>
+        <v>7480</v>
       </c>
       <c r="R58">
-        <v>7120</v>
+        <v>7480</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>9620</v>
+        <v>9870</v>
       </c>
       <c r="G59">
-        <v>9390</v>
+        <v>9630</v>
       </c>
       <c r="H59">
-        <v>9160</v>
+        <v>9400</v>
       </c>
       <c r="I59">
-        <v>8930</v>
+        <v>9170</v>
       </c>
       <c r="J59">
+        <v>8940</v>
+      </c>
+      <c r="K59">
         <v>8720</v>
       </c>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
       <c r="L59">
-        <v>8390</v>
+        <v>8600</v>
       </c>
       <c r="M59">
-        <v>8260</v>
+        <v>8470</v>
       </c>
       <c r="N59">
-        <v>8130</v>
+        <v>8340</v>
       </c>
       <c r="O59">
-        <v>8020</v>
+        <v>8230</v>
       </c>
       <c r="P59">
-        <v>7890</v>
+        <v>8100</v>
       </c>
       <c r="Q59">
-        <v>7780</v>
+        <v>7980</v>
       </c>
       <c r="R59">
-        <v>7780</v>
+        <v>7980</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>43</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1250</v>
       </c>
       <c r="D60">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>10773</v>
       </c>
       <c r="G60">
         <v>10509</v>
       </c>
       <c r="H60">
@@ -3688,199 +3688,199 @@
       </c>
       <c r="Q60">
         <v>8711</v>
       </c>
       <c r="R60">
         <v>8711</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2000</v>
       </c>
       <c r="D61">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>17630</v>
+        <v>19770</v>
       </c>
       <c r="G61">
-        <v>17200</v>
+        <v>19280</v>
       </c>
       <c r="H61">
-        <v>16800</v>
+        <v>18820</v>
       </c>
       <c r="I61">
-        <v>16370</v>
+        <v>18350</v>
       </c>
       <c r="J61">
-        <v>15970</v>
+        <v>17910</v>
       </c>
       <c r="K61">
-        <v>15590</v>
+        <v>17470</v>
       </c>
       <c r="L61">
-        <v>15360</v>
+        <v>17220</v>
       </c>
       <c r="M61">
-        <v>15140</v>
+        <v>16960</v>
       </c>
       <c r="N61">
-        <v>14900</v>
+        <v>16700</v>
       </c>
       <c r="O61">
-        <v>14690</v>
+        <v>16470</v>
       </c>
       <c r="P61">
-        <v>14470</v>
+        <v>16210</v>
       </c>
       <c r="Q61">
-        <v>14260</v>
+        <v>15980</v>
       </c>
       <c r="R61">
-        <v>14260</v>
+        <v>15980</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1400</v>
       </c>
       <c r="D62">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>10970</v>
+        <v>11430</v>
       </c>
       <c r="G62">
-        <v>10860</v>
+        <v>11320</v>
       </c>
       <c r="H62">
-        <v>10730</v>
+        <v>11190</v>
       </c>
       <c r="I62">
+        <v>11040</v>
+      </c>
+      <c r="J62">
+        <v>10900</v>
+      </c>
+      <c r="K62">
+        <v>10760</v>
+      </c>
+      <c r="L62">
+        <v>10680</v>
+      </c>
+      <c r="M62">
         <v>10580</v>
       </c>
-      <c r="J62">
-[...10 lines deleted...]
-      </c>
       <c r="N62">
-        <v>10020</v>
+        <v>10480</v>
       </c>
       <c r="O62">
-        <v>9930</v>
+        <v>10430</v>
       </c>
       <c r="P62">
-        <v>9870</v>
+        <v>10330</v>
       </c>
       <c r="Q62">
-        <v>9820</v>
+        <v>10280</v>
       </c>
       <c r="R62">
-        <v>9820</v>
+        <v>10280</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>46</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>1600</v>
       </c>
       <c r="D63">
         <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>9400</v>
+        <v>9600</v>
       </c>
       <c r="G63">
-        <v>9190</v>
+        <v>9440</v>
       </c>
       <c r="H63">
-        <v>8940</v>
+        <v>9340</v>
       </c>
       <c r="I63">
-        <v>8730</v>
+        <v>9130</v>
       </c>
       <c r="J63">
-        <v>8530</v>
+        <v>8930</v>
       </c>
       <c r="K63">
-        <v>8430</v>
+        <v>8830</v>
       </c>
       <c r="L63">
-        <v>8280</v>
+        <v>8680</v>
       </c>
       <c r="M63">
-        <v>8120</v>
+        <v>8520</v>
       </c>
       <c r="N63">
-        <v>8010</v>
+        <v>8410</v>
       </c>
       <c r="O63">
-        <v>7910</v>
+        <v>8060</v>
       </c>
       <c r="P63">
-        <v>7750</v>
+        <v>7900</v>
       </c>
       <c r="Q63">
-        <v>7650</v>
+        <v>7850</v>
       </c>
       <c r="R63">
-        <v>7650</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>47</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>1600</v>
       </c>
       <c r="D64">
         <v>7</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>10340</v>
       </c>
       <c r="G64">
         <v>10090</v>
       </c>
       <c r="H64">
@@ -3959,96 +3959,96 @@
       </c>
       <c r="N65">
         <v>10220</v>
       </c>
       <c r="O65">
         <v>10110</v>
       </c>
       <c r="P65">
         <v>10000</v>
       </c>
       <c r="Q65">
         <v>9850</v>
       </c>
       <c r="R65">
         <v>9850</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>49</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D66">
         <v>5</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>10030</v>
+        <v>10380</v>
       </c>
       <c r="G66">
-        <v>9790</v>
+        <v>10120</v>
       </c>
       <c r="H66">
-        <v>9550</v>
+        <v>9880</v>
       </c>
       <c r="I66">
-        <v>9310</v>
+        <v>9630</v>
       </c>
       <c r="J66">
-        <v>9090</v>
+        <v>9400</v>
       </c>
       <c r="K66">
-        <v>8870</v>
+        <v>9170</v>
       </c>
       <c r="L66">
-        <v>8740</v>
+        <v>9040</v>
       </c>
       <c r="M66">
-        <v>8610</v>
+        <v>8910</v>
       </c>
       <c r="N66">
-        <v>8480</v>
+        <v>8770</v>
       </c>
       <c r="O66">
-        <v>8360</v>
+        <v>8650</v>
       </c>
       <c r="P66">
-        <v>8230</v>
+        <v>8510</v>
       </c>
       <c r="Q66">
-        <v>8110</v>
+        <v>8390</v>
       </c>
       <c r="R66">
-        <v>8110</v>
+        <v>8390</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>50</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>2400</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>12880</v>
       </c>
       <c r="G67">
         <v>12570</v>
       </c>
       <c r="H67">
@@ -4071,96 +4071,96 @@
       </c>
       <c r="N67">
         <v>10920</v>
       </c>
       <c r="O67">
         <v>10770</v>
       </c>
       <c r="P67">
         <v>10610</v>
       </c>
       <c r="Q67">
         <v>10460</v>
       </c>
       <c r="R67">
         <v>10460</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>51</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
-        <v>1450</v>
+        <v>1540</v>
       </c>
       <c r="D68">
         <v>5</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>7940</v>
+        <v>9250</v>
       </c>
       <c r="G68">
-        <v>7810</v>
+        <v>8840</v>
       </c>
       <c r="H68">
-        <v>7660</v>
+        <v>8240</v>
       </c>
       <c r="I68">
-        <v>7450</v>
+        <v>7930</v>
       </c>
       <c r="J68">
-        <v>7240</v>
+        <v>7630</v>
       </c>
       <c r="K68">
-        <v>7030</v>
+        <v>7480</v>
       </c>
       <c r="L68">
+        <v>7400</v>
+      </c>
+      <c r="M68">
+        <v>7320</v>
+      </c>
+      <c r="N68">
+        <v>7210</v>
+      </c>
+      <c r="O68">
+        <v>7110</v>
+      </c>
+      <c r="P68">
+        <v>6910</v>
+      </c>
+      <c r="Q68">
         <v>6850</v>
       </c>
-      <c r="M68">
-[...13 lines deleted...]
-      </c>
       <c r="R68">
-        <v>6010</v>
+        <v>6850</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>52</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
         <v>1500</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
         <v>9010</v>
       </c>
       <c r="G69">
         <v>8800</v>
       </c>
       <c r="H69">
@@ -4295,96 +4295,96 @@
       </c>
       <c r="N71">
         <v>12910</v>
       </c>
       <c r="O71">
         <v>12760</v>
       </c>
       <c r="P71">
         <v>12600</v>
       </c>
       <c r="Q71">
         <v>12450</v>
       </c>
       <c r="R71">
         <v>12450</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>54</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
-        <v>1450</v>
+        <v>1350</v>
       </c>
       <c r="D72">
         <v>5</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
+        <v>8650</v>
+      </c>
+      <c r="G72">
+        <v>8240</v>
+      </c>
+      <c r="H72">
+        <v>7940</v>
+      </c>
+      <c r="I72">
+        <v>7630</v>
+      </c>
+      <c r="J72">
+        <v>7430</v>
+      </c>
+      <c r="K72">
+        <v>7130</v>
+      </c>
+      <c r="L72">
         <v>6980</v>
       </c>
-      <c r="G72">
-[...16 lines deleted...]
-      </c>
       <c r="M72">
-        <v>6230</v>
+        <v>6820</v>
       </c>
       <c r="N72">
-        <v>6070</v>
+        <v>6710</v>
       </c>
       <c r="O72">
-        <v>5940</v>
+        <v>6610</v>
       </c>
       <c r="P72">
-        <v>5750</v>
+        <v>6500</v>
       </c>
       <c r="Q72">
-        <v>5680</v>
+        <v>6400</v>
       </c>
       <c r="R72">
-        <v>5680</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="76" spans="1:19" customHeight="1" ht="20">
       <c r="A76" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
@@ -4663,96 +4663,96 @@
       </c>
       <c r="N81">
         <v>28.9</v>
       </c>
       <c r="O81">
         <v>28.5</v>
       </c>
       <c r="P81">
         <v>28.1</v>
       </c>
       <c r="Q81">
         <v>27.7</v>
       </c>
       <c r="R81">
         <v>27.7</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>32</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="D82">
         <v>6</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>34.6</v>
+        <v>36.0</v>
       </c>
       <c r="G82">
-        <v>33.7</v>
+        <v>35.1</v>
       </c>
       <c r="H82">
-        <v>32.8</v>
+        <v>34.2</v>
       </c>
       <c r="I82">
-        <v>32.0</v>
+        <v>33.4</v>
       </c>
       <c r="J82">
+        <v>32.6</v>
+      </c>
+      <c r="K82">
+        <v>31.8</v>
+      </c>
+      <c r="L82">
         <v>31.3</v>
       </c>
-      <c r="K82">
-[...2 lines deleted...]
-      <c r="L82">
+      <c r="M82">
+        <v>30.9</v>
+      </c>
+      <c r="N82">
+        <v>30.5</v>
+      </c>
+      <c r="O82">
         <v>30.1</v>
       </c>
-      <c r="M82">
+      <c r="P82">
         <v>29.7</v>
       </c>
-      <c r="N82">
+      <c r="Q82">
         <v>29.3</v>
       </c>
-      <c r="O82">
-[...7 lines deleted...]
-      </c>
       <c r="R82">
-        <v>28.1</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83">
         <v>600</v>
       </c>
       <c r="D83">
         <v>3</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
         <v>19.3</v>
       </c>
       <c r="G83">
         <v>18.8</v>
       </c>
       <c r="H83">
@@ -4784,87 +4784,87 @@
       </c>
       <c r="Q83">
         <v>15.8</v>
       </c>
       <c r="R83">
         <v>15.8</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
         <v>1260</v>
       </c>
       <c r="D84">
         <v>5</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>28.0</v>
+        <v>30.2</v>
       </c>
       <c r="G84">
-        <v>27.4</v>
+        <v>29.4</v>
       </c>
       <c r="H84">
-        <v>26.8</v>
+        <v>28.6</v>
       </c>
       <c r="I84">
+        <v>27.9</v>
+      </c>
+      <c r="J84">
+        <v>27.3</v>
+      </c>
+      <c r="K84">
+        <v>26.7</v>
+      </c>
+      <c r="L84">
         <v>26.3</v>
       </c>
-      <c r="J84">
-[...7 lines deleted...]
-      </c>
       <c r="M84">
-        <v>23.8</v>
+        <v>26.0</v>
       </c>
       <c r="N84">
-        <v>23.2</v>
+        <v>25.7</v>
       </c>
       <c r="O84">
-        <v>22.7</v>
+        <v>25.4</v>
       </c>
       <c r="P84">
-        <v>22.2</v>
+        <v>25.1</v>
       </c>
       <c r="Q84">
-        <v>22.0</v>
+        <v>24.8</v>
       </c>
       <c r="R84">
-        <v>22.0</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
         <v>1600</v>
       </c>
       <c r="D85">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
         <v>37.2</v>
       </c>
       <c r="G85">
         <v>36.3</v>
       </c>
       <c r="H85">
@@ -5008,199 +5008,199 @@
       </c>
       <c r="Q87">
         <v>27.9</v>
       </c>
       <c r="R87">
         <v>27.9</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>41</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>750</v>
       </c>
       <c r="D88">
         <v>5</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>24.3</v>
+        <v>26.2</v>
       </c>
       <c r="G88">
-        <v>23.7</v>
+        <v>25.6</v>
       </c>
       <c r="H88">
-        <v>23.1</v>
+        <v>25</v>
       </c>
       <c r="I88">
-        <v>22.5</v>
+        <v>24.4</v>
       </c>
       <c r="J88">
+        <v>23.8</v>
+      </c>
+      <c r="K88">
+        <v>23.2</v>
+      </c>
+      <c r="L88">
+        <v>22.9</v>
+      </c>
+      <c r="M88">
+        <v>22.6</v>
+      </c>
+      <c r="N88">
+        <v>22.3</v>
+      </c>
+      <c r="O88">
         <v>22</v>
       </c>
-      <c r="K88">
-[...13 lines deleted...]
-      </c>
       <c r="P88">
-        <v>20</v>
+        <v>21.7</v>
       </c>
       <c r="Q88">
-        <v>19.7</v>
+        <v>21.4</v>
       </c>
       <c r="R88">
-        <v>19.7</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>42</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89">
         <v>1300</v>
       </c>
       <c r="D89">
         <v>7</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>35.2</v>
+        <v>36.2</v>
       </c>
       <c r="G89">
-        <v>34.3</v>
+        <v>35.3</v>
       </c>
       <c r="H89">
-        <v>33.4</v>
+        <v>34.40000000000001</v>
       </c>
       <c r="I89">
-        <v>32.59999999999999</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="J89">
-        <v>31.8</v>
+        <v>32.8</v>
       </c>
       <c r="K89">
+        <v>32.0</v>
+      </c>
+      <c r="L89">
+        <v>31.5</v>
+      </c>
+      <c r="M89">
         <v>31.1</v>
       </c>
-      <c r="L89">
-[...4 lines deleted...]
-      </c>
       <c r="N89">
-        <v>29.8</v>
+        <v>30.7</v>
       </c>
       <c r="O89">
-        <v>29.4</v>
+        <v>30.3</v>
       </c>
       <c r="P89">
-        <v>29</v>
+        <v>29.9</v>
       </c>
       <c r="Q89">
-        <v>28.6</v>
+        <v>29.5</v>
       </c>
       <c r="R89">
-        <v>28.6</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>73</v>
       </c>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90">
         <v>2450</v>
       </c>
       <c r="D90">
         <v>7</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>49.40000000000001</v>
+        <v>50.0</v>
       </c>
       <c r="G90">
-        <v>48.2</v>
+        <v>48.8</v>
       </c>
       <c r="H90">
-        <v>47.0</v>
+        <v>47.6</v>
       </c>
       <c r="I90">
-        <v>45.9</v>
+        <v>46.5</v>
       </c>
       <c r="J90">
-        <v>44.8</v>
+        <v>45.4</v>
       </c>
       <c r="K90">
-        <v>43.7</v>
+        <v>44.3</v>
       </c>
       <c r="L90">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="M90">
         <v>43.0</v>
       </c>
-      <c r="M90">
-[...1 lines deleted...]
-      </c>
       <c r="N90">
+        <v>42.4</v>
+      </c>
+      <c r="O90">
         <v>41.8</v>
       </c>
-      <c r="O90">
+      <c r="P90">
         <v>41.2</v>
       </c>
-      <c r="P90">
-[...1 lines deleted...]
-      </c>
       <c r="Q90">
-        <v>40.0</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="R90">
-        <v>40.0</v>
+        <v>40.59999999999999</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>45</v>
       </c>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91">
         <v>2200</v>
       </c>
       <c r="D91">
         <v>9</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
         <v>45.5</v>
       </c>
       <c r="G91">
         <v>45.0</v>
       </c>
       <c r="H91">
@@ -5223,152 +5223,152 @@
       </c>
       <c r="N91">
         <v>41.59999999999999</v>
       </c>
       <c r="O91">
         <v>41.4</v>
       </c>
       <c r="P91">
         <v>41</v>
       </c>
       <c r="Q91">
         <v>40.8</v>
       </c>
       <c r="R91">
         <v>40.8</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>47</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
-        <v>2200</v>
+        <v>2700</v>
       </c>
       <c r="D92">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>47.0</v>
+        <v>49.1</v>
       </c>
       <c r="G92">
-        <v>45.90000000000001</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="H92">
-        <v>44.8</v>
+        <v>46.7</v>
       </c>
       <c r="I92">
-        <v>43.8</v>
+        <v>45.6</v>
       </c>
       <c r="J92">
-        <v>42.8</v>
+        <v>44.6</v>
       </c>
       <c r="K92">
-        <v>41.8</v>
+        <v>43.6</v>
       </c>
       <c r="L92">
+        <v>42.90000000000001</v>
+      </c>
+      <c r="M92">
+        <v>42.3</v>
+      </c>
+      <c r="N92">
+        <v>41.7</v>
+      </c>
+      <c r="O92">
         <v>41.099999999999994</v>
       </c>
-      <c r="M92">
+      <c r="P92">
         <v>40.5</v>
       </c>
-      <c r="N92">
-[...7 lines deleted...]
-      </c>
       <c r="Q92">
-        <v>38.099999999999994</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="R92">
-        <v>38.099999999999994</v>
+        <v>39.90000000000001</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>49</v>
       </c>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93">
         <v>1250</v>
       </c>
       <c r="D93">
         <v>6</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>36.1</v>
+        <v>36.7</v>
       </c>
       <c r="G93">
-        <v>35.2</v>
+        <v>35.8</v>
       </c>
       <c r="H93">
-        <v>34.3</v>
+        <v>34.90000000000001</v>
       </c>
       <c r="I93">
-        <v>33.5</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="J93">
-        <v>32.7</v>
+        <v>33.3</v>
       </c>
       <c r="K93">
-        <v>31.9</v>
+        <v>32.5</v>
       </c>
       <c r="L93">
-        <v>31.4</v>
+        <v>32.0</v>
       </c>
       <c r="M93">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
       <c r="N93">
-        <v>30.6</v>
+        <v>31.2</v>
       </c>
       <c r="O93">
-        <v>30.2</v>
+        <v>30.8</v>
       </c>
       <c r="P93">
-        <v>29.8</v>
+        <v>30.4</v>
       </c>
       <c r="Q93">
-        <v>29.4</v>
+        <v>30.0</v>
       </c>
       <c r="R93">
-        <v>29.4</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>52</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94">
         <v>1500</v>
       </c>
       <c r="D94">
         <v>7</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
         <v>41.5</v>
       </c>
       <c r="G94">
         <v>40.5</v>
       </c>
       <c r="H94">
@@ -5400,87 +5400,87 @@
       </c>
       <c r="Q94">
         <v>33.7</v>
       </c>
       <c r="R94">
         <v>33.7</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>54</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95">
         <v>1200</v>
       </c>
       <c r="D95">
         <v>6</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>29.5</v>
+        <v>31.9</v>
       </c>
       <c r="G95">
+        <v>31.1</v>
+      </c>
+      <c r="H95">
+        <v>30.3</v>
+      </c>
+      <c r="I95">
+        <v>29.6</v>
+      </c>
+      <c r="J95">
         <v>28.9</v>
       </c>
-      <c r="H95">
-[...5 lines deleted...]
-      <c r="J95">
+      <c r="K95">
+        <v>28.2</v>
+      </c>
+      <c r="L95">
+        <v>27.7</v>
+      </c>
+      <c r="M95">
         <v>27.3</v>
       </c>
-      <c r="K95">
-[...7 lines deleted...]
-      </c>
       <c r="N95">
-        <v>24.3</v>
+        <v>26.9</v>
       </c>
       <c r="O95">
-        <v>23.2</v>
+        <v>26.5</v>
       </c>
       <c r="P95">
-        <v>22.4</v>
+        <v>26.1</v>
       </c>
       <c r="Q95">
-        <v>22.0</v>
+        <v>25.8</v>
       </c>
       <c r="R95">
-        <v>22.0</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:19" customHeight="1" ht="20">
       <c r="A99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
       <c r="J99" s="2"/>
@@ -5759,96 +5759,96 @@
       </c>
       <c r="N104">
         <v>7230</v>
       </c>
       <c r="O104">
         <v>7130</v>
       </c>
       <c r="P104">
         <v>7020</v>
       </c>
       <c r="Q104">
         <v>6920</v>
       </c>
       <c r="R104">
         <v>6920</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>32</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>8670</v>
+        <v>9040</v>
       </c>
       <c r="G105">
-        <v>8470</v>
+        <v>8830</v>
       </c>
       <c r="H105">
-        <v>8260</v>
+        <v>8610</v>
       </c>
       <c r="I105">
-        <v>8060</v>
+        <v>8410</v>
       </c>
       <c r="J105">
-        <v>7860</v>
+        <v>8200</v>
       </c>
       <c r="K105">
-        <v>7670</v>
+        <v>8000</v>
       </c>
       <c r="L105">
-        <v>7550</v>
+        <v>7870</v>
       </c>
       <c r="M105">
-        <v>7440</v>
+        <v>7760</v>
       </c>
       <c r="N105">
-        <v>7330</v>
+        <v>7650</v>
       </c>
       <c r="O105">
-        <v>7220</v>
+        <v>7540</v>
       </c>
       <c r="P105">
-        <v>7120</v>
+        <v>7420</v>
       </c>
       <c r="Q105">
-        <v>7010</v>
+        <v>7310</v>
       </c>
       <c r="R105">
-        <v>7010</v>
+        <v>7310</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>34</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106">
         <v>600</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
         <v>4870</v>
       </c>
       <c r="G106">
         <v>4760</v>
       </c>
       <c r="H106">
@@ -5880,87 +5880,87 @@
       </c>
       <c r="Q106">
         <v>3940</v>
       </c>
       <c r="R106">
         <v>3940</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>36</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107">
         <v>1260</v>
       </c>
       <c r="D107">
         <v>5</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>6910</v>
+        <v>7670</v>
       </c>
       <c r="G107">
-        <v>6780</v>
+        <v>7490</v>
       </c>
       <c r="H107">
-        <v>6600</v>
+        <v>7280</v>
       </c>
       <c r="I107">
-        <v>6460</v>
+        <v>7110</v>
       </c>
       <c r="J107">
-        <v>6290</v>
+        <v>6940</v>
       </c>
       <c r="K107">
-        <v>6130</v>
+        <v>6760</v>
       </c>
       <c r="L107">
-        <v>6000</v>
+        <v>6660</v>
       </c>
       <c r="M107">
-        <v>5880</v>
+        <v>6560</v>
       </c>
       <c r="N107">
-        <v>5720</v>
+        <v>6470</v>
       </c>
       <c r="O107">
-        <v>5610</v>
+        <v>6370</v>
       </c>
       <c r="P107">
-        <v>5550</v>
+        <v>6280</v>
       </c>
       <c r="Q107">
-        <v>5490</v>
+        <v>6180</v>
       </c>
       <c r="R107">
-        <v>5490</v>
+        <v>6180</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>37</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108">
         <v>1600</v>
       </c>
       <c r="D108">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
         <v>9440</v>
       </c>
       <c r="G108">
         <v>9210</v>
       </c>
       <c r="H108">
@@ -6104,199 +6104,199 @@
       </c>
       <c r="Q110">
         <v>6980</v>
       </c>
       <c r="R110">
         <v>6980</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>41</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>750</v>
       </c>
       <c r="D111">
         <v>5</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>6110</v>
+        <v>6630</v>
       </c>
       <c r="G111">
-        <v>5960</v>
+        <v>6470</v>
       </c>
       <c r="H111">
-        <v>5810</v>
+        <v>6310</v>
       </c>
       <c r="I111">
-        <v>5670</v>
+        <v>6160</v>
       </c>
       <c r="J111">
-        <v>5530</v>
+        <v>6010</v>
       </c>
       <c r="K111">
-        <v>5400</v>
+        <v>5860</v>
       </c>
       <c r="L111">
-        <v>5320</v>
+        <v>5780</v>
       </c>
       <c r="M111">
-        <v>5240</v>
+        <v>5690</v>
       </c>
       <c r="N111">
-        <v>5160</v>
+        <v>5610</v>
       </c>
       <c r="O111">
-        <v>5090</v>
+        <v>5520</v>
       </c>
       <c r="P111">
-        <v>5010</v>
+        <v>5440</v>
       </c>
       <c r="Q111">
-        <v>4940</v>
+        <v>5360</v>
       </c>
       <c r="R111">
-        <v>4940</v>
+        <v>5360</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>42</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112">
         <v>1300</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>8840</v>
+        <v>9120</v>
       </c>
       <c r="G112">
-        <v>8630</v>
+        <v>8900</v>
       </c>
       <c r="H112">
-        <v>8420</v>
+        <v>8680</v>
       </c>
       <c r="I112">
-        <v>8220</v>
+        <v>8470</v>
       </c>
       <c r="J112">
-        <v>8020</v>
+        <v>8270</v>
       </c>
       <c r="K112">
+        <v>8060</v>
+      </c>
+      <c r="L112">
+        <v>7940</v>
+      </c>
+      <c r="M112">
         <v>7820</v>
       </c>
-      <c r="L112">
-[...2 lines deleted...]
-      <c r="M112">
+      <c r="N112">
+        <v>7710</v>
+      </c>
+      <c r="O112">
         <v>7590</v>
       </c>
-      <c r="N112">
+      <c r="P112">
         <v>7480</v>
       </c>
-      <c r="O112">
+      <c r="Q112">
         <v>7370</v>
       </c>
-      <c r="P112">
-[...4 lines deleted...]
-      </c>
       <c r="R112">
-        <v>7150</v>
+        <v>7370</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>73</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113">
         <v>2450</v>
       </c>
       <c r="D113">
         <v>7</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>12370</v>
+        <v>12540</v>
       </c>
       <c r="G113">
-        <v>12070</v>
+        <v>12250</v>
       </c>
       <c r="H113">
-        <v>11770</v>
+        <v>11940</v>
       </c>
       <c r="I113">
-        <v>11490</v>
+        <v>11650</v>
       </c>
       <c r="J113">
-        <v>11210</v>
+        <v>11370</v>
       </c>
       <c r="K113">
-        <v>10940</v>
+        <v>11090</v>
       </c>
       <c r="L113">
+        <v>10920</v>
+      </c>
+      <c r="M113">
         <v>10760</v>
       </c>
-      <c r="M113">
-[...1 lines deleted...]
-      </c>
       <c r="N113">
-        <v>10460</v>
+        <v>10600</v>
       </c>
       <c r="O113">
+        <v>10450</v>
+      </c>
+      <c r="P113">
         <v>10300</v>
       </c>
-      <c r="P113">
-[...1 lines deleted...]
-      </c>
       <c r="Q113">
-        <v>10000</v>
+        <v>10140</v>
       </c>
       <c r="R113">
-        <v>10000</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>45</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114">
         <v>2200</v>
       </c>
       <c r="D114">
         <v>9</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
         <v>10900</v>
       </c>
       <c r="G114">
         <v>10790</v>
       </c>
       <c r="H114">
@@ -6319,152 +6319,152 @@
       </c>
       <c r="N114">
         <v>9920</v>
       </c>
       <c r="O114">
         <v>9860</v>
       </c>
       <c r="P114">
         <v>9760</v>
       </c>
       <c r="Q114">
         <v>9700</v>
       </c>
       <c r="R114">
         <v>9700</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>47</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115">
-        <v>2200</v>
+        <v>2700</v>
       </c>
       <c r="D115">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>11750</v>
+        <v>12330</v>
       </c>
       <c r="G115">
-        <v>11480</v>
+        <v>12040</v>
       </c>
       <c r="H115">
-        <v>11190</v>
+        <v>11740</v>
       </c>
       <c r="I115">
-        <v>10920</v>
+        <v>11460</v>
       </c>
       <c r="J115">
-        <v>10660</v>
+        <v>11180</v>
       </c>
       <c r="K115">
-        <v>10390</v>
+        <v>10910</v>
       </c>
       <c r="L115">
-        <v>10230</v>
+        <v>10740</v>
       </c>
       <c r="M115">
-        <v>10080</v>
+        <v>10580</v>
       </c>
       <c r="N115">
-        <v>9940</v>
+        <v>10430</v>
       </c>
       <c r="O115">
-        <v>9790</v>
+        <v>10270</v>
       </c>
       <c r="P115">
-        <v>9650</v>
+        <v>10120</v>
       </c>
       <c r="Q115">
-        <v>9510</v>
+        <v>9980</v>
       </c>
       <c r="R115">
-        <v>9510</v>
+        <v>9980</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116">
         <v>1250</v>
       </c>
       <c r="D116">
         <v>6</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>9080</v>
+        <v>9250</v>
       </c>
       <c r="G116">
-        <v>8860</v>
+        <v>9040</v>
       </c>
       <c r="H116">
-        <v>8640</v>
+        <v>8810</v>
       </c>
       <c r="I116">
-        <v>8440</v>
+        <v>8600</v>
       </c>
       <c r="J116">
-        <v>8230</v>
+        <v>8390</v>
       </c>
       <c r="K116">
-        <v>8030</v>
+        <v>8180</v>
       </c>
       <c r="L116">
-        <v>7900</v>
+        <v>8060</v>
       </c>
       <c r="M116">
-        <v>7790</v>
+        <v>7940</v>
       </c>
       <c r="N116">
-        <v>7680</v>
+        <v>7820</v>
       </c>
       <c r="O116">
-        <v>7560</v>
+        <v>7710</v>
       </c>
       <c r="P116">
-        <v>7450</v>
+        <v>7600</v>
       </c>
       <c r="Q116">
-        <v>7340</v>
+        <v>7480</v>
       </c>
       <c r="R116">
-        <v>7340</v>
+        <v>7480</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>52</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117">
         <v>1500</v>
       </c>
       <c r="D117">
         <v>7</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>10410</v>
       </c>
       <c r="G117">
         <v>10160</v>
       </c>
       <c r="H117">
@@ -6496,87 +6496,87 @@
       </c>
       <c r="Q117">
         <v>8420</v>
       </c>
       <c r="R117">
         <v>8420</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>54</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118">
         <v>1200</v>
       </c>
       <c r="D118">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>7130</v>
+        <v>7960</v>
       </c>
       <c r="G118">
-        <v>7010</v>
+        <v>7780</v>
       </c>
       <c r="H118">
-        <v>6880</v>
+        <v>7580</v>
       </c>
       <c r="I118">
-        <v>6760</v>
+        <v>7400</v>
       </c>
       <c r="J118">
+        <v>7220</v>
+      </c>
+      <c r="K118">
+        <v>7040</v>
+      </c>
+      <c r="L118">
+        <v>6930</v>
+      </c>
+      <c r="M118">
+        <v>6830</v>
+      </c>
+      <c r="N118">
+        <v>6730</v>
+      </c>
+      <c r="O118">
         <v>6640</v>
       </c>
-      <c r="K118">
-[...2 lines deleted...]
-      <c r="L118">
+      <c r="P118">
+        <v>6540</v>
+      </c>
+      <c r="Q118">
         <v>6440</v>
       </c>
-      <c r="M118">
-[...13 lines deleted...]
-      </c>
       <c r="R118">
-        <v>5790</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A73:R73"/>
     <mergeCell ref="A74:R74"/>
     <mergeCell ref="A75:R75"/>
     <mergeCell ref="A76:R76"/>