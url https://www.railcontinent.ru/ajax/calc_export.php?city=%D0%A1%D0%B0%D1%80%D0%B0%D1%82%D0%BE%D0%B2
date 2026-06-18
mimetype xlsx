--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -1584,143 +1584,143 @@
       </c>
       <c r="Q19">
         <v>23.6</v>
       </c>
       <c r="R19">
         <v>23.6</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>1270</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>43.1</v>
+        <v>45.2</v>
       </c>
       <c r="G20">
-        <v>42.099999999999994</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="H20">
-        <v>41.1</v>
+        <v>43.0</v>
       </c>
       <c r="I20">
-        <v>40.099999999999994</v>
+        <v>42.0</v>
       </c>
       <c r="J20">
-        <v>39.1</v>
+        <v>41</v>
       </c>
       <c r="K20">
-        <v>38.1</v>
+        <v>40.0</v>
       </c>
       <c r="L20">
-        <v>37.6</v>
+        <v>39.4</v>
       </c>
       <c r="M20">
-        <v>37.099999999999994</v>
+        <v>38.8</v>
       </c>
       <c r="N20">
-        <v>36.6</v>
+        <v>38.3</v>
       </c>
       <c r="O20">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="P20">
-        <v>35.6</v>
+        <v>37.3</v>
       </c>
       <c r="Q20">
-        <v>35.1</v>
+        <v>36.8</v>
       </c>
       <c r="R20">
-        <v>35.1</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
         <v>1050</v>
       </c>
       <c r="D21">
         <v>5</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>37.3</v>
+        <v>38.8</v>
       </c>
       <c r="G21">
-        <v>36.4</v>
+        <v>37.9</v>
       </c>
       <c r="H21">
-        <v>35.5</v>
+        <v>37.0</v>
       </c>
       <c r="I21">
-        <v>34.59999999999999</v>
+        <v>36.099999999999994</v>
       </c>
       <c r="J21">
+        <v>35.2</v>
+      </c>
+      <c r="K21">
+        <v>34.3</v>
+      </c>
+      <c r="L21">
         <v>33.8</v>
       </c>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
       <c r="M21">
-        <v>32.0</v>
+        <v>33.3</v>
       </c>
       <c r="N21">
-        <v>31.6</v>
+        <v>32.8</v>
       </c>
       <c r="O21">
-        <v>31.2</v>
+        <v>32.3</v>
       </c>
       <c r="P21">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="Q21">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
       <c r="R21">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
         <v>1590</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>36.40000000000001</v>
       </c>
       <c r="G22">
         <v>35.5</v>
       </c>
       <c r="H22">
@@ -1808,143 +1808,143 @@
       </c>
       <c r="Q23">
         <v>31.9</v>
       </c>
       <c r="R23">
         <v>31.9</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1250</v>
       </c>
       <c r="D24">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>42.8</v>
+        <v>44.7</v>
       </c>
       <c r="G24">
-        <v>41.8</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="H24">
-        <v>40.8</v>
+        <v>42.6</v>
       </c>
       <c r="I24">
-        <v>39.8</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="J24">
-        <v>38.8</v>
+        <v>40.6</v>
       </c>
       <c r="K24">
-        <v>37.8</v>
+        <v>39.6</v>
       </c>
       <c r="L24">
-        <v>37.3</v>
+        <v>39.0</v>
       </c>
       <c r="M24">
-        <v>36.8</v>
+        <v>38.5</v>
       </c>
       <c r="N24">
-        <v>36.3</v>
+        <v>38</v>
       </c>
       <c r="O24">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="P24">
-        <v>35.3</v>
+        <v>37.0</v>
       </c>
       <c r="Q24">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
       <c r="R24">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>2000</v>
       </c>
       <c r="D25">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>79.0</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G25">
-        <v>77.2</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="H25">
-        <v>75.40000000000001</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="I25">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="J25">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="K25">
+        <v>74.59999999999999</v>
+      </c>
+      <c r="L25">
         <v>73.59999999999999</v>
       </c>
-      <c r="J25">
-[...7 lines deleted...]
-      </c>
       <c r="M25">
-        <v>68.0</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="N25">
-        <v>67</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="O25">
-        <v>66.0</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="P25">
-        <v>65.0</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="Q25">
-        <v>64.0</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="R25">
-        <v>64.0</v>
+        <v>68.59999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>1400</v>
       </c>
       <c r="D26">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>47.90000000000001</v>
       </c>
       <c r="G26">
         <v>47.5</v>
       </c>
       <c r="H26">
@@ -3408,143 +3408,143 @@
       </c>
       <c r="Q55">
         <v>7130</v>
       </c>
       <c r="R55">
         <v>7130</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>1270</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>10870</v>
+        <v>11370</v>
       </c>
       <c r="G56">
-        <v>10600</v>
+        <v>11090</v>
       </c>
       <c r="H56">
-        <v>10350</v>
+        <v>10830</v>
       </c>
       <c r="I56">
-        <v>10090</v>
+        <v>10560</v>
       </c>
       <c r="J56">
-        <v>9840</v>
+        <v>10300</v>
       </c>
       <c r="K56">
-        <v>9600</v>
+        <v>10050</v>
       </c>
       <c r="L56">
-        <v>9470</v>
+        <v>9910</v>
       </c>
       <c r="M56">
+        <v>9760</v>
+      </c>
+      <c r="N56">
+        <v>9610</v>
+      </c>
+      <c r="O56">
+        <v>9480</v>
+      </c>
+      <c r="P56">
         <v>9330</v>
       </c>
-      <c r="N56">
-[...7 lines deleted...]
-      </c>
       <c r="Q56">
-        <v>8790</v>
+        <v>9200</v>
       </c>
       <c r="R56">
-        <v>8790</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>1050</v>
       </c>
       <c r="D57">
         <v>5</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>9410</v>
+        <v>9660</v>
       </c>
       <c r="G57">
-        <v>9180</v>
+        <v>9430</v>
       </c>
       <c r="H57">
-        <v>8960</v>
+        <v>9200</v>
       </c>
       <c r="I57">
-        <v>8740</v>
+        <v>8970</v>
       </c>
       <c r="J57">
-        <v>8520</v>
+        <v>8750</v>
       </c>
       <c r="K57">
-        <v>8310</v>
+        <v>8540</v>
       </c>
       <c r="L57">
-        <v>8200</v>
+        <v>8420</v>
       </c>
       <c r="M57">
-        <v>8070</v>
+        <v>8290</v>
       </c>
       <c r="N57">
-        <v>7950</v>
+        <v>8170</v>
       </c>
       <c r="O57">
-        <v>7840</v>
+        <v>8050</v>
       </c>
       <c r="P57">
-        <v>7720</v>
+        <v>7930</v>
       </c>
       <c r="Q57">
-        <v>7610</v>
+        <v>7820</v>
       </c>
       <c r="R57">
-        <v>7610</v>
+        <v>7820</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>1590</v>
       </c>
       <c r="D58">
         <v>3</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>9250</v>
       </c>
       <c r="G58">
         <v>9020</v>
       </c>
       <c r="H58">
@@ -3632,143 +3632,143 @@
       </c>
       <c r="Q59">
         <v>7980</v>
       </c>
       <c r="R59">
         <v>7980</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>43</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1250</v>
       </c>
       <c r="D60">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10773</v>
+        <v>11290</v>
       </c>
       <c r="G60">
-        <v>10509</v>
+        <v>11010</v>
       </c>
       <c r="H60">
-        <v>10259</v>
+        <v>10750</v>
       </c>
       <c r="I60">
-        <v>10002</v>
+        <v>10480</v>
       </c>
       <c r="J60">
-        <v>9759</v>
+        <v>10230</v>
       </c>
       <c r="K60">
-        <v>9519</v>
+        <v>9980</v>
       </c>
       <c r="L60">
-        <v>9386</v>
+        <v>9840</v>
       </c>
       <c r="M60">
-        <v>9245</v>
+        <v>9690</v>
       </c>
       <c r="N60">
-        <v>9105</v>
+        <v>9540</v>
       </c>
       <c r="O60">
-        <v>8976</v>
+        <v>9410</v>
       </c>
       <c r="P60">
-        <v>8838</v>
+        <v>9260</v>
       </c>
       <c r="Q60">
-        <v>8711</v>
+        <v>9130</v>
       </c>
       <c r="R60">
-        <v>8711</v>
+        <v>9130</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2000</v>
       </c>
       <c r="D61">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>19770</v>
+        <v>21250</v>
       </c>
       <c r="G61">
-        <v>19280</v>
+        <v>20720</v>
       </c>
       <c r="H61">
-        <v>18820</v>
+        <v>20220</v>
       </c>
       <c r="I61">
-        <v>18350</v>
+        <v>19730</v>
       </c>
       <c r="J61">
-        <v>17910</v>
+        <v>19250</v>
       </c>
       <c r="K61">
-        <v>17470</v>
+        <v>18770</v>
       </c>
       <c r="L61">
-        <v>17220</v>
+        <v>18500</v>
       </c>
       <c r="M61">
-        <v>16960</v>
+        <v>18220</v>
       </c>
       <c r="N61">
-        <v>16700</v>
+        <v>17960</v>
       </c>
       <c r="O61">
-        <v>16470</v>
+        <v>17690</v>
       </c>
       <c r="P61">
-        <v>16210</v>
+        <v>17430</v>
       </c>
       <c r="Q61">
-        <v>15980</v>
+        <v>17180</v>
       </c>
       <c r="R61">
-        <v>15980</v>
+        <v>17180</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1400</v>
       </c>
       <c r="D62">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>11430</v>
       </c>
       <c r="G62">
         <v>11320</v>
       </c>
       <c r="H62">
@@ -4831,96 +4831,96 @@
       </c>
       <c r="N84">
         <v>25.7</v>
       </c>
       <c r="O84">
         <v>25.4</v>
       </c>
       <c r="P84">
         <v>25.1</v>
       </c>
       <c r="Q84">
         <v>24.8</v>
       </c>
       <c r="R84">
         <v>24.8</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
-        <v>1600</v>
+        <v>1780</v>
       </c>
       <c r="D85">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
+        <v>42.40000000000001</v>
+      </c>
+      <c r="G85">
+        <v>41.3</v>
+      </c>
+      <c r="H85">
+        <v>40.3</v>
+      </c>
+      <c r="I85">
+        <v>39.2</v>
+      </c>
+      <c r="J85">
+        <v>38.1</v>
+      </c>
+      <c r="K85">
         <v>37.2</v>
       </c>
-      <c r="G85">
-[...13 lines deleted...]
-      </c>
       <c r="L85">
-        <v>32.5</v>
+        <v>36.6</v>
       </c>
       <c r="M85">
-        <v>32.1</v>
+        <v>36.1</v>
       </c>
       <c r="N85">
-        <v>31.7</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="O85">
-        <v>31.3</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="P85">
-        <v>30.9</v>
+        <v>34.6</v>
       </c>
       <c r="Q85">
-        <v>30.5</v>
+        <v>34.1</v>
       </c>
       <c r="R85">
-        <v>30.5</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>39</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
         <v>1300</v>
       </c>
       <c r="D86">
         <v>7</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
         <v>43.2</v>
       </c>
       <c r="G86">
         <v>42.1</v>
       </c>
       <c r="H86">
@@ -4952,87 +4952,87 @@
       </c>
       <c r="Q86">
         <v>35.1</v>
       </c>
       <c r="R86">
         <v>35.1</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>40</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
         <v>950</v>
       </c>
       <c r="D87">
         <v>6</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
+        <v>35.2</v>
+      </c>
+      <c r="G87">
         <v>34.3</v>
       </c>
-      <c r="G87">
+      <c r="H87">
         <v>33.4</v>
       </c>
-      <c r="H87">
-[...1 lines deleted...]
-      </c>
       <c r="I87">
+        <v>32.59999999999999</v>
+      </c>
+      <c r="J87">
         <v>31.8</v>
       </c>
-      <c r="J87">
+      <c r="K87">
         <v>31.1</v>
       </c>
-      <c r="K87">
-[...1 lines deleted...]
-      </c>
       <c r="L87">
-        <v>29.9</v>
+        <v>30.6</v>
       </c>
       <c r="M87">
-        <v>29.5</v>
+        <v>30.2</v>
       </c>
       <c r="N87">
-        <v>29.099999999999998</v>
+        <v>29.8</v>
       </c>
       <c r="O87">
-        <v>28.7</v>
+        <v>29.4</v>
       </c>
       <c r="P87">
-        <v>28.3</v>
+        <v>29</v>
       </c>
       <c r="Q87">
-        <v>27.9</v>
+        <v>28.6</v>
       </c>
       <c r="R87">
-        <v>27.9</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>41</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>750</v>
       </c>
       <c r="D88">
         <v>5</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>26.2</v>
       </c>
       <c r="G88">
         <v>25.6</v>
       </c>
       <c r="H88">
@@ -5927,96 +5927,96 @@
       </c>
       <c r="N107">
         <v>6470</v>
       </c>
       <c r="O107">
         <v>6370</v>
       </c>
       <c r="P107">
         <v>6280</v>
       </c>
       <c r="Q107">
         <v>6180</v>
       </c>
       <c r="R107">
         <v>6180</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>37</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108">
-        <v>1600</v>
+        <v>1780</v>
       </c>
       <c r="D108">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>9440</v>
+        <v>11140</v>
       </c>
       <c r="G108">
-        <v>9210</v>
+        <v>10880</v>
       </c>
       <c r="H108">
-        <v>8980</v>
+        <v>10610</v>
       </c>
       <c r="I108">
-        <v>8770</v>
+        <v>10280</v>
       </c>
       <c r="J108">
-        <v>8550</v>
+        <v>9980</v>
       </c>
       <c r="K108">
-        <v>8340</v>
+        <v>9720</v>
       </c>
       <c r="L108">
-        <v>8210</v>
+        <v>9570</v>
       </c>
       <c r="M108">
-        <v>8090</v>
+        <v>9430</v>
       </c>
       <c r="N108">
-        <v>7970</v>
+        <v>9300</v>
       </c>
       <c r="O108">
-        <v>7860</v>
+        <v>9160</v>
       </c>
       <c r="P108">
-        <v>7740</v>
+        <v>9020</v>
       </c>
       <c r="Q108">
-        <v>7630</v>
+        <v>8890</v>
       </c>
       <c r="R108">
-        <v>7630</v>
+        <v>8890</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>39</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109">
         <v>1300</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>10830</v>
       </c>
       <c r="G109">
         <v>10580</v>
       </c>
       <c r="H109">
@@ -6048,87 +6048,87 @@
       </c>
       <c r="Q109">
         <v>8760</v>
       </c>
       <c r="R109">
         <v>8760</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>40</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110">
         <v>950</v>
       </c>
       <c r="D110">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>8630</v>
+        <v>8840</v>
       </c>
       <c r="G110">
+        <v>8640</v>
+      </c>
+      <c r="H110">
         <v>8420</v>
       </c>
-      <c r="H110">
+      <c r="I110">
         <v>8220</v>
       </c>
-      <c r="I110">
+      <c r="J110">
         <v>8020</v>
       </c>
-      <c r="J110">
+      <c r="K110">
         <v>7820</v>
       </c>
-      <c r="K110">
-[...1 lines deleted...]
-      </c>
       <c r="L110">
-        <v>7510</v>
+        <v>7700</v>
       </c>
       <c r="M110">
-        <v>7400</v>
+        <v>7590</v>
       </c>
       <c r="N110">
-        <v>7300</v>
+        <v>7480</v>
       </c>
       <c r="O110">
-        <v>7190</v>
+        <v>7370</v>
       </c>
       <c r="P110">
-        <v>7080</v>
+        <v>7260</v>
       </c>
       <c r="Q110">
-        <v>6980</v>
+        <v>7150</v>
       </c>
       <c r="R110">
-        <v>6980</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>41</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>750</v>
       </c>
       <c r="D111">
         <v>5</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>6630</v>
       </c>
       <c r="G111">
         <v>6470</v>
       </c>
       <c r="H111">