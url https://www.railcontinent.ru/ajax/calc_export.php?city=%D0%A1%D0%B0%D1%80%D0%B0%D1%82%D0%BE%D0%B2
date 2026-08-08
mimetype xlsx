--- v4 (2026-06-18)
+++ v5 (2026-08-08)
@@ -903,96 +903,96 @@
       </c>
       <c r="N7">
         <v>42.4</v>
       </c>
       <c r="O7">
         <v>42.0</v>
       </c>
       <c r="P7">
         <v>41.6</v>
       </c>
       <c r="Q7">
         <v>40.9</v>
       </c>
       <c r="R7">
         <v>40.9</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>38.3</v>
+        <v>40.7</v>
       </c>
       <c r="G8">
-        <v>37.4</v>
+        <v>39.7</v>
       </c>
       <c r="H8">
-        <v>36.5</v>
+        <v>38.8</v>
       </c>
       <c r="I8">
-        <v>35.59999999999999</v>
+        <v>37.9</v>
       </c>
       <c r="J8">
-        <v>34.7</v>
+        <v>37</v>
       </c>
       <c r="K8">
-        <v>33.8</v>
+        <v>36.1</v>
       </c>
       <c r="L8">
-        <v>33.3</v>
+        <v>35.6</v>
       </c>
       <c r="M8">
-        <v>32.8</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="N8">
-        <v>32.3</v>
+        <v>34.6</v>
       </c>
       <c r="O8">
-        <v>31.8</v>
+        <v>34.1</v>
       </c>
       <c r="P8">
-        <v>31.3</v>
+        <v>33.6</v>
       </c>
       <c r="Q8">
-        <v>30.9</v>
+        <v>33.1</v>
       </c>
       <c r="R8">
-        <v>30.9</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
         <v>1400</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>33.1</v>
       </c>
       <c r="G9">
         <v>32.3</v>
       </c>
       <c r="H9">
@@ -1080,87 +1080,87 @@
       </c>
       <c r="Q10">
         <v>31.7</v>
       </c>
       <c r="R10">
         <v>31.7</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>1400</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>37.2</v>
+        <v>38.6</v>
       </c>
       <c r="G11">
-        <v>36.3</v>
+        <v>37.7</v>
       </c>
       <c r="H11">
-        <v>35.40000000000001</v>
+        <v>36.8</v>
       </c>
       <c r="I11">
-        <v>34.5</v>
+        <v>35.9</v>
       </c>
       <c r="J11">
-        <v>33.7</v>
+        <v>35</v>
       </c>
       <c r="K11">
-        <v>32.9</v>
+        <v>34.1</v>
       </c>
       <c r="L11">
-        <v>32.4</v>
+        <v>33.6</v>
       </c>
       <c r="M11">
-        <v>31.9</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="N11">
-        <v>31.5</v>
+        <v>32.6</v>
       </c>
       <c r="O11">
+        <v>32.1</v>
+      </c>
+      <c r="P11">
+        <v>31.6</v>
+      </c>
+      <c r="Q11">
         <v>31.1</v>
       </c>
-      <c r="P11">
-[...4 lines deleted...]
-      </c>
       <c r="R11">
-        <v>30.3</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>1600</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>32.1</v>
       </c>
       <c r="G12">
         <v>31.4</v>
       </c>
       <c r="H12">
@@ -1743,152 +1743,152 @@
       </c>
       <c r="N22">
         <v>31.1</v>
       </c>
       <c r="O22">
         <v>30.7</v>
       </c>
       <c r="P22">
         <v>30.3</v>
       </c>
       <c r="Q22">
         <v>29.9</v>
       </c>
       <c r="R22">
         <v>29.9</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D23">
         <v>5</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>39.40000000000001</v>
+        <v>39.8</v>
       </c>
       <c r="G23">
-        <v>38.5</v>
+        <v>38.9</v>
       </c>
       <c r="H23">
-        <v>37.6</v>
+        <v>38.0</v>
       </c>
       <c r="I23">
-        <v>36.7</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="J23">
-        <v>35.8</v>
+        <v>36.2</v>
       </c>
       <c r="K23">
-        <v>34.9</v>
+        <v>35.3</v>
       </c>
       <c r="L23">
-        <v>34.4</v>
+        <v>34.8</v>
       </c>
       <c r="M23">
-        <v>33.9</v>
+        <v>34.3</v>
       </c>
       <c r="N23">
-        <v>33.4</v>
+        <v>33.8</v>
       </c>
       <c r="O23">
-        <v>32.90000000000001</v>
+        <v>33.3</v>
       </c>
       <c r="P23">
-        <v>32.4</v>
+        <v>32.8</v>
       </c>
       <c r="Q23">
-        <v>31.9</v>
+        <v>32.3</v>
       </c>
       <c r="R23">
-        <v>31.9</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1250</v>
       </c>
       <c r="D24">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>44.7</v>
+        <v>64.2</v>
       </c>
       <c r="G24">
-        <v>43.59999999999999</v>
+        <v>62.7</v>
       </c>
       <c r="H24">
-        <v>42.6</v>
+        <v>61.2</v>
       </c>
       <c r="I24">
-        <v>41.59999999999999</v>
+        <v>59.7</v>
       </c>
       <c r="J24">
-        <v>40.6</v>
+        <v>58.2</v>
       </c>
       <c r="K24">
-        <v>39.6</v>
+        <v>56.8</v>
       </c>
       <c r="L24">
-        <v>39.0</v>
+        <v>56.0</v>
       </c>
       <c r="M24">
-        <v>38.5</v>
+        <v>55.2</v>
       </c>
       <c r="N24">
-        <v>38</v>
+        <v>54.4</v>
       </c>
       <c r="O24">
-        <v>37.5</v>
+        <v>53.59999999999999</v>
       </c>
       <c r="P24">
-        <v>37.0</v>
+        <v>52.8</v>
       </c>
       <c r="Q24">
-        <v>36.5</v>
+        <v>52.0</v>
       </c>
       <c r="R24">
-        <v>36.5</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>2000</v>
       </c>
       <c r="D25">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>84.40000000000001</v>
       </c>
       <c r="G25">
         <v>82.40000000000001</v>
       </c>
       <c r="H25">
@@ -2023,96 +2023,96 @@
       </c>
       <c r="N27">
         <v>31.5</v>
       </c>
       <c r="O27">
         <v>30.8</v>
       </c>
       <c r="P27">
         <v>30.1</v>
       </c>
       <c r="Q27">
         <v>29.9</v>
       </c>
       <c r="R27">
         <v>29.9</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>41.1</v>
+        <v>42.7</v>
       </c>
       <c r="G28">
-        <v>40.099999999999994</v>
+        <v>41.7</v>
       </c>
       <c r="H28">
-        <v>39.1</v>
+        <v>40.7</v>
       </c>
       <c r="I28">
-        <v>38.2</v>
+        <v>39.7</v>
       </c>
       <c r="J28">
-        <v>37.3</v>
+        <v>38.7</v>
       </c>
       <c r="K28">
-        <v>36.4</v>
+        <v>37.7</v>
       </c>
       <c r="L28">
-        <v>35.9</v>
+        <v>37.2</v>
       </c>
       <c r="M28">
-        <v>35.4</v>
+        <v>36.7</v>
       </c>
       <c r="N28">
-        <v>34.9</v>
+        <v>36.2</v>
       </c>
       <c r="O28">
-        <v>34.40000000000001</v>
+        <v>35.7</v>
       </c>
       <c r="P28">
-        <v>33.9</v>
+        <v>35.2</v>
       </c>
       <c r="Q28">
-        <v>33.4</v>
+        <v>34.7</v>
       </c>
       <c r="R28">
-        <v>33.4</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>1600</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
         <v>47.6</v>
       </c>
       <c r="G29">
         <v>47.099999999999994</v>
       </c>
       <c r="H29">
@@ -2303,152 +2303,152 @@
       </c>
       <c r="N32">
         <v>30.5</v>
       </c>
       <c r="O32">
         <v>29.8</v>
       </c>
       <c r="P32">
         <v>29.1</v>
       </c>
       <c r="Q32">
         <v>28.9</v>
       </c>
       <c r="R32">
         <v>28.9</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>35.2</v>
+        <v>37.3</v>
       </c>
       <c r="G33">
-        <v>34.4</v>
+        <v>36.4</v>
       </c>
       <c r="H33">
-        <v>33.6</v>
+        <v>35.6</v>
       </c>
       <c r="I33">
+        <v>34.8</v>
+      </c>
+      <c r="J33">
+        <v>34</v>
+      </c>
+      <c r="K33">
+        <v>33.2</v>
+      </c>
+      <c r="L33">
         <v>32.8</v>
       </c>
-      <c r="J33">
+      <c r="M33">
+        <v>32.4</v>
+      </c>
+      <c r="N33">
         <v>32</v>
       </c>
-      <c r="K33">
+      <c r="O33">
+        <v>31.6</v>
+      </c>
+      <c r="P33">
         <v>31.2</v>
       </c>
-      <c r="L33">
+      <c r="Q33">
         <v>30.8</v>
       </c>
-      <c r="M33">
-[...13 lines deleted...]
-      </c>
       <c r="R33">
-        <v>28.8</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D34">
         <v>6</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
+        <v>39.6</v>
+      </c>
+      <c r="G34">
         <v>38.7</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>37.8</v>
       </c>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
       <c r="I34">
-        <v>36.0</v>
+        <v>36.9</v>
       </c>
       <c r="J34">
+        <v>36</v>
+      </c>
+      <c r="K34">
         <v>35.1</v>
       </c>
-      <c r="K34">
-[...1 lines deleted...]
-      </c>
       <c r="L34">
-        <v>33.7</v>
+        <v>34.6</v>
       </c>
       <c r="M34">
-        <v>33.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="N34">
-        <v>32.7</v>
+        <v>33.6</v>
       </c>
       <c r="O34">
-        <v>32.2</v>
+        <v>33.1</v>
       </c>
       <c r="P34">
-        <v>31.7</v>
+        <v>32.6</v>
       </c>
       <c r="Q34">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="R34">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>4400</v>
       </c>
       <c r="D35">
         <v>37</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
         <v>53.1</v>
       </c>
       <c r="G35">
         <v>52.7</v>
       </c>
       <c r="H35">
@@ -2727,96 +2727,96 @@
       </c>
       <c r="N43">
         <v>10220</v>
       </c>
       <c r="O43">
         <v>10110</v>
       </c>
       <c r="P43">
         <v>10000</v>
       </c>
       <c r="Q43">
         <v>9850</v>
       </c>
       <c r="R43">
         <v>9850</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>26</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D44">
         <v>3</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>9550</v>
+        <v>10250</v>
       </c>
       <c r="G44">
-        <v>9320</v>
+        <v>9990</v>
       </c>
       <c r="H44">
-        <v>9100</v>
+        <v>9760</v>
       </c>
       <c r="I44">
-        <v>8870</v>
+        <v>9510</v>
       </c>
       <c r="J44">
-        <v>8650</v>
+        <v>9280</v>
       </c>
       <c r="K44">
-        <v>8440</v>
+        <v>9050</v>
       </c>
       <c r="L44">
-        <v>8320</v>
+        <v>8930</v>
       </c>
       <c r="M44">
-        <v>8200</v>
+        <v>8790</v>
       </c>
       <c r="N44">
-        <v>8070</v>
+        <v>8660</v>
       </c>
       <c r="O44">
-        <v>7960</v>
+        <v>8540</v>
       </c>
       <c r="P44">
-        <v>7830</v>
+        <v>8410</v>
       </c>
       <c r="Q44">
-        <v>7720</v>
+        <v>8290</v>
       </c>
       <c r="R44">
-        <v>7720</v>
+        <v>8290</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>28</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
         <v>1400</v>
       </c>
       <c r="D45">
         <v>3</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>8470</v>
       </c>
       <c r="G45">
         <v>8260</v>
       </c>
       <c r="H45">
@@ -2904,87 +2904,87 @@
       </c>
       <c r="Q46">
         <v>7930</v>
       </c>
       <c r="R46">
         <v>7930</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
         <v>1400</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>9360</v>
+        <v>9610</v>
       </c>
       <c r="G47">
-        <v>9130</v>
+        <v>9370</v>
       </c>
       <c r="H47">
-        <v>8910</v>
+        <v>9150</v>
       </c>
       <c r="I47">
-        <v>8690</v>
+        <v>8920</v>
       </c>
       <c r="J47">
-        <v>8480</v>
+        <v>8700</v>
       </c>
       <c r="K47">
-        <v>8270</v>
+        <v>8490</v>
       </c>
       <c r="L47">
-        <v>8160</v>
+        <v>8370</v>
       </c>
       <c r="M47">
-        <v>8030</v>
+        <v>8240</v>
       </c>
       <c r="N47">
-        <v>7910</v>
+        <v>8120</v>
       </c>
       <c r="O47">
-        <v>7800</v>
+        <v>8010</v>
       </c>
       <c r="P47">
-        <v>7680</v>
+        <v>7880</v>
       </c>
       <c r="Q47">
-        <v>7570</v>
+        <v>7770</v>
       </c>
       <c r="R47">
-        <v>7570</v>
+        <v>7770</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>31</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>1600</v>
       </c>
       <c r="D48">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>10020</v>
       </c>
       <c r="G48">
         <v>9780</v>
       </c>
       <c r="H48">
@@ -3567,152 +3567,152 @@
       </c>
       <c r="N58">
         <v>7820</v>
       </c>
       <c r="O58">
         <v>7710</v>
       </c>
       <c r="P58">
         <v>7590</v>
       </c>
       <c r="Q58">
         <v>7480</v>
       </c>
       <c r="R58">
         <v>7480</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>9870</v>
+        <v>9990</v>
       </c>
       <c r="G59">
-        <v>9630</v>
+        <v>9740</v>
       </c>
       <c r="H59">
-        <v>9400</v>
+        <v>9510</v>
       </c>
       <c r="I59">
-        <v>9170</v>
+        <v>9270</v>
       </c>
       <c r="J59">
-        <v>8940</v>
+        <v>9050</v>
       </c>
       <c r="K59">
-        <v>8720</v>
+        <v>8830</v>
       </c>
       <c r="L59">
-        <v>8600</v>
+        <v>8700</v>
       </c>
       <c r="M59">
-        <v>8470</v>
+        <v>8570</v>
       </c>
       <c r="N59">
-        <v>8340</v>
+        <v>8440</v>
       </c>
       <c r="O59">
-        <v>8230</v>
+        <v>8320</v>
       </c>
       <c r="P59">
-        <v>8100</v>
+        <v>8200</v>
       </c>
       <c r="Q59">
-        <v>7980</v>
+        <v>8080</v>
       </c>
       <c r="R59">
-        <v>7980</v>
+        <v>8080</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>43</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>1250</v>
       </c>
       <c r="D60">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>11290</v>
+        <v>16080</v>
       </c>
       <c r="G60">
-        <v>11010</v>
+        <v>15690</v>
       </c>
       <c r="H60">
-        <v>10750</v>
+        <v>15310</v>
       </c>
       <c r="I60">
-        <v>10480</v>
+        <v>14930</v>
       </c>
       <c r="J60">
-        <v>10230</v>
+        <v>14570</v>
       </c>
       <c r="K60">
-        <v>9980</v>
+        <v>14210</v>
       </c>
       <c r="L60">
-        <v>9840</v>
+        <v>14010</v>
       </c>
       <c r="M60">
-        <v>9690</v>
+        <v>13800</v>
       </c>
       <c r="N60">
-        <v>9540</v>
+        <v>13590</v>
       </c>
       <c r="O60">
-        <v>9410</v>
+        <v>13390</v>
       </c>
       <c r="P60">
-        <v>9260</v>
+        <v>13190</v>
       </c>
       <c r="Q60">
-        <v>9130</v>
+        <v>13000</v>
       </c>
       <c r="R60">
-        <v>9130</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
         <v>2000</v>
       </c>
       <c r="D61">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>21250</v>
       </c>
       <c r="G61">
         <v>20720</v>
       </c>
       <c r="H61">
@@ -3847,96 +3847,96 @@
       </c>
       <c r="N63">
         <v>8410</v>
       </c>
       <c r="O63">
         <v>8060</v>
       </c>
       <c r="P63">
         <v>7900</v>
       </c>
       <c r="Q63">
         <v>7850</v>
       </c>
       <c r="R63">
         <v>7850</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>47</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D64">
         <v>7</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>10340</v>
+        <v>10760</v>
       </c>
       <c r="G64">
-        <v>10090</v>
+        <v>10490</v>
       </c>
       <c r="H64">
-        <v>9850</v>
+        <v>10240</v>
       </c>
       <c r="I64">
-        <v>9600</v>
+        <v>9990</v>
       </c>
       <c r="J64">
+        <v>9750</v>
+      </c>
+      <c r="K64">
+        <v>9510</v>
+      </c>
+      <c r="L64">
         <v>9370</v>
       </c>
-      <c r="K64">
-[...4 lines deleted...]
-      </c>
       <c r="M64">
-        <v>8870</v>
+        <v>9230</v>
       </c>
       <c r="N64">
-        <v>8740</v>
+        <v>9090</v>
       </c>
       <c r="O64">
-        <v>8620</v>
+        <v>8960</v>
       </c>
       <c r="P64">
-        <v>8480</v>
+        <v>8830</v>
       </c>
       <c r="Q64">
-        <v>8360</v>
+        <v>8700</v>
       </c>
       <c r="R64">
-        <v>8360</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>48</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
         <v>1600</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>11550</v>
       </c>
       <c r="G65">
         <v>11420</v>
       </c>
       <c r="H65">
@@ -4127,152 +4127,152 @@
       </c>
       <c r="N68">
         <v>7210</v>
       </c>
       <c r="O68">
         <v>7110</v>
       </c>
       <c r="P68">
         <v>6910</v>
       </c>
       <c r="Q68">
         <v>6850</v>
       </c>
       <c r="R68">
         <v>6850</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>52</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9010</v>
+        <v>9660</v>
       </c>
       <c r="G69">
-        <v>8800</v>
+        <v>9430</v>
       </c>
       <c r="H69">
-        <v>8590</v>
+        <v>9210</v>
       </c>
       <c r="I69">
-        <v>8380</v>
+        <v>8980</v>
       </c>
       <c r="J69">
-        <v>8180</v>
+        <v>8770</v>
       </c>
       <c r="K69">
-        <v>7990</v>
+        <v>8560</v>
       </c>
       <c r="L69">
-        <v>7880</v>
+        <v>8450</v>
       </c>
       <c r="M69">
-        <v>7770</v>
+        <v>8320</v>
       </c>
       <c r="N69">
-        <v>7650</v>
+        <v>8200</v>
       </c>
       <c r="O69">
-        <v>7550</v>
+        <v>8090</v>
       </c>
       <c r="P69">
-        <v>7440</v>
+        <v>7970</v>
       </c>
       <c r="Q69">
-        <v>7330</v>
+        <v>7860</v>
       </c>
       <c r="R69">
-        <v>7330</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>52</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D70">
         <v>6</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>9650</v>
+        <v>9910</v>
       </c>
       <c r="G70">
-        <v>9420</v>
+        <v>9670</v>
       </c>
       <c r="H70">
-        <v>9190</v>
+        <v>9440</v>
       </c>
       <c r="I70">
-        <v>8960</v>
+        <v>9200</v>
       </c>
       <c r="J70">
-        <v>8740</v>
+        <v>8980</v>
       </c>
       <c r="K70">
-        <v>8530</v>
+        <v>8760</v>
       </c>
       <c r="L70">
-        <v>8410</v>
+        <v>8640</v>
       </c>
       <c r="M70">
-        <v>8280</v>
+        <v>8510</v>
       </c>
       <c r="N70">
-        <v>8160</v>
+        <v>8380</v>
       </c>
       <c r="O70">
-        <v>8040</v>
+        <v>8260</v>
       </c>
       <c r="P70">
-        <v>7920</v>
+        <v>8130</v>
       </c>
       <c r="Q70">
-        <v>7810</v>
+        <v>8020</v>
       </c>
       <c r="R70">
-        <v>7810</v>
+        <v>8020</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>53</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
         <v>4400</v>
       </c>
       <c r="D71">
         <v>37</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
         <v>14250</v>
       </c>
       <c r="G71">
         <v>14140</v>
       </c>
       <c r="H71">
@@ -4439,600 +4439,600 @@
       </c>
       <c r="N77" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q77" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R77" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>26</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D78">
         <v>4</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
-        <v>35.40000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="G78">
-        <v>34.5</v>
+        <v>37.9</v>
       </c>
       <c r="H78">
-        <v>33.6</v>
+        <v>37</v>
       </c>
       <c r="I78">
+        <v>36.1</v>
+      </c>
+      <c r="J78">
+        <v>35.2</v>
+      </c>
+      <c r="K78">
+        <v>34.3</v>
+      </c>
+      <c r="L78">
+        <v>33.8</v>
+      </c>
+      <c r="M78">
+        <v>33.3</v>
+      </c>
+      <c r="N78">
         <v>32.8</v>
       </c>
-      <c r="J78">
-[...13 lines deleted...]
-      </c>
       <c r="O78">
-        <v>29.5</v>
+        <v>32.3</v>
       </c>
       <c r="P78">
-        <v>29.1</v>
+        <v>31.8</v>
       </c>
       <c r="Q78">
-        <v>28.7</v>
+        <v>31.3</v>
       </c>
       <c r="R78">
-        <v>28.7</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79">
         <v>1350</v>
       </c>
       <c r="D79">
         <v>4</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
-        <v>30.9</v>
+        <v>32.6</v>
       </c>
       <c r="G79">
-        <v>30.1</v>
+        <v>31.8</v>
       </c>
       <c r="H79">
-        <v>29.3</v>
+        <v>31</v>
       </c>
       <c r="I79">
+        <v>30.2</v>
+      </c>
+      <c r="J79">
+        <v>29.4</v>
+      </c>
+      <c r="K79">
         <v>28.6</v>
       </c>
-      <c r="J79">
-[...4 lines deleted...]
-      </c>
       <c r="L79">
-        <v>26.8</v>
+        <v>28.2</v>
       </c>
       <c r="M79">
-        <v>26.5</v>
+        <v>27.8</v>
       </c>
       <c r="N79">
+        <v>27.4</v>
+      </c>
+      <c r="O79">
+        <v>27.0</v>
+      </c>
+      <c r="P79">
+        <v>26.6</v>
+      </c>
+      <c r="Q79">
         <v>26.2</v>
       </c>
-      <c r="O79">
-[...7 lines deleted...]
-      </c>
       <c r="R79">
-        <v>25.3</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>29</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80">
         <v>1200</v>
       </c>
       <c r="D80">
         <v>7</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>33.6</v>
+        <v>35.3</v>
       </c>
       <c r="G80">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="H80">
-        <v>32.0</v>
+        <v>33.7</v>
       </c>
       <c r="I80">
+        <v>32.9</v>
+      </c>
+      <c r="J80">
+        <v>32.1</v>
+      </c>
+      <c r="K80">
         <v>31.3</v>
       </c>
-      <c r="J80">
-[...4 lines deleted...]
-      </c>
       <c r="L80">
-        <v>29.4</v>
+        <v>30.8</v>
       </c>
       <c r="M80">
-        <v>29.0</v>
+        <v>30.3</v>
       </c>
       <c r="N80">
-        <v>28.6</v>
+        <v>29.8</v>
       </c>
       <c r="O80">
-        <v>28.2</v>
+        <v>29.3</v>
       </c>
       <c r="P80">
-        <v>27.8</v>
+        <v>28.8</v>
       </c>
       <c r="Q80">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
       <c r="R80">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>30</v>
       </c>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81">
         <v>1350</v>
       </c>
       <c r="D81">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>34.0</v>
+        <v>35.7</v>
       </c>
       <c r="G81">
-        <v>33.1</v>
+        <v>34.8</v>
       </c>
       <c r="H81">
-        <v>32.3</v>
+        <v>34</v>
       </c>
       <c r="I81">
+        <v>33.2</v>
+      </c>
+      <c r="J81">
+        <v>32.4</v>
+      </c>
+      <c r="K81">
         <v>31.6</v>
       </c>
-      <c r="J81">
-[...4 lines deleted...]
-      </c>
       <c r="L81">
-        <v>29.7</v>
+        <v>31.1</v>
       </c>
       <c r="M81">
-        <v>29.3</v>
+        <v>30.6</v>
       </c>
       <c r="N81">
-        <v>28.9</v>
+        <v>30.1</v>
       </c>
       <c r="O81">
-        <v>28.5</v>
+        <v>29.6</v>
       </c>
       <c r="P81">
-        <v>28.1</v>
+        <v>29.1</v>
       </c>
       <c r="Q81">
-        <v>27.7</v>
+        <v>28.6</v>
       </c>
       <c r="R81">
-        <v>27.7</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>32</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D82">
         <v>6</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>36.0</v>
+        <v>40</v>
       </c>
       <c r="G82">
-        <v>35.1</v>
+        <v>39.0</v>
       </c>
       <c r="H82">
-        <v>34.2</v>
+        <v>38</v>
       </c>
       <c r="I82">
-        <v>33.4</v>
+        <v>37.1</v>
       </c>
       <c r="J82">
-        <v>32.6</v>
+        <v>36.2</v>
       </c>
       <c r="K82">
-        <v>31.8</v>
+        <v>35.3</v>
       </c>
       <c r="L82">
-        <v>31.3</v>
+        <v>34.8</v>
       </c>
       <c r="M82">
-        <v>30.9</v>
+        <v>34.3</v>
       </c>
       <c r="N82">
-        <v>30.5</v>
+        <v>33.8</v>
       </c>
       <c r="O82">
-        <v>30.1</v>
+        <v>33.3</v>
       </c>
       <c r="P82">
-        <v>29.7</v>
+        <v>32.8</v>
       </c>
       <c r="Q82">
-        <v>29.3</v>
+        <v>32.3</v>
       </c>
       <c r="R82">
-        <v>29.3</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83">
         <v>600</v>
       </c>
       <c r="D83">
         <v>3</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>19.3</v>
+        <v>21</v>
       </c>
       <c r="G83">
-        <v>18.8</v>
+        <v>20.5</v>
       </c>
       <c r="H83">
-        <v>18.3</v>
+        <v>20</v>
       </c>
       <c r="I83">
+        <v>19.5</v>
+      </c>
+      <c r="J83">
+        <v>19</v>
+      </c>
+      <c r="K83">
+        <v>18.5</v>
+      </c>
+      <c r="L83">
+        <v>18.2</v>
+      </c>
+      <c r="M83">
         <v>17.9</v>
       </c>
-      <c r="J83">
-[...10 lines deleted...]
-      </c>
       <c r="N83">
-        <v>16.4</v>
+        <v>17.6</v>
       </c>
       <c r="O83">
-        <v>16.2</v>
+        <v>17.3</v>
       </c>
       <c r="P83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q83">
-        <v>15.8</v>
+        <v>16.7</v>
       </c>
       <c r="R83">
-        <v>15.8</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
         <v>1260</v>
       </c>
       <c r="D84">
         <v>5</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>30.2</v>
+        <v>31.9</v>
       </c>
       <c r="G84">
-        <v>29.4</v>
+        <v>31.1</v>
       </c>
       <c r="H84">
-        <v>28.6</v>
+        <v>30.3</v>
       </c>
       <c r="I84">
-        <v>27.9</v>
+        <v>29.5</v>
       </c>
       <c r="J84">
+        <v>28.8</v>
+      </c>
+      <c r="K84">
+        <v>28.1</v>
+      </c>
+      <c r="L84">
+        <v>27.7</v>
+      </c>
+      <c r="M84">
         <v>27.3</v>
       </c>
-      <c r="K84">
-[...7 lines deleted...]
-      </c>
       <c r="N84">
+        <v>26.9</v>
+      </c>
+      <c r="O84">
+        <v>26.5</v>
+      </c>
+      <c r="P84">
+        <v>26.1</v>
+      </c>
+      <c r="Q84">
         <v>25.7</v>
       </c>
-      <c r="O84">
-[...7 lines deleted...]
-      </c>
       <c r="R84">
-        <v>24.8</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
         <v>1780</v>
       </c>
       <c r="D85">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>42.40000000000001</v>
+        <v>44.1</v>
       </c>
       <c r="G85">
-        <v>41.3</v>
+        <v>43.0</v>
       </c>
       <c r="H85">
-        <v>40.3</v>
+        <v>42</v>
       </c>
       <c r="I85">
-        <v>39.2</v>
+        <v>40.8</v>
       </c>
       <c r="J85">
-        <v>38.1</v>
+        <v>39.6</v>
       </c>
       <c r="K85">
-        <v>37.2</v>
+        <v>38.6</v>
       </c>
       <c r="L85">
-        <v>36.6</v>
+        <v>38.0</v>
       </c>
       <c r="M85">
-        <v>36.1</v>
+        <v>37.4</v>
       </c>
       <c r="N85">
-        <v>35.59999999999999</v>
+        <v>36.8</v>
       </c>
       <c r="O85">
-        <v>35.099999999999994</v>
+        <v>36.2</v>
       </c>
       <c r="P85">
-        <v>34.6</v>
+        <v>35.6</v>
       </c>
       <c r="Q85">
-        <v>34.1</v>
+        <v>35.0</v>
       </c>
       <c r="R85">
-        <v>34.1</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>39</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
         <v>1300</v>
       </c>
       <c r="D86">
         <v>7</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>43.2</v>
+        <v>44.9</v>
       </c>
       <c r="G86">
-        <v>42.1</v>
+        <v>43.8</v>
       </c>
       <c r="H86">
-        <v>41.0</v>
+        <v>42.7</v>
       </c>
       <c r="I86">
-        <v>40.0</v>
+        <v>41.6</v>
       </c>
       <c r="J86">
-        <v>39.1</v>
+        <v>40.6</v>
       </c>
       <c r="K86">
-        <v>38.2</v>
+        <v>39.6</v>
       </c>
       <c r="L86">
-        <v>37.6</v>
+        <v>39.0</v>
       </c>
       <c r="M86">
-        <v>37.1</v>
+        <v>38.4</v>
       </c>
       <c r="N86">
-        <v>36.59999999999999</v>
+        <v>37.8</v>
       </c>
       <c r="O86">
-        <v>36.099999999999994</v>
+        <v>37.2</v>
       </c>
       <c r="P86">
-        <v>35.6</v>
+        <v>36.6</v>
       </c>
       <c r="Q86">
-        <v>35.1</v>
+        <v>36.0</v>
       </c>
       <c r="R86">
-        <v>35.1</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>40</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
         <v>950</v>
       </c>
       <c r="D87">
         <v>6</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>35.2</v>
+        <v>36.9</v>
       </c>
       <c r="G87">
-        <v>34.3</v>
+        <v>36.0</v>
       </c>
       <c r="H87">
-        <v>33.4</v>
+        <v>35.1</v>
       </c>
       <c r="I87">
-        <v>32.59999999999999</v>
+        <v>34.2</v>
       </c>
       <c r="J87">
-        <v>31.8</v>
+        <v>33.3</v>
       </c>
       <c r="K87">
-        <v>31.1</v>
+        <v>32.5</v>
       </c>
       <c r="L87">
-        <v>30.6</v>
+        <v>32.0</v>
       </c>
       <c r="M87">
-        <v>30.2</v>
+        <v>31.5</v>
       </c>
       <c r="N87">
-        <v>29.8</v>
+        <v>31.0</v>
       </c>
       <c r="O87">
-        <v>29.4</v>
+        <v>30.5</v>
       </c>
       <c r="P87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q87">
-        <v>28.6</v>
+        <v>29.5</v>
       </c>
       <c r="R87">
-        <v>28.6</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>41</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>750</v>
       </c>
       <c r="D88">
         <v>5</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>26.2</v>
       </c>
       <c r="G88">
         <v>25.6</v>
       </c>
       <c r="H88">
@@ -5055,432 +5055,432 @@
       </c>
       <c r="N88">
         <v>22.3</v>
       </c>
       <c r="O88">
         <v>22</v>
       </c>
       <c r="P88">
         <v>21.7</v>
       </c>
       <c r="Q88">
         <v>21.4</v>
       </c>
       <c r="R88">
         <v>21.4</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>42</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89">
-        <v>1300</v>
+        <v>1380</v>
       </c>
       <c r="D89">
         <v>7</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>36.2</v>
+        <v>38.4</v>
       </c>
       <c r="G89">
-        <v>35.3</v>
+        <v>37.5</v>
       </c>
       <c r="H89">
-        <v>34.40000000000001</v>
+        <v>36.6</v>
       </c>
       <c r="I89">
-        <v>33.59999999999999</v>
+        <v>35.7</v>
       </c>
       <c r="J89">
-        <v>32.8</v>
+        <v>34.8</v>
       </c>
       <c r="K89">
-        <v>32.0</v>
+        <v>33.9</v>
       </c>
       <c r="L89">
-        <v>31.5</v>
+        <v>33.4</v>
       </c>
       <c r="M89">
-        <v>31.1</v>
+        <v>32.9</v>
       </c>
       <c r="N89">
-        <v>30.7</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="O89">
-        <v>30.3</v>
+        <v>31.9</v>
       </c>
       <c r="P89">
-        <v>29.9</v>
+        <v>31.4</v>
       </c>
       <c r="Q89">
-        <v>29.5</v>
+        <v>30.9</v>
       </c>
       <c r="R89">
-        <v>29.5</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>73</v>
       </c>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90">
         <v>2450</v>
       </c>
       <c r="D90">
         <v>7</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>50.0</v>
+        <v>51.7</v>
       </c>
       <c r="G90">
-        <v>48.8</v>
+        <v>50.5</v>
       </c>
       <c r="H90">
-        <v>47.6</v>
+        <v>49.3</v>
       </c>
       <c r="I90">
-        <v>46.5</v>
+        <v>48.1</v>
       </c>
       <c r="J90">
-        <v>45.4</v>
+        <v>46.9</v>
       </c>
       <c r="K90">
+        <v>45.7</v>
+      </c>
+      <c r="L90">
+        <v>45.0</v>
+      </c>
+      <c r="M90">
         <v>44.3</v>
       </c>
-      <c r="L90">
-[...4 lines deleted...]
-      </c>
       <c r="N90">
-        <v>42.4</v>
+        <v>43.6</v>
       </c>
       <c r="O90">
-        <v>41.8</v>
+        <v>42.90000000000001</v>
       </c>
       <c r="P90">
-        <v>41.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q90">
-        <v>40.59999999999999</v>
+        <v>41.5</v>
       </c>
       <c r="R90">
-        <v>40.59999999999999</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>45</v>
       </c>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91">
         <v>2200</v>
       </c>
       <c r="D91">
         <v>9</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
+        <v>47.2</v>
+      </c>
+      <c r="G91">
+        <v>46.7</v>
+      </c>
+      <c r="H91">
+        <v>46.1</v>
+      </c>
+      <c r="I91">
         <v>45.5</v>
       </c>
-      <c r="G91">
-[...7 lines deleted...]
-      </c>
       <c r="J91">
-        <v>43.3</v>
+        <v>44.8</v>
       </c>
       <c r="K91">
+        <v>44.2</v>
+      </c>
+      <c r="L91">
+        <v>43.7</v>
+      </c>
+      <c r="M91">
+        <v>43.2</v>
+      </c>
+      <c r="N91">
         <v>42.8</v>
       </c>
-      <c r="L91">
-[...7 lines deleted...]
-      </c>
       <c r="O91">
-        <v>41.4</v>
+        <v>42.5</v>
       </c>
       <c r="P91">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q91">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
       <c r="R91">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>47</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
         <v>2700</v>
       </c>
       <c r="D92">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>49.1</v>
+        <v>50.8</v>
       </c>
       <c r="G92">
-        <v>47.90000000000001</v>
+        <v>49.6</v>
       </c>
       <c r="H92">
-        <v>46.7</v>
+        <v>48.4</v>
       </c>
       <c r="I92">
-        <v>45.6</v>
+        <v>47.2</v>
       </c>
       <c r="J92">
-        <v>44.6</v>
+        <v>46.1</v>
       </c>
       <c r="K92">
+        <v>45.0</v>
+      </c>
+      <c r="L92">
+        <v>44.3</v>
+      </c>
+      <c r="M92">
         <v>43.6</v>
       </c>
-      <c r="L92">
-[...4 lines deleted...]
-      </c>
       <c r="N92">
-        <v>41.7</v>
+        <v>42.9</v>
       </c>
       <c r="O92">
-        <v>41.099999999999994</v>
+        <v>42.2</v>
       </c>
       <c r="P92">
-        <v>40.5</v>
+        <v>41.5</v>
       </c>
       <c r="Q92">
-        <v>39.90000000000001</v>
+        <v>40.8</v>
       </c>
       <c r="R92">
-        <v>39.90000000000001</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>49</v>
       </c>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93">
         <v>1250</v>
       </c>
       <c r="D93">
         <v>6</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>36.7</v>
+        <v>38.4</v>
       </c>
       <c r="G93">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="H93">
-        <v>34.90000000000001</v>
+        <v>36.6</v>
       </c>
       <c r="I93">
-        <v>34.099999999999994</v>
+        <v>35.7</v>
       </c>
       <c r="J93">
-        <v>33.3</v>
+        <v>34.8</v>
       </c>
       <c r="K93">
-        <v>32.5</v>
+        <v>33.9</v>
       </c>
       <c r="L93">
-        <v>32.0</v>
+        <v>33.4</v>
       </c>
       <c r="M93">
-        <v>31.6</v>
+        <v>32.9</v>
       </c>
       <c r="N93">
-        <v>31.2</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="O93">
-        <v>30.8</v>
+        <v>31.9</v>
       </c>
       <c r="P93">
-        <v>30.4</v>
+        <v>31.4</v>
       </c>
       <c r="Q93">
-        <v>30.0</v>
+        <v>30.9</v>
       </c>
       <c r="R93">
-        <v>30.0</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>52</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94">
         <v>1500</v>
       </c>
       <c r="D94">
         <v>7</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>41.5</v>
+        <v>43.2</v>
       </c>
       <c r="G94">
-        <v>40.5</v>
+        <v>42.2</v>
       </c>
       <c r="H94">
-        <v>39.5</v>
+        <v>41.2</v>
       </c>
       <c r="I94">
-        <v>38.59999999999999</v>
+        <v>40.2</v>
       </c>
       <c r="J94">
-        <v>37.7</v>
+        <v>39.2</v>
       </c>
       <c r="K94">
-        <v>36.8</v>
+        <v>38.2</v>
       </c>
       <c r="L94">
-        <v>36.2</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="M94">
-        <v>35.7</v>
+        <v>37.0</v>
       </c>
       <c r="N94">
+        <v>36.40000000000001</v>
+      </c>
+      <c r="O94">
+        <v>35.8</v>
+      </c>
+      <c r="P94">
         <v>35.2</v>
       </c>
-      <c r="O94">
-[...4 lines deleted...]
-      </c>
       <c r="Q94">
-        <v>33.7</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="R94">
-        <v>33.7</v>
+        <v>34.59999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>54</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95">
         <v>1200</v>
       </c>
       <c r="D95">
         <v>6</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>31.9</v>
+        <v>33.6</v>
       </c>
       <c r="G95">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="H95">
-        <v>30.3</v>
+        <v>32</v>
       </c>
       <c r="I95">
+        <v>31.2</v>
+      </c>
+      <c r="J95">
+        <v>30.4</v>
+      </c>
+      <c r="K95">
         <v>29.6</v>
       </c>
-      <c r="J95">
-[...4 lines deleted...]
-      </c>
       <c r="L95">
-        <v>27.7</v>
+        <v>29.1</v>
       </c>
       <c r="M95">
-        <v>27.3</v>
+        <v>28.6</v>
       </c>
       <c r="N95">
-        <v>26.9</v>
+        <v>28.1</v>
       </c>
       <c r="O95">
-        <v>26.5</v>
+        <v>27.6</v>
       </c>
       <c r="P95">
-        <v>26.1</v>
+        <v>27.1</v>
       </c>
       <c r="Q95">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
       <c r="R95">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:19" customHeight="1" ht="20">
       <c r="A99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
       <c r="J99" s="2"/>
@@ -5535,600 +5535,600 @@
       </c>
       <c r="N100" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O100" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P100" s="4" t="s">
         <v>68</v>
       </c>
       <c r="Q100" s="4" t="s">
         <v>69</v>
       </c>
       <c r="R100" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>26</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D101">
         <v>4</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
-        <v>8860</v>
+        <v>9890</v>
       </c>
       <c r="G101">
-        <v>8650</v>
+        <v>9650</v>
       </c>
       <c r="H101">
-        <v>8440</v>
+        <v>9410</v>
       </c>
       <c r="I101">
+        <v>9180</v>
+      </c>
+      <c r="J101">
+        <v>8950</v>
+      </c>
+      <c r="K101">
+        <v>8740</v>
+      </c>
+      <c r="L101">
+        <v>8610</v>
+      </c>
+      <c r="M101">
+        <v>8480</v>
+      </c>
+      <c r="N101">
+        <v>8360</v>
+      </c>
+      <c r="O101">
         <v>8230</v>
       </c>
-      <c r="J101">
-[...16 lines deleted...]
-      </c>
       <c r="P101">
-        <v>7270</v>
+        <v>8120</v>
       </c>
       <c r="Q101">
-        <v>7160</v>
+        <v>7990</v>
       </c>
       <c r="R101">
-        <v>7160</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>28</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
         <v>1350</v>
       </c>
       <c r="D102">
         <v>4</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
-        <v>8050</v>
+        <v>8550</v>
       </c>
       <c r="G102">
-        <v>7860</v>
+        <v>8340</v>
       </c>
       <c r="H102">
-        <v>7670</v>
+        <v>8140</v>
       </c>
       <c r="I102">
-        <v>7480</v>
+        <v>7940</v>
       </c>
       <c r="J102">
-        <v>7300</v>
+        <v>7740</v>
       </c>
       <c r="K102">
+        <v>7560</v>
+      </c>
+      <c r="L102">
+        <v>7450</v>
+      </c>
+      <c r="M102">
+        <v>7340</v>
+      </c>
+      <c r="N102">
+        <v>7230</v>
+      </c>
+      <c r="O102">
         <v>7120</v>
       </c>
-      <c r="L102">
-[...2 lines deleted...]
-      <c r="M102">
+      <c r="P102">
+        <v>7020</v>
+      </c>
+      <c r="Q102">
         <v>6910</v>
       </c>
-      <c r="N102">
-[...10 lines deleted...]
-      </c>
       <c r="R102">
-        <v>6510</v>
+        <v>6910</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>29</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>1200</v>
       </c>
       <c r="D103">
         <v>7</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>8450</v>
+        <v>8950</v>
       </c>
       <c r="G103">
-        <v>8260</v>
+        <v>8740</v>
       </c>
       <c r="H103">
-        <v>8050</v>
+        <v>8520</v>
       </c>
       <c r="I103">
-        <v>7860</v>
+        <v>8320</v>
       </c>
       <c r="J103">
-        <v>7670</v>
+        <v>8110</v>
       </c>
       <c r="K103">
-        <v>7480</v>
+        <v>7920</v>
       </c>
       <c r="L103">
-        <v>7360</v>
+        <v>7800</v>
       </c>
       <c r="M103">
-        <v>7250</v>
+        <v>7680</v>
       </c>
       <c r="N103">
-        <v>7150</v>
+        <v>7570</v>
       </c>
       <c r="O103">
-        <v>7040</v>
+        <v>7450</v>
       </c>
       <c r="P103">
-        <v>6940</v>
+        <v>7350</v>
       </c>
       <c r="Q103">
-        <v>6840</v>
+        <v>7240</v>
       </c>
       <c r="R103">
-        <v>6840</v>
+        <v>7240</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104">
         <v>1350</v>
       </c>
       <c r="D104">
         <v>6</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>8550</v>
+        <v>9050</v>
       </c>
       <c r="G104">
-        <v>8350</v>
+        <v>8830</v>
       </c>
       <c r="H104">
-        <v>8140</v>
+        <v>8610</v>
       </c>
       <c r="I104">
-        <v>7950</v>
+        <v>8410</v>
       </c>
       <c r="J104">
-        <v>7760</v>
+        <v>8200</v>
       </c>
       <c r="K104">
-        <v>7570</v>
+        <v>8010</v>
       </c>
       <c r="L104">
-        <v>7450</v>
+        <v>7890</v>
       </c>
       <c r="M104">
-        <v>7340</v>
+        <v>7770</v>
       </c>
       <c r="N104">
-        <v>7230</v>
+        <v>7650</v>
       </c>
       <c r="O104">
-        <v>7130</v>
+        <v>7540</v>
       </c>
       <c r="P104">
-        <v>7020</v>
+        <v>7430</v>
       </c>
       <c r="Q104">
-        <v>6920</v>
+        <v>7320</v>
       </c>
       <c r="R104">
-        <v>6920</v>
+        <v>7320</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>32</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>9040</v>
+        <v>10200</v>
       </c>
       <c r="G105">
-        <v>8830</v>
+        <v>9950</v>
       </c>
       <c r="H105">
-        <v>8610</v>
+        <v>9700</v>
       </c>
       <c r="I105">
-        <v>8410</v>
+        <v>9470</v>
       </c>
       <c r="J105">
-        <v>8200</v>
+        <v>9230</v>
       </c>
       <c r="K105">
-        <v>8000</v>
+        <v>9020</v>
       </c>
       <c r="L105">
-        <v>7870</v>
+        <v>8880</v>
       </c>
       <c r="M105">
-        <v>7760</v>
+        <v>8750</v>
       </c>
       <c r="N105">
-        <v>7650</v>
+        <v>8620</v>
       </c>
       <c r="O105">
-        <v>7540</v>
+        <v>8490</v>
       </c>
       <c r="P105">
-        <v>7420</v>
+        <v>8370</v>
       </c>
       <c r="Q105">
-        <v>7310</v>
+        <v>8240</v>
       </c>
       <c r="R105">
-        <v>7310</v>
+        <v>8240</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>34</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106">
         <v>600</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>4870</v>
+        <v>5370</v>
       </c>
       <c r="G106">
-        <v>4760</v>
+        <v>5240</v>
       </c>
       <c r="H106">
-        <v>4640</v>
+        <v>5110</v>
       </c>
       <c r="I106">
-        <v>4530</v>
+        <v>4990</v>
       </c>
       <c r="J106">
-        <v>4420</v>
+        <v>4860</v>
       </c>
       <c r="K106">
-        <v>4310</v>
+        <v>4750</v>
       </c>
       <c r="L106">
-        <v>4240</v>
+        <v>4680</v>
       </c>
       <c r="M106">
-        <v>4180</v>
+        <v>4610</v>
       </c>
       <c r="N106">
-        <v>4120</v>
+        <v>4540</v>
       </c>
       <c r="O106">
-        <v>4060</v>
+        <v>4470</v>
       </c>
       <c r="P106">
-        <v>4000</v>
+        <v>4410</v>
       </c>
       <c r="Q106">
-        <v>3940</v>
+        <v>4340</v>
       </c>
       <c r="R106">
-        <v>3940</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>36</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107">
         <v>1260</v>
       </c>
       <c r="D107">
         <v>5</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>7670</v>
+        <v>8170</v>
       </c>
       <c r="G107">
-        <v>7490</v>
+        <v>7970</v>
       </c>
       <c r="H107">
-        <v>7280</v>
+        <v>7750</v>
       </c>
       <c r="I107">
-        <v>7110</v>
+        <v>7570</v>
       </c>
       <c r="J107">
-        <v>6940</v>
+        <v>7380</v>
       </c>
       <c r="K107">
-        <v>6760</v>
+        <v>7200</v>
       </c>
       <c r="L107">
-        <v>6660</v>
+        <v>7100</v>
       </c>
       <c r="M107">
-        <v>6560</v>
+        <v>6990</v>
       </c>
       <c r="N107">
-        <v>6470</v>
+        <v>6890</v>
       </c>
       <c r="O107">
-        <v>6370</v>
+        <v>6780</v>
       </c>
       <c r="P107">
-        <v>6280</v>
+        <v>6690</v>
       </c>
       <c r="Q107">
-        <v>6180</v>
+        <v>6580</v>
       </c>
       <c r="R107">
-        <v>6180</v>
+        <v>6580</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>37</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108">
         <v>1780</v>
       </c>
       <c r="D108">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>11140</v>
+        <v>11640</v>
       </c>
       <c r="G108">
-        <v>10880</v>
+        <v>11360</v>
       </c>
       <c r="H108">
-        <v>10610</v>
+        <v>11080</v>
       </c>
       <c r="I108">
-        <v>10280</v>
+        <v>10740</v>
       </c>
       <c r="J108">
-        <v>9980</v>
+        <v>10420</v>
       </c>
       <c r="K108">
+        <v>10160</v>
+      </c>
+      <c r="L108">
+        <v>10010</v>
+      </c>
+      <c r="M108">
+        <v>9860</v>
+      </c>
+      <c r="N108">
         <v>9720</v>
       </c>
-      <c r="L108">
+      <c r="O108">
         <v>9570</v>
       </c>
-      <c r="M108">
+      <c r="P108">
         <v>9430</v>
       </c>
-      <c r="N108">
-[...7 lines deleted...]
-      </c>
       <c r="Q108">
-        <v>8890</v>
+        <v>9290</v>
       </c>
       <c r="R108">
-        <v>8890</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>39</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109">
         <v>1300</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>10830</v>
+        <v>11330</v>
       </c>
       <c r="G109">
-        <v>10580</v>
+        <v>11060</v>
       </c>
       <c r="H109">
-        <v>10310</v>
+        <v>10780</v>
       </c>
       <c r="I109">
-        <v>10070</v>
+        <v>10530</v>
       </c>
       <c r="J109">
-        <v>9820</v>
+        <v>10260</v>
       </c>
       <c r="K109">
+        <v>10020</v>
+      </c>
+      <c r="L109">
+        <v>9870</v>
+      </c>
+      <c r="M109">
+        <v>9720</v>
+      </c>
+      <c r="N109">
         <v>9580</v>
       </c>
-      <c r="L109">
+      <c r="O109">
         <v>9430</v>
       </c>
-      <c r="M109">
-[...2 lines deleted...]
-      <c r="N109">
+      <c r="P109">
+        <v>9300</v>
+      </c>
+      <c r="Q109">
         <v>9160</v>
       </c>
-      <c r="O109">
-[...7 lines deleted...]
-      </c>
       <c r="R109">
-        <v>8760</v>
+        <v>9160</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>40</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110">
         <v>950</v>
       </c>
       <c r="D110">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>8840</v>
+        <v>9340</v>
       </c>
       <c r="G110">
-        <v>8640</v>
+        <v>9120</v>
       </c>
       <c r="H110">
-        <v>8420</v>
+        <v>8890</v>
       </c>
       <c r="I110">
-        <v>8220</v>
+        <v>8680</v>
       </c>
       <c r="J110">
+        <v>8460</v>
+      </c>
+      <c r="K110">
+        <v>8260</v>
+      </c>
+      <c r="L110">
+        <v>8140</v>
+      </c>
+      <c r="M110">
         <v>8020</v>
       </c>
-      <c r="K110">
-[...7 lines deleted...]
-      </c>
       <c r="N110">
-        <v>7480</v>
+        <v>7900</v>
       </c>
       <c r="O110">
-        <v>7370</v>
+        <v>7780</v>
       </c>
       <c r="P110">
-        <v>7260</v>
+        <v>7670</v>
       </c>
       <c r="Q110">
-        <v>7150</v>
+        <v>7550</v>
       </c>
       <c r="R110">
-        <v>7150</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>41</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>750</v>
       </c>
       <c r="D111">
         <v>5</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
         <v>6630</v>
       </c>
       <c r="G111">
         <v>6470</v>
       </c>
       <c r="H111">
@@ -6151,432 +6151,432 @@
       </c>
       <c r="N111">
         <v>5610</v>
       </c>
       <c r="O111">
         <v>5520</v>
       </c>
       <c r="P111">
         <v>5440</v>
       </c>
       <c r="Q111">
         <v>5360</v>
       </c>
       <c r="R111">
         <v>5360</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>42</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112">
-        <v>1300</v>
+        <v>1380</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9120</v>
+        <v>9770</v>
       </c>
       <c r="G112">
-        <v>8900</v>
+        <v>9530</v>
       </c>
       <c r="H112">
-        <v>8680</v>
+        <v>9300</v>
       </c>
       <c r="I112">
-        <v>8470</v>
+        <v>9070</v>
       </c>
       <c r="J112">
-        <v>8270</v>
+        <v>8840</v>
       </c>
       <c r="K112">
-        <v>8060</v>
+        <v>8640</v>
       </c>
       <c r="L112">
-        <v>7940</v>
+        <v>8510</v>
       </c>
       <c r="M112">
-        <v>7820</v>
+        <v>8380</v>
       </c>
       <c r="N112">
-        <v>7710</v>
+        <v>8260</v>
       </c>
       <c r="O112">
-        <v>7590</v>
+        <v>8130</v>
       </c>
       <c r="P112">
-        <v>7480</v>
+        <v>8020</v>
       </c>
       <c r="Q112">
-        <v>7370</v>
+        <v>7890</v>
       </c>
       <c r="R112">
-        <v>7370</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>73</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113">
         <v>2450</v>
       </c>
       <c r="D113">
         <v>7</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>12540</v>
+        <v>13040</v>
       </c>
       <c r="G113">
-        <v>12250</v>
+        <v>12730</v>
       </c>
       <c r="H113">
-        <v>11940</v>
+        <v>12410</v>
       </c>
       <c r="I113">
-        <v>11650</v>
+        <v>12110</v>
       </c>
       <c r="J113">
-        <v>11370</v>
+        <v>11810</v>
       </c>
       <c r="K113">
-        <v>11090</v>
+        <v>11530</v>
       </c>
       <c r="L113">
-        <v>10920</v>
+        <v>11360</v>
       </c>
       <c r="M113">
-        <v>10760</v>
+        <v>11190</v>
       </c>
       <c r="N113">
-        <v>10600</v>
+        <v>11020</v>
       </c>
       <c r="O113">
-        <v>10450</v>
+        <v>10860</v>
       </c>
       <c r="P113">
-        <v>10300</v>
+        <v>10710</v>
       </c>
       <c r="Q113">
-        <v>10140</v>
+        <v>10540</v>
       </c>
       <c r="R113">
-        <v>10140</v>
+        <v>10540</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>45</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114">
         <v>2200</v>
       </c>
       <c r="D114">
         <v>9</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>10900</v>
+        <v>11400</v>
       </c>
       <c r="G114">
-        <v>10790</v>
+        <v>11270</v>
       </c>
       <c r="H114">
+        <v>11120</v>
+      </c>
+      <c r="I114">
+        <v>10960</v>
+      </c>
+      <c r="J114">
+        <v>10800</v>
+      </c>
+      <c r="K114">
         <v>10650</v>
       </c>
-      <c r="I114">
-[...7 lines deleted...]
-      </c>
       <c r="L114">
-        <v>10110</v>
+        <v>10550</v>
       </c>
       <c r="M114">
-        <v>10010</v>
+        <v>10440</v>
       </c>
       <c r="N114">
-        <v>9920</v>
+        <v>10340</v>
       </c>
       <c r="O114">
-        <v>9860</v>
+        <v>10270</v>
       </c>
       <c r="P114">
-        <v>9760</v>
+        <v>10170</v>
       </c>
       <c r="Q114">
-        <v>9700</v>
+        <v>10100</v>
       </c>
       <c r="R114">
-        <v>9700</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>47</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115">
         <v>2700</v>
       </c>
       <c r="D115">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>12330</v>
+        <v>12830</v>
       </c>
       <c r="G115">
-        <v>12040</v>
+        <v>12520</v>
       </c>
       <c r="H115">
-        <v>11740</v>
+        <v>12210</v>
       </c>
       <c r="I115">
-        <v>11460</v>
+        <v>11920</v>
       </c>
       <c r="J115">
+        <v>11620</v>
+      </c>
+      <c r="K115">
+        <v>11350</v>
+      </c>
+      <c r="L115">
         <v>11180</v>
       </c>
-      <c r="K115">
-[...4 lines deleted...]
-      </c>
       <c r="M115">
-        <v>10580</v>
+        <v>11010</v>
       </c>
       <c r="N115">
-        <v>10430</v>
+        <v>10850</v>
       </c>
       <c r="O115">
-        <v>10270</v>
+        <v>10680</v>
       </c>
       <c r="P115">
-        <v>10120</v>
+        <v>10530</v>
       </c>
       <c r="Q115">
-        <v>9980</v>
+        <v>10380</v>
       </c>
       <c r="R115">
-        <v>9980</v>
+        <v>10380</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116">
         <v>1250</v>
       </c>
       <c r="D116">
         <v>6</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>9250</v>
+        <v>9750</v>
       </c>
       <c r="G116">
-        <v>9040</v>
+        <v>9520</v>
       </c>
       <c r="H116">
-        <v>8810</v>
+        <v>9280</v>
       </c>
       <c r="I116">
-        <v>8600</v>
+        <v>9060</v>
       </c>
       <c r="J116">
-        <v>8390</v>
+        <v>8830</v>
       </c>
       <c r="K116">
-        <v>8180</v>
+        <v>8620</v>
       </c>
       <c r="L116">
-        <v>8060</v>
+        <v>8500</v>
       </c>
       <c r="M116">
-        <v>7940</v>
+        <v>8370</v>
       </c>
       <c r="N116">
-        <v>7820</v>
+        <v>8240</v>
       </c>
       <c r="O116">
-        <v>7710</v>
+        <v>8120</v>
       </c>
       <c r="P116">
-        <v>7600</v>
+        <v>8010</v>
       </c>
       <c r="Q116">
-        <v>7480</v>
+        <v>7880</v>
       </c>
       <c r="R116">
-        <v>7480</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>52</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117">
         <v>1500</v>
       </c>
       <c r="D117">
         <v>7</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
-        <v>10410</v>
+        <v>10910</v>
       </c>
       <c r="G117">
-        <v>10160</v>
+        <v>10640</v>
       </c>
       <c r="H117">
-        <v>9910</v>
+        <v>10380</v>
       </c>
       <c r="I117">
-        <v>9670</v>
+        <v>10130</v>
       </c>
       <c r="J117">
-        <v>9440</v>
+        <v>9880</v>
       </c>
       <c r="K117">
-        <v>9210</v>
+        <v>9650</v>
       </c>
       <c r="L117">
-        <v>9060</v>
+        <v>9500</v>
       </c>
       <c r="M117">
-        <v>8930</v>
+        <v>9360</v>
       </c>
       <c r="N117">
-        <v>8800</v>
+        <v>9220</v>
       </c>
       <c r="O117">
-        <v>8670</v>
+        <v>9080</v>
       </c>
       <c r="P117">
-        <v>8550</v>
+        <v>8960</v>
       </c>
       <c r="Q117">
-        <v>8420</v>
+        <v>8820</v>
       </c>
       <c r="R117">
-        <v>8420</v>
+        <v>8820</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>54</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118">
         <v>1200</v>
       </c>
       <c r="D118">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>7960</v>
+        <v>8460</v>
       </c>
       <c r="G118">
-        <v>7780</v>
+        <v>8260</v>
       </c>
       <c r="H118">
-        <v>7580</v>
+        <v>8050</v>
       </c>
       <c r="I118">
-        <v>7400</v>
+        <v>7860</v>
       </c>
       <c r="J118">
-        <v>7220</v>
+        <v>7660</v>
       </c>
       <c r="K118">
-        <v>7040</v>
+        <v>7480</v>
       </c>
       <c r="L118">
-        <v>6930</v>
+        <v>7370</v>
       </c>
       <c r="M118">
-        <v>6830</v>
+        <v>7260</v>
       </c>
       <c r="N118">
-        <v>6730</v>
+        <v>7150</v>
       </c>
       <c r="O118">
-        <v>6640</v>
+        <v>7050</v>
       </c>
       <c r="P118">
-        <v>6540</v>
+        <v>6950</v>
       </c>
       <c r="Q118">
-        <v>6440</v>
+        <v>6840</v>
       </c>
       <c r="R118">
-        <v>6440</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A73:R73"/>
     <mergeCell ref="A74:R74"/>
     <mergeCell ref="A75:R75"/>
     <mergeCell ref="A76:R76"/>