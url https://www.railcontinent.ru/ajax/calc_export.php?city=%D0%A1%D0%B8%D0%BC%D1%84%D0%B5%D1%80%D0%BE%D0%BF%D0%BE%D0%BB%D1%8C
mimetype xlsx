--- v1 (2026-02-02)
+++ v2 (2026-04-15)
@@ -649,54 +649,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S95"/>
+  <dimension ref="A1:S93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F92" sqref="F92"/>
+      <selection activeCell="A90" sqref="A90:R90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.831" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.831" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.5" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.5" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.5" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.5" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.5" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.5" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.5" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.5" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.5" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.5" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.5" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.5" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.5" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.5" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.5" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.5" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -788,81 +788,81 @@
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
         <v>5650</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>70.5</v>
+        <v>73.5</v>
       </c>
       <c r="G6">
-        <v>69.5</v>
+        <v>71.7</v>
       </c>
       <c r="H6">
-        <v>68.5</v>
+        <v>70.0</v>
       </c>
       <c r="I6">
-        <v>67.0</v>
+        <v>68.3</v>
       </c>
       <c r="J6">
-        <v>65.59999999999999</v>
+        <v>66.7</v>
       </c>
       <c r="K6">
-        <v>64.7</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="L6">
-        <v>63.2</v>
+        <v>64.2</v>
       </c>
       <c r="M6">
-        <v>61.7</v>
+        <v>63.3</v>
       </c>
       <c r="N6">
-        <v>61.2</v>
+        <v>62.40000000000001</v>
       </c>
       <c r="O6">
-        <v>60.7</v>
+        <v>61.5</v>
       </c>
       <c r="P6">
-        <v>60.2</v>
+        <v>60.6</v>
       </c>
       <c r="Q6">
         <v>59.7</v>
       </c>
       <c r="R6">
         <v>59.7</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>4700</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
@@ -1227,152 +1227,152 @@
       </c>
       <c r="N13">
         <v>37.1</v>
       </c>
       <c r="O13">
         <v>36.6</v>
       </c>
       <c r="P13">
         <v>36.1</v>
       </c>
       <c r="Q13">
         <v>35.59999999999999</v>
       </c>
       <c r="R13">
         <v>35.59999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>4650</v>
+        <v>4700</v>
       </c>
       <c r="D14">
         <v>7</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>61.1</v>
+        <v>63.3</v>
       </c>
       <c r="G14">
-        <v>59.6</v>
+        <v>61.8</v>
       </c>
       <c r="H14">
-        <v>58.1</v>
+        <v>60.3</v>
       </c>
       <c r="I14">
-        <v>56.6</v>
+        <v>58.8</v>
       </c>
       <c r="J14">
-        <v>55.3</v>
+        <v>57.40000000000001</v>
       </c>
       <c r="K14">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="L14">
-        <v>53.2</v>
+        <v>55.2</v>
       </c>
       <c r="M14">
-        <v>52.40000000000001</v>
+        <v>54.40000000000001</v>
       </c>
       <c r="N14">
-        <v>51.7</v>
+        <v>53.6</v>
       </c>
       <c r="O14">
-        <v>51.0</v>
+        <v>52.8</v>
       </c>
       <c r="P14">
-        <v>50.3</v>
+        <v>52.0</v>
       </c>
       <c r="Q14">
-        <v>49.6</v>
+        <v>51.2</v>
       </c>
       <c r="R14">
-        <v>49.6</v>
+        <v>51.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
         <v>4700</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>69.8</v>
+        <v>71.8</v>
       </c>
       <c r="G15">
-        <v>68.8</v>
+        <v>70.8</v>
       </c>
       <c r="H15">
-        <v>67.7</v>
+        <v>69.7</v>
       </c>
       <c r="I15">
-        <v>66.5</v>
+        <v>68.5</v>
       </c>
       <c r="J15">
-        <v>65.40000000000001</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="K15">
+        <v>66.40000000000001</v>
+      </c>
+      <c r="L15">
+        <v>65.7</v>
+      </c>
+      <c r="M15">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="N15">
         <v>64.40000000000001</v>
       </c>
-      <c r="L15">
-[...7 lines deleted...]
-      </c>
       <c r="O15">
-        <v>61.90000000000001</v>
+        <v>63.90000000000001</v>
       </c>
       <c r="P15">
-        <v>61.2</v>
+        <v>63.2</v>
       </c>
       <c r="Q15">
-        <v>60.7</v>
+        <v>62.7</v>
       </c>
       <c r="R15">
-        <v>60.7</v>
+        <v>62.7</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" customHeight="1" ht="20">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -1436,87 +1436,87 @@
       </c>
       <c r="Q20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>5650</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="6">
-        <v>17560</v>
+        <v>19030</v>
       </c>
       <c r="G21">
-        <v>17310</v>
+        <v>18580</v>
       </c>
       <c r="H21">
-        <v>17010</v>
+        <v>18130</v>
       </c>
       <c r="I21">
-        <v>16770</v>
+        <v>17700</v>
       </c>
       <c r="J21">
-        <v>16530</v>
+        <v>17270</v>
       </c>
       <c r="K21">
-        <v>16200</v>
+        <v>16850</v>
       </c>
       <c r="L21">
-        <v>15970</v>
+        <v>16610</v>
       </c>
       <c r="M21">
-        <v>15830</v>
+        <v>16360</v>
       </c>
       <c r="N21">
-        <v>15700</v>
+        <v>16130</v>
       </c>
       <c r="O21">
-        <v>15570</v>
+        <v>15890</v>
       </c>
       <c r="P21">
-        <v>15390</v>
+        <v>15660</v>
       </c>
       <c r="Q21">
-        <v>15260</v>
+        <v>15430</v>
       </c>
       <c r="R21">
-        <v>15260</v>
+        <v>15430</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>4700</v>
       </c>
       <c r="D22">
         <v>7</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
         <v>15320</v>
       </c>
       <c r="G22">
         <v>14950</v>
       </c>
       <c r="H22">
@@ -1875,152 +1875,152 @@
       </c>
       <c r="N28">
         <v>9310</v>
       </c>
       <c r="O28">
         <v>9170</v>
       </c>
       <c r="P28">
         <v>9030</v>
       </c>
       <c r="Q28">
         <v>8890</v>
       </c>
       <c r="R28">
         <v>8890</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>4650</v>
+        <v>4700</v>
       </c>
       <c r="D29">
         <v>7</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>15580</v>
+        <v>15830</v>
       </c>
       <c r="G29">
-        <v>15210</v>
+        <v>15450</v>
       </c>
       <c r="H29">
-        <v>14830</v>
+        <v>15070</v>
       </c>
       <c r="I29">
-        <v>14470</v>
+        <v>14710</v>
       </c>
       <c r="J29">
-        <v>14120</v>
+        <v>14340</v>
       </c>
       <c r="K29">
-        <v>13770</v>
+        <v>13990</v>
       </c>
       <c r="L29">
+        <v>13790</v>
+      </c>
+      <c r="M29">
         <v>13580</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
-        <v>13170</v>
+        <v>13380</v>
       </c>
       <c r="O29">
-        <v>12980</v>
+        <v>13190</v>
       </c>
       <c r="P29">
-        <v>12780</v>
+        <v>12990</v>
       </c>
       <c r="Q29">
-        <v>12590</v>
+        <v>12790</v>
       </c>
       <c r="R29">
-        <v>12590</v>
+        <v>12790</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>4700</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>16930</v>
+        <v>17390</v>
       </c>
       <c r="G30">
-        <v>16680</v>
+        <v>17140</v>
       </c>
       <c r="H30">
-        <v>16400</v>
+        <v>16860</v>
       </c>
       <c r="I30">
-        <v>16120</v>
+        <v>16580</v>
       </c>
       <c r="J30">
-        <v>15840</v>
+        <v>16300</v>
       </c>
       <c r="K30">
-        <v>15570</v>
+        <v>16030</v>
       </c>
       <c r="L30">
-        <v>15410</v>
+        <v>15870</v>
       </c>
       <c r="M30">
-        <v>15230</v>
+        <v>15690</v>
       </c>
       <c r="N30">
-        <v>15060</v>
+        <v>15520</v>
       </c>
       <c r="O30">
-        <v>14890</v>
+        <v>15390</v>
       </c>
       <c r="P30">
-        <v>14760</v>
+        <v>15220</v>
       </c>
       <c r="Q30">
-        <v>14630</v>
+        <v>15090</v>
       </c>
       <c r="R30">
-        <v>14630</v>
+        <v>15090</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:19" customHeight="1" ht="20">
       <c r="A34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
@@ -2293,2854 +2293,2742 @@
       </c>
       <c r="L39">
         <v>34.8</v>
       </c>
       <c r="M39">
         <v>34.3</v>
       </c>
       <c r="N39">
         <v>33.8</v>
       </c>
       <c r="O39">
         <v>33.3</v>
       </c>
       <c r="P39">
         <v>32.8</v>
       </c>
       <c r="Q39">
         <v>32.3</v>
       </c>
       <c r="R39">
         <v>32.3</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>400</v>
+        <v>650</v>
       </c>
       <c r="D40">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>21.1</v>
+        <v>25.2</v>
       </c>
       <c r="G40">
-        <v>20.6</v>
+        <v>24.6</v>
       </c>
       <c r="H40">
-        <v>20.1</v>
+        <v>24</v>
       </c>
       <c r="I40">
-        <v>19.6</v>
+        <v>23.4</v>
       </c>
       <c r="J40">
-        <v>19.1</v>
+        <v>22.8</v>
       </c>
       <c r="K40">
-        <v>18.6</v>
+        <v>22.2</v>
       </c>
       <c r="L40">
-        <v>18.3</v>
+        <v>21.9</v>
       </c>
       <c r="M40">
-        <v>18</v>
+        <v>21.6</v>
       </c>
       <c r="N40">
-        <v>17.7</v>
+        <v>21.3</v>
       </c>
       <c r="O40">
-        <v>17.4</v>
+        <v>21</v>
       </c>
       <c r="P40">
-        <v>17.1</v>
+        <v>20.7</v>
       </c>
       <c r="Q40">
-        <v>16.8</v>
+        <v>20.4</v>
       </c>
       <c r="R40">
-        <v>16.8</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>650</v>
+        <v>1650</v>
       </c>
       <c r="D41">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>25.2</v>
+        <v>45.8</v>
       </c>
       <c r="G41">
-        <v>24.6</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="H41">
-        <v>24</v>
+        <v>43.6</v>
       </c>
       <c r="I41">
-        <v>23.4</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="J41">
-        <v>22.8</v>
+        <v>41.8</v>
       </c>
       <c r="K41">
-        <v>22.2</v>
+        <v>40.0</v>
       </c>
       <c r="L41">
-        <v>21.9</v>
+        <v>38.3</v>
       </c>
       <c r="M41">
-        <v>21.6</v>
+        <v>37.8</v>
       </c>
       <c r="N41">
-        <v>21.3</v>
+        <v>36.7</v>
       </c>
       <c r="O41">
-        <v>21</v>
+        <v>36.4</v>
       </c>
       <c r="P41">
-        <v>20.7</v>
+        <v>36.1</v>
       </c>
       <c r="Q41">
-        <v>20.4</v>
+        <v>35.8</v>
       </c>
       <c r="R41">
-        <v>20.4</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
-        <v>1650</v>
+        <v>1310</v>
       </c>
       <c r="D42">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>45.8</v>
+        <v>36.1</v>
       </c>
       <c r="G42">
-        <v>44.40000000000001</v>
+        <v>35.2</v>
       </c>
       <c r="H42">
-        <v>43.6</v>
+        <v>34.3</v>
       </c>
       <c r="I42">
-        <v>42.59999999999999</v>
+        <v>33.4</v>
       </c>
       <c r="J42">
-        <v>41.8</v>
+        <v>32.6</v>
       </c>
       <c r="K42">
-        <v>40.0</v>
+        <v>31.8</v>
       </c>
       <c r="L42">
-        <v>38.3</v>
+        <v>31.4</v>
       </c>
       <c r="M42">
-        <v>37.8</v>
+        <v>31.0</v>
       </c>
       <c r="N42">
-        <v>36.7</v>
+        <v>30.6</v>
       </c>
       <c r="O42">
-        <v>36.4</v>
+        <v>30.2</v>
       </c>
       <c r="P42">
-        <v>36.1</v>
+        <v>29.8</v>
       </c>
       <c r="Q42">
-        <v>35.8</v>
+        <v>29.4</v>
       </c>
       <c r="R42">
-        <v>35.8</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>1310</v>
+        <v>1650</v>
       </c>
       <c r="D43">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>33.9</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="G43">
-        <v>33.2</v>
+        <v>42.1</v>
       </c>
       <c r="H43">
-        <v>32.5</v>
+        <v>41.1</v>
       </c>
       <c r="I43">
-        <v>31.8</v>
+        <v>40.099999999999994</v>
       </c>
       <c r="J43">
-        <v>31.1</v>
+        <v>39.1</v>
       </c>
       <c r="K43">
-        <v>30.0</v>
+        <v>38.1</v>
       </c>
       <c r="L43">
-        <v>29.4</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="M43">
-        <v>28.8</v>
+        <v>37.1</v>
       </c>
       <c r="N43">
-        <v>28.1</v>
+        <v>36.6</v>
       </c>
       <c r="O43">
-        <v>27.5</v>
+        <v>36.1</v>
       </c>
       <c r="P43">
-        <v>26.9</v>
+        <v>35.6</v>
       </c>
       <c r="Q43">
-        <v>26.6</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="R43">
-        <v>26.6</v>
+        <v>35.099999999999994</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
-        <v>1650</v>
+        <v>1350</v>
       </c>
       <c r="D44">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>43.099999999999994</v>
+        <v>46.7</v>
       </c>
       <c r="G44">
-        <v>42.1</v>
+        <v>45.6</v>
       </c>
       <c r="H44">
-        <v>41.1</v>
+        <v>44.5</v>
       </c>
       <c r="I44">
-        <v>40.099999999999994</v>
+        <v>43.4</v>
       </c>
       <c r="J44">
-        <v>39.1</v>
+        <v>42.3</v>
       </c>
       <c r="K44">
-        <v>38.1</v>
+        <v>41.2</v>
       </c>
       <c r="L44">
+        <v>40.59999999999999</v>
+      </c>
+      <c r="M44">
+        <v>40.0</v>
+      </c>
+      <c r="N44">
+        <v>39.40000000000001</v>
+      </c>
+      <c r="O44">
+        <v>38.8</v>
+      </c>
+      <c r="P44">
+        <v>38.2</v>
+      </c>
+      <c r="Q44">
         <v>37.59999999999999</v>
       </c>
-      <c r="M44">
-[...13 lines deleted...]
-      </c>
       <c r="R44">
-        <v>35.099999999999994</v>
+        <v>37.59999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
-        <v>1350</v>
+        <v>1550</v>
       </c>
       <c r="D45">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>46.7</v>
+        <v>46.0</v>
       </c>
       <c r="G45">
-        <v>45.6</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="H45">
-        <v>44.5</v>
+        <v>43.8</v>
       </c>
       <c r="I45">
-        <v>43.4</v>
+        <v>42.7</v>
       </c>
       <c r="J45">
-        <v>42.3</v>
+        <v>41.6</v>
       </c>
       <c r="K45">
-        <v>41.2</v>
+        <v>40.5</v>
       </c>
       <c r="L45">
-        <v>40.59999999999999</v>
+        <v>39.9</v>
       </c>
       <c r="M45">
-        <v>40.0</v>
+        <v>39.3</v>
       </c>
       <c r="N45">
-        <v>39.40000000000001</v>
+        <v>38.7</v>
       </c>
       <c r="O45">
-        <v>38.8</v>
+        <v>38.1</v>
       </c>
       <c r="P45">
-        <v>38.2</v>
+        <v>37.5</v>
       </c>
       <c r="Q45">
-        <v>37.59999999999999</v>
+        <v>37.0</v>
       </c>
       <c r="R45">
-        <v>37.59999999999999</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
-        <v>1550</v>
+        <v>960</v>
       </c>
       <c r="D46">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>46.0</v>
+        <v>37.90000000000001</v>
       </c>
       <c r="G46">
-        <v>44.90000000000001</v>
+        <v>37.0</v>
       </c>
       <c r="H46">
-        <v>43.8</v>
+        <v>36.1</v>
       </c>
       <c r="I46">
-        <v>42.7</v>
+        <v>35.2</v>
       </c>
       <c r="J46">
-        <v>41.6</v>
+        <v>34.3</v>
       </c>
       <c r="K46">
-        <v>40.5</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="L46">
-        <v>39.9</v>
+        <v>32.9</v>
       </c>
       <c r="M46">
-        <v>39.3</v>
+        <v>32.4</v>
       </c>
       <c r="N46">
-        <v>38.7</v>
+        <v>31.9</v>
       </c>
       <c r="O46">
-        <v>38.1</v>
+        <v>31.4</v>
       </c>
       <c r="P46">
-        <v>37.5</v>
+        <v>30.9</v>
       </c>
       <c r="Q46">
-        <v>37.0</v>
+        <v>30.4</v>
       </c>
       <c r="R46">
-        <v>37.0</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
-        <v>960</v>
+        <v>350</v>
       </c>
       <c r="D47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>37.90000000000001</v>
+        <v>20.8</v>
       </c>
       <c r="G47">
-        <v>37.0</v>
+        <v>20.3</v>
       </c>
       <c r="H47">
-        <v>36.1</v>
+        <v>19.8</v>
       </c>
       <c r="I47">
-        <v>35.2</v>
+        <v>19.3</v>
       </c>
       <c r="J47">
-        <v>34.3</v>
+        <v>18.8</v>
       </c>
       <c r="K47">
-        <v>33.40000000000001</v>
+        <v>18.3</v>
       </c>
       <c r="L47">
-        <v>32.9</v>
+        <v>18</v>
       </c>
       <c r="M47">
-        <v>32.4</v>
+        <v>17.7</v>
       </c>
       <c r="N47">
-        <v>31.9</v>
+        <v>17.4</v>
       </c>
       <c r="O47">
-        <v>31.4</v>
+        <v>17.1</v>
       </c>
       <c r="P47">
-        <v>30.9</v>
+        <v>16.8</v>
       </c>
       <c r="Q47">
-        <v>30.4</v>
+        <v>16.6</v>
       </c>
       <c r="R47">
-        <v>30.4</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>350</v>
+        <v>1000</v>
       </c>
       <c r="D48">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>20.8</v>
+        <v>32.3</v>
       </c>
       <c r="G48">
-        <v>20.3</v>
+        <v>31.5</v>
       </c>
       <c r="H48">
-        <v>19.8</v>
+        <v>30.7</v>
       </c>
       <c r="I48">
-        <v>19.3</v>
+        <v>30</v>
       </c>
       <c r="J48">
-        <v>18.8</v>
+        <v>29.3</v>
       </c>
       <c r="K48">
-        <v>18.3</v>
+        <v>28.6</v>
       </c>
       <c r="L48">
-        <v>18</v>
+        <v>28.2</v>
       </c>
       <c r="M48">
-        <v>17.7</v>
+        <v>27.8</v>
       </c>
       <c r="N48">
-        <v>17.4</v>
+        <v>27.4</v>
       </c>
       <c r="O48">
-        <v>17.1</v>
+        <v>27</v>
       </c>
       <c r="P48">
-        <v>16.8</v>
+        <v>26.6</v>
       </c>
       <c r="Q48">
-        <v>16.6</v>
+        <v>26.2</v>
       </c>
       <c r="R48">
-        <v>16.6</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
-        <v>1000</v>
+        <v>1350</v>
       </c>
       <c r="D49">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>32.3</v>
+        <v>42.099999999999994</v>
       </c>
       <c r="G49">
-        <v>31.5</v>
+        <v>41.1</v>
       </c>
       <c r="H49">
-        <v>30.7</v>
+        <v>40.1</v>
       </c>
       <c r="I49">
-        <v>30</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="J49">
-        <v>29.3</v>
+        <v>38.1</v>
       </c>
       <c r="K49">
-        <v>28.6</v>
+        <v>37.1</v>
       </c>
       <c r="L49">
-        <v>28.2</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="M49">
-        <v>27.8</v>
+        <v>36.1</v>
       </c>
       <c r="N49">
-        <v>27.4</v>
+        <v>35.6</v>
       </c>
       <c r="O49">
-        <v>27</v>
+        <v>35.1</v>
       </c>
       <c r="P49">
-        <v>26.6</v>
+        <v>34.6</v>
       </c>
       <c r="Q49">
-        <v>26.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="R49">
-        <v>26.2</v>
+        <v>34.099999999999994</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
-        <v>1350</v>
+        <v>1250</v>
       </c>
       <c r="D50">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>41.1</v>
+        <v>42.8</v>
       </c>
       <c r="G50">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="H50">
-        <v>39.1</v>
+        <v>40.8</v>
       </c>
       <c r="I50">
-        <v>38.099999999999994</v>
+        <v>39.8</v>
       </c>
       <c r="J50">
-        <v>37.1</v>
+        <v>38.8</v>
       </c>
       <c r="K50">
-        <v>36.2</v>
+        <v>37.8</v>
       </c>
       <c r="L50">
-        <v>35.7</v>
+        <v>37.3</v>
       </c>
       <c r="M50">
-        <v>35.2</v>
+        <v>36.8</v>
       </c>
       <c r="N50">
-        <v>34.7</v>
+        <v>36.3</v>
       </c>
       <c r="O50">
-        <v>34.2</v>
+        <v>35.8</v>
       </c>
       <c r="P50">
-        <v>33.7</v>
+        <v>35.3</v>
       </c>
       <c r="Q50">
-        <v>33.2</v>
+        <v>34.8</v>
       </c>
       <c r="R50">
-        <v>33.2</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>1250</v>
+        <v>1700</v>
       </c>
       <c r="D51">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
-        <v>42.8</v>
+        <v>45.8</v>
       </c>
       <c r="G51">
-        <v>41.8</v>
+        <v>44.7</v>
       </c>
       <c r="H51">
-        <v>40.8</v>
+        <v>43.6</v>
       </c>
       <c r="I51">
-        <v>39.8</v>
+        <v>42.6</v>
       </c>
       <c r="J51">
+        <v>41.6</v>
+      </c>
+      <c r="K51">
+        <v>40.6</v>
+      </c>
+      <c r="L51">
+        <v>40.0</v>
+      </c>
+      <c r="M51">
+        <v>39.4</v>
+      </c>
+      <c r="N51">
         <v>38.8</v>
       </c>
-      <c r="K51">
-[...10 lines deleted...]
-      </c>
       <c r="O51">
-        <v>35.8</v>
+        <v>38.2</v>
       </c>
       <c r="P51">
-        <v>35.3</v>
+        <v>37.6</v>
       </c>
       <c r="Q51">
-        <v>34.8</v>
+        <v>37.0</v>
       </c>
       <c r="R51">
-        <v>34.8</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
-        <v>1700</v>
+        <v>2500</v>
       </c>
       <c r="D52">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
-        <v>45.8</v>
+        <v>55.9</v>
       </c>
       <c r="G52">
-        <v>44.7</v>
+        <v>54.6</v>
       </c>
       <c r="H52">
-        <v>43.6</v>
+        <v>53.3</v>
       </c>
       <c r="I52">
-        <v>42.6</v>
+        <v>52.0</v>
       </c>
       <c r="J52">
-        <v>41.6</v>
+        <v>50.7</v>
       </c>
       <c r="K52">
-        <v>40.6</v>
+        <v>49.40000000000001</v>
       </c>
       <c r="L52">
-        <v>40.0</v>
+        <v>48.7</v>
       </c>
       <c r="M52">
-        <v>39.4</v>
+        <v>48.0</v>
       </c>
       <c r="N52">
-        <v>38.8</v>
+        <v>47.3</v>
       </c>
       <c r="O52">
-        <v>38.2</v>
+        <v>46.6</v>
       </c>
       <c r="P52">
-        <v>37.6</v>
+        <v>45.90000000000001</v>
       </c>
       <c r="Q52">
-        <v>37.0</v>
+        <v>45.2</v>
       </c>
       <c r="R52">
-        <v>37.0</v>
+        <v>45.2</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>2500</v>
+        <v>2250</v>
       </c>
       <c r="D53">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>55.3</v>
+        <v>51.4</v>
       </c>
       <c r="G53">
-        <v>54.0</v>
+        <v>50.8</v>
       </c>
       <c r="H53">
-        <v>52.7</v>
+        <v>50.1</v>
       </c>
       <c r="I53">
-        <v>51.4</v>
+        <v>49.4</v>
       </c>
       <c r="J53">
-        <v>50.099999999999994</v>
+        <v>48.6</v>
       </c>
       <c r="K53">
-        <v>48.8</v>
+        <v>47.9</v>
       </c>
       <c r="L53">
-        <v>48.099999999999994</v>
+        <v>47.4</v>
       </c>
       <c r="M53">
-        <v>47.40000000000001</v>
+        <v>46.90000000000001</v>
       </c>
       <c r="N53">
-        <v>46.7</v>
+        <v>46.5</v>
       </c>
       <c r="O53">
-        <v>46</v>
+        <v>46.2</v>
       </c>
       <c r="P53">
-        <v>45.3</v>
+        <v>45.7</v>
       </c>
       <c r="Q53">
-        <v>44.59999999999999</v>
+        <v>45.4</v>
       </c>
       <c r="R53">
-        <v>44.59999999999999</v>
+        <v>45.4</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
-        <v>2250</v>
+        <v>1830</v>
       </c>
       <c r="D54">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
-        <v>51.4</v>
+        <v>44.7</v>
       </c>
       <c r="G54">
-        <v>50.8</v>
+        <v>43.7</v>
       </c>
       <c r="H54">
-        <v>50.1</v>
+        <v>42.6</v>
       </c>
       <c r="I54">
-        <v>49.4</v>
+        <v>41.5</v>
       </c>
       <c r="J54">
-        <v>48.6</v>
+        <v>40.5</v>
       </c>
       <c r="K54">
-        <v>47.9</v>
+        <v>39.4</v>
       </c>
       <c r="L54">
-        <v>47.4</v>
+        <v>38.9</v>
       </c>
       <c r="M54">
-        <v>46.90000000000001</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="N54">
-        <v>46.5</v>
+        <v>37.8</v>
       </c>
       <c r="O54">
-        <v>46.2</v>
+        <v>37.3</v>
       </c>
       <c r="P54">
-        <v>45.7</v>
+        <v>36.8</v>
       </c>
       <c r="Q54">
-        <v>45.4</v>
+        <v>36.2</v>
       </c>
       <c r="R54">
-        <v>45.4</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
-        <v>1830</v>
+        <v>2450</v>
       </c>
       <c r="D55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
+        <v>50.3</v>
+      </c>
+      <c r="G55">
+        <v>49.1</v>
+      </c>
+      <c r="H55">
+        <v>47.90000000000001</v>
+      </c>
+      <c r="I55">
+        <v>46.7</v>
+      </c>
+      <c r="J55">
+        <v>45.5</v>
+      </c>
+      <c r="K55">
+        <v>44.3</v>
+      </c>
+      <c r="L55">
         <v>43.7</v>
       </c>
-      <c r="G55">
-[...16 lines deleted...]
-      </c>
       <c r="M55">
-        <v>37.5</v>
+        <v>43.1</v>
       </c>
       <c r="N55">
-        <v>36.90000000000001</v>
+        <v>42.5</v>
       </c>
       <c r="O55">
-        <v>36.4</v>
+        <v>41.9</v>
       </c>
       <c r="P55">
-        <v>35.9</v>
+        <v>41.3</v>
       </c>
       <c r="Q55">
-        <v>35.3</v>
+        <v>40.7</v>
       </c>
       <c r="R55">
-        <v>35.3</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
-        <v>2450</v>
+        <v>1650</v>
       </c>
       <c r="D56">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
-        <v>50.3</v>
+        <v>45.9</v>
       </c>
       <c r="G56">
-        <v>49.1</v>
+        <v>44.8</v>
       </c>
       <c r="H56">
-        <v>47.90000000000001</v>
+        <v>43.7</v>
       </c>
       <c r="I56">
-        <v>46.7</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="J56">
-        <v>45.5</v>
+        <v>41.5</v>
       </c>
       <c r="K56">
-        <v>44.3</v>
+        <v>40.4</v>
       </c>
       <c r="L56">
-        <v>43.7</v>
+        <v>39.8</v>
       </c>
       <c r="M56">
-        <v>43.1</v>
+        <v>39.2</v>
       </c>
       <c r="N56">
-        <v>42.5</v>
+        <v>38.6</v>
       </c>
       <c r="O56">
-        <v>41.9</v>
+        <v>38</v>
       </c>
       <c r="P56">
-        <v>41.3</v>
+        <v>37.4</v>
       </c>
       <c r="Q56">
-        <v>40.7</v>
+        <v>36.9</v>
       </c>
       <c r="R56">
-        <v>40.7</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
-        <v>1650</v>
+        <v>1300</v>
       </c>
       <c r="D57">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
-        <v>45.9</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="G57">
-        <v>44.8</v>
+        <v>41.6</v>
       </c>
       <c r="H57">
-        <v>43.7</v>
+        <v>40.6</v>
       </c>
       <c r="I57">
-        <v>42.59999999999999</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="J57">
-        <v>41.5</v>
+        <v>38.6</v>
       </c>
       <c r="K57">
-        <v>40.4</v>
+        <v>37.6</v>
       </c>
       <c r="L57">
-        <v>39.8</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="M57">
-        <v>39.2</v>
+        <v>36.6</v>
       </c>
       <c r="N57">
-        <v>38.6</v>
+        <v>36.1</v>
       </c>
       <c r="O57">
-        <v>38</v>
+        <v>35.6</v>
       </c>
       <c r="P57">
-        <v>37.4</v>
+        <v>35.1</v>
       </c>
       <c r="Q57">
-        <v>36.9</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="R57">
-        <v>36.9</v>
+        <v>34.59999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>1300</v>
+        <v>1410</v>
       </c>
       <c r="D58">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
-        <v>42.0</v>
+        <v>39.0</v>
       </c>
       <c r="G58">
-        <v>41.0</v>
+        <v>38.1</v>
       </c>
       <c r="H58">
-        <v>40</v>
+        <v>37.2</v>
       </c>
       <c r="I58">
-        <v>39.0</v>
+        <v>36.3</v>
       </c>
       <c r="J58">
-        <v>38.0</v>
+        <v>35.4</v>
       </c>
       <c r="K58">
-        <v>37.0</v>
+        <v>34.5</v>
       </c>
       <c r="L58">
-        <v>36.5</v>
+        <v>34.0</v>
       </c>
       <c r="M58">
-        <v>36.0</v>
+        <v>33.5</v>
       </c>
       <c r="N58">
-        <v>35.5</v>
+        <v>33.0</v>
       </c>
       <c r="O58">
-        <v>35</v>
+        <v>32.5</v>
       </c>
       <c r="P58">
-        <v>34.5</v>
+        <v>31.7</v>
       </c>
       <c r="Q58">
-        <v>34.0</v>
+        <v>31.4</v>
       </c>
       <c r="R58">
-        <v>34.0</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
-        <v>1250</v>
+        <v>1550</v>
       </c>
       <c r="D59">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="5">
-        <v>36.1</v>
+        <v>47.4</v>
       </c>
       <c r="G59">
-        <v>35.40000000000001</v>
+        <v>46.3</v>
       </c>
       <c r="H59">
-        <v>34.7</v>
+        <v>45.2</v>
       </c>
       <c r="I59">
-        <v>34.0</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="J59">
-        <v>33.2</v>
+        <v>43.0</v>
       </c>
       <c r="K59">
-        <v>32.3</v>
+        <v>41.9</v>
       </c>
       <c r="L59">
-        <v>31.7</v>
+        <v>41.3</v>
       </c>
       <c r="M59">
-        <v>31.1</v>
+        <v>40.7</v>
       </c>
       <c r="N59">
-        <v>30.6</v>
+        <v>40.1</v>
       </c>
       <c r="O59">
-        <v>29.9</v>
+        <v>39.5</v>
       </c>
       <c r="P59">
-        <v>29.3</v>
+        <v>38.9</v>
       </c>
       <c r="Q59">
-        <v>28.8</v>
+        <v>38.3</v>
       </c>
       <c r="R59">
-        <v>28.8</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
-        <v>1550</v>
+        <v>1250</v>
       </c>
       <c r="D60">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="5">
-        <v>47.4</v>
+        <v>37.8</v>
       </c>
       <c r="G60">
-        <v>46.3</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="H60">
-        <v>45.2</v>
+        <v>36</v>
       </c>
       <c r="I60">
-        <v>44.099999999999994</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="J60">
-        <v>43.0</v>
+        <v>34.2</v>
       </c>
       <c r="K60">
-        <v>41.9</v>
+        <v>33.3</v>
       </c>
       <c r="L60">
-        <v>41.3</v>
+        <v>32.8</v>
       </c>
       <c r="M60">
-        <v>40.7</v>
+        <v>32.3</v>
       </c>
       <c r="N60">
-        <v>40.1</v>
+        <v>31.8</v>
       </c>
       <c r="O60">
-        <v>39.5</v>
+        <v>31.3</v>
       </c>
       <c r="P60">
-        <v>38.9</v>
+        <v>30.8</v>
       </c>
       <c r="Q60">
-        <v>38.3</v>
+        <v>30.4</v>
       </c>
       <c r="R60">
-        <v>38.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>69</v>
-[...54 lines deleted...]
-      <c r="A62" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="64" spans="1:19">
-      <c r="A64" t="s">
+    <row r="63" spans="1:19">
+      <c r="A63" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="65" spans="1:19" customHeight="1" ht="20">
-      <c r="A65" s="3" t="s">
+    <row r="64" spans="1:19" customHeight="1" ht="20">
+      <c r="A64" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="2"/>
-[...18 lines deleted...]
-      <c r="A66" s="4" t="s">
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+    </row>
+    <row r="65" spans="1:19" customHeight="1" ht="21">
+      <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B66" s="4" t="s">
+      <c r="B65" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C66" s="4" t="s">
+      <c r="C65" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="D65" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E66" s="4" t="s">
+      <c r="E65" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F66" s="4" t="s">
+      <c r="F65" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="G66" s="4" t="s">
+      <c r="G65" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H66" s="4" t="s">
+      <c r="H65" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I66" s="4" t="s">
+      <c r="I65" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J66" s="4" t="s">
+      <c r="J65" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K66" s="4" t="s">
+      <c r="K65" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L66" s="4" t="s">
+      <c r="L65" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M66" s="4" t="s">
+      <c r="M65" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N66" s="4" t="s">
+      <c r="N65" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O66" s="4" t="s">
+      <c r="O65" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="P66" s="4" t="s">
+      <c r="P65" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="Q66" s="4" t="s">
+      <c r="Q65" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R66" s="4" t="s">
+      <c r="R65" s="4" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66">
+        <v>1300</v>
+      </c>
+      <c r="D66">
+        <v>7</v>
+      </c>
+      <c r="E66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="6">
+        <v>10313</v>
+      </c>
+      <c r="G66">
+        <v>10059</v>
+      </c>
+      <c r="H66">
+        <v>9819</v>
+      </c>
+      <c r="I66">
+        <v>9572</v>
+      </c>
+      <c r="J66">
+        <v>9339</v>
+      </c>
+      <c r="K66">
+        <v>9109</v>
+      </c>
+      <c r="L66">
+        <v>8976</v>
+      </c>
+      <c r="M66">
+        <v>8845</v>
+      </c>
+      <c r="N66">
+        <v>8715</v>
+      </c>
+      <c r="O66">
+        <v>8586</v>
+      </c>
+      <c r="P66">
+        <v>8458</v>
+      </c>
+      <c r="Q66">
+        <v>8331</v>
+      </c>
+      <c r="R66">
+        <v>8331</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
-        <v>1300</v>
+        <v>1150</v>
       </c>
       <c r="D67">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>10313</v>
+        <v>10350</v>
       </c>
       <c r="G67">
-        <v>10059</v>
+        <v>10100</v>
       </c>
       <c r="H67">
-        <v>9819</v>
+        <v>9850</v>
       </c>
       <c r="I67">
-        <v>9572</v>
+        <v>9610</v>
       </c>
       <c r="J67">
-        <v>9339</v>
+        <v>9380</v>
       </c>
       <c r="K67">
-        <v>9109</v>
+        <v>9150</v>
       </c>
       <c r="L67">
-        <v>8976</v>
+        <v>9010</v>
       </c>
       <c r="M67">
-        <v>8845</v>
+        <v>8880</v>
       </c>
       <c r="N67">
-        <v>8715</v>
+        <v>8750</v>
       </c>
       <c r="O67">
-        <v>8586</v>
+        <v>8620</v>
       </c>
       <c r="P67">
-        <v>8458</v>
+        <v>8490</v>
       </c>
       <c r="Q67">
-        <v>8331</v>
+        <v>8370</v>
       </c>
       <c r="R67">
-        <v>8331</v>
+        <v>8370</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
-        <v>1150</v>
+        <v>1250</v>
       </c>
       <c r="D68">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10350</v>
+        <v>9903</v>
       </c>
       <c r="G68">
-        <v>10100</v>
+        <v>9669</v>
       </c>
       <c r="H68">
-        <v>9850</v>
+        <v>9429</v>
       </c>
       <c r="I68">
-        <v>9610</v>
+        <v>9202</v>
       </c>
       <c r="J68">
-        <v>9380</v>
+        <v>8979</v>
       </c>
       <c r="K68">
-        <v>9150</v>
+        <v>8759</v>
       </c>
       <c r="L68">
-        <v>9010</v>
+        <v>8626</v>
       </c>
       <c r="M68">
-        <v>8880</v>
+        <v>8495</v>
       </c>
       <c r="N68">
-        <v>8750</v>
+        <v>8375</v>
       </c>
       <c r="O68">
-        <v>8620</v>
+        <v>8246</v>
       </c>
       <c r="P68">
-        <v>8490</v>
+        <v>8128</v>
       </c>
       <c r="Q68">
-        <v>8370</v>
+        <v>8011</v>
       </c>
       <c r="R68">
-        <v>8370</v>
+        <v>8011</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1250</v>
+        <v>1400</v>
       </c>
       <c r="D69">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9903</v>
+        <v>10003</v>
       </c>
       <c r="G69">
-        <v>9669</v>
+        <v>9759</v>
       </c>
       <c r="H69">
-        <v>9429</v>
+        <v>9519</v>
       </c>
       <c r="I69">
-        <v>9202</v>
+        <v>9292</v>
       </c>
       <c r="J69">
-        <v>8979</v>
+        <v>9069</v>
       </c>
       <c r="K69">
-        <v>8759</v>
+        <v>8849</v>
       </c>
       <c r="L69">
-        <v>8626</v>
+        <v>8716</v>
       </c>
       <c r="M69">
-        <v>8495</v>
+        <v>8585</v>
       </c>
       <c r="N69">
-        <v>8375</v>
+        <v>8455</v>
       </c>
       <c r="O69">
-        <v>8246</v>
+        <v>8336</v>
       </c>
       <c r="P69">
-        <v>8128</v>
+        <v>8208</v>
       </c>
       <c r="Q69">
-        <v>8011</v>
+        <v>8091</v>
       </c>
       <c r="R69">
-        <v>8011</v>
+        <v>8091</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
-        <v>1400</v>
+        <v>650</v>
       </c>
       <c r="D70">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>10003</v>
+        <v>6323</v>
       </c>
       <c r="G70">
-        <v>9759</v>
+        <v>6169</v>
       </c>
       <c r="H70">
-        <v>9519</v>
+        <v>6019</v>
       </c>
       <c r="I70">
-        <v>9292</v>
+        <v>5872</v>
       </c>
       <c r="J70">
-        <v>9069</v>
+        <v>5729</v>
       </c>
       <c r="K70">
-        <v>8849</v>
+        <v>5589</v>
       </c>
       <c r="L70">
-        <v>8716</v>
+        <v>5506</v>
       </c>
       <c r="M70">
-        <v>8585</v>
+        <v>5425</v>
       </c>
       <c r="N70">
-        <v>8455</v>
+        <v>5345</v>
       </c>
       <c r="O70">
-        <v>8336</v>
+        <v>5266</v>
       </c>
       <c r="P70">
-        <v>8208</v>
+        <v>5188</v>
       </c>
       <c r="Q70">
-        <v>8091</v>
+        <v>5111</v>
       </c>
       <c r="R70">
-        <v>8091</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
-        <v>400</v>
+        <v>1650</v>
       </c>
       <c r="D71">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>5180</v>
+        <v>10523</v>
       </c>
       <c r="G71">
-        <v>5060</v>
+        <v>10329</v>
       </c>
       <c r="H71">
-        <v>4930</v>
+        <v>10139</v>
       </c>
       <c r="I71">
-        <v>4810</v>
+        <v>9952</v>
       </c>
       <c r="J71">
-        <v>4700</v>
+        <v>9769</v>
       </c>
       <c r="K71">
-        <v>4580</v>
+        <v>9589</v>
       </c>
       <c r="L71">
-        <v>4510</v>
+        <v>9406</v>
       </c>
       <c r="M71">
-        <v>4450</v>
+        <v>9265</v>
       </c>
       <c r="N71">
-        <v>4380</v>
+        <v>9105</v>
       </c>
       <c r="O71">
-        <v>4320</v>
+        <v>8966</v>
       </c>
       <c r="P71">
-        <v>4250</v>
+        <v>8838</v>
       </c>
       <c r="Q71">
-        <v>4190</v>
+        <v>8711</v>
       </c>
       <c r="R71">
-        <v>4190</v>
+        <v>8711</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>650</v>
+        <v>1310</v>
       </c>
       <c r="D72">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>6323</v>
+        <v>9123</v>
       </c>
       <c r="G72">
-        <v>6169</v>
+        <v>8899</v>
       </c>
       <c r="H72">
-        <v>6019</v>
+        <v>8659</v>
       </c>
       <c r="I72">
-        <v>5872</v>
+        <v>8452</v>
       </c>
       <c r="J72">
-        <v>5729</v>
+        <v>8249</v>
       </c>
       <c r="K72">
-        <v>5589</v>
+        <v>8039</v>
       </c>
       <c r="L72">
-        <v>5506</v>
+        <v>7926</v>
       </c>
       <c r="M72">
-        <v>5425</v>
+        <v>7805</v>
       </c>
       <c r="N72">
-        <v>5345</v>
+        <v>7695</v>
       </c>
       <c r="O72">
-        <v>5266</v>
+        <v>7576</v>
       </c>
       <c r="P72">
-        <v>5188</v>
+        <v>7468</v>
       </c>
       <c r="Q72">
-        <v>5111</v>
+        <v>7351</v>
       </c>
       <c r="R72">
-        <v>5111</v>
+        <v>7351</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
         <v>1650</v>
       </c>
       <c r="D73">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>10523</v>
+        <v>10893</v>
       </c>
       <c r="G73">
-        <v>10329</v>
+        <v>10619</v>
       </c>
       <c r="H73">
-        <v>10139</v>
+        <v>10359</v>
       </c>
       <c r="I73">
-        <v>9952</v>
+        <v>10112</v>
       </c>
       <c r="J73">
-        <v>9769</v>
+        <v>9859</v>
       </c>
       <c r="K73">
-        <v>9589</v>
+        <v>9619</v>
       </c>
       <c r="L73">
-        <v>9406</v>
+        <v>9476</v>
       </c>
       <c r="M73">
-        <v>9265</v>
+        <v>9335</v>
       </c>
       <c r="N73">
-        <v>9105</v>
+        <v>9195</v>
       </c>
       <c r="O73">
-        <v>8966</v>
+        <v>9066</v>
       </c>
       <c r="P73">
-        <v>8838</v>
+        <v>8928</v>
       </c>
       <c r="Q73">
-        <v>8711</v>
+        <v>8801</v>
       </c>
       <c r="R73">
-        <v>8711</v>
+        <v>8801</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
-        <v>1310</v>
+        <v>1350</v>
       </c>
       <c r="D74">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>8363</v>
+        <v>11653</v>
       </c>
       <c r="G74">
-        <v>8189</v>
+        <v>11369</v>
       </c>
       <c r="H74">
-        <v>7979</v>
+        <v>11089</v>
       </c>
       <c r="I74">
-        <v>7802</v>
+        <v>10822</v>
       </c>
       <c r="J74">
-        <v>7599</v>
+        <v>10559</v>
       </c>
       <c r="K74">
-        <v>7409</v>
+        <v>10299</v>
       </c>
       <c r="L74">
-        <v>7266</v>
+        <v>10146</v>
       </c>
       <c r="M74">
-        <v>7125</v>
+        <v>9995</v>
       </c>
       <c r="N74">
-        <v>6945</v>
+        <v>9845</v>
       </c>
       <c r="O74">
-        <v>6816</v>
+        <v>9706</v>
       </c>
       <c r="P74">
-        <v>6738</v>
+        <v>9558</v>
       </c>
       <c r="Q74">
-        <v>6661</v>
+        <v>9421</v>
       </c>
       <c r="R74">
-        <v>6661</v>
+        <v>9421</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
-        <v>1650</v>
+        <v>1550</v>
       </c>
       <c r="D75">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>10893</v>
+        <v>11463</v>
       </c>
       <c r="G75">
-        <v>10619</v>
+        <v>11179</v>
       </c>
       <c r="H75">
-        <v>10359</v>
+        <v>10909</v>
       </c>
       <c r="I75">
-        <v>10112</v>
+        <v>10642</v>
       </c>
       <c r="J75">
-        <v>9859</v>
+        <v>10389</v>
       </c>
       <c r="K75">
-        <v>9619</v>
+        <v>10129</v>
       </c>
       <c r="L75">
-        <v>9476</v>
+        <v>9986</v>
       </c>
       <c r="M75">
-        <v>9335</v>
+        <v>9835</v>
       </c>
       <c r="N75">
-        <v>9195</v>
+        <v>9695</v>
       </c>
       <c r="O75">
-        <v>9066</v>
+        <v>9546</v>
       </c>
       <c r="P75">
-        <v>8928</v>
+        <v>9408</v>
       </c>
       <c r="Q75">
-        <v>8801</v>
+        <v>9271</v>
       </c>
       <c r="R75">
-        <v>8801</v>
+        <v>9271</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
-        <v>1350</v>
+        <v>960</v>
       </c>
       <c r="D76">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>11653</v>
+        <v>9380</v>
       </c>
       <c r="G76">
-        <v>11369</v>
+        <v>9160</v>
       </c>
       <c r="H76">
-        <v>11089</v>
+        <v>8930</v>
       </c>
       <c r="I76">
-        <v>10822</v>
+        <v>8710</v>
       </c>
       <c r="J76">
-        <v>10559</v>
+        <v>8510</v>
       </c>
       <c r="K76">
-        <v>10299</v>
+        <v>8290</v>
       </c>
       <c r="L76">
-        <v>10146</v>
+        <v>8170</v>
       </c>
       <c r="M76">
-        <v>9995</v>
+        <v>8060</v>
       </c>
       <c r="N76">
-        <v>9845</v>
+        <v>7930</v>
       </c>
       <c r="O76">
-        <v>9706</v>
+        <v>7820</v>
       </c>
       <c r="P76">
-        <v>9558</v>
+        <v>7700</v>
       </c>
       <c r="Q76">
-        <v>9421</v>
+        <v>7590</v>
       </c>
       <c r="R76">
-        <v>9421</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>1550</v>
+        <v>350</v>
       </c>
       <c r="D77">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>11463</v>
+        <v>5130</v>
       </c>
       <c r="G77">
-        <v>11179</v>
+        <v>5000</v>
       </c>
       <c r="H77">
-        <v>10909</v>
+        <v>4880</v>
       </c>
       <c r="I77">
-        <v>10642</v>
+        <v>4760</v>
       </c>
       <c r="J77">
-        <v>10389</v>
+        <v>4650</v>
       </c>
       <c r="K77">
-        <v>10129</v>
+        <v>4530</v>
       </c>
       <c r="L77">
-        <v>9986</v>
+        <v>4470</v>
       </c>
       <c r="M77">
-        <v>9835</v>
+        <v>4400</v>
       </c>
       <c r="N77">
-        <v>9695</v>
+        <v>4340</v>
       </c>
       <c r="O77">
-        <v>9546</v>
+        <v>4270</v>
       </c>
       <c r="P77">
-        <v>9408</v>
+        <v>4210</v>
       </c>
       <c r="Q77">
-        <v>9271</v>
+        <v>4150</v>
       </c>
       <c r="R77">
-        <v>9271</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>960</v>
+        <v>1000</v>
       </c>
       <c r="D78">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>9380</v>
+        <v>8090</v>
       </c>
       <c r="G78">
-        <v>9160</v>
+        <v>7900</v>
       </c>
       <c r="H78">
-        <v>8930</v>
+        <v>7700</v>
       </c>
       <c r="I78">
-        <v>8710</v>
+        <v>7520</v>
       </c>
       <c r="J78">
-        <v>8510</v>
+        <v>7330</v>
       </c>
       <c r="K78">
-        <v>8290</v>
+        <v>7150</v>
       </c>
       <c r="L78">
-        <v>8170</v>
+        <v>7050</v>
       </c>
       <c r="M78">
-        <v>8060</v>
+        <v>6940</v>
       </c>
       <c r="N78">
-        <v>7930</v>
+        <v>6840</v>
       </c>
       <c r="O78">
-        <v>7820</v>
+        <v>6740</v>
       </c>
       <c r="P78">
-        <v>7700</v>
+        <v>6640</v>
       </c>
       <c r="Q78">
-        <v>7590</v>
+        <v>6540</v>
       </c>
       <c r="R78">
-        <v>7590</v>
+        <v>6540</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>350</v>
+        <v>1350</v>
       </c>
       <c r="D79">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>5130</v>
+        <v>10573</v>
       </c>
       <c r="G79">
-        <v>5000</v>
+        <v>10309</v>
       </c>
       <c r="H79">
-        <v>4880</v>
+        <v>10059</v>
       </c>
       <c r="I79">
-        <v>4760</v>
+        <v>9812</v>
       </c>
       <c r="J79">
-        <v>4650</v>
+        <v>9579</v>
       </c>
       <c r="K79">
-        <v>4530</v>
+        <v>9339</v>
       </c>
       <c r="L79">
-        <v>4470</v>
+        <v>9206</v>
       </c>
       <c r="M79">
-        <v>4400</v>
+        <v>9065</v>
       </c>
       <c r="N79">
-        <v>4340</v>
+        <v>8935</v>
       </c>
       <c r="O79">
-        <v>4270</v>
+        <v>8796</v>
       </c>
       <c r="P79">
-        <v>4210</v>
+        <v>8668</v>
       </c>
       <c r="Q79">
-        <v>4150</v>
+        <v>8541</v>
       </c>
       <c r="R79">
-        <v>4150</v>
+        <v>8541</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="D80">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>8090</v>
+        <v>10773</v>
       </c>
       <c r="G80">
-        <v>7900</v>
+        <v>10509</v>
       </c>
       <c r="H80">
-        <v>7700</v>
+        <v>10259</v>
       </c>
       <c r="I80">
-        <v>7520</v>
+        <v>10002</v>
       </c>
       <c r="J80">
-        <v>7330</v>
+        <v>9759</v>
       </c>
       <c r="K80">
-        <v>7150</v>
+        <v>9519</v>
       </c>
       <c r="L80">
-        <v>7050</v>
+        <v>9386</v>
       </c>
       <c r="M80">
-        <v>6940</v>
+        <v>9245</v>
       </c>
       <c r="N80">
-        <v>6840</v>
+        <v>9105</v>
       </c>
       <c r="O80">
-        <v>6740</v>
+        <v>8976</v>
       </c>
       <c r="P80">
-        <v>6640</v>
+        <v>8838</v>
       </c>
       <c r="Q80">
-        <v>6540</v>
+        <v>8711</v>
       </c>
       <c r="R80">
-        <v>6540</v>
+        <v>8711</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>1350</v>
+        <v>1700</v>
       </c>
       <c r="D81">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>10293</v>
+        <v>11450</v>
       </c>
       <c r="G81">
-        <v>10039</v>
+        <v>11180</v>
       </c>
       <c r="H81">
-        <v>9799</v>
+        <v>10890</v>
       </c>
       <c r="I81">
-        <v>9562</v>
+        <v>10630</v>
       </c>
       <c r="J81">
-        <v>9329</v>
+        <v>10380</v>
       </c>
       <c r="K81">
-        <v>9099</v>
+        <v>10130</v>
       </c>
       <c r="L81">
-        <v>8966</v>
+        <v>9970</v>
       </c>
       <c r="M81">
-        <v>8835</v>
+        <v>9830</v>
       </c>
       <c r="N81">
-        <v>8705</v>
+        <v>9680</v>
       </c>
       <c r="O81">
-        <v>8576</v>
+        <v>9540</v>
       </c>
       <c r="P81">
-        <v>8448</v>
+        <v>9400</v>
       </c>
       <c r="Q81">
-        <v>8321</v>
+        <v>9260</v>
       </c>
       <c r="R81">
-        <v>8321</v>
+        <v>9260</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
-        <v>1250</v>
+        <v>2500</v>
       </c>
       <c r="D82">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>10773</v>
+        <v>13993</v>
       </c>
       <c r="G82">
-        <v>10509</v>
+        <v>13659</v>
       </c>
       <c r="H82">
-        <v>10259</v>
+        <v>13319</v>
       </c>
       <c r="I82">
-        <v>10002</v>
+        <v>12992</v>
       </c>
       <c r="J82">
-        <v>9759</v>
+        <v>12679</v>
       </c>
       <c r="K82">
-        <v>9519</v>
+        <v>12369</v>
       </c>
       <c r="L82">
-        <v>9386</v>
+        <v>12186</v>
       </c>
       <c r="M82">
-        <v>9245</v>
+        <v>12005</v>
       </c>
       <c r="N82">
-        <v>9105</v>
+        <v>11825</v>
       </c>
       <c r="O82">
-        <v>8976</v>
+        <v>11656</v>
       </c>
       <c r="P82">
-        <v>8838</v>
+        <v>11488</v>
       </c>
       <c r="Q82">
-        <v>8711</v>
+        <v>11311</v>
       </c>
       <c r="R82">
-        <v>8711</v>
+        <v>11311</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>1700</v>
+        <v>2250</v>
       </c>
       <c r="D83">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>11450</v>
+        <v>12353</v>
       </c>
       <c r="G83">
-        <v>11180</v>
+        <v>12199</v>
       </c>
       <c r="H83">
-        <v>10890</v>
+        <v>12029</v>
       </c>
       <c r="I83">
-        <v>10630</v>
+        <v>11842</v>
       </c>
       <c r="J83">
-        <v>10380</v>
+        <v>11669</v>
       </c>
       <c r="K83">
-        <v>10130</v>
+        <v>11489</v>
       </c>
       <c r="L83">
-        <v>9970</v>
+        <v>11376</v>
       </c>
       <c r="M83">
-        <v>9830</v>
+        <v>11255</v>
       </c>
       <c r="N83">
-        <v>9680</v>
+        <v>11145</v>
       </c>
       <c r="O83">
-        <v>9540</v>
+        <v>11066</v>
       </c>
       <c r="P83">
-        <v>9400</v>
+        <v>10948</v>
       </c>
       <c r="Q83">
-        <v>9260</v>
+        <v>10871</v>
       </c>
       <c r="R83">
-        <v>9260</v>
+        <v>10871</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
-        <v>2500</v>
+        <v>1830</v>
       </c>
       <c r="D84">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>13823</v>
+        <v>11229</v>
       </c>
       <c r="G84">
-        <v>13479</v>
+        <v>10949</v>
       </c>
       <c r="H84">
-        <v>13149</v>
+        <v>10683</v>
       </c>
       <c r="I84">
-        <v>12832</v>
+        <v>10421</v>
       </c>
       <c r="J84">
-        <v>12519</v>
+        <v>10173</v>
       </c>
       <c r="K84">
-        <v>12219</v>
+        <v>9919</v>
       </c>
       <c r="L84">
-        <v>12026</v>
+        <v>9777</v>
       </c>
       <c r="M84">
-        <v>11855</v>
+        <v>9628</v>
       </c>
       <c r="N84">
-        <v>11685</v>
+        <v>9489</v>
       </c>
       <c r="O84">
-        <v>11506</v>
+        <v>9342</v>
       </c>
       <c r="P84">
-        <v>11338</v>
+        <v>9206</v>
       </c>
       <c r="Q84">
-        <v>11171</v>
+        <v>9071</v>
       </c>
       <c r="R84">
-        <v>11171</v>
+        <v>9071</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>2250</v>
+        <v>2450</v>
       </c>
       <c r="D85">
         <v>12</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>12353</v>
+        <v>12623</v>
       </c>
       <c r="G85">
-        <v>12199</v>
+        <v>12309</v>
       </c>
       <c r="H85">
-        <v>12029</v>
+        <v>12009</v>
       </c>
       <c r="I85">
-        <v>11842</v>
+        <v>11722</v>
       </c>
       <c r="J85">
-        <v>11669</v>
+        <v>11429</v>
       </c>
       <c r="K85">
-        <v>11489</v>
+        <v>11149</v>
       </c>
       <c r="L85">
-        <v>11376</v>
+        <v>10986</v>
       </c>
       <c r="M85">
-        <v>11255</v>
+        <v>10825</v>
       </c>
       <c r="N85">
-        <v>11145</v>
+        <v>10655</v>
       </c>
       <c r="O85">
-        <v>11066</v>
+        <v>10506</v>
       </c>
       <c r="P85">
-        <v>10948</v>
+        <v>10348</v>
       </c>
       <c r="Q85">
-        <v>10871</v>
+        <v>10201</v>
       </c>
       <c r="R85">
-        <v>10871</v>
+        <v>10201</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1830</v>
+        <v>1650</v>
       </c>
       <c r="D86">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
-        <v>10949</v>
+        <v>11433</v>
       </c>
       <c r="G86">
-        <v>10679</v>
+        <v>11149</v>
       </c>
       <c r="H86">
-        <v>10423</v>
+        <v>10879</v>
       </c>
       <c r="I86">
-        <v>10171</v>
+        <v>10612</v>
       </c>
       <c r="J86">
-        <v>9923</v>
+        <v>10359</v>
       </c>
       <c r="K86">
-        <v>9679</v>
+        <v>10099</v>
       </c>
       <c r="L86">
-        <v>9537</v>
+        <v>9956</v>
       </c>
       <c r="M86">
-        <v>9398</v>
+        <v>9805</v>
       </c>
       <c r="N86">
-        <v>9259</v>
+        <v>9655</v>
       </c>
       <c r="O86">
-        <v>9122</v>
+        <v>9516</v>
       </c>
       <c r="P86">
-        <v>8986</v>
+        <v>9378</v>
       </c>
       <c r="Q86">
-        <v>8851</v>
+        <v>9241</v>
       </c>
       <c r="R86">
-        <v>8851</v>
+        <v>9241</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>2450</v>
+        <v>1300</v>
       </c>
       <c r="D87">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="6">
-        <v>12623</v>
+        <v>10703</v>
       </c>
       <c r="G87">
-        <v>12309</v>
+        <v>10449</v>
       </c>
       <c r="H87">
-        <v>12009</v>
+        <v>10189</v>
       </c>
       <c r="I87">
-        <v>11722</v>
+        <v>9942</v>
       </c>
       <c r="J87">
-        <v>11429</v>
+        <v>9699</v>
       </c>
       <c r="K87">
-        <v>11149</v>
+        <v>9459</v>
       </c>
       <c r="L87">
-        <v>10986</v>
+        <v>9326</v>
       </c>
       <c r="M87">
-        <v>10825</v>
+        <v>9185</v>
       </c>
       <c r="N87">
-        <v>10655</v>
+        <v>9045</v>
       </c>
       <c r="O87">
-        <v>10506</v>
+        <v>8916</v>
       </c>
       <c r="P87">
-        <v>10348</v>
+        <v>8788</v>
       </c>
       <c r="Q87">
-        <v>10201</v>
+        <v>8651</v>
       </c>
       <c r="R87">
-        <v>10201</v>
+        <v>8651</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
-        <v>1650</v>
+        <v>1410</v>
       </c>
       <c r="D88">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>11433</v>
+        <v>9863</v>
       </c>
       <c r="G88">
-        <v>11149</v>
+        <v>9619</v>
       </c>
       <c r="H88">
-        <v>10879</v>
+        <v>9389</v>
       </c>
       <c r="I88">
-        <v>10612</v>
+        <v>9162</v>
       </c>
       <c r="J88">
-        <v>10359</v>
+        <v>8939</v>
       </c>
       <c r="K88">
-        <v>10099</v>
+        <v>8719</v>
       </c>
       <c r="L88">
-        <v>9956</v>
+        <v>8586</v>
       </c>
       <c r="M88">
-        <v>9805</v>
+        <v>8465</v>
       </c>
       <c r="N88">
-        <v>9655</v>
+        <v>8335</v>
       </c>
       <c r="O88">
-        <v>9516</v>
+        <v>8206</v>
       </c>
       <c r="P88">
-        <v>9378</v>
+        <v>8088</v>
       </c>
       <c r="Q88">
-        <v>9241</v>
+        <v>7871</v>
       </c>
       <c r="R88">
-        <v>9241</v>
+        <v>7871</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
-        <v>1300</v>
+        <v>1550</v>
       </c>
       <c r="D89">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="6">
-        <v>10533</v>
+        <v>11863</v>
       </c>
       <c r="G89">
-        <v>10269</v>
+        <v>11569</v>
       </c>
       <c r="H89">
-        <v>10019</v>
+        <v>11289</v>
       </c>
       <c r="I89">
-        <v>9782</v>
+        <v>11012</v>
       </c>
       <c r="J89">
-        <v>9539</v>
+        <v>10749</v>
       </c>
       <c r="K89">
-        <v>9309</v>
+        <v>10489</v>
       </c>
       <c r="L89">
-        <v>9166</v>
+        <v>10326</v>
       </c>
       <c r="M89">
-        <v>9035</v>
+        <v>10175</v>
       </c>
       <c r="N89">
-        <v>8905</v>
+        <v>10025</v>
       </c>
       <c r="O89">
-        <v>8766</v>
+        <v>9876</v>
       </c>
       <c r="P89">
-        <v>8638</v>
+        <v>9738</v>
       </c>
       <c r="Q89">
-        <v>8511</v>
+        <v>9591</v>
       </c>
       <c r="R89">
-        <v>8511</v>
+        <v>9591</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
         <v>1250</v>
       </c>
       <c r="D90">
         <v>9</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="6">
-        <v>9373</v>
+        <v>9413</v>
       </c>
       <c r="G90">
         <v>9189</v>
       </c>
       <c r="H90">
-        <v>8999</v>
+        <v>8959</v>
       </c>
       <c r="I90">
-        <v>8772</v>
+        <v>8742</v>
       </c>
       <c r="J90">
-        <v>8539</v>
+        <v>8529</v>
       </c>
       <c r="K90">
-        <v>8299</v>
+        <v>8319</v>
       </c>
       <c r="L90">
-        <v>8106</v>
+        <v>8196</v>
       </c>
       <c r="M90">
-        <v>7925</v>
+        <v>8075</v>
       </c>
       <c r="N90">
-        <v>7765</v>
+        <v>7955</v>
       </c>
       <c r="O90">
-        <v>7586</v>
+        <v>7846</v>
       </c>
       <c r="P90">
-        <v>7408</v>
+        <v>7728</v>
       </c>
       <c r="Q90">
-        <v>7241</v>
+        <v>7611</v>
       </c>
       <c r="R90">
-        <v>7241</v>
+        <v>7611</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>68</v>
-[...106 lines deleted...]
-        <v>6961</v>
+        <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A95" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A33:R33"/>
     <mergeCell ref="A34:R34"/>
+    <mergeCell ref="A61:R61"/>
     <mergeCell ref="A62:R62"/>
     <mergeCell ref="A63:R63"/>
     <mergeCell ref="A64:R64"/>
-    <mergeCell ref="A65:R65"/>
+    <mergeCell ref="A91:R91"/>
+    <mergeCell ref="A92:R92"/>
     <mergeCell ref="A93:R93"/>
-    <mergeCell ref="A94:R94"/>
-    <mergeCell ref="A95:R95"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.19685039370079" bottom="0.19685039370079" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">