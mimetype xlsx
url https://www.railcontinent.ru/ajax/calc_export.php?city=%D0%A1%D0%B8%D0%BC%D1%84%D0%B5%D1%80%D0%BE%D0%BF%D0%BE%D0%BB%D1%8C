--- v2 (2026-04-15)
+++ v3 (2026-06-15)
@@ -779,152 +779,152 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>5650</v>
+        <v>5750</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>73.5</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="G6">
-        <v>71.7</v>
+        <v>73.10000000000001</v>
       </c>
       <c r="H6">
-        <v>70.0</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="I6">
-        <v>68.3</v>
+        <v>69.7</v>
       </c>
       <c r="J6">
-        <v>66.7</v>
+        <v>68.0</v>
       </c>
       <c r="K6">
-        <v>65.099999999999994</v>
+        <v>66.3</v>
       </c>
       <c r="L6">
-        <v>64.2</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="M6">
-        <v>63.3</v>
+        <v>64.5</v>
       </c>
       <c r="N6">
-        <v>62.40000000000001</v>
+        <v>63.59999999999999</v>
       </c>
       <c r="O6">
-        <v>61.5</v>
+        <v>62.7</v>
       </c>
       <c r="P6">
-        <v>60.6</v>
+        <v>61.8</v>
       </c>
       <c r="Q6">
-        <v>59.7</v>
+        <v>60.9</v>
       </c>
       <c r="R6">
-        <v>59.7</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>61.1</v>
+        <v>62.5</v>
       </c>
       <c r="G7">
-        <v>59.6</v>
+        <v>61.0</v>
       </c>
       <c r="H7">
-        <v>58.1</v>
+        <v>59.5</v>
       </c>
       <c r="I7">
-        <v>56.6</v>
+        <v>58.0</v>
       </c>
       <c r="J7">
-        <v>55.3</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="K7">
-        <v>54.0</v>
+        <v>55.2</v>
       </c>
       <c r="L7">
-        <v>53.2</v>
+        <v>54.4</v>
       </c>
       <c r="M7">
-        <v>52.40000000000001</v>
+        <v>53.60000000000001</v>
       </c>
       <c r="N7">
-        <v>51.7</v>
+        <v>52.9</v>
       </c>
       <c r="O7">
-        <v>51.0</v>
+        <v>52.2</v>
       </c>
       <c r="P7">
-        <v>50.3</v>
+        <v>51.5</v>
       </c>
       <c r="Q7">
-        <v>49.6</v>
+        <v>50.8</v>
       </c>
       <c r="R7">
-        <v>49.6</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>3200</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>26.2</v>
       </c>
       <c r="G8">
         <v>25.6</v>
       </c>
       <c r="H8">
@@ -947,208 +947,208 @@
       </c>
       <c r="N8">
         <v>22.3</v>
       </c>
       <c r="O8">
         <v>22</v>
       </c>
       <c r="P8">
         <v>21.7</v>
       </c>
       <c r="Q8">
         <v>21.4</v>
       </c>
       <c r="R8">
         <v>21.4</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
-        <v>3900</v>
+        <v>4000</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>41.5</v>
+        <v>42.9</v>
       </c>
       <c r="G9">
-        <v>40.5</v>
+        <v>41.90000000000001</v>
       </c>
       <c r="H9">
-        <v>39.5</v>
+        <v>40.9</v>
       </c>
       <c r="I9">
-        <v>38.5</v>
+        <v>39.9</v>
       </c>
       <c r="J9">
-        <v>37.6</v>
+        <v>38.9</v>
       </c>
       <c r="K9">
-        <v>36.7</v>
+        <v>37.9</v>
       </c>
       <c r="L9">
-        <v>36.2</v>
+        <v>37.4</v>
       </c>
       <c r="M9">
-        <v>35.7</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="N9">
-        <v>35.2</v>
+        <v>36.4</v>
       </c>
       <c r="O9">
-        <v>34.7</v>
+        <v>35.9</v>
       </c>
       <c r="P9">
-        <v>34.2</v>
+        <v>35.4</v>
       </c>
       <c r="Q9">
-        <v>33.7</v>
+        <v>34.9</v>
       </c>
       <c r="R9">
-        <v>33.7</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>73.0</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="G10">
-        <v>71.2</v>
+        <v>72.60000000000001</v>
       </c>
       <c r="H10">
-        <v>69.5</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="I10">
-        <v>67.8</v>
+        <v>69.2</v>
       </c>
       <c r="J10">
-        <v>66.2</v>
+        <v>67.5</v>
       </c>
       <c r="K10">
-        <v>64.59999999999999</v>
+        <v>65.8</v>
       </c>
       <c r="L10">
-        <v>63.7</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="M10">
-        <v>62.8</v>
+        <v>64.0</v>
       </c>
       <c r="N10">
-        <v>61.90000000000001</v>
+        <v>63.099999999999994</v>
       </c>
       <c r="O10">
-        <v>61.0</v>
+        <v>62.2</v>
       </c>
       <c r="P10">
-        <v>60.1</v>
+        <v>61.3</v>
       </c>
       <c r="Q10">
-        <v>59.2</v>
+        <v>60.4</v>
       </c>
       <c r="R10">
-        <v>59.2</v>
+        <v>60.4</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>4800</v>
+        <v>4900</v>
       </c>
       <c r="D11">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>68.59999999999999</v>
+        <v>70.0</v>
       </c>
       <c r="G11">
-        <v>66.90000000000001</v>
+        <v>68.30000000000001</v>
       </c>
       <c r="H11">
-        <v>65.3</v>
+        <v>66.7</v>
       </c>
       <c r="I11">
-        <v>63.7</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="J11">
-        <v>62.2</v>
+        <v>63.5</v>
       </c>
       <c r="K11">
-        <v>60.7</v>
+        <v>61.9</v>
       </c>
       <c r="L11">
-        <v>59.8</v>
+        <v>61.0</v>
       </c>
       <c r="M11">
-        <v>59.0</v>
+        <v>60.2</v>
       </c>
       <c r="N11">
-        <v>58.2</v>
+        <v>59.4</v>
       </c>
       <c r="O11">
-        <v>57.40000000000001</v>
+        <v>58.59999999999999</v>
       </c>
       <c r="P11">
-        <v>56.6</v>
+        <v>57.8</v>
       </c>
       <c r="Q11">
-        <v>55.8</v>
+        <v>57.0</v>
       </c>
       <c r="R11">
-        <v>55.8</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>3800</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>37.8</v>
       </c>
       <c r="G12">
         <v>36.90000000000001</v>
       </c>
       <c r="H12">
@@ -1171,208 +1171,208 @@
       </c>
       <c r="N12">
         <v>32.1</v>
       </c>
       <c r="O12">
         <v>31.7</v>
       </c>
       <c r="P12">
         <v>31.3</v>
       </c>
       <c r="Q12">
         <v>30.9</v>
       </c>
       <c r="R12">
         <v>30.9</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>3850</v>
+        <v>4050</v>
       </c>
       <c r="D13">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>43.59999999999999</v>
+        <v>48.4</v>
       </c>
       <c r="G13">
-        <v>42.6</v>
+        <v>47.3</v>
       </c>
       <c r="H13">
-        <v>41.6</v>
+        <v>46.2</v>
       </c>
       <c r="I13">
-        <v>40.59999999999999</v>
+        <v>45.099999999999994</v>
       </c>
       <c r="J13">
-        <v>39.6</v>
+        <v>44.0</v>
       </c>
       <c r="K13">
-        <v>38.6</v>
+        <v>42.9</v>
       </c>
       <c r="L13">
-        <v>38.099999999999994</v>
+        <v>42.3</v>
       </c>
       <c r="M13">
-        <v>37.6</v>
+        <v>41.7</v>
       </c>
       <c r="N13">
-        <v>37.1</v>
+        <v>41.1</v>
       </c>
       <c r="O13">
-        <v>36.6</v>
+        <v>40.5</v>
       </c>
       <c r="P13">
-        <v>36.1</v>
+        <v>39.9</v>
       </c>
       <c r="Q13">
-        <v>35.59999999999999</v>
+        <v>39.3</v>
       </c>
       <c r="R13">
-        <v>35.59999999999999</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D14">
         <v>7</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>63.3</v>
+        <v>64.7</v>
       </c>
       <c r="G14">
-        <v>61.8</v>
+        <v>63.2</v>
       </c>
       <c r="H14">
-        <v>60.3</v>
+        <v>61.7</v>
       </c>
       <c r="I14">
-        <v>58.8</v>
+        <v>60.2</v>
       </c>
       <c r="J14">
-        <v>57.40000000000001</v>
+        <v>58.7</v>
       </c>
       <c r="K14">
-        <v>56.0</v>
+        <v>57.2</v>
       </c>
       <c r="L14">
-        <v>55.2</v>
+        <v>56.4</v>
       </c>
       <c r="M14">
-        <v>54.40000000000001</v>
+        <v>55.60000000000001</v>
       </c>
       <c r="N14">
-        <v>53.6</v>
+        <v>54.8</v>
       </c>
       <c r="O14">
-        <v>52.8</v>
+        <v>54.0</v>
       </c>
       <c r="P14">
-        <v>52.0</v>
+        <v>53.2</v>
       </c>
       <c r="Q14">
-        <v>51.2</v>
+        <v>52.4</v>
       </c>
       <c r="R14">
-        <v>51.2</v>
+        <v>52.4</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>71.8</v>
+        <v>73.2</v>
       </c>
       <c r="G15">
-        <v>70.8</v>
+        <v>72.2</v>
       </c>
       <c r="H15">
-        <v>69.7</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="I15">
-        <v>68.5</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="J15">
-        <v>67.40000000000001</v>
+        <v>68.7</v>
       </c>
       <c r="K15">
-        <v>66.40000000000001</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="L15">
-        <v>65.7</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="M15">
+        <v>66.30000000000001</v>
+      </c>
+      <c r="N15">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="O15">
         <v>65.099999999999994</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>64.40000000000001</v>
       </c>
-      <c r="O15">
-[...4 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>62.7</v>
+        <v>63.9</v>
       </c>
       <c r="R15">
-        <v>62.7</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" customHeight="1" ht="20">
       <c r="A19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -1427,152 +1427,152 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>5650</v>
+        <v>5750</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="6">
-        <v>19030</v>
+        <v>19400</v>
       </c>
       <c r="G21">
-        <v>18580</v>
+        <v>18940</v>
       </c>
       <c r="H21">
-        <v>18130</v>
+        <v>18480</v>
       </c>
       <c r="I21">
-        <v>17700</v>
+        <v>18050</v>
       </c>
       <c r="J21">
-        <v>17270</v>
+        <v>17610</v>
       </c>
       <c r="K21">
-        <v>16850</v>
+        <v>17180</v>
       </c>
       <c r="L21">
-        <v>16610</v>
+        <v>16930</v>
       </c>
       <c r="M21">
-        <v>16360</v>
+        <v>16680</v>
       </c>
       <c r="N21">
-        <v>16130</v>
+        <v>16450</v>
       </c>
       <c r="O21">
-        <v>15890</v>
+        <v>16210</v>
       </c>
       <c r="P21">
-        <v>15660</v>
+        <v>15960</v>
       </c>
       <c r="Q21">
-        <v>15430</v>
+        <v>15730</v>
       </c>
       <c r="R21">
-        <v>15430</v>
+        <v>15730</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D22">
         <v>7</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>15320</v>
+        <v>15690</v>
       </c>
       <c r="G22">
-        <v>14950</v>
+        <v>15310</v>
       </c>
       <c r="H22">
+        <v>14930</v>
+      </c>
+      <c r="I22">
         <v>14580</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
-        <v>13880</v>
+        <v>14220</v>
       </c>
       <c r="K22">
-        <v>13540</v>
+        <v>13870</v>
       </c>
       <c r="L22">
-        <v>13350</v>
+        <v>13670</v>
       </c>
       <c r="M22">
-        <v>13140</v>
+        <v>13460</v>
       </c>
       <c r="N22">
-        <v>12950</v>
+        <v>13270</v>
       </c>
       <c r="O22">
-        <v>12760</v>
+        <v>13080</v>
       </c>
       <c r="P22">
-        <v>12570</v>
+        <v>12870</v>
       </c>
       <c r="Q22">
-        <v>12380</v>
+        <v>12680</v>
       </c>
       <c r="R22">
-        <v>12380</v>
+        <v>12680</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3200</v>
       </c>
       <c r="D23">
         <v>1</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
         <v>6610</v>
       </c>
       <c r="G23">
         <v>6450</v>
       </c>
       <c r="H23">
@@ -1595,208 +1595,208 @@
       </c>
       <c r="N23">
         <v>5590</v>
       </c>
       <c r="O23">
         <v>5510</v>
       </c>
       <c r="P23">
         <v>5420</v>
       </c>
       <c r="Q23">
         <v>5340</v>
       </c>
       <c r="R23">
         <v>5340</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>3900</v>
+        <v>4000</v>
       </c>
       <c r="D24">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
-        <v>10410</v>
+        <v>10780</v>
       </c>
       <c r="G24">
-        <v>10160</v>
+        <v>10520</v>
       </c>
       <c r="H24">
-        <v>9910</v>
+        <v>10260</v>
       </c>
       <c r="I24">
-        <v>9670</v>
+        <v>10020</v>
       </c>
       <c r="J24">
-        <v>9430</v>
+        <v>9770</v>
       </c>
       <c r="K24">
-        <v>9200</v>
+        <v>9530</v>
       </c>
       <c r="L24">
-        <v>9070</v>
+        <v>9390</v>
       </c>
       <c r="M24">
-        <v>8930</v>
+        <v>9250</v>
       </c>
       <c r="N24">
-        <v>8800</v>
+        <v>9120</v>
       </c>
       <c r="O24">
-        <v>8670</v>
+        <v>8990</v>
       </c>
       <c r="P24">
-        <v>8540</v>
+        <v>8840</v>
       </c>
       <c r="Q24">
-        <v>8410</v>
+        <v>8710</v>
       </c>
       <c r="R24">
-        <v>8410</v>
+        <v>8710</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>4900</v>
+        <v>5000</v>
       </c>
       <c r="D25">
         <v>9</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>18310</v>
+        <v>18680</v>
       </c>
       <c r="G25">
-        <v>17860</v>
+        <v>18220</v>
       </c>
       <c r="H25">
-        <v>17430</v>
+        <v>17780</v>
       </c>
       <c r="I25">
-        <v>17000</v>
+        <v>17350</v>
       </c>
       <c r="J25">
-        <v>16580</v>
+        <v>16920</v>
       </c>
       <c r="K25">
-        <v>16180</v>
+        <v>16510</v>
       </c>
       <c r="L25">
-        <v>15950</v>
+        <v>16270</v>
       </c>
       <c r="M25">
-        <v>15700</v>
+        <v>16020</v>
       </c>
       <c r="N25">
-        <v>15470</v>
+        <v>15790</v>
       </c>
       <c r="O25">
-        <v>15250</v>
+        <v>15570</v>
       </c>
       <c r="P25">
-        <v>15020</v>
+        <v>15320</v>
       </c>
       <c r="Q25">
-        <v>14790</v>
+        <v>15090</v>
       </c>
       <c r="R25">
-        <v>14790</v>
+        <v>15090</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
-        <v>4800</v>
+        <v>4900</v>
       </c>
       <c r="D26">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
-        <v>17590</v>
+        <v>17960</v>
       </c>
       <c r="G26">
-        <v>17160</v>
+        <v>17520</v>
       </c>
       <c r="H26">
-        <v>16740</v>
+        <v>17090</v>
       </c>
       <c r="I26">
-        <v>16330</v>
+        <v>16680</v>
       </c>
       <c r="J26">
-        <v>15930</v>
+        <v>16270</v>
       </c>
       <c r="K26">
-        <v>15540</v>
+        <v>15870</v>
       </c>
       <c r="L26">
-        <v>15320</v>
+        <v>15640</v>
       </c>
       <c r="M26">
-        <v>15090</v>
+        <v>15410</v>
       </c>
       <c r="N26">
-        <v>14870</v>
+        <v>15190</v>
       </c>
       <c r="O26">
-        <v>14650</v>
+        <v>14970</v>
       </c>
       <c r="P26">
-        <v>14430</v>
+        <v>14730</v>
       </c>
       <c r="Q26">
-        <v>14210</v>
+        <v>14510</v>
       </c>
       <c r="R26">
-        <v>14210</v>
+        <v>14510</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>3800</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
         <v>9550</v>
       </c>
       <c r="G27">
         <v>9320</v>
       </c>
       <c r="H27">
@@ -1819,208 +1819,208 @@
       </c>
       <c r="N27">
         <v>8080</v>
       </c>
       <c r="O27">
         <v>7960</v>
       </c>
       <c r="P27">
         <v>7840</v>
       </c>
       <c r="Q27">
         <v>7720</v>
       </c>
       <c r="R27">
         <v>7720</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
-        <v>3850</v>
+        <v>4050</v>
       </c>
       <c r="D28">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
+        <v>12150</v>
+      </c>
+      <c r="G28">
+        <v>11860</v>
+      </c>
+      <c r="H28">
+        <v>11570</v>
+      </c>
+      <c r="I28">
+        <v>11290</v>
+      </c>
+      <c r="J28">
         <v>11010</v>
       </c>
-      <c r="G28">
+      <c r="K28">
         <v>10740</v>
       </c>
-      <c r="H28">
-[...5 lines deleted...]
-      <c r="J28">
+      <c r="L28">
+        <v>10590</v>
+      </c>
+      <c r="M28">
+        <v>10430</v>
+      </c>
+      <c r="N28">
+        <v>10280</v>
+      </c>
+      <c r="O28">
+        <v>10130</v>
+      </c>
+      <c r="P28">
         <v>9970</v>
       </c>
-      <c r="K28">
-[...16 lines deleted...]
-      </c>
       <c r="Q28">
-        <v>8890</v>
+        <v>9820</v>
       </c>
       <c r="R28">
-        <v>8890</v>
+        <v>9820</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D29">
         <v>7</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>15830</v>
+        <v>16200</v>
       </c>
       <c r="G29">
-        <v>15450</v>
+        <v>15810</v>
       </c>
       <c r="H29">
-        <v>15070</v>
+        <v>15420</v>
       </c>
       <c r="I29">
-        <v>14710</v>
+        <v>15060</v>
       </c>
       <c r="J29">
-        <v>14340</v>
+        <v>14680</v>
       </c>
       <c r="K29">
-        <v>13990</v>
+        <v>14320</v>
       </c>
       <c r="L29">
-        <v>13790</v>
+        <v>14110</v>
       </c>
       <c r="M29">
-        <v>13580</v>
+        <v>13900</v>
       </c>
       <c r="N29">
-        <v>13380</v>
+        <v>13700</v>
       </c>
       <c r="O29">
-        <v>13190</v>
+        <v>13510</v>
       </c>
       <c r="P29">
-        <v>12990</v>
+        <v>13290</v>
       </c>
       <c r="Q29">
-        <v>12790</v>
+        <v>13090</v>
       </c>
       <c r="R29">
-        <v>12790</v>
+        <v>13090</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>17390</v>
+        <v>17760</v>
       </c>
       <c r="G30">
-        <v>17140</v>
+        <v>17500</v>
       </c>
       <c r="H30">
-        <v>16860</v>
+        <v>17210</v>
       </c>
       <c r="I30">
-        <v>16580</v>
+        <v>16930</v>
       </c>
       <c r="J30">
-        <v>16300</v>
+        <v>16640</v>
       </c>
       <c r="K30">
-        <v>16030</v>
+        <v>16360</v>
       </c>
       <c r="L30">
-        <v>15870</v>
+        <v>16190</v>
       </c>
       <c r="M30">
-        <v>15690</v>
+        <v>16010</v>
       </c>
       <c r="N30">
+        <v>15840</v>
+      </c>
+      <c r="O30">
+        <v>15710</v>
+      </c>
+      <c r="P30">
         <v>15520</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15390</v>
       </c>
-      <c r="P30">
-[...4 lines deleted...]
-      </c>
       <c r="R30">
-        <v>15090</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:19" customHeight="1" ht="20">
       <c r="A34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
@@ -2084,87 +2084,87 @@
       </c>
       <c r="Q35" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
         <v>1300</v>
       </c>
       <c r="D36">
         <v>7</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>41.3</v>
+        <v>43.2</v>
       </c>
       <c r="G36">
-        <v>40.3</v>
+        <v>42.099999999999994</v>
       </c>
       <c r="H36">
-        <v>39.3</v>
+        <v>41.1</v>
       </c>
       <c r="I36">
-        <v>38.3</v>
+        <v>40.1</v>
       </c>
       <c r="J36">
-        <v>37.3</v>
+        <v>39.1</v>
       </c>
       <c r="K36">
-        <v>36.3</v>
+        <v>38.1</v>
       </c>
       <c r="L36">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="M36">
-        <v>35.3</v>
+        <v>37.0</v>
       </c>
       <c r="N36">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
       <c r="O36">
-        <v>34.3</v>
+        <v>36.0</v>
       </c>
       <c r="P36">
-        <v>33.8</v>
+        <v>35.5</v>
       </c>
       <c r="Q36">
-        <v>33.3</v>
+        <v>35.0</v>
       </c>
       <c r="R36">
-        <v>33.3</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
         <v>1150</v>
       </c>
       <c r="D37">
         <v>2</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>42.1</v>
       </c>
       <c r="G37">
         <v>41.1</v>
       </c>
       <c r="H37">
@@ -2196,479 +2196,479 @@
       </c>
       <c r="Q37">
         <v>33.5</v>
       </c>
       <c r="R37">
         <v>33.5</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38">
         <v>1250</v>
       </c>
       <c r="D38">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
+        <v>41.40000000000001</v>
+      </c>
+      <c r="G38">
+        <v>40.4</v>
+      </c>
+      <c r="H38">
         <v>39.5</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>38.6</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>37.7</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>36.8</v>
       </c>
-      <c r="J38">
-[...4 lines deleted...]
-      </c>
       <c r="L38">
-        <v>34.5</v>
+        <v>36.2</v>
       </c>
       <c r="M38">
-        <v>34.0</v>
+        <v>35.7</v>
       </c>
       <c r="N38">
-        <v>33.5</v>
+        <v>35.2</v>
       </c>
       <c r="O38">
-        <v>33</v>
+        <v>34.7</v>
       </c>
       <c r="P38">
-        <v>32.5</v>
+        <v>34.2</v>
       </c>
       <c r="Q38">
-        <v>32.0</v>
+        <v>33.7</v>
       </c>
       <c r="R38">
-        <v>32.0</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
         <v>1400</v>
       </c>
       <c r="D39">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>39.9</v>
+        <v>41.8</v>
       </c>
       <c r="G39">
-        <v>38.90000000000001</v>
+        <v>40.7</v>
       </c>
       <c r="H39">
-        <v>38</v>
+        <v>39.8</v>
       </c>
       <c r="I39">
-        <v>37.099999999999994</v>
+        <v>38.9</v>
       </c>
       <c r="J39">
-        <v>36.2</v>
+        <v>38.0</v>
       </c>
       <c r="K39">
-        <v>35.3</v>
+        <v>37.1</v>
       </c>
       <c r="L39">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
       <c r="M39">
-        <v>34.3</v>
+        <v>36.0</v>
       </c>
       <c r="N39">
-        <v>33.8</v>
+        <v>35.5</v>
       </c>
       <c r="O39">
-        <v>33.3</v>
+        <v>35.0</v>
       </c>
       <c r="P39">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="Q39">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
       <c r="R39">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>28</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
         <v>650</v>
       </c>
       <c r="D40">
         <v>6</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
+        <v>27.1</v>
+      </c>
+      <c r="G40">
+        <v>26.4</v>
+      </c>
+      <c r="H40">
+        <v>25.8</v>
+      </c>
+      <c r="I40">
         <v>25.2</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>24.6</v>
       </c>
-      <c r="H40">
-[...7 lines deleted...]
-      </c>
       <c r="K40">
-        <v>22.2</v>
+        <v>24</v>
       </c>
       <c r="L40">
-        <v>21.9</v>
+        <v>23.6</v>
       </c>
       <c r="M40">
-        <v>21.6</v>
+        <v>23.3</v>
       </c>
       <c r="N40">
-        <v>21.3</v>
+        <v>23</v>
       </c>
       <c r="O40">
-        <v>21</v>
+        <v>22.7</v>
       </c>
       <c r="P40">
-        <v>20.7</v>
+        <v>22.4</v>
       </c>
       <c r="Q40">
-        <v>20.4</v>
+        <v>22.1</v>
       </c>
       <c r="R40">
-        <v>20.4</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>1650</v>
       </c>
       <c r="D41">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>45.8</v>
+        <v>47.7</v>
       </c>
       <c r="G41">
-        <v>44.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="H41">
+        <v>45.40000000000001</v>
+      </c>
+      <c r="I41">
+        <v>44.4</v>
+      </c>
+      <c r="J41">
         <v>43.6</v>
       </c>
-      <c r="I41">
-[...2 lines deleted...]
-      <c r="J41">
+      <c r="K41">
         <v>41.8</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>40.0</v>
       </c>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
       <c r="M41">
+        <v>39.5</v>
+      </c>
+      <c r="N41">
+        <v>38.4</v>
+      </c>
+      <c r="O41">
+        <v>38.1</v>
+      </c>
+      <c r="P41">
         <v>37.8</v>
       </c>
-      <c r="N41">
-[...7 lines deleted...]
-      </c>
       <c r="Q41">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="R41">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
         <v>1310</v>
       </c>
       <c r="D42">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
+        <v>38.0</v>
+      </c>
+      <c r="G42">
+        <v>37.0</v>
+      </c>
+      <c r="H42">
         <v>36.1</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>35.2</v>
       </c>
-      <c r="H42">
-[...4 lines deleted...]
-      </c>
       <c r="J42">
-        <v>32.6</v>
+        <v>34.40000000000001</v>
       </c>
       <c r="K42">
-        <v>31.8</v>
+        <v>33.6</v>
       </c>
       <c r="L42">
-        <v>31.4</v>
+        <v>33.1</v>
       </c>
       <c r="M42">
-        <v>31.0</v>
+        <v>32.7</v>
       </c>
       <c r="N42">
-        <v>30.6</v>
+        <v>32.3</v>
       </c>
       <c r="O42">
-        <v>30.2</v>
+        <v>31.9</v>
       </c>
       <c r="P42">
-        <v>29.8</v>
+        <v>31.5</v>
       </c>
       <c r="Q42">
-        <v>29.4</v>
+        <v>31.1</v>
       </c>
       <c r="R42">
-        <v>29.4</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D43">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>43.099999999999994</v>
+        <v>50.2</v>
       </c>
       <c r="G43">
-        <v>42.1</v>
+        <v>48.9</v>
       </c>
       <c r="H43">
-        <v>41.1</v>
+        <v>47.8</v>
       </c>
       <c r="I43">
-        <v>40.099999999999994</v>
+        <v>46.5</v>
       </c>
       <c r="J43">
-        <v>39.1</v>
+        <v>45.2</v>
       </c>
       <c r="K43">
-        <v>38.1</v>
+        <v>44.1</v>
       </c>
       <c r="L43">
-        <v>37.59999999999999</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="M43">
-        <v>37.1</v>
+        <v>42.8</v>
       </c>
       <c r="N43">
-        <v>36.6</v>
+        <v>42.2</v>
       </c>
       <c r="O43">
-        <v>36.1</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="P43">
-        <v>35.6</v>
+        <v>41.0</v>
       </c>
       <c r="Q43">
-        <v>35.099999999999994</v>
+        <v>40.40000000000001</v>
       </c>
       <c r="R43">
-        <v>35.099999999999994</v>
+        <v>40.40000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>1350</v>
       </c>
       <c r="D44">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>46.7</v>
+        <v>48.6</v>
       </c>
       <c r="G44">
-        <v>45.6</v>
+        <v>47.4</v>
       </c>
       <c r="H44">
-        <v>44.5</v>
+        <v>46.3</v>
       </c>
       <c r="I44">
-        <v>43.4</v>
+        <v>45.2</v>
       </c>
       <c r="J44">
+        <v>44.1</v>
+      </c>
+      <c r="K44">
+        <v>43</v>
+      </c>
+      <c r="L44">
         <v>42.3</v>
       </c>
-      <c r="K44">
-[...4 lines deleted...]
-      </c>
       <c r="M44">
-        <v>40.0</v>
+        <v>41.7</v>
       </c>
       <c r="N44">
-        <v>39.40000000000001</v>
+        <v>41.1</v>
       </c>
       <c r="O44">
-        <v>38.8</v>
+        <v>40.5</v>
       </c>
       <c r="P44">
-        <v>38.2</v>
+        <v>39.9</v>
       </c>
       <c r="Q44">
-        <v>37.59999999999999</v>
+        <v>39.3</v>
       </c>
       <c r="R44">
-        <v>37.59999999999999</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
         <v>1550</v>
       </c>
       <c r="D45">
         <v>9</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>46.0</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G45">
-        <v>44.90000000000001</v>
+        <v>46.7</v>
       </c>
       <c r="H45">
-        <v>43.8</v>
+        <v>45.6</v>
       </c>
       <c r="I45">
-        <v>42.7</v>
+        <v>44.5</v>
       </c>
       <c r="J45">
+        <v>43.40000000000001</v>
+      </c>
+      <c r="K45">
+        <v>42.3</v>
+      </c>
+      <c r="L45">
         <v>41.6</v>
       </c>
-      <c r="K45">
-[...4 lines deleted...]
-      </c>
       <c r="M45">
-        <v>39.3</v>
+        <v>41.0</v>
       </c>
       <c r="N45">
+        <v>40.4</v>
+      </c>
+      <c r="O45">
+        <v>39.8</v>
+      </c>
+      <c r="P45">
+        <v>39.2</v>
+      </c>
+      <c r="Q45">
         <v>38.7</v>
       </c>
-      <c r="O45">
-[...7 lines deleted...]
-      </c>
       <c r="R45">
-        <v>37.0</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
         <v>960</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>37.90000000000001</v>
       </c>
       <c r="G46">
         <v>37.0</v>
       </c>
       <c r="H46">
@@ -2812,143 +2812,143 @@
       </c>
       <c r="Q48">
         <v>26.2</v>
       </c>
       <c r="R48">
         <v>26.2</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
         <v>1350</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>42.099999999999994</v>
+        <v>44.0</v>
       </c>
       <c r="G49">
-        <v>41.1</v>
+        <v>42.9</v>
       </c>
       <c r="H49">
-        <v>40.1</v>
+        <v>41.90000000000001</v>
       </c>
       <c r="I49">
-        <v>39.099999999999994</v>
+        <v>40.9</v>
       </c>
       <c r="J49">
-        <v>38.1</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="K49">
-        <v>37.1</v>
+        <v>38.9</v>
       </c>
       <c r="L49">
-        <v>36.59999999999999</v>
+        <v>38.3</v>
       </c>
       <c r="M49">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="N49">
-        <v>35.6</v>
+        <v>37.3</v>
       </c>
       <c r="O49">
-        <v>35.1</v>
+        <v>36.8</v>
       </c>
       <c r="P49">
-        <v>34.6</v>
+        <v>36.3</v>
       </c>
       <c r="Q49">
-        <v>34.099999999999994</v>
+        <v>35.8</v>
       </c>
       <c r="R49">
-        <v>34.099999999999994</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>1250</v>
       </c>
       <c r="D50">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>42.8</v>
+        <v>44.7</v>
       </c>
       <c r="G50">
-        <v>41.8</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="H50">
-        <v>40.8</v>
+        <v>42.6</v>
       </c>
       <c r="I50">
-        <v>39.8</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="J50">
-        <v>38.8</v>
+        <v>40.6</v>
       </c>
       <c r="K50">
-        <v>37.8</v>
+        <v>39.6</v>
       </c>
       <c r="L50">
-        <v>37.3</v>
+        <v>39.0</v>
       </c>
       <c r="M50">
-        <v>36.8</v>
+        <v>38.5</v>
       </c>
       <c r="N50">
-        <v>36.3</v>
+        <v>38</v>
       </c>
       <c r="O50">
-        <v>35.8</v>
+        <v>37.5</v>
       </c>
       <c r="P50">
-        <v>35.3</v>
+        <v>37.0</v>
       </c>
       <c r="Q50">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
       <c r="R50">
-        <v>34.8</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>1700</v>
       </c>
       <c r="D51">
         <v>5</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
         <v>45.8</v>
       </c>
       <c r="G51">
         <v>44.7</v>
       </c>
       <c r="H51">
@@ -2980,535 +2980,535 @@
       </c>
       <c r="Q51">
         <v>37.0</v>
       </c>
       <c r="R51">
         <v>37.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
         <v>2500</v>
       </c>
       <c r="D52">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
-        <v>55.9</v>
+        <v>57.8</v>
       </c>
       <c r="G52">
-        <v>54.6</v>
+        <v>56.4</v>
       </c>
       <c r="H52">
-        <v>53.3</v>
+        <v>55.1</v>
       </c>
       <c r="I52">
-        <v>52.0</v>
+        <v>53.8</v>
       </c>
       <c r="J52">
-        <v>50.7</v>
+        <v>52.5</v>
       </c>
       <c r="K52">
-        <v>49.40000000000001</v>
+        <v>51.2</v>
       </c>
       <c r="L52">
-        <v>48.7</v>
+        <v>50.4</v>
       </c>
       <c r="M52">
-        <v>48.0</v>
+        <v>49.7</v>
       </c>
       <c r="N52">
-        <v>47.3</v>
+        <v>49.0</v>
       </c>
       <c r="O52">
-        <v>46.6</v>
+        <v>48.3</v>
       </c>
       <c r="P52">
-        <v>45.90000000000001</v>
+        <v>47.6</v>
       </c>
       <c r="Q52">
-        <v>45.2</v>
+        <v>46.9</v>
       </c>
       <c r="R52">
-        <v>45.2</v>
+        <v>46.9</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>34</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
         <v>2250</v>
       </c>
       <c r="D53">
         <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>51.4</v>
+        <v>53.3</v>
       </c>
       <c r="G53">
-        <v>50.8</v>
+        <v>52.59999999999999</v>
       </c>
       <c r="H53">
-        <v>50.1</v>
+        <v>51.90000000000001</v>
       </c>
       <c r="I53">
-        <v>49.4</v>
+        <v>51.2</v>
       </c>
       <c r="J53">
+        <v>50.40000000000001</v>
+      </c>
+      <c r="K53">
+        <v>49.7</v>
+      </c>
+      <c r="L53">
+        <v>49.1</v>
+      </c>
+      <c r="M53">
         <v>48.6</v>
       </c>
-      <c r="K53">
+      <c r="N53">
+        <v>48.2</v>
+      </c>
+      <c r="O53">
         <v>47.9</v>
       </c>
-      <c r="L53">
+      <c r="P53">
         <v>47.4</v>
       </c>
-      <c r="M53">
-[...10 lines deleted...]
-      </c>
       <c r="Q53">
-        <v>45.4</v>
+        <v>47.1</v>
       </c>
       <c r="R53">
-        <v>45.4</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
         <v>1830</v>
       </c>
       <c r="D54">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
-        <v>44.7</v>
+        <v>46.6</v>
       </c>
       <c r="G54">
-        <v>43.7</v>
+        <v>45.5</v>
       </c>
       <c r="H54">
-        <v>42.6</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="I54">
-        <v>41.5</v>
+        <v>43.3</v>
       </c>
       <c r="J54">
-        <v>40.5</v>
+        <v>42.3</v>
       </c>
       <c r="K54">
-        <v>39.4</v>
+        <v>41.2</v>
       </c>
       <c r="L54">
-        <v>38.9</v>
+        <v>40.6</v>
       </c>
       <c r="M54">
-        <v>38.40000000000001</v>
+        <v>40.1</v>
       </c>
       <c r="N54">
-        <v>37.8</v>
+        <v>39.5</v>
       </c>
       <c r="O54">
-        <v>37.3</v>
+        <v>39.0</v>
       </c>
       <c r="P54">
-        <v>36.8</v>
+        <v>38.5</v>
       </c>
       <c r="Q54">
-        <v>36.2</v>
+        <v>37.9</v>
       </c>
       <c r="R54">
-        <v>36.2</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
-        <v>2450</v>
+        <v>2630</v>
       </c>
       <c r="D55">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
+        <v>57.40000000000001</v>
+      </c>
+      <c r="G55">
+        <v>55.9</v>
+      </c>
+      <c r="H55">
+        <v>54.6</v>
+      </c>
+      <c r="I55">
+        <v>53.099999999999994</v>
+      </c>
+      <c r="J55">
+        <v>51.6</v>
+      </c>
+      <c r="K55">
         <v>50.3</v>
       </c>
-      <c r="G55">
-[...5 lines deleted...]
-      <c r="I55">
+      <c r="L55">
+        <v>49.5</v>
+      </c>
+      <c r="M55">
+        <v>48.8</v>
+      </c>
+      <c r="N55">
+        <v>48.1</v>
+      </c>
+      <c r="O55">
+        <v>47.4</v>
+      </c>
+      <c r="P55">
         <v>46.7</v>
       </c>
-      <c r="J55">
-[...19 lines deleted...]
-      </c>
       <c r="Q55">
-        <v>40.7</v>
+        <v>46.0</v>
       </c>
       <c r="R55">
-        <v>40.7</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
         <v>1650</v>
       </c>
       <c r="D56">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
-        <v>45.9</v>
+        <v>47.8</v>
       </c>
       <c r="G56">
-        <v>44.8</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="H56">
-        <v>43.7</v>
+        <v>45.5</v>
       </c>
       <c r="I56">
-        <v>42.59999999999999</v>
+        <v>44.4</v>
       </c>
       <c r="J56">
+        <v>43.3</v>
+      </c>
+      <c r="K56">
+        <v>42.2</v>
+      </c>
+      <c r="L56">
         <v>41.5</v>
       </c>
-      <c r="K56">
-[...4 lines deleted...]
-      </c>
       <c r="M56">
-        <v>39.2</v>
+        <v>40.90000000000001</v>
       </c>
       <c r="N56">
+        <v>40.3</v>
+      </c>
+      <c r="O56">
+        <v>39.7</v>
+      </c>
+      <c r="P56">
+        <v>39.099999999999994</v>
+      </c>
+      <c r="Q56">
         <v>38.6</v>
       </c>
-      <c r="O56">
-[...7 lines deleted...]
-      </c>
       <c r="R56">
-        <v>36.9</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
         <v>1300</v>
       </c>
       <c r="D57">
         <v>9</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
-        <v>42.59999999999999</v>
+        <v>44.5</v>
       </c>
       <c r="G57">
-        <v>41.6</v>
+        <v>43.4</v>
       </c>
       <c r="H57">
-        <v>40.6</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="I57">
-        <v>39.59999999999999</v>
+        <v>41.4</v>
       </c>
       <c r="J57">
-        <v>38.6</v>
+        <v>40.40000000000001</v>
       </c>
       <c r="K57">
-        <v>37.6</v>
+        <v>39.4</v>
       </c>
       <c r="L57">
-        <v>37.099999999999994</v>
+        <v>38.8</v>
       </c>
       <c r="M57">
-        <v>36.6</v>
+        <v>38.3</v>
       </c>
       <c r="N57">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="O57">
-        <v>35.6</v>
+        <v>37.3</v>
       </c>
       <c r="P57">
-        <v>35.1</v>
+        <v>36.8</v>
       </c>
       <c r="Q57">
-        <v>34.59999999999999</v>
+        <v>36.3</v>
       </c>
       <c r="R57">
-        <v>34.59999999999999</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
         <v>1410</v>
       </c>
       <c r="D58">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
+        <v>40.90000000000001</v>
+      </c>
+      <c r="G58">
+        <v>39.9</v>
+      </c>
+      <c r="H58">
         <v>39.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>38.1</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>37.2</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>36.3</v>
       </c>
-      <c r="J58">
-[...4 lines deleted...]
-      </c>
       <c r="L58">
-        <v>34.0</v>
+        <v>35.7</v>
       </c>
       <c r="M58">
-        <v>33.5</v>
+        <v>35.2</v>
       </c>
       <c r="N58">
-        <v>33.0</v>
+        <v>34.7</v>
       </c>
       <c r="O58">
-        <v>32.5</v>
+        <v>34.2</v>
       </c>
       <c r="P58">
-        <v>31.7</v>
+        <v>33.4</v>
       </c>
       <c r="Q58">
-        <v>31.4</v>
+        <v>33.1</v>
       </c>
       <c r="R58">
-        <v>31.4</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
         <v>1550</v>
       </c>
       <c r="D59">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="5">
-        <v>47.4</v>
+        <v>49.3</v>
       </c>
       <c r="G59">
-        <v>46.3</v>
+        <v>48.099999999999994</v>
       </c>
       <c r="H59">
-        <v>45.2</v>
+        <v>47.0</v>
       </c>
       <c r="I59">
-        <v>44.099999999999994</v>
+        <v>45.9</v>
       </c>
       <c r="J59">
+        <v>44.8</v>
+      </c>
+      <c r="K59">
+        <v>43.7</v>
+      </c>
+      <c r="L59">
         <v>43.0</v>
       </c>
-      <c r="K59">
-[...4 lines deleted...]
-      </c>
       <c r="M59">
-        <v>40.7</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="N59">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="O59">
-        <v>39.5</v>
+        <v>41.2</v>
       </c>
       <c r="P59">
-        <v>38.9</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="Q59">
-        <v>38.3</v>
+        <v>40.0</v>
       </c>
       <c r="R59">
-        <v>38.3</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
         <v>1250</v>
       </c>
       <c r="D60">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="5">
+        <v>39.7</v>
+      </c>
+      <c r="G60">
+        <v>38.7</v>
+      </c>
+      <c r="H60">
         <v>37.8</v>
       </c>
-      <c r="G60">
-[...4 lines deleted...]
-      </c>
       <c r="I60">
-        <v>35.099999999999994</v>
+        <v>36.9</v>
       </c>
       <c r="J60">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="K60">
-        <v>33.3</v>
+        <v>35.1</v>
       </c>
       <c r="L60">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="M60">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
       <c r="N60">
-        <v>31.8</v>
+        <v>33.5</v>
       </c>
       <c r="O60">
-        <v>31.3</v>
+        <v>33.0</v>
       </c>
       <c r="P60">
-        <v>30.8</v>
+        <v>32.5</v>
       </c>
       <c r="Q60">
-        <v>30.4</v>
+        <v>32.1</v>
       </c>
       <c r="R60">
-        <v>30.4</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:19" customHeight="1" ht="20">
       <c r="A64" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
@@ -3572,87 +3572,87 @@
       </c>
       <c r="Q65" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R65" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>53</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
         <v>1300</v>
       </c>
       <c r="D66">
         <v>7</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>10313</v>
+        <v>10830</v>
       </c>
       <c r="G66">
-        <v>10059</v>
+        <v>10560</v>
       </c>
       <c r="H66">
-        <v>9819</v>
+        <v>10310</v>
       </c>
       <c r="I66">
-        <v>9572</v>
+        <v>10050</v>
       </c>
       <c r="J66">
-        <v>9339</v>
+        <v>9810</v>
       </c>
       <c r="K66">
-        <v>9109</v>
+        <v>9570</v>
       </c>
       <c r="L66">
-        <v>8976</v>
+        <v>9430</v>
       </c>
       <c r="M66">
-        <v>8845</v>
+        <v>9290</v>
       </c>
       <c r="N66">
-        <v>8715</v>
+        <v>9150</v>
       </c>
       <c r="O66">
-        <v>8586</v>
+        <v>9020</v>
       </c>
       <c r="P66">
-        <v>8458</v>
+        <v>8880</v>
       </c>
       <c r="Q66">
-        <v>8331</v>
+        <v>8750</v>
       </c>
       <c r="R66">
-        <v>8331</v>
+        <v>8750</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>54</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
         <v>1150</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>10350</v>
       </c>
       <c r="G67">
         <v>10100</v>
       </c>
       <c r="H67">
@@ -3684,479 +3684,479 @@
       </c>
       <c r="Q67">
         <v>8370</v>
       </c>
       <c r="R67">
         <v>8370</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>55</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
         <v>1250</v>
       </c>
       <c r="D68">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>9903</v>
+        <v>10420</v>
       </c>
       <c r="G68">
-        <v>9669</v>
+        <v>10170</v>
       </c>
       <c r="H68">
-        <v>9429</v>
+        <v>9920</v>
       </c>
       <c r="I68">
-        <v>9202</v>
+        <v>9680</v>
       </c>
       <c r="J68">
-        <v>8979</v>
+        <v>9450</v>
       </c>
       <c r="K68">
-        <v>8759</v>
+        <v>9220</v>
       </c>
       <c r="L68">
-        <v>8626</v>
+        <v>9080</v>
       </c>
       <c r="M68">
-        <v>8495</v>
+        <v>8940</v>
       </c>
       <c r="N68">
-        <v>8375</v>
+        <v>8810</v>
       </c>
       <c r="O68">
-        <v>8246</v>
+        <v>8680</v>
       </c>
       <c r="P68">
-        <v>8128</v>
+        <v>8550</v>
       </c>
       <c r="Q68">
-        <v>8011</v>
+        <v>8430</v>
       </c>
       <c r="R68">
-        <v>8011</v>
+        <v>8430</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
         <v>1400</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>10003</v>
+        <v>10520</v>
       </c>
       <c r="G69">
-        <v>9759</v>
+        <v>10260</v>
       </c>
       <c r="H69">
-        <v>9519</v>
+        <v>10010</v>
       </c>
       <c r="I69">
-        <v>9292</v>
+        <v>9770</v>
       </c>
       <c r="J69">
-        <v>9069</v>
+        <v>9540</v>
       </c>
       <c r="K69">
-        <v>8849</v>
+        <v>9310</v>
       </c>
       <c r="L69">
-        <v>8716</v>
+        <v>9170</v>
       </c>
       <c r="M69">
-        <v>8585</v>
+        <v>9030</v>
       </c>
       <c r="N69">
-        <v>8455</v>
+        <v>8890</v>
       </c>
       <c r="O69">
-        <v>8336</v>
+        <v>8770</v>
       </c>
       <c r="P69">
-        <v>8208</v>
+        <v>8630</v>
       </c>
       <c r="Q69">
-        <v>8091</v>
+        <v>8510</v>
       </c>
       <c r="R69">
-        <v>8091</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>28</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
         <v>650</v>
       </c>
       <c r="D70">
         <v>6</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>6323</v>
+        <v>6840</v>
       </c>
       <c r="G70">
-        <v>6169</v>
+        <v>6670</v>
       </c>
       <c r="H70">
-        <v>6019</v>
+        <v>6510</v>
       </c>
       <c r="I70">
-        <v>5872</v>
+        <v>6350</v>
       </c>
       <c r="J70">
-        <v>5729</v>
+        <v>6200</v>
       </c>
       <c r="K70">
-        <v>5589</v>
+        <v>6050</v>
       </c>
       <c r="L70">
-        <v>5506</v>
+        <v>5960</v>
       </c>
       <c r="M70">
-        <v>5425</v>
+        <v>5870</v>
       </c>
       <c r="N70">
-        <v>5345</v>
+        <v>5780</v>
       </c>
       <c r="O70">
-        <v>5266</v>
+        <v>5700</v>
       </c>
       <c r="P70">
-        <v>5188</v>
+        <v>5610</v>
       </c>
       <c r="Q70">
-        <v>5111</v>
+        <v>5530</v>
       </c>
       <c r="R70">
-        <v>5111</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>56</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
         <v>1650</v>
       </c>
       <c r="D71">
         <v>9</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>10523</v>
+        <v>11040</v>
       </c>
       <c r="G71">
-        <v>10329</v>
+        <v>10830</v>
       </c>
       <c r="H71">
-        <v>10139</v>
+        <v>10630</v>
       </c>
       <c r="I71">
-        <v>9952</v>
+        <v>10430</v>
       </c>
       <c r="J71">
-        <v>9769</v>
+        <v>10240</v>
       </c>
       <c r="K71">
-        <v>9589</v>
+        <v>10050</v>
       </c>
       <c r="L71">
-        <v>9406</v>
+        <v>9860</v>
       </c>
       <c r="M71">
-        <v>9265</v>
+        <v>9710</v>
       </c>
       <c r="N71">
-        <v>9105</v>
+        <v>9540</v>
       </c>
       <c r="O71">
-        <v>8966</v>
+        <v>9400</v>
       </c>
       <c r="P71">
-        <v>8838</v>
+        <v>9260</v>
       </c>
       <c r="Q71">
-        <v>8711</v>
+        <v>9130</v>
       </c>
       <c r="R71">
-        <v>8711</v>
+        <v>9130</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>57</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
         <v>1310</v>
       </c>
       <c r="D72">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>9123</v>
+        <v>9640</v>
       </c>
       <c r="G72">
-        <v>8899</v>
+        <v>9400</v>
       </c>
       <c r="H72">
-        <v>8659</v>
+        <v>9150</v>
       </c>
       <c r="I72">
-        <v>8452</v>
+        <v>8930</v>
       </c>
       <c r="J72">
-        <v>8249</v>
+        <v>8720</v>
       </c>
       <c r="K72">
-        <v>8039</v>
+        <v>8500</v>
       </c>
       <c r="L72">
-        <v>7926</v>
+        <v>8380</v>
       </c>
       <c r="M72">
-        <v>7805</v>
+        <v>8250</v>
       </c>
       <c r="N72">
-        <v>7695</v>
+        <v>8130</v>
       </c>
       <c r="O72">
-        <v>7576</v>
+        <v>8010</v>
       </c>
       <c r="P72">
-        <v>7468</v>
+        <v>7890</v>
       </c>
       <c r="Q72">
-        <v>7351</v>
+        <v>7770</v>
       </c>
       <c r="R72">
-        <v>7351</v>
+        <v>7770</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>29</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D73">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>10893</v>
+        <v>13110</v>
       </c>
       <c r="G73">
-        <v>10619</v>
+        <v>12790</v>
       </c>
       <c r="H73">
-        <v>10359</v>
+        <v>12480</v>
       </c>
       <c r="I73">
-        <v>10112</v>
+        <v>12100</v>
       </c>
       <c r="J73">
-        <v>9859</v>
+        <v>11760</v>
       </c>
       <c r="K73">
-        <v>9619</v>
+        <v>11460</v>
       </c>
       <c r="L73">
-        <v>9476</v>
+        <v>11290</v>
       </c>
       <c r="M73">
-        <v>9335</v>
+        <v>11120</v>
       </c>
       <c r="N73">
-        <v>9195</v>
+        <v>10960</v>
       </c>
       <c r="O73">
-        <v>9066</v>
+        <v>10800</v>
       </c>
       <c r="P73">
-        <v>8928</v>
+        <v>10630</v>
       </c>
       <c r="Q73">
-        <v>8801</v>
+        <v>10480</v>
       </c>
       <c r="R73">
-        <v>8801</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>30</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
         <v>1350</v>
       </c>
       <c r="D74">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>11653</v>
+        <v>12170</v>
       </c>
       <c r="G74">
-        <v>11369</v>
+        <v>11870</v>
       </c>
       <c r="H74">
-        <v>11089</v>
+        <v>11580</v>
       </c>
       <c r="I74">
-        <v>10822</v>
+        <v>11300</v>
       </c>
       <c r="J74">
-        <v>10559</v>
+        <v>11030</v>
       </c>
       <c r="K74">
-        <v>10299</v>
+        <v>10760</v>
       </c>
       <c r="L74">
-        <v>10146</v>
+        <v>10600</v>
       </c>
       <c r="M74">
-        <v>9995</v>
+        <v>10440</v>
       </c>
       <c r="N74">
-        <v>9845</v>
+        <v>10280</v>
       </c>
       <c r="O74">
-        <v>9706</v>
+        <v>10140</v>
       </c>
       <c r="P74">
-        <v>9558</v>
+        <v>9980</v>
       </c>
       <c r="Q74">
-        <v>9421</v>
+        <v>9840</v>
       </c>
       <c r="R74">
-        <v>9421</v>
+        <v>9840</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>58</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
         <v>1550</v>
       </c>
       <c r="D75">
         <v>9</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>11463</v>
+        <v>11980</v>
       </c>
       <c r="G75">
-        <v>11179</v>
+        <v>11680</v>
       </c>
       <c r="H75">
-        <v>10909</v>
+        <v>11400</v>
       </c>
       <c r="I75">
-        <v>10642</v>
+        <v>11120</v>
       </c>
       <c r="J75">
-        <v>10389</v>
+        <v>10860</v>
       </c>
       <c r="K75">
-        <v>10129</v>
+        <v>10590</v>
       </c>
       <c r="L75">
-        <v>9986</v>
+        <v>10440</v>
       </c>
       <c r="M75">
-        <v>9835</v>
+        <v>10280</v>
       </c>
       <c r="N75">
-        <v>9695</v>
+        <v>10130</v>
       </c>
       <c r="O75">
-        <v>9546</v>
+        <v>9980</v>
       </c>
       <c r="P75">
-        <v>9408</v>
+        <v>9830</v>
       </c>
       <c r="Q75">
-        <v>9271</v>
+        <v>9690</v>
       </c>
       <c r="R75">
-        <v>9271</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>59</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
         <v>960</v>
       </c>
       <c r="D76">
         <v>3</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>9380</v>
       </c>
       <c r="G76">
         <v>9160</v>
       </c>
       <c r="H76">
@@ -4300,143 +4300,143 @@
       </c>
       <c r="Q78">
         <v>6540</v>
       </c>
       <c r="R78">
         <v>6540</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
         <v>1350</v>
       </c>
       <c r="D79">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>10573</v>
+        <v>11090</v>
       </c>
       <c r="G79">
-        <v>10309</v>
+        <v>10810</v>
       </c>
       <c r="H79">
-        <v>10059</v>
+        <v>10550</v>
       </c>
       <c r="I79">
-        <v>9812</v>
+        <v>10290</v>
       </c>
       <c r="J79">
-        <v>9579</v>
+        <v>10050</v>
       </c>
       <c r="K79">
-        <v>9339</v>
+        <v>9800</v>
       </c>
       <c r="L79">
-        <v>9206</v>
+        <v>9660</v>
       </c>
       <c r="M79">
-        <v>9065</v>
+        <v>9510</v>
       </c>
       <c r="N79">
-        <v>8935</v>
+        <v>9370</v>
       </c>
       <c r="O79">
-        <v>8796</v>
+        <v>9230</v>
       </c>
       <c r="P79">
-        <v>8668</v>
+        <v>9090</v>
       </c>
       <c r="Q79">
-        <v>8541</v>
+        <v>8960</v>
       </c>
       <c r="R79">
-        <v>8541</v>
+        <v>8960</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>60</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>1250</v>
       </c>
       <c r="D80">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>10773</v>
+        <v>11290</v>
       </c>
       <c r="G80">
-        <v>10509</v>
+        <v>11010</v>
       </c>
       <c r="H80">
-        <v>10259</v>
+        <v>10750</v>
       </c>
       <c r="I80">
-        <v>10002</v>
+        <v>10480</v>
       </c>
       <c r="J80">
-        <v>9759</v>
+        <v>10230</v>
       </c>
       <c r="K80">
-        <v>9519</v>
+        <v>9980</v>
       </c>
       <c r="L80">
-        <v>9386</v>
+        <v>9840</v>
       </c>
       <c r="M80">
-        <v>9245</v>
+        <v>9690</v>
       </c>
       <c r="N80">
-        <v>9105</v>
+        <v>9540</v>
       </c>
       <c r="O80">
-        <v>8976</v>
+        <v>9410</v>
       </c>
       <c r="P80">
-        <v>8838</v>
+        <v>9260</v>
       </c>
       <c r="Q80">
-        <v>8711</v>
+        <v>9130</v>
       </c>
       <c r="R80">
-        <v>8711</v>
+        <v>9130</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>61</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
         <v>1700</v>
       </c>
       <c r="D81">
         <v>5</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
         <v>11450</v>
       </c>
       <c r="G81">
         <v>11180</v>
       </c>
       <c r="H81">
@@ -4468,535 +4468,535 @@
       </c>
       <c r="Q81">
         <v>9260</v>
       </c>
       <c r="R81">
         <v>9260</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
         <v>2500</v>
       </c>
       <c r="D82">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>13993</v>
+        <v>14510</v>
       </c>
       <c r="G82">
-        <v>13659</v>
+        <v>14160</v>
       </c>
       <c r="H82">
-        <v>13319</v>
+        <v>13810</v>
       </c>
       <c r="I82">
-        <v>12992</v>
+        <v>13470</v>
       </c>
       <c r="J82">
-        <v>12679</v>
+        <v>13150</v>
       </c>
       <c r="K82">
-        <v>12369</v>
+        <v>12830</v>
       </c>
       <c r="L82">
-        <v>12186</v>
+        <v>12640</v>
       </c>
       <c r="M82">
-        <v>12005</v>
+        <v>12450</v>
       </c>
       <c r="N82">
-        <v>11825</v>
+        <v>12260</v>
       </c>
       <c r="O82">
-        <v>11656</v>
+        <v>12090</v>
       </c>
       <c r="P82">
-        <v>11488</v>
+        <v>11910</v>
       </c>
       <c r="Q82">
-        <v>11311</v>
+        <v>11730</v>
       </c>
       <c r="R82">
-        <v>11311</v>
+        <v>11730</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
         <v>2250</v>
       </c>
       <c r="D83">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>12353</v>
+        <v>12870</v>
       </c>
       <c r="G83">
-        <v>12199</v>
+        <v>12700</v>
       </c>
       <c r="H83">
-        <v>12029</v>
+        <v>12520</v>
       </c>
       <c r="I83">
-        <v>11842</v>
+        <v>12320</v>
       </c>
       <c r="J83">
-        <v>11669</v>
+        <v>12140</v>
       </c>
       <c r="K83">
-        <v>11489</v>
+        <v>11950</v>
       </c>
       <c r="L83">
-        <v>11376</v>
+        <v>11830</v>
       </c>
       <c r="M83">
-        <v>11255</v>
+        <v>11700</v>
       </c>
       <c r="N83">
-        <v>11145</v>
+        <v>11580</v>
       </c>
       <c r="O83">
-        <v>11066</v>
+        <v>11500</v>
       </c>
       <c r="P83">
-        <v>10948</v>
+        <v>11370</v>
       </c>
       <c r="Q83">
-        <v>10871</v>
+        <v>11290</v>
       </c>
       <c r="R83">
-        <v>10871</v>
+        <v>11290</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>63</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
         <v>1830</v>
       </c>
       <c r="D84">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>11229</v>
+        <v>11746</v>
       </c>
       <c r="G84">
-        <v>10949</v>
+        <v>11450</v>
       </c>
       <c r="H84">
-        <v>10683</v>
+        <v>11174</v>
       </c>
       <c r="I84">
-        <v>10421</v>
+        <v>10899</v>
       </c>
       <c r="J84">
-        <v>10173</v>
+        <v>10644</v>
       </c>
       <c r="K84">
-        <v>9919</v>
+        <v>10380</v>
       </c>
       <c r="L84">
-        <v>9777</v>
+        <v>10231</v>
       </c>
       <c r="M84">
+        <v>10073</v>
+      </c>
+      <c r="N84">
+        <v>9924</v>
+      </c>
+      <c r="O84">
+        <v>9776</v>
+      </c>
+      <c r="P84">
         <v>9628</v>
       </c>
-      <c r="N84">
-[...7 lines deleted...]
-      </c>
       <c r="Q84">
-        <v>9071</v>
+        <v>9490</v>
       </c>
       <c r="R84">
-        <v>9071</v>
+        <v>9490</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>64</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>2450</v>
+        <v>2630</v>
       </c>
       <c r="D85">
         <v>12</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>12623</v>
+        <v>14840</v>
       </c>
       <c r="G85">
-        <v>12309</v>
+        <v>14480</v>
       </c>
       <c r="H85">
-        <v>12009</v>
+        <v>14130</v>
       </c>
       <c r="I85">
-        <v>11722</v>
+        <v>13710</v>
       </c>
       <c r="J85">
-        <v>11429</v>
+        <v>13330</v>
       </c>
       <c r="K85">
-        <v>11149</v>
+        <v>12990</v>
       </c>
       <c r="L85">
-        <v>10986</v>
+        <v>12800</v>
       </c>
       <c r="M85">
-        <v>10825</v>
+        <v>12610</v>
       </c>
       <c r="N85">
-        <v>10655</v>
+        <v>12420</v>
       </c>
       <c r="O85">
-        <v>10506</v>
+        <v>12240</v>
       </c>
       <c r="P85">
-        <v>10348</v>
+        <v>12050</v>
       </c>
       <c r="Q85">
-        <v>10201</v>
+        <v>11880</v>
       </c>
       <c r="R85">
-        <v>10201</v>
+        <v>11880</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>65</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1650</v>
       </c>
       <c r="D86">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
-        <v>11433</v>
+        <v>11950</v>
       </c>
       <c r="G86">
-        <v>11149</v>
+        <v>11650</v>
       </c>
       <c r="H86">
-        <v>10879</v>
+        <v>11370</v>
       </c>
       <c r="I86">
-        <v>10612</v>
+        <v>11090</v>
       </c>
       <c r="J86">
-        <v>10359</v>
+        <v>10830</v>
       </c>
       <c r="K86">
-        <v>10099</v>
+        <v>10560</v>
       </c>
       <c r="L86">
-        <v>9956</v>
+        <v>10410</v>
       </c>
       <c r="M86">
-        <v>9805</v>
+        <v>10250</v>
       </c>
       <c r="N86">
-        <v>9655</v>
+        <v>10090</v>
       </c>
       <c r="O86">
-        <v>9516</v>
+        <v>9950</v>
       </c>
       <c r="P86">
-        <v>9378</v>
+        <v>9800</v>
       </c>
       <c r="Q86">
-        <v>9241</v>
+        <v>9660</v>
       </c>
       <c r="R86">
-        <v>9241</v>
+        <v>9660</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>66</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
         <v>1300</v>
       </c>
       <c r="D87">
         <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="6">
-        <v>10703</v>
+        <v>11220</v>
       </c>
       <c r="G87">
-        <v>10449</v>
+        <v>10950</v>
       </c>
       <c r="H87">
-        <v>10189</v>
+        <v>10680</v>
       </c>
       <c r="I87">
-        <v>9942</v>
+        <v>10420</v>
       </c>
       <c r="J87">
-        <v>9699</v>
+        <v>10170</v>
       </c>
       <c r="K87">
-        <v>9459</v>
+        <v>9920</v>
       </c>
       <c r="L87">
-        <v>9326</v>
+        <v>9780</v>
       </c>
       <c r="M87">
-        <v>9185</v>
+        <v>9630</v>
       </c>
       <c r="N87">
-        <v>9045</v>
+        <v>9480</v>
       </c>
       <c r="O87">
-        <v>8916</v>
+        <v>9350</v>
       </c>
       <c r="P87">
-        <v>8788</v>
+        <v>9210</v>
       </c>
       <c r="Q87">
-        <v>8651</v>
+        <v>9070</v>
       </c>
       <c r="R87">
-        <v>8651</v>
+        <v>9070</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>67</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
         <v>1410</v>
       </c>
       <c r="D88">
         <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>9863</v>
+        <v>10380</v>
       </c>
       <c r="G88">
-        <v>9619</v>
+        <v>10120</v>
       </c>
       <c r="H88">
-        <v>9389</v>
+        <v>9880</v>
       </c>
       <c r="I88">
-        <v>9162</v>
+        <v>9640</v>
       </c>
       <c r="J88">
-        <v>8939</v>
+        <v>9410</v>
       </c>
       <c r="K88">
-        <v>8719</v>
+        <v>9180</v>
       </c>
       <c r="L88">
-        <v>8586</v>
+        <v>9040</v>
       </c>
       <c r="M88">
-        <v>8465</v>
+        <v>8910</v>
       </c>
       <c r="N88">
-        <v>8335</v>
+        <v>8770</v>
       </c>
       <c r="O88">
-        <v>8206</v>
+        <v>8640</v>
       </c>
       <c r="P88">
-        <v>8088</v>
+        <v>8510</v>
       </c>
       <c r="Q88">
-        <v>7871</v>
+        <v>8290</v>
       </c>
       <c r="R88">
-        <v>7871</v>
+        <v>8290</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>68</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
         <v>1550</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="6">
-        <v>11863</v>
+        <v>12380</v>
       </c>
       <c r="G89">
-        <v>11569</v>
+        <v>12070</v>
       </c>
       <c r="H89">
-        <v>11289</v>
+        <v>11780</v>
       </c>
       <c r="I89">
-        <v>11012</v>
+        <v>11490</v>
       </c>
       <c r="J89">
-        <v>10749</v>
+        <v>11220</v>
       </c>
       <c r="K89">
-        <v>10489</v>
+        <v>10950</v>
       </c>
       <c r="L89">
-        <v>10326</v>
+        <v>10780</v>
       </c>
       <c r="M89">
-        <v>10175</v>
+        <v>10620</v>
       </c>
       <c r="N89">
-        <v>10025</v>
+        <v>10460</v>
       </c>
       <c r="O89">
-        <v>9876</v>
+        <v>10310</v>
       </c>
       <c r="P89">
-        <v>9738</v>
+        <v>10160</v>
       </c>
       <c r="Q89">
-        <v>9591</v>
+        <v>10010</v>
       </c>
       <c r="R89">
-        <v>9591</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>69</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
         <v>1250</v>
       </c>
       <c r="D90">
         <v>9</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="6">
-        <v>9413</v>
+        <v>9930</v>
       </c>
       <c r="G90">
-        <v>9189</v>
+        <v>9690</v>
       </c>
       <c r="H90">
-        <v>8959</v>
+        <v>9450</v>
       </c>
       <c r="I90">
-        <v>8742</v>
+        <v>9220</v>
       </c>
       <c r="J90">
-        <v>8529</v>
+        <v>9000</v>
       </c>
       <c r="K90">
-        <v>8319</v>
+        <v>8780</v>
       </c>
       <c r="L90">
-        <v>8196</v>
+        <v>8650</v>
       </c>
       <c r="M90">
-        <v>8075</v>
+        <v>8520</v>
       </c>
       <c r="N90">
-        <v>7955</v>
+        <v>8390</v>
       </c>
       <c r="O90">
-        <v>7846</v>
+        <v>8280</v>
       </c>
       <c r="P90">
-        <v>7728</v>
+        <v>8150</v>
       </c>
       <c r="Q90">
-        <v>7611</v>
+        <v>8030</v>
       </c>
       <c r="R90">
-        <v>7611</v>
+        <v>8030</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A33:R33"/>
     <mergeCell ref="A34:R34"/>