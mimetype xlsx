--- v3 (2026-06-15)
+++ v4 (2026-09-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Позвоните нам и наши менеджеры рассчитают стоимость Вашей перевозки!</t>
   </si>
   <si>
     <t>Телефон: 8-978-256-16-36</t>
   </si>
   <si>
     <t>Сайт: http://www.railcontinent.ru/</t>
   </si>
   <si>
     <t>Тарифы из города СИМФЕРОПОЛЬ руб/кг</t>
   </si>
   <si>
     <t>В город</t>
   </si>
   <si>
     <t>Скоростной режим</t>
   </si>
   <si>
     <t>Мин. цена</t>
   </si>
   <si>
     <t>Срок*</t>
   </si>
   <si>
@@ -95,53 +95,50 @@
     <t>10000- 14999</t>
   </si>
   <si>
     <t>15000- 19999</t>
   </si>
   <si>
     <t>20000- 24999</t>
   </si>
   <si>
     <t>25000 и более</t>
   </si>
   <si>
     <t>БЛАГОВЕЩЕНСК</t>
   </si>
   <si>
     <t>авто+жд</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>КАЗАНЬ</t>
   </si>
   <si>
     <t>авто</t>
-  </si>
-[...1 lines deleted...]
-    <t>КРАСНОДАР</t>
   </si>
   <si>
     <t>МОСКВА</t>
   </si>
   <si>
     <t>НОВОСИБИРСК</t>
   </si>
   <si>
     <t>ОМСК</t>
   </si>
   <si>
     <t>РОСТОВ-НА-ДОНУ</t>
   </si>
   <si>
     <t>С-ПЕТЕРБУРГ</t>
   </si>
   <si>
     <t>САМАРА</t>
   </si>
   <si>
     <t>СУРГУТ</t>
   </si>
   <si>
     <t>Для более точного расчёта стоимости перевозки необходимо учитывать условия негабаритности для терминалов компании «Рейл Континент».</t>
   </si>
@@ -649,54 +646,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S93"/>
+  <dimension ref="A1:S91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A90" sqref="A90:R90"/>
+      <selection activeCell="A88" sqref="A88:R88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.831" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.831" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.5" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.5" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.5" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.5" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.5" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.5" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.5" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.5" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.5" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.5" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.5" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.5" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.5" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.5" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.5" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.5" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -779,4256 +776,4144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>5750</v>
+        <v>5800</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>74.90000000000001</v>
+        <v>77.2</v>
       </c>
       <c r="G6">
-        <v>73.10000000000001</v>
+        <v>75.3</v>
       </c>
       <c r="H6">
-        <v>71.40000000000001</v>
+        <v>73.5</v>
       </c>
       <c r="I6">
-        <v>69.7</v>
+        <v>71.8</v>
       </c>
       <c r="J6">
-        <v>68.0</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K6">
-        <v>66.3</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="L6">
-        <v>65.40000000000001</v>
+        <v>67.5</v>
       </c>
       <c r="M6">
-        <v>64.5</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="N6">
-        <v>63.59999999999999</v>
+        <v>65.7</v>
       </c>
       <c r="O6">
-        <v>62.7</v>
+        <v>64.8</v>
       </c>
       <c r="P6">
-        <v>61.8</v>
+        <v>63.9</v>
       </c>
       <c r="Q6">
-        <v>60.9</v>
+        <v>63.0</v>
       </c>
       <c r="R6">
-        <v>60.9</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4800</v>
+        <v>4850</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>62.5</v>
+        <v>66.2</v>
       </c>
       <c r="G7">
-        <v>61.0</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="H7">
-        <v>59.5</v>
+        <v>63</v>
       </c>
       <c r="I7">
-        <v>58.0</v>
+        <v>61.5</v>
       </c>
       <c r="J7">
-        <v>56.59999999999999</v>
+        <v>60.0</v>
       </c>
       <c r="K7">
-        <v>55.2</v>
+        <v>58.5</v>
       </c>
       <c r="L7">
-        <v>54.4</v>
+        <v>57.7</v>
       </c>
       <c r="M7">
-        <v>53.60000000000001</v>
+        <v>56.9</v>
       </c>
       <c r="N7">
-        <v>52.9</v>
+        <v>56.1</v>
       </c>
       <c r="O7">
-        <v>52.2</v>
+        <v>55.3</v>
       </c>
       <c r="P7">
-        <v>51.5</v>
+        <v>54.5</v>
       </c>
       <c r="Q7">
-        <v>50.8</v>
+        <v>53.7</v>
       </c>
       <c r="R7">
-        <v>50.8</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>3200</v>
+        <v>4050</v>
       </c>
       <c r="D8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>26.2</v>
+        <v>45.2</v>
       </c>
       <c r="G8">
-        <v>25.6</v>
+        <v>44.1</v>
       </c>
       <c r="H8">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I8">
-        <v>24.4</v>
+        <v>42.0</v>
       </c>
       <c r="J8">
-        <v>23.8</v>
+        <v>41.0</v>
       </c>
       <c r="K8">
-        <v>23.2</v>
+        <v>40.0</v>
       </c>
       <c r="L8">
-        <v>22.9</v>
+        <v>39.5</v>
       </c>
       <c r="M8">
-        <v>22.6</v>
+        <v>39.0</v>
       </c>
       <c r="N8">
-        <v>22.3</v>
+        <v>38.5</v>
       </c>
       <c r="O8">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="P8">
-        <v>21.7</v>
+        <v>37.5</v>
       </c>
       <c r="Q8">
-        <v>21.4</v>
+        <v>37.0</v>
       </c>
       <c r="R8">
-        <v>21.4</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
-        <v>4000</v>
+        <v>5050</v>
       </c>
       <c r="D9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>42.9</v>
+        <v>76.7</v>
       </c>
       <c r="G9">
-        <v>41.90000000000001</v>
+        <v>74.8</v>
       </c>
       <c r="H9">
-        <v>40.9</v>
+        <v>73</v>
       </c>
       <c r="I9">
-        <v>39.9</v>
+        <v>71.3</v>
       </c>
       <c r="J9">
-        <v>38.9</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="K9">
-        <v>37.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="L9">
-        <v>37.4</v>
+        <v>67.0</v>
       </c>
       <c r="M9">
-        <v>36.90000000000001</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="N9">
-        <v>36.4</v>
+        <v>65.2</v>
       </c>
       <c r="O9">
-        <v>35.9</v>
+        <v>64.3</v>
       </c>
       <c r="P9">
-        <v>35.4</v>
+        <v>63.4</v>
       </c>
       <c r="Q9">
-        <v>34.9</v>
+        <v>62.5</v>
       </c>
       <c r="R9">
-        <v>34.9</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>5000</v>
+        <v>4950</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>74.40000000000001</v>
+        <v>72.30000000000001</v>
       </c>
       <c r="G10">
-        <v>72.60000000000001</v>
+        <v>70.5</v>
       </c>
       <c r="H10">
-        <v>70.90000000000001</v>
+        <v>68.8</v>
       </c>
       <c r="I10">
-        <v>69.2</v>
+        <v>67.2</v>
       </c>
       <c r="J10">
-        <v>67.5</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="K10">
-        <v>65.8</v>
+        <v>64.0</v>
       </c>
       <c r="L10">
-        <v>64.90000000000001</v>
+        <v>63.1</v>
       </c>
       <c r="M10">
-        <v>64.0</v>
+        <v>62.3</v>
       </c>
       <c r="N10">
-        <v>63.099999999999994</v>
+        <v>61.5</v>
       </c>
       <c r="O10">
-        <v>62.2</v>
+        <v>60.7</v>
       </c>
       <c r="P10">
-        <v>61.3</v>
+        <v>59.9</v>
       </c>
       <c r="Q10">
-        <v>60.4</v>
+        <v>59.1</v>
       </c>
       <c r="R10">
-        <v>60.4</v>
+        <v>59.1</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>4900</v>
+        <v>3800</v>
       </c>
       <c r="D11">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>70.0</v>
+        <v>37.8</v>
       </c>
       <c r="G11">
-        <v>68.30000000000001</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="H11">
-        <v>66.7</v>
+        <v>36</v>
       </c>
       <c r="I11">
-        <v>65.099999999999994</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="J11">
-        <v>63.5</v>
+        <v>34.2</v>
       </c>
       <c r="K11">
-        <v>61.9</v>
+        <v>33.3</v>
       </c>
       <c r="L11">
-        <v>61.0</v>
+        <v>32.9</v>
       </c>
       <c r="M11">
-        <v>60.2</v>
+        <v>32.5</v>
       </c>
       <c r="N11">
-        <v>59.4</v>
+        <v>32.1</v>
       </c>
       <c r="O11">
-        <v>58.59999999999999</v>
+        <v>31.7</v>
       </c>
       <c r="P11">
-        <v>57.8</v>
+        <v>31.3</v>
       </c>
       <c r="Q11">
-        <v>57.0</v>
+        <v>30.9</v>
       </c>
       <c r="R11">
-        <v>57.0</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
-        <v>3800</v>
+        <v>4100</v>
       </c>
       <c r="D12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>37.8</v>
+        <v>51.8</v>
       </c>
       <c r="G12">
-        <v>36.90000000000001</v>
+        <v>50.6</v>
       </c>
       <c r="H12">
-        <v>36</v>
+        <v>49.4</v>
       </c>
       <c r="I12">
-        <v>35.099999999999994</v>
+        <v>48.2</v>
       </c>
       <c r="J12">
-        <v>34.2</v>
+        <v>47.0</v>
       </c>
       <c r="K12">
-        <v>33.3</v>
+        <v>45.8</v>
       </c>
       <c r="L12">
-        <v>32.9</v>
+        <v>45.2</v>
       </c>
       <c r="M12">
-        <v>32.5</v>
+        <v>44.6</v>
       </c>
       <c r="N12">
-        <v>32.1</v>
+        <v>44.0</v>
       </c>
       <c r="O12">
-        <v>31.7</v>
+        <v>43.4</v>
       </c>
       <c r="P12">
-        <v>31.3</v>
+        <v>42.8</v>
       </c>
       <c r="Q12">
-        <v>30.9</v>
+        <v>42.2</v>
       </c>
       <c r="R12">
-        <v>30.9</v>
+        <v>42.2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>4050</v>
+        <v>4880</v>
       </c>
       <c r="D13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>48.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="G13">
-        <v>47.3</v>
+        <v>65.8</v>
       </c>
       <c r="H13">
-        <v>46.2</v>
+        <v>64.2</v>
       </c>
       <c r="I13">
-        <v>45.099999999999994</v>
+        <v>62.7</v>
       </c>
       <c r="J13">
-        <v>44.0</v>
+        <v>61.2</v>
       </c>
       <c r="K13">
-        <v>42.9</v>
+        <v>59.7</v>
       </c>
       <c r="L13">
-        <v>42.3</v>
+        <v>58.9</v>
       </c>
       <c r="M13">
-        <v>41.7</v>
+        <v>58.1</v>
       </c>
       <c r="N13">
-        <v>41.1</v>
+        <v>57.3</v>
       </c>
       <c r="O13">
-        <v>40.5</v>
+        <v>56.5</v>
       </c>
       <c r="P13">
-        <v>39.9</v>
+        <v>55.7</v>
       </c>
       <c r="Q13">
-        <v>39.3</v>
+        <v>54.9</v>
       </c>
       <c r="R13">
-        <v>39.3</v>
+        <v>54.9</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>4800</v>
+        <v>4900</v>
       </c>
       <c r="D14">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>64.7</v>
+        <v>82.2</v>
       </c>
       <c r="G14">
-        <v>63.2</v>
+        <v>81.0</v>
       </c>
       <c r="H14">
-        <v>61.7</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="I14">
-        <v>60.2</v>
+        <v>78.0</v>
       </c>
       <c r="J14">
-        <v>58.7</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="K14">
-        <v>57.2</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="L14">
-        <v>56.4</v>
+        <v>74.7</v>
       </c>
       <c r="M14">
-        <v>55.60000000000001</v>
+        <v>74.0</v>
       </c>
       <c r="N14">
-        <v>54.8</v>
+        <v>73.3</v>
       </c>
       <c r="O14">
-        <v>54.0</v>
+        <v>72.8</v>
       </c>
       <c r="P14">
-        <v>53.2</v>
+        <v>72.2</v>
       </c>
       <c r="Q14">
-        <v>52.4</v>
+        <v>71.7</v>
       </c>
       <c r="R14">
-        <v>52.4</v>
+        <v>71.7</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
-      <c r="B15" t="s">
-[...52 lines deleted...]
-      <c r="A16" t="s">
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="18" spans="1:19">
-      <c r="A18" t="s">
+    <row r="18" spans="1:19" customHeight="1" ht="20">
+      <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+    </row>
+    <row r="19" spans="1:19" customHeight="1" ht="21">
+      <c r="A19" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="2"/>
-[...33 lines deleted...]
-      <c r="F20" s="4" t="s">
+      <c r="G19" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="G20" s="4" t="s">
+      <c r="H19" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H20" s="4" t="s">
+      <c r="I19" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I20" s="4" t="s">
+      <c r="J19" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J20" s="4" t="s">
+      <c r="K19" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O20" s="4" t="s">
+      <c r="P19" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="P20" s="4" t="s">
+      <c r="Q19" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="Q20" s="4" t="s">
+      <c r="R19" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R20" s="4" t="s">
-        <v>50</v>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20">
+        <v>5800</v>
+      </c>
+      <c r="D20">
+        <v>22</v>
+      </c>
+      <c r="E20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="6">
+        <v>20060</v>
+      </c>
+      <c r="G20">
+        <v>19580</v>
+      </c>
+      <c r="H20">
+        <v>19100</v>
+      </c>
+      <c r="I20">
+        <v>18650</v>
+      </c>
+      <c r="J20">
+        <v>18200</v>
+      </c>
+      <c r="K20">
+        <v>17760</v>
+      </c>
+      <c r="L20">
+        <v>17500</v>
+      </c>
+      <c r="M20">
+        <v>17240</v>
+      </c>
+      <c r="N20">
+        <v>17000</v>
+      </c>
+      <c r="O20">
+        <v>16750</v>
+      </c>
+      <c r="P20">
+        <v>16500</v>
+      </c>
+      <c r="Q20">
+        <v>16260</v>
+      </c>
+      <c r="R20">
+        <v>16260</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C21">
-        <v>5750</v>
+        <v>4850</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="6">
-        <v>19400</v>
+        <v>16600</v>
       </c>
       <c r="G21">
-        <v>18940</v>
+        <v>16190</v>
       </c>
       <c r="H21">
-        <v>18480</v>
+        <v>15790</v>
       </c>
       <c r="I21">
-        <v>18050</v>
+        <v>15410</v>
       </c>
       <c r="J21">
-        <v>17610</v>
+        <v>15030</v>
       </c>
       <c r="K21">
-        <v>17180</v>
+        <v>14670</v>
       </c>
       <c r="L21">
-        <v>16930</v>
+        <v>14450</v>
       </c>
       <c r="M21">
-        <v>16680</v>
+        <v>14230</v>
       </c>
       <c r="N21">
-        <v>16450</v>
+        <v>14030</v>
       </c>
       <c r="O21">
-        <v>16210</v>
+        <v>13830</v>
       </c>
       <c r="P21">
-        <v>15960</v>
+        <v>13610</v>
       </c>
       <c r="Q21">
-        <v>15730</v>
+        <v>13410</v>
       </c>
       <c r="R21">
-        <v>15730</v>
+        <v>13410</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
-        <v>4800</v>
+        <v>4050</v>
       </c>
       <c r="D22">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>15690</v>
+        <v>11440</v>
       </c>
       <c r="G22">
-        <v>15310</v>
+        <v>11160</v>
       </c>
       <c r="H22">
-        <v>14930</v>
+        <v>10880</v>
       </c>
       <c r="I22">
-        <v>14580</v>
+        <v>10620</v>
       </c>
       <c r="J22">
-        <v>14220</v>
+        <v>10360</v>
       </c>
       <c r="K22">
-        <v>13870</v>
+        <v>10110</v>
       </c>
       <c r="L22">
-        <v>13670</v>
+        <v>9960</v>
       </c>
       <c r="M22">
-        <v>13460</v>
+        <v>9810</v>
       </c>
       <c r="N22">
-        <v>13270</v>
+        <v>9670</v>
       </c>
       <c r="O22">
-        <v>13080</v>
+        <v>9530</v>
       </c>
       <c r="P22">
-        <v>12870</v>
+        <v>9380</v>
       </c>
       <c r="Q22">
-        <v>12680</v>
+        <v>9240</v>
       </c>
       <c r="R22">
-        <v>12680</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
-        <v>3200</v>
+        <v>5050</v>
       </c>
       <c r="D23">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
-        <v>6610</v>
+        <v>19340</v>
       </c>
       <c r="G23">
-        <v>6450</v>
+        <v>18860</v>
       </c>
       <c r="H23">
-        <v>6290</v>
+        <v>18400</v>
       </c>
       <c r="I23">
-        <v>6140</v>
+        <v>17950</v>
       </c>
       <c r="J23">
-        <v>5990</v>
+        <v>17510</v>
       </c>
       <c r="K23">
-        <v>5840</v>
+        <v>17090</v>
       </c>
       <c r="L23">
-        <v>5760</v>
+        <v>16840</v>
       </c>
       <c r="M23">
-        <v>5670</v>
+        <v>16580</v>
       </c>
       <c r="N23">
-        <v>5590</v>
+        <v>16340</v>
       </c>
       <c r="O23">
-        <v>5510</v>
+        <v>16110</v>
       </c>
       <c r="P23">
-        <v>5420</v>
+        <v>15860</v>
       </c>
       <c r="Q23">
-        <v>5340</v>
+        <v>15620</v>
       </c>
       <c r="R23">
-        <v>5340</v>
+        <v>15620</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>4000</v>
+        <v>4950</v>
       </c>
       <c r="D24">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
-        <v>10780</v>
+        <v>18620</v>
       </c>
       <c r="G24">
-        <v>10520</v>
+        <v>18160</v>
       </c>
       <c r="H24">
-        <v>10260</v>
+        <v>17710</v>
       </c>
       <c r="I24">
-        <v>10020</v>
+        <v>17280</v>
       </c>
       <c r="J24">
-        <v>9770</v>
+        <v>16860</v>
       </c>
       <c r="K24">
-        <v>9530</v>
+        <v>16450</v>
       </c>
       <c r="L24">
-        <v>9390</v>
+        <v>16210</v>
       </c>
       <c r="M24">
-        <v>9250</v>
+        <v>15970</v>
       </c>
       <c r="N24">
-        <v>9120</v>
+        <v>15740</v>
       </c>
       <c r="O24">
-        <v>8990</v>
+        <v>15510</v>
       </c>
       <c r="P24">
-        <v>8840</v>
+        <v>15270</v>
       </c>
       <c r="Q24">
-        <v>8710</v>
+        <v>15040</v>
       </c>
       <c r="R24">
-        <v>8710</v>
+        <v>15040</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>5000</v>
+        <v>3800</v>
       </c>
       <c r="D25">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>18680</v>
+        <v>9550</v>
       </c>
       <c r="G25">
-        <v>18220</v>
+        <v>9320</v>
       </c>
       <c r="H25">
-        <v>17780</v>
+        <v>9090</v>
       </c>
       <c r="I25">
-        <v>17350</v>
+        <v>8870</v>
       </c>
       <c r="J25">
-        <v>16920</v>
+        <v>8660</v>
       </c>
       <c r="K25">
-        <v>16510</v>
+        <v>8440</v>
       </c>
       <c r="L25">
-        <v>16270</v>
+        <v>8320</v>
       </c>
       <c r="M25">
-        <v>16020</v>
+        <v>8200</v>
       </c>
       <c r="N25">
-        <v>15790</v>
+        <v>8080</v>
       </c>
       <c r="O25">
-        <v>15570</v>
+        <v>7960</v>
       </c>
       <c r="P25">
-        <v>15320</v>
+        <v>7840</v>
       </c>
       <c r="Q25">
-        <v>15090</v>
+        <v>7720</v>
       </c>
       <c r="R25">
-        <v>15090</v>
+        <v>7720</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
-        <v>4900</v>
+        <v>4100</v>
       </c>
       <c r="D26">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
-        <v>17960</v>
+        <v>13050</v>
       </c>
       <c r="G26">
-        <v>17520</v>
+        <v>12730</v>
       </c>
       <c r="H26">
-        <v>17090</v>
+        <v>12420</v>
       </c>
       <c r="I26">
-        <v>16680</v>
+        <v>12120</v>
       </c>
       <c r="J26">
-        <v>16270</v>
+        <v>11820</v>
       </c>
       <c r="K26">
-        <v>15870</v>
+        <v>11530</v>
       </c>
       <c r="L26">
-        <v>15640</v>
+        <v>11360</v>
       </c>
       <c r="M26">
-        <v>15410</v>
+        <v>11190</v>
       </c>
       <c r="N26">
-        <v>15190</v>
+        <v>11030</v>
       </c>
       <c r="O26">
-        <v>14970</v>
+        <v>10870</v>
       </c>
       <c r="P26">
-        <v>14730</v>
+        <v>10700</v>
       </c>
       <c r="Q26">
-        <v>14510</v>
+        <v>10540</v>
       </c>
       <c r="R26">
-        <v>14510</v>
+        <v>10540</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
-        <v>3800</v>
+        <v>4880</v>
       </c>
       <c r="D27">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
-        <v>9550</v>
+        <v>16980</v>
       </c>
       <c r="G27">
-        <v>9320</v>
+        <v>16560</v>
       </c>
       <c r="H27">
-        <v>9090</v>
+        <v>16150</v>
       </c>
       <c r="I27">
-        <v>8870</v>
+        <v>15760</v>
       </c>
       <c r="J27">
-        <v>8660</v>
+        <v>15380</v>
       </c>
       <c r="K27">
-        <v>8440</v>
+        <v>15010</v>
       </c>
       <c r="L27">
-        <v>8320</v>
+        <v>14780</v>
       </c>
       <c r="M27">
-        <v>8200</v>
+        <v>14560</v>
       </c>
       <c r="N27">
-        <v>8080</v>
+        <v>14350</v>
       </c>
       <c r="O27">
-        <v>7960</v>
+        <v>14140</v>
       </c>
       <c r="P27">
-        <v>7840</v>
+        <v>13930</v>
       </c>
       <c r="Q27">
-        <v>7720</v>
+        <v>13720</v>
       </c>
       <c r="R27">
-        <v>7720</v>
+        <v>13720</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
-        <v>4050</v>
+        <v>4900</v>
       </c>
       <c r="D28">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>12150</v>
+        <v>19960</v>
       </c>
       <c r="G28">
-        <v>11860</v>
+        <v>19640</v>
       </c>
       <c r="H28">
-        <v>11570</v>
+        <v>19230</v>
       </c>
       <c r="I28">
-        <v>11290</v>
+        <v>18900</v>
       </c>
       <c r="J28">
-        <v>11010</v>
+        <v>18560</v>
       </c>
       <c r="K28">
-        <v>10740</v>
+        <v>18250</v>
       </c>
       <c r="L28">
-        <v>10590</v>
+        <v>18060</v>
       </c>
       <c r="M28">
-        <v>10430</v>
+        <v>17870</v>
       </c>
       <c r="N28">
-        <v>10280</v>
+        <v>17690</v>
       </c>
       <c r="O28">
-        <v>10130</v>
+        <v>17550</v>
       </c>
       <c r="P28">
-        <v>9970</v>
+        <v>17360</v>
       </c>
       <c r="Q28">
-        <v>9820</v>
+        <v>17220</v>
       </c>
       <c r="R28">
-        <v>9820</v>
+        <v>17220</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
-[...54 lines deleted...]
-      <c r="A30" t="s">
         <v>34</v>
-      </c>
-[...49 lines deleted...]
-        <v>15390</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="33" spans="1:19">
-[...5 lines deleted...]
-      <c r="A34" s="3" t="s">
+    <row r="32" spans="1:19" customHeight="1" ht="20">
+      <c r="A32" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2"/>
+    </row>
+    <row r="33" spans="1:19" customHeight="1" ht="21">
+      <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B34" s="2"/>
-[...18 lines deleted...]
-      <c r="A35" s="4" t="s">
+      <c r="B33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="P33" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="R33" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="4" t="s">
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34">
+        <v>1400</v>
+      </c>
+      <c r="D34">
         <v>7</v>
       </c>
-      <c r="E35" s="4" t="s">
-[...39 lines deleted...]
-        <v>21</v>
+      <c r="E34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="5">
+        <v>64.40000000000001</v>
+      </c>
+      <c r="G34">
+        <v>62.9</v>
+      </c>
+      <c r="H34">
+        <v>61.4</v>
+      </c>
+      <c r="I34">
+        <v>59.9</v>
+      </c>
+      <c r="J34">
+        <v>58.40000000000001</v>
+      </c>
+      <c r="K34">
+        <v>57.0</v>
+      </c>
+      <c r="L34">
+        <v>56.2</v>
+      </c>
+      <c r="M34">
+        <v>55.4</v>
+      </c>
+      <c r="N34">
+        <v>54.59999999999999</v>
+      </c>
+      <c r="O34">
+        <v>53.8</v>
+      </c>
+      <c r="P34">
+        <v>53.0</v>
+      </c>
+      <c r="Q34">
+        <v>52.2</v>
+      </c>
+      <c r="R34">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35">
+        <v>1150</v>
+      </c>
+      <c r="D35">
+        <v>2</v>
+      </c>
+      <c r="E35" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="5">
+        <v>42.1</v>
+      </c>
+      <c r="G35">
+        <v>41.1</v>
+      </c>
+      <c r="H35">
+        <v>40.1</v>
+      </c>
+      <c r="I35">
+        <v>39.1</v>
+      </c>
+      <c r="J35">
+        <v>38.1</v>
+      </c>
+      <c r="K35">
+        <v>37.1</v>
+      </c>
+      <c r="L35">
+        <v>36.5</v>
+      </c>
+      <c r="M35">
+        <v>35.9</v>
+      </c>
+      <c r="N35">
+        <v>35.3</v>
+      </c>
+      <c r="O35">
+        <v>34.7</v>
+      </c>
+      <c r="P35">
+        <v>34.1</v>
+      </c>
+      <c r="Q35">
+        <v>33.5</v>
+      </c>
+      <c r="R35">
+        <v>33.5</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
-        <v>1300</v>
+        <v>1250</v>
       </c>
       <c r="D36">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>43.2</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="G36">
-        <v>42.099999999999994</v>
+        <v>59.5</v>
       </c>
       <c r="H36">
-        <v>41.1</v>
+        <v>58.099999999999994</v>
       </c>
       <c r="I36">
-        <v>40.1</v>
+        <v>56.7</v>
       </c>
       <c r="J36">
-        <v>39.1</v>
+        <v>55.3</v>
       </c>
       <c r="K36">
-        <v>38.1</v>
+        <v>54.0</v>
       </c>
       <c r="L36">
-        <v>37.5</v>
+        <v>53.2</v>
       </c>
       <c r="M36">
-        <v>37.0</v>
+        <v>52.4</v>
       </c>
       <c r="N36">
-        <v>36.5</v>
+        <v>51.59999999999999</v>
       </c>
       <c r="O36">
-        <v>36.0</v>
+        <v>50.8</v>
       </c>
       <c r="P36">
-        <v>35.5</v>
+        <v>50.0</v>
       </c>
       <c r="Q36">
-        <v>35.0</v>
+        <v>49.2</v>
       </c>
       <c r="R36">
-        <v>35.0</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
-        <v>1150</v>
+        <v>1400</v>
       </c>
       <c r="D37">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>42.1</v>
+        <v>61.3</v>
       </c>
       <c r="G37">
-        <v>41.1</v>
+        <v>59.8</v>
       </c>
       <c r="H37">
-        <v>40.1</v>
+        <v>58.4</v>
       </c>
       <c r="I37">
-        <v>39.1</v>
+        <v>57.0</v>
       </c>
       <c r="J37">
-        <v>38.1</v>
+        <v>55.6</v>
       </c>
       <c r="K37">
-        <v>37.1</v>
+        <v>54.3</v>
       </c>
       <c r="L37">
-        <v>36.5</v>
+        <v>53.5</v>
       </c>
       <c r="M37">
-        <v>35.9</v>
+        <v>52.7</v>
       </c>
       <c r="N37">
-        <v>35.3</v>
+        <v>51.9</v>
       </c>
       <c r="O37">
-        <v>34.7</v>
+        <v>51.099999999999994</v>
       </c>
       <c r="P37">
-        <v>34.1</v>
+        <v>50.3</v>
       </c>
       <c r="Q37">
-        <v>33.5</v>
+        <v>49.5</v>
       </c>
       <c r="R37">
-        <v>33.5</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38">
-        <v>1250</v>
+        <v>650</v>
       </c>
       <c r="D38">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>41.40000000000001</v>
+        <v>46.6</v>
       </c>
       <c r="G38">
-        <v>40.4</v>
+        <v>45.5</v>
       </c>
       <c r="H38">
-        <v>39.5</v>
+        <v>44.4</v>
       </c>
       <c r="I38">
-        <v>38.6</v>
+        <v>43.3</v>
       </c>
       <c r="J38">
-        <v>37.7</v>
+        <v>42.2</v>
       </c>
       <c r="K38">
-        <v>36.8</v>
+        <v>41.2</v>
       </c>
       <c r="L38">
-        <v>36.2</v>
+        <v>40.6</v>
       </c>
       <c r="M38">
-        <v>35.7</v>
+        <v>40</v>
       </c>
       <c r="N38">
-        <v>35.2</v>
+        <v>39.4</v>
       </c>
       <c r="O38">
-        <v>34.7</v>
+        <v>38.8</v>
       </c>
       <c r="P38">
-        <v>34.2</v>
+        <v>38.2</v>
       </c>
       <c r="Q38">
-        <v>33.7</v>
+        <v>37.6</v>
       </c>
       <c r="R38">
-        <v>33.7</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
-        <v>1400</v>
+        <v>1650</v>
       </c>
       <c r="D39">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>41.8</v>
+        <v>67.2</v>
       </c>
       <c r="G39">
-        <v>40.7</v>
+        <v>65.3</v>
       </c>
       <c r="H39">
-        <v>39.8</v>
+        <v>64.0</v>
       </c>
       <c r="I39">
-        <v>38.9</v>
+        <v>62.5</v>
       </c>
       <c r="J39">
-        <v>38.0</v>
+        <v>61.2</v>
       </c>
       <c r="K39">
-        <v>37.1</v>
+        <v>59.0</v>
       </c>
       <c r="L39">
-        <v>36.5</v>
+        <v>57.0</v>
       </c>
       <c r="M39">
-        <v>36.0</v>
+        <v>56.2</v>
       </c>
       <c r="N39">
-        <v>35.5</v>
+        <v>54.8</v>
       </c>
       <c r="O39">
-        <v>35.0</v>
+        <v>54.2</v>
       </c>
       <c r="P39">
-        <v>34.5</v>
+        <v>53.6</v>
       </c>
       <c r="Q39">
-        <v>34.0</v>
+        <v>53.0</v>
       </c>
       <c r="R39">
-        <v>34.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>650</v>
+        <v>1310</v>
       </c>
       <c r="D40">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>27.1</v>
+        <v>57.5</v>
       </c>
       <c r="G40">
-        <v>26.4</v>
+        <v>56.1</v>
       </c>
       <c r="H40">
-        <v>25.8</v>
+        <v>54.7</v>
       </c>
       <c r="I40">
-        <v>25.2</v>
+        <v>53.3</v>
       </c>
       <c r="J40">
-        <v>24.6</v>
+        <v>52.0</v>
       </c>
       <c r="K40">
-        <v>24</v>
+        <v>50.8</v>
       </c>
       <c r="L40">
-        <v>23.6</v>
+        <v>50.1</v>
       </c>
       <c r="M40">
-        <v>23.3</v>
+        <v>49.4</v>
       </c>
       <c r="N40">
-        <v>23</v>
+        <v>48.7</v>
       </c>
       <c r="O40">
-        <v>22.7</v>
+        <v>48.0</v>
       </c>
       <c r="P40">
-        <v>22.4</v>
+        <v>47.3</v>
       </c>
       <c r="Q40">
-        <v>22.1</v>
+        <v>46.6</v>
       </c>
       <c r="R40">
-        <v>22.1</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D41">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>47.7</v>
+        <v>69.7</v>
       </c>
       <c r="G41">
-        <v>46.2</v>
+        <v>68.0</v>
       </c>
       <c r="H41">
-        <v>45.40000000000001</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="I41">
-        <v>44.4</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="J41">
-        <v>43.6</v>
+        <v>62.8</v>
       </c>
       <c r="K41">
-        <v>41.8</v>
+        <v>61.3</v>
       </c>
       <c r="L41">
-        <v>40.0</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="M41">
-        <v>39.5</v>
+        <v>59.5</v>
       </c>
       <c r="N41">
-        <v>38.4</v>
+        <v>58.59999999999999</v>
       </c>
       <c r="O41">
-        <v>38.1</v>
+        <v>57.7</v>
       </c>
       <c r="P41">
-        <v>37.8</v>
+        <v>56.8</v>
       </c>
       <c r="Q41">
-        <v>37.5</v>
+        <v>55.90000000000001</v>
       </c>
       <c r="R41">
-        <v>37.5</v>
+        <v>55.90000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
-        <v>1310</v>
+        <v>1350</v>
       </c>
       <c r="D42">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
-        <v>38.0</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G42">
-        <v>37.0</v>
+        <v>66.5</v>
       </c>
       <c r="H42">
-        <v>36.1</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="I42">
-        <v>35.2</v>
+        <v>63.3</v>
       </c>
       <c r="J42">
-        <v>34.40000000000001</v>
+        <v>61.7</v>
       </c>
       <c r="K42">
-        <v>33.6</v>
+        <v>60.2</v>
       </c>
       <c r="L42">
-        <v>33.1</v>
+        <v>59.3</v>
       </c>
       <c r="M42">
-        <v>32.7</v>
+        <v>58.4</v>
       </c>
       <c r="N42">
-        <v>32.3</v>
+        <v>57.5</v>
       </c>
       <c r="O42">
-        <v>31.9</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="P42">
-        <v>31.5</v>
+        <v>55.7</v>
       </c>
       <c r="Q42">
-        <v>31.1</v>
+        <v>54.8</v>
       </c>
       <c r="R42">
-        <v>31.1</v>
+        <v>54.8</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>1830</v>
+        <v>1550</v>
       </c>
       <c r="D43">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>50.2</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="G43">
-        <v>48.9</v>
+        <v>65.8</v>
       </c>
       <c r="H43">
-        <v>47.8</v>
+        <v>64.2</v>
       </c>
       <c r="I43">
-        <v>46.5</v>
+        <v>62.59999999999999</v>
       </c>
       <c r="J43">
-        <v>45.2</v>
+        <v>61.0</v>
       </c>
       <c r="K43">
-        <v>44.1</v>
+        <v>59.5</v>
       </c>
       <c r="L43">
-        <v>43.40000000000001</v>
+        <v>58.6</v>
       </c>
       <c r="M43">
-        <v>42.8</v>
+        <v>57.7</v>
       </c>
       <c r="N43">
-        <v>42.2</v>
+        <v>56.8</v>
       </c>
       <c r="O43">
-        <v>41.59999999999999</v>
+        <v>55.9</v>
       </c>
       <c r="P43">
-        <v>41.0</v>
+        <v>55.0</v>
       </c>
       <c r="Q43">
-        <v>40.40000000000001</v>
+        <v>54.2</v>
       </c>
       <c r="R43">
-        <v>40.40000000000001</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
-        <v>1350</v>
+        <v>960</v>
       </c>
       <c r="D44">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>48.6</v>
+        <v>37.90000000000001</v>
       </c>
       <c r="G44">
-        <v>47.4</v>
+        <v>37.0</v>
       </c>
       <c r="H44">
-        <v>46.3</v>
+        <v>36.1</v>
       </c>
       <c r="I44">
-        <v>45.2</v>
+        <v>35.2</v>
       </c>
       <c r="J44">
-        <v>44.1</v>
+        <v>34.3</v>
       </c>
       <c r="K44">
-        <v>43</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="L44">
-        <v>42.3</v>
+        <v>32.9</v>
       </c>
       <c r="M44">
-        <v>41.7</v>
+        <v>32.4</v>
       </c>
       <c r="N44">
-        <v>41.1</v>
+        <v>31.9</v>
       </c>
       <c r="O44">
-        <v>40.5</v>
+        <v>31.4</v>
       </c>
       <c r="P44">
-        <v>39.9</v>
+        <v>30.9</v>
       </c>
       <c r="Q44">
-        <v>39.3</v>
+        <v>30.4</v>
       </c>
       <c r="R44">
-        <v>39.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
-        <v>1550</v>
+        <v>350</v>
       </c>
       <c r="D45">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>47.90000000000001</v>
+        <v>20.8</v>
       </c>
       <c r="G45">
-        <v>46.7</v>
+        <v>20.3</v>
       </c>
       <c r="H45">
-        <v>45.6</v>
+        <v>19.8</v>
       </c>
       <c r="I45">
-        <v>44.5</v>
+        <v>19.3</v>
       </c>
       <c r="J45">
-        <v>43.40000000000001</v>
+        <v>18.8</v>
       </c>
       <c r="K45">
-        <v>42.3</v>
+        <v>18.3</v>
       </c>
       <c r="L45">
-        <v>41.6</v>
+        <v>18</v>
       </c>
       <c r="M45">
-        <v>41.0</v>
+        <v>17.7</v>
       </c>
       <c r="N45">
-        <v>40.4</v>
+        <v>17.4</v>
       </c>
       <c r="O45">
-        <v>39.8</v>
+        <v>17.1</v>
       </c>
       <c r="P45">
-        <v>39.2</v>
+        <v>16.8</v>
       </c>
       <c r="Q45">
-        <v>38.7</v>
+        <v>16.6</v>
       </c>
       <c r="R45">
-        <v>38.7</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46">
+        <v>2500</v>
+      </c>
+      <c r="D46">
+        <v>7</v>
+      </c>
+      <c r="E46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="5">
+        <v>70.8</v>
+      </c>
+      <c r="G46">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="H46">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="I46">
+        <v>65.8</v>
+      </c>
+      <c r="J46">
+        <v>64.2</v>
+      </c>
+      <c r="K46">
+        <v>62.6</v>
+      </c>
+      <c r="L46">
+        <v>61.7</v>
+      </c>
+      <c r="M46">
+        <v>60.8</v>
+      </c>
+      <c r="N46">
+        <v>59.9</v>
+      </c>
+      <c r="O46">
         <v>59</v>
       </c>
-      <c r="B46" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="P46">
-        <v>30.9</v>
+        <v>58.1</v>
       </c>
       <c r="Q46">
-        <v>30.4</v>
+        <v>57.2</v>
       </c>
       <c r="R46">
-        <v>30.4</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
-        <v>350</v>
+        <v>1430</v>
       </c>
       <c r="D47">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>20.8</v>
+        <v>64.0</v>
       </c>
       <c r="G47">
-        <v>20.3</v>
+        <v>62.5</v>
       </c>
       <c r="H47">
-        <v>19.8</v>
+        <v>61.0</v>
       </c>
       <c r="I47">
-        <v>19.3</v>
+        <v>59.5</v>
       </c>
       <c r="J47">
-        <v>18.8</v>
+        <v>58.0</v>
       </c>
       <c r="K47">
-        <v>18.3</v>
+        <v>56.6</v>
       </c>
       <c r="L47">
-        <v>18</v>
+        <v>55.8</v>
       </c>
       <c r="M47">
-        <v>17.7</v>
+        <v>55</v>
       </c>
       <c r="N47">
-        <v>17.4</v>
+        <v>54.2</v>
       </c>
       <c r="O47">
-        <v>17.1</v>
+        <v>53.4</v>
       </c>
       <c r="P47">
-        <v>16.8</v>
+        <v>52.6</v>
       </c>
       <c r="Q47">
-        <v>16.6</v>
+        <v>51.8</v>
       </c>
       <c r="R47">
-        <v>16.6</v>
+        <v>51.8</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="D48">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>32.3</v>
+        <v>64.2</v>
       </c>
       <c r="G48">
-        <v>31.5</v>
+        <v>62.7</v>
       </c>
       <c r="H48">
-        <v>30.7</v>
+        <v>61.2</v>
       </c>
       <c r="I48">
-        <v>30</v>
+        <v>59.7</v>
       </c>
       <c r="J48">
-        <v>29.3</v>
+        <v>58.2</v>
       </c>
       <c r="K48">
-        <v>28.6</v>
+        <v>56.8</v>
       </c>
       <c r="L48">
-        <v>28.2</v>
+        <v>56.0</v>
       </c>
       <c r="M48">
-        <v>27.8</v>
+        <v>55.2</v>
       </c>
       <c r="N48">
-        <v>27.4</v>
+        <v>54.4</v>
       </c>
       <c r="O48">
-        <v>27</v>
+        <v>53.59999999999999</v>
       </c>
       <c r="P48">
-        <v>26.6</v>
+        <v>52.8</v>
       </c>
       <c r="Q48">
-        <v>26.2</v>
+        <v>52.0</v>
       </c>
       <c r="R48">
-        <v>26.2</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
-        <v>1350</v>
+        <v>1850</v>
       </c>
       <c r="D49">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>44.0</v>
+        <v>60.1</v>
       </c>
       <c r="G49">
-        <v>42.9</v>
+        <v>58.6</v>
       </c>
       <c r="H49">
-        <v>41.90000000000001</v>
+        <v>57.2</v>
       </c>
       <c r="I49">
-        <v>40.9</v>
+        <v>55.5</v>
       </c>
       <c r="J49">
-        <v>39.90000000000001</v>
+        <v>54.3</v>
       </c>
       <c r="K49">
-        <v>38.9</v>
+        <v>52.6</v>
       </c>
       <c r="L49">
-        <v>38.3</v>
+        <v>51.2</v>
       </c>
       <c r="M49">
-        <v>37.8</v>
+        <v>49.90000000000001</v>
       </c>
       <c r="N49">
-        <v>37.3</v>
+        <v>49.5</v>
       </c>
       <c r="O49">
-        <v>36.8</v>
+        <v>49.1</v>
       </c>
       <c r="P49">
-        <v>36.3</v>
+        <v>48.7</v>
       </c>
       <c r="Q49">
-        <v>35.8</v>
+        <v>48.3</v>
       </c>
       <c r="R49">
-        <v>35.8</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
-        <v>1250</v>
+        <v>2500</v>
       </c>
       <c r="D50">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>44.7</v>
+        <v>77.3</v>
       </c>
       <c r="G50">
-        <v>43.59999999999999</v>
+        <v>75.5</v>
       </c>
       <c r="H50">
-        <v>42.6</v>
+        <v>73.7</v>
       </c>
       <c r="I50">
-        <v>41.59999999999999</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="J50">
-        <v>40.6</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K50">
-        <v>39.6</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="L50">
-        <v>39.0</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="M50">
-        <v>38.5</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="N50">
-        <v>38</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="O50">
-        <v>37.5</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="P50">
-        <v>37.0</v>
+        <v>63.40000000000001</v>
       </c>
       <c r="Q50">
-        <v>36.5</v>
+        <v>62.4</v>
       </c>
       <c r="R50">
-        <v>36.5</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>1700</v>
+        <v>2250</v>
       </c>
       <c r="D51">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
-        <v>45.8</v>
+        <v>72.8</v>
       </c>
       <c r="G51">
-        <v>44.7</v>
+        <v>71.7</v>
       </c>
       <c r="H51">
-        <v>43.6</v>
+        <v>70.5</v>
       </c>
       <c r="I51">
-        <v>42.6</v>
+        <v>69.3</v>
       </c>
       <c r="J51">
-        <v>41.6</v>
+        <v>68.0</v>
       </c>
       <c r="K51">
-        <v>40.6</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="L51">
-        <v>40.0</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="M51">
-        <v>39.4</v>
+        <v>65.3</v>
       </c>
       <c r="N51">
-        <v>38.8</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="O51">
-        <v>38.2</v>
+        <v>64.0</v>
       </c>
       <c r="P51">
-        <v>37.6</v>
+        <v>63.2</v>
       </c>
       <c r="Q51">
-        <v>37.0</v>
+        <v>62.6</v>
       </c>
       <c r="R51">
-        <v>37.0</v>
+        <v>62.6</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
-        <v>2500</v>
+        <v>1910</v>
       </c>
       <c r="D52">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
-        <v>57.8</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="G52">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="H52">
+        <v>63.5</v>
+      </c>
+      <c r="I52">
+        <v>61.89999999999999</v>
+      </c>
+      <c r="J52">
+        <v>60.40000000000001</v>
+      </c>
+      <c r="K52">
+        <v>58.90000000000001</v>
+      </c>
+      <c r="L52">
+        <v>58.1</v>
+      </c>
+      <c r="M52">
+        <v>57.3</v>
+      </c>
+      <c r="N52">
         <v>56.4</v>
       </c>
-      <c r="H52">
-[...19 lines deleted...]
-      </c>
       <c r="O52">
-        <v>48.3</v>
+        <v>55.59999999999999</v>
       </c>
       <c r="P52">
-        <v>47.6</v>
+        <v>54.8</v>
       </c>
       <c r="Q52">
-        <v>46.9</v>
+        <v>53.90000000000001</v>
       </c>
       <c r="R52">
-        <v>46.9</v>
+        <v>53.90000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>2250</v>
+        <v>2630</v>
       </c>
       <c r="D53">
         <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>53.3</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="G53">
-        <v>52.59999999999999</v>
+        <v>75.0</v>
       </c>
       <c r="H53">
-        <v>51.90000000000001</v>
+        <v>73.2</v>
       </c>
       <c r="I53">
-        <v>51.2</v>
+        <v>71.19999999999999</v>
       </c>
       <c r="J53">
-        <v>50.40000000000001</v>
+        <v>69.2</v>
       </c>
       <c r="K53">
-        <v>49.7</v>
+        <v>67.5</v>
       </c>
       <c r="L53">
-        <v>49.1</v>
+        <v>66.5</v>
       </c>
       <c r="M53">
-        <v>48.6</v>
+        <v>65.5</v>
       </c>
       <c r="N53">
-        <v>48.2</v>
+        <v>64.5</v>
       </c>
       <c r="O53">
-        <v>47.9</v>
+        <v>63.5</v>
       </c>
       <c r="P53">
-        <v>47.4</v>
+        <v>62.5</v>
       </c>
       <c r="Q53">
-        <v>47.1</v>
+        <v>61.5</v>
       </c>
       <c r="R53">
-        <v>47.1</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
-        <v>1830</v>
+        <v>1650</v>
       </c>
       <c r="D54">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
-        <v>46.6</v>
+        <v>67.3</v>
       </c>
       <c r="G54">
-        <v>45.5</v>
+        <v>65.7</v>
       </c>
       <c r="H54">
-        <v>44.40000000000001</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="I54">
-        <v>43.3</v>
+        <v>62.5</v>
       </c>
       <c r="J54">
-        <v>42.3</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="K54">
-        <v>41.2</v>
+        <v>59.40000000000001</v>
       </c>
       <c r="L54">
-        <v>40.6</v>
+        <v>58.5</v>
       </c>
       <c r="M54">
-        <v>40.1</v>
+        <v>57.6</v>
       </c>
       <c r="N54">
-        <v>39.5</v>
+        <v>56.7</v>
       </c>
       <c r="O54">
-        <v>39.0</v>
+        <v>55.8</v>
       </c>
       <c r="P54">
-        <v>38.5</v>
+        <v>54.90000000000001</v>
       </c>
       <c r="Q54">
-        <v>37.9</v>
+        <v>54.1</v>
       </c>
       <c r="R54">
-        <v>37.9</v>
+        <v>54.1</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
-        <v>2630</v>
+        <v>1300</v>
       </c>
       <c r="D55">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
-        <v>57.40000000000001</v>
+        <v>64.0</v>
       </c>
       <c r="G55">
-        <v>55.9</v>
+        <v>62.5</v>
       </c>
       <c r="H55">
-        <v>54.6</v>
+        <v>61.0</v>
       </c>
       <c r="I55">
-        <v>53.099999999999994</v>
+        <v>59.5</v>
       </c>
       <c r="J55">
-        <v>51.6</v>
+        <v>58.0</v>
       </c>
       <c r="K55">
-        <v>50.3</v>
+        <v>56.6</v>
       </c>
       <c r="L55">
-        <v>49.5</v>
+        <v>55.8</v>
       </c>
       <c r="M55">
-        <v>48.8</v>
+        <v>55</v>
       </c>
       <c r="N55">
-        <v>48.1</v>
+        <v>54.2</v>
       </c>
       <c r="O55">
-        <v>47.4</v>
+        <v>53.4</v>
       </c>
       <c r="P55">
-        <v>46.7</v>
+        <v>52.6</v>
       </c>
       <c r="Q55">
-        <v>46.0</v>
+        <v>51.8</v>
       </c>
       <c r="R55">
-        <v>46.0</v>
+        <v>51.8</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
-        <v>1650</v>
+        <v>1410</v>
       </c>
       <c r="D56">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
-        <v>47.8</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="G56">
-        <v>46.59999999999999</v>
+        <v>59.0</v>
       </c>
       <c r="H56">
-        <v>45.5</v>
+        <v>57.59999999999999</v>
       </c>
       <c r="I56">
-        <v>44.4</v>
+        <v>56.2</v>
       </c>
       <c r="J56">
-        <v>43.3</v>
+        <v>54.8</v>
       </c>
       <c r="K56">
-        <v>42.2</v>
+        <v>53.5</v>
       </c>
       <c r="L56">
-        <v>41.5</v>
+        <v>52.7</v>
       </c>
       <c r="M56">
-        <v>40.90000000000001</v>
+        <v>51.9</v>
       </c>
       <c r="N56">
-        <v>40.3</v>
+        <v>51.099999999999994</v>
       </c>
       <c r="O56">
-        <v>39.7</v>
+        <v>50.3</v>
       </c>
       <c r="P56">
-        <v>39.099999999999994</v>
+        <v>49.2</v>
       </c>
       <c r="Q56">
-        <v>38.6</v>
+        <v>48.6</v>
       </c>
       <c r="R56">
-        <v>38.6</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
-        <v>1300</v>
+        <v>1550</v>
       </c>
       <c r="D57">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
-        <v>44.5</v>
+        <v>68.8</v>
       </c>
       <c r="G57">
-        <v>43.4</v>
+        <v>67.2</v>
       </c>
       <c r="H57">
-        <v>42.40000000000001</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="I57">
-        <v>41.4</v>
+        <v>64.0</v>
       </c>
       <c r="J57">
-        <v>40.40000000000001</v>
+        <v>62.40000000000001</v>
       </c>
       <c r="K57">
-        <v>39.4</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="L57">
-        <v>38.8</v>
+        <v>60.0</v>
       </c>
       <c r="M57">
-        <v>38.3</v>
+        <v>59.1</v>
       </c>
       <c r="N57">
-        <v>37.8</v>
+        <v>58.2</v>
       </c>
       <c r="O57">
-        <v>37.3</v>
+        <v>57.3</v>
       </c>
       <c r="P57">
-        <v>36.8</v>
+        <v>56.40000000000001</v>
       </c>
       <c r="Q57">
-        <v>36.3</v>
+        <v>55.5</v>
       </c>
       <c r="R57">
-        <v>36.3</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>1410</v>
+        <v>1250</v>
       </c>
       <c r="D58">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
-        <v>40.90000000000001</v>
+        <v>59.2</v>
       </c>
       <c r="G58">
-        <v>39.9</v>
+        <v>57.8</v>
       </c>
       <c r="H58">
-        <v>39.0</v>
+        <v>56.4</v>
       </c>
       <c r="I58">
-        <v>38.1</v>
+        <v>55.0</v>
       </c>
       <c r="J58">
-        <v>37.2</v>
+        <v>53.6</v>
       </c>
       <c r="K58">
-        <v>36.3</v>
+        <v>52.3</v>
       </c>
       <c r="L58">
-        <v>35.7</v>
+        <v>51.5</v>
       </c>
       <c r="M58">
-        <v>35.2</v>
+        <v>50.7</v>
       </c>
       <c r="N58">
-        <v>34.7</v>
+        <v>49.9</v>
       </c>
       <c r="O58">
-        <v>34.2</v>
+        <v>49.099999999999994</v>
       </c>
       <c r="P58">
-        <v>33.4</v>
+        <v>48.3</v>
       </c>
       <c r="Q58">
-        <v>33.1</v>
+        <v>47.6</v>
       </c>
       <c r="R58">
-        <v>33.1</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>68</v>
-[...106 lines deleted...]
-        <v>32.1</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="63" spans="1:19">
-[...27 lines deleted...]
-      <c r="A65" s="4" t="s">
+    <row r="62" spans="1:19" customHeight="1" ht="20">
+      <c r="A62" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+    </row>
+    <row r="63" spans="1:19" customHeight="1" ht="21">
+      <c r="A63" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P63" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="R63" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" t="s">
         <v>52</v>
       </c>
-      <c r="B65" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="4" t="s">
+      <c r="B64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64">
+        <v>1400</v>
+      </c>
+      <c r="D64">
         <v>7</v>
       </c>
-      <c r="E65" s="4" t="s">
-[...39 lines deleted...]
-        <v>50</v>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" s="6">
+        <v>16150</v>
+      </c>
+      <c r="G64">
+        <v>15760</v>
+      </c>
+      <c r="H64">
+        <v>15370</v>
+      </c>
+      <c r="I64">
+        <v>14990</v>
+      </c>
+      <c r="J64">
+        <v>14630</v>
+      </c>
+      <c r="K64">
+        <v>14270</v>
+      </c>
+      <c r="L64">
+        <v>14060</v>
+      </c>
+      <c r="M64">
+        <v>13850</v>
+      </c>
+      <c r="N64">
+        <v>13650</v>
+      </c>
+      <c r="O64">
+        <v>13440</v>
+      </c>
+      <c r="P64">
+        <v>13250</v>
+      </c>
+      <c r="Q64">
+        <v>13050</v>
+      </c>
+      <c r="R64">
+        <v>13050</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65">
+        <v>1150</v>
+      </c>
+      <c r="D65">
+        <v>2</v>
+      </c>
+      <c r="E65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F65" s="6">
+        <v>10350</v>
+      </c>
+      <c r="G65">
+        <v>10100</v>
+      </c>
+      <c r="H65">
+        <v>9850</v>
+      </c>
+      <c r="I65">
+        <v>9610</v>
+      </c>
+      <c r="J65">
+        <v>9380</v>
+      </c>
+      <c r="K65">
+        <v>9150</v>
+      </c>
+      <c r="L65">
+        <v>9010</v>
+      </c>
+      <c r="M65">
+        <v>8880</v>
+      </c>
+      <c r="N65">
+        <v>8750</v>
+      </c>
+      <c r="O65">
+        <v>8620</v>
+      </c>
+      <c r="P65">
+        <v>8490</v>
+      </c>
+      <c r="Q65">
+        <v>8370</v>
+      </c>
+      <c r="R65">
+        <v>8370</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
-        <v>1300</v>
+        <v>1250</v>
       </c>
       <c r="D66">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>10830</v>
+        <v>15210</v>
       </c>
       <c r="G66">
-        <v>10560</v>
+        <v>14850</v>
       </c>
       <c r="H66">
-        <v>10310</v>
+        <v>14480</v>
       </c>
       <c r="I66">
-        <v>10050</v>
+        <v>14130</v>
       </c>
       <c r="J66">
-        <v>9810</v>
+        <v>13790</v>
       </c>
       <c r="K66">
-        <v>9570</v>
+        <v>13450</v>
       </c>
       <c r="L66">
-        <v>9430</v>
+        <v>13250</v>
       </c>
       <c r="M66">
-        <v>9290</v>
+        <v>13050</v>
       </c>
       <c r="N66">
-        <v>9150</v>
+        <v>12860</v>
       </c>
       <c r="O66">
-        <v>9020</v>
+        <v>12660</v>
       </c>
       <c r="P66">
-        <v>8880</v>
+        <v>12480</v>
       </c>
       <c r="Q66">
-        <v>8750</v>
+        <v>12300</v>
       </c>
       <c r="R66">
-        <v>8750</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
-        <v>1150</v>
+        <v>1400</v>
       </c>
       <c r="D67">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>10350</v>
+        <v>15310</v>
       </c>
       <c r="G67">
-        <v>10100</v>
+        <v>14940</v>
       </c>
       <c r="H67">
-        <v>9850</v>
+        <v>14570</v>
       </c>
       <c r="I67">
-        <v>9610</v>
+        <v>14220</v>
       </c>
       <c r="J67">
-        <v>9380</v>
+        <v>13880</v>
       </c>
       <c r="K67">
-        <v>9150</v>
+        <v>13540</v>
       </c>
       <c r="L67">
-        <v>9010</v>
+        <v>13340</v>
       </c>
       <c r="M67">
-        <v>8880</v>
+        <v>13140</v>
       </c>
       <c r="N67">
-        <v>8750</v>
+        <v>12940</v>
       </c>
       <c r="O67">
-        <v>8620</v>
+        <v>12750</v>
       </c>
       <c r="P67">
-        <v>8490</v>
+        <v>12560</v>
       </c>
       <c r="Q67">
-        <v>8370</v>
+        <v>12380</v>
       </c>
       <c r="R67">
-        <v>8370</v>
+        <v>12380</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
-        <v>1250</v>
+        <v>650</v>
       </c>
       <c r="D68">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10420</v>
+        <v>11630</v>
       </c>
       <c r="G68">
-        <v>10170</v>
+        <v>11350</v>
       </c>
       <c r="H68">
-        <v>9920</v>
+        <v>11070</v>
       </c>
       <c r="I68">
+        <v>10800</v>
+      </c>
+      <c r="J68">
+        <v>10540</v>
+      </c>
+      <c r="K68">
+        <v>10280</v>
+      </c>
+      <c r="L68">
+        <v>10130</v>
+      </c>
+      <c r="M68">
+        <v>9980</v>
+      </c>
+      <c r="N68">
+        <v>9830</v>
+      </c>
+      <c r="O68">
         <v>9680</v>
       </c>
-      <c r="J68">
-[...16 lines deleted...]
-      </c>
       <c r="P68">
-        <v>8550</v>
+        <v>9540</v>
       </c>
       <c r="Q68">
-        <v>8430</v>
+        <v>9400</v>
       </c>
       <c r="R68">
-        <v>8430</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1400</v>
+        <v>1650</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>10520</v>
+        <v>15830</v>
       </c>
       <c r="G69">
-        <v>10260</v>
+        <v>15510</v>
       </c>
       <c r="H69">
-        <v>10010</v>
+        <v>15190</v>
       </c>
       <c r="I69">
-        <v>9770</v>
+        <v>14880</v>
       </c>
       <c r="J69">
-        <v>9540</v>
+        <v>14580</v>
       </c>
       <c r="K69">
-        <v>9310</v>
+        <v>14280</v>
       </c>
       <c r="L69">
-        <v>9170</v>
+        <v>14030</v>
       </c>
       <c r="M69">
-        <v>9030</v>
+        <v>13820</v>
       </c>
       <c r="N69">
-        <v>8890</v>
+        <v>13590</v>
       </c>
       <c r="O69">
-        <v>8770</v>
+        <v>13380</v>
       </c>
       <c r="P69">
-        <v>8630</v>
+        <v>13190</v>
       </c>
       <c r="Q69">
-        <v>8510</v>
+        <v>13000</v>
       </c>
       <c r="R69">
-        <v>8510</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
-        <v>650</v>
+        <v>1310</v>
       </c>
       <c r="D70">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>6840</v>
+        <v>14430</v>
       </c>
       <c r="G70">
-        <v>6670</v>
+        <v>14080</v>
       </c>
       <c r="H70">
-        <v>6510</v>
+        <v>13710</v>
       </c>
       <c r="I70">
-        <v>6350</v>
+        <v>13380</v>
       </c>
       <c r="J70">
-        <v>6200</v>
+        <v>13060</v>
       </c>
       <c r="K70">
-        <v>6050</v>
+        <v>12730</v>
       </c>
       <c r="L70">
-        <v>5960</v>
+        <v>12550</v>
       </c>
       <c r="M70">
-        <v>5870</v>
+        <v>12360</v>
       </c>
       <c r="N70">
-        <v>5780</v>
+        <v>12180</v>
       </c>
       <c r="O70">
-        <v>5700</v>
+        <v>11990</v>
       </c>
       <c r="P70">
-        <v>5610</v>
+        <v>11820</v>
       </c>
       <c r="Q70">
-        <v>5530</v>
+        <v>11640</v>
       </c>
       <c r="R70">
-        <v>5530</v>
+        <v>11640</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
-        <v>1650</v>
+        <v>1830</v>
       </c>
       <c r="D71">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>11040</v>
+        <v>17900</v>
       </c>
       <c r="G71">
-        <v>10830</v>
+        <v>17470</v>
       </c>
       <c r="H71">
-        <v>10630</v>
+        <v>17040</v>
       </c>
       <c r="I71">
-        <v>10430</v>
+        <v>16550</v>
       </c>
       <c r="J71">
-        <v>10240</v>
+        <v>16100</v>
       </c>
       <c r="K71">
-        <v>10050</v>
+        <v>15690</v>
       </c>
       <c r="L71">
-        <v>9860</v>
+        <v>15460</v>
       </c>
       <c r="M71">
-        <v>9710</v>
+        <v>15230</v>
       </c>
       <c r="N71">
-        <v>9540</v>
+        <v>15010</v>
       </c>
       <c r="O71">
-        <v>9400</v>
+        <v>14780</v>
       </c>
       <c r="P71">
-        <v>9260</v>
+        <v>14560</v>
       </c>
       <c r="Q71">
-        <v>9130</v>
+        <v>14350</v>
       </c>
       <c r="R71">
-        <v>9130</v>
+        <v>14350</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>1310</v>
+        <v>1350</v>
       </c>
       <c r="D72">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>9640</v>
+        <v>16960</v>
       </c>
       <c r="G72">
-        <v>9400</v>
+        <v>16550</v>
       </c>
       <c r="H72">
-        <v>9150</v>
+        <v>16140</v>
       </c>
       <c r="I72">
-        <v>8930</v>
+        <v>15750</v>
       </c>
       <c r="J72">
-        <v>8720</v>
+        <v>15370</v>
       </c>
       <c r="K72">
-        <v>8500</v>
+        <v>14990</v>
       </c>
       <c r="L72">
-        <v>8380</v>
+        <v>14770</v>
       </c>
       <c r="M72">
-        <v>8250</v>
+        <v>14550</v>
       </c>
       <c r="N72">
-        <v>8130</v>
+        <v>14330</v>
       </c>
       <c r="O72">
-        <v>8010</v>
+        <v>14120</v>
       </c>
       <c r="P72">
-        <v>7890</v>
+        <v>13910</v>
       </c>
       <c r="Q72">
-        <v>7770</v>
+        <v>13710</v>
       </c>
       <c r="R72">
-        <v>7770</v>
+        <v>13710</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
-        <v>1830</v>
+        <v>1550</v>
       </c>
       <c r="D73">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>13110</v>
+        <v>16770</v>
       </c>
       <c r="G73">
-        <v>12790</v>
+        <v>16360</v>
       </c>
       <c r="H73">
-        <v>12480</v>
+        <v>15960</v>
       </c>
       <c r="I73">
-        <v>12100</v>
+        <v>15570</v>
       </c>
       <c r="J73">
-        <v>11760</v>
+        <v>15200</v>
       </c>
       <c r="K73">
-        <v>11460</v>
+        <v>14820</v>
       </c>
       <c r="L73">
-        <v>11290</v>
+        <v>14610</v>
       </c>
       <c r="M73">
-        <v>11120</v>
+        <v>14390</v>
       </c>
       <c r="N73">
-        <v>10960</v>
+        <v>14180</v>
       </c>
       <c r="O73">
-        <v>10800</v>
+        <v>13960</v>
       </c>
       <c r="P73">
-        <v>10630</v>
+        <v>13760</v>
       </c>
       <c r="Q73">
-        <v>10480</v>
+        <v>13560</v>
       </c>
       <c r="R73">
-        <v>10480</v>
+        <v>13560</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
-        <v>1350</v>
+        <v>960</v>
       </c>
       <c r="D74">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>12170</v>
+        <v>9380</v>
       </c>
       <c r="G74">
-        <v>11870</v>
+        <v>9160</v>
       </c>
       <c r="H74">
-        <v>11580</v>
+        <v>8930</v>
       </c>
       <c r="I74">
-        <v>11300</v>
+        <v>8710</v>
       </c>
       <c r="J74">
-        <v>11030</v>
+        <v>8510</v>
       </c>
       <c r="K74">
-        <v>10760</v>
+        <v>8290</v>
       </c>
       <c r="L74">
-        <v>10600</v>
+        <v>8170</v>
       </c>
       <c r="M74">
-        <v>10440</v>
+        <v>8060</v>
       </c>
       <c r="N74">
-        <v>10280</v>
+        <v>7930</v>
       </c>
       <c r="O74">
-        <v>10140</v>
+        <v>7820</v>
       </c>
       <c r="P74">
-        <v>9980</v>
+        <v>7700</v>
       </c>
       <c r="Q74">
-        <v>9840</v>
+        <v>7590</v>
       </c>
       <c r="R74">
-        <v>9840</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
-        <v>1550</v>
+        <v>350</v>
       </c>
       <c r="D75">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>11980</v>
+        <v>5130</v>
       </c>
       <c r="G75">
-        <v>11680</v>
+        <v>5000</v>
       </c>
       <c r="H75">
-        <v>11400</v>
+        <v>4880</v>
       </c>
       <c r="I75">
-        <v>11120</v>
+        <v>4760</v>
       </c>
       <c r="J75">
-        <v>10860</v>
+        <v>4650</v>
       </c>
       <c r="K75">
-        <v>10590</v>
+        <v>4530</v>
       </c>
       <c r="L75">
-        <v>10440</v>
+        <v>4470</v>
       </c>
       <c r="M75">
-        <v>10280</v>
+        <v>4400</v>
       </c>
       <c r="N75">
-        <v>10130</v>
+        <v>4340</v>
       </c>
       <c r="O75">
-        <v>9980</v>
+        <v>4270</v>
       </c>
       <c r="P75">
-        <v>9830</v>
+        <v>4210</v>
       </c>
       <c r="Q75">
-        <v>9690</v>
+        <v>4150</v>
       </c>
       <c r="R75">
-        <v>9690</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
-        <v>960</v>
+        <v>2500</v>
       </c>
       <c r="D76">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>9380</v>
+        <v>17690</v>
       </c>
       <c r="G76">
-        <v>9160</v>
+        <v>17260</v>
       </c>
       <c r="H76">
-        <v>8930</v>
+        <v>16840</v>
       </c>
       <c r="I76">
-        <v>8710</v>
+        <v>16430</v>
       </c>
       <c r="J76">
-        <v>8510</v>
+        <v>16030</v>
       </c>
       <c r="K76">
-        <v>8290</v>
+        <v>15640</v>
       </c>
       <c r="L76">
-        <v>8170</v>
+        <v>15410</v>
       </c>
       <c r="M76">
-        <v>8060</v>
+        <v>15180</v>
       </c>
       <c r="N76">
-        <v>7930</v>
+        <v>14950</v>
       </c>
       <c r="O76">
-        <v>7820</v>
+        <v>14730</v>
       </c>
       <c r="P76">
-        <v>7700</v>
+        <v>14510</v>
       </c>
       <c r="Q76">
-        <v>7590</v>
+        <v>14300</v>
       </c>
       <c r="R76">
-        <v>7590</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>350</v>
+        <v>1430</v>
       </c>
       <c r="D77">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>5130</v>
+        <v>16030</v>
       </c>
       <c r="G77">
-        <v>5000</v>
+        <v>15640</v>
       </c>
       <c r="H77">
-        <v>4880</v>
+        <v>15260</v>
       </c>
       <c r="I77">
-        <v>4760</v>
+        <v>14880</v>
       </c>
       <c r="J77">
-        <v>4650</v>
+        <v>14520</v>
       </c>
       <c r="K77">
-        <v>4530</v>
+        <v>14170</v>
       </c>
       <c r="L77">
-        <v>4470</v>
+        <v>13960</v>
       </c>
       <c r="M77">
-        <v>4400</v>
+        <v>13750</v>
       </c>
       <c r="N77">
-        <v>4340</v>
+        <v>13550</v>
       </c>
       <c r="O77">
-        <v>4270</v>
+        <v>13340</v>
       </c>
       <c r="P77">
-        <v>4210</v>
+        <v>13150</v>
       </c>
       <c r="Q77">
-        <v>4150</v>
+        <v>12950</v>
       </c>
       <c r="R77">
-        <v>4150</v>
+        <v>12950</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="D78">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>8090</v>
+        <v>16080</v>
       </c>
       <c r="G78">
-        <v>7900</v>
+        <v>15690</v>
       </c>
       <c r="H78">
-        <v>7700</v>
+        <v>15310</v>
       </c>
       <c r="I78">
-        <v>7520</v>
+        <v>14930</v>
       </c>
       <c r="J78">
-        <v>7330</v>
+        <v>14570</v>
       </c>
       <c r="K78">
-        <v>7150</v>
+        <v>14210</v>
       </c>
       <c r="L78">
-        <v>7050</v>
+        <v>14010</v>
       </c>
       <c r="M78">
-        <v>6940</v>
+        <v>13800</v>
       </c>
       <c r="N78">
-        <v>6840</v>
+        <v>13590</v>
       </c>
       <c r="O78">
-        <v>6740</v>
+        <v>13390</v>
       </c>
       <c r="P78">
-        <v>6640</v>
+        <v>13190</v>
       </c>
       <c r="Q78">
-        <v>6540</v>
+        <v>13000</v>
       </c>
       <c r="R78">
-        <v>6540</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>1350</v>
+        <v>1850</v>
       </c>
       <c r="D79">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>11090</v>
+        <v>14450</v>
       </c>
       <c r="G79">
-        <v>10810</v>
+        <v>14110</v>
       </c>
       <c r="H79">
-        <v>10550</v>
+        <v>13760</v>
       </c>
       <c r="I79">
-        <v>10290</v>
+        <v>13380</v>
       </c>
       <c r="J79">
-        <v>10050</v>
+        <v>13010</v>
       </c>
       <c r="K79">
-        <v>9800</v>
+        <v>12680</v>
       </c>
       <c r="L79">
-        <v>9660</v>
+        <v>12320</v>
       </c>
       <c r="M79">
-        <v>9510</v>
+        <v>12020</v>
       </c>
       <c r="N79">
-        <v>9370</v>
+        <v>11920</v>
       </c>
       <c r="O79">
-        <v>9230</v>
+        <v>11820</v>
       </c>
       <c r="P79">
-        <v>9090</v>
+        <v>11720</v>
       </c>
       <c r="Q79">
-        <v>8960</v>
+        <v>11630</v>
       </c>
       <c r="R79">
-        <v>8960</v>
+        <v>11630</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
-        <v>1250</v>
+        <v>2500</v>
       </c>
       <c r="D80">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>11290</v>
+        <v>19300</v>
       </c>
       <c r="G80">
-        <v>11010</v>
+        <v>18840</v>
       </c>
       <c r="H80">
-        <v>10750</v>
+        <v>18370</v>
       </c>
       <c r="I80">
-        <v>10480</v>
+        <v>17920</v>
       </c>
       <c r="J80">
-        <v>10230</v>
+        <v>17490</v>
       </c>
       <c r="K80">
-        <v>9980</v>
+        <v>17060</v>
       </c>
       <c r="L80">
-        <v>9840</v>
+        <v>16810</v>
       </c>
       <c r="M80">
-        <v>9690</v>
+        <v>16560</v>
       </c>
       <c r="N80">
-        <v>9540</v>
+        <v>16310</v>
       </c>
       <c r="O80">
-        <v>9410</v>
+        <v>16070</v>
       </c>
       <c r="P80">
-        <v>9260</v>
+        <v>15840</v>
       </c>
       <c r="Q80">
-        <v>9130</v>
+        <v>15600</v>
       </c>
       <c r="R80">
-        <v>9130</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>1700</v>
+        <v>2250</v>
       </c>
       <c r="D81">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>11450</v>
+        <v>17660</v>
       </c>
       <c r="G81">
-        <v>11180</v>
+        <v>17380</v>
       </c>
       <c r="H81">
-        <v>10890</v>
+        <v>17080</v>
       </c>
       <c r="I81">
-        <v>10630</v>
+        <v>16770</v>
       </c>
       <c r="J81">
-        <v>10380</v>
+        <v>16480</v>
       </c>
       <c r="K81">
-        <v>10130</v>
+        <v>16180</v>
       </c>
       <c r="L81">
-        <v>9970</v>
+        <v>16000</v>
       </c>
       <c r="M81">
-        <v>9830</v>
+        <v>15810</v>
       </c>
       <c r="N81">
-        <v>9680</v>
+        <v>15630</v>
       </c>
       <c r="O81">
-        <v>9540</v>
+        <v>15480</v>
       </c>
       <c r="P81">
-        <v>9400</v>
+        <v>15300</v>
       </c>
       <c r="Q81">
-        <v>9260</v>
+        <v>15160</v>
       </c>
       <c r="R81">
-        <v>9260</v>
+        <v>15160</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
-        <v>2500</v>
+        <v>1910</v>
       </c>
       <c r="D82">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>14510</v>
+        <v>16686</v>
       </c>
       <c r="G82">
-        <v>14160</v>
+        <v>16280</v>
       </c>
       <c r="H82">
-        <v>13810</v>
+        <v>15884</v>
       </c>
       <c r="I82">
-        <v>13470</v>
+        <v>15489</v>
       </c>
       <c r="J82">
-        <v>13150</v>
+        <v>15114</v>
       </c>
       <c r="K82">
-        <v>12830</v>
+        <v>14750</v>
       </c>
       <c r="L82">
-        <v>12640</v>
+        <v>14531</v>
       </c>
       <c r="M82">
-        <v>12450</v>
+        <v>14313</v>
       </c>
       <c r="N82">
-        <v>12260</v>
+        <v>14104</v>
       </c>
       <c r="O82">
-        <v>12090</v>
+        <v>13886</v>
       </c>
       <c r="P82">
-        <v>11910</v>
+        <v>13688</v>
       </c>
       <c r="Q82">
-        <v>11730</v>
+        <v>13480</v>
       </c>
       <c r="R82">
-        <v>11730</v>
+        <v>13480</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>2250</v>
+        <v>2630</v>
       </c>
       <c r="D83">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>12870</v>
+        <v>19630</v>
       </c>
       <c r="G83">
-        <v>12700</v>
+        <v>19160</v>
       </c>
       <c r="H83">
-        <v>12520</v>
+        <v>18690</v>
       </c>
       <c r="I83">
-        <v>12320</v>
+        <v>18160</v>
       </c>
       <c r="J83">
-        <v>12140</v>
+        <v>17670</v>
       </c>
       <c r="K83">
-        <v>11950</v>
+        <v>17220</v>
       </c>
       <c r="L83">
-        <v>11830</v>
+        <v>16970</v>
       </c>
       <c r="M83">
-        <v>11700</v>
+        <v>16720</v>
       </c>
       <c r="N83">
-        <v>11580</v>
+        <v>16470</v>
       </c>
       <c r="O83">
-        <v>11500</v>
+        <v>16220</v>
       </c>
       <c r="P83">
-        <v>11370</v>
+        <v>15980</v>
       </c>
       <c r="Q83">
-        <v>11290</v>
+        <v>15750</v>
       </c>
       <c r="R83">
-        <v>11290</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
-        <v>1830</v>
+        <v>1650</v>
       </c>
       <c r="D84">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>11746</v>
+        <v>16740</v>
       </c>
       <c r="G84">
-        <v>11450</v>
+        <v>16330</v>
       </c>
       <c r="H84">
-        <v>11174</v>
+        <v>15930</v>
       </c>
       <c r="I84">
-        <v>10899</v>
+        <v>15540</v>
       </c>
       <c r="J84">
-        <v>10644</v>
+        <v>15170</v>
       </c>
       <c r="K84">
-        <v>10380</v>
+        <v>14790</v>
       </c>
       <c r="L84">
-        <v>10231</v>
+        <v>14580</v>
       </c>
       <c r="M84">
-        <v>10073</v>
+        <v>14360</v>
       </c>
       <c r="N84">
-        <v>9924</v>
+        <v>14140</v>
       </c>
       <c r="O84">
-        <v>9776</v>
+        <v>13930</v>
       </c>
       <c r="P84">
-        <v>9628</v>
+        <v>13730</v>
       </c>
       <c r="Q84">
-        <v>9490</v>
+        <v>13530</v>
       </c>
       <c r="R84">
-        <v>9490</v>
+        <v>13530</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>2630</v>
+        <v>1300</v>
       </c>
       <c r="D85">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>14840</v>
+        <v>16010</v>
       </c>
       <c r="G85">
-        <v>14480</v>
+        <v>15630</v>
       </c>
       <c r="H85">
-        <v>14130</v>
+        <v>15240</v>
       </c>
       <c r="I85">
-        <v>13710</v>
+        <v>14870</v>
       </c>
       <c r="J85">
+        <v>14510</v>
+      </c>
+      <c r="K85">
+        <v>14150</v>
+      </c>
+      <c r="L85">
+        <v>13950</v>
+      </c>
+      <c r="M85">
+        <v>13740</v>
+      </c>
+      <c r="N85">
+        <v>13530</v>
+      </c>
+      <c r="O85">
         <v>13330</v>
       </c>
-      <c r="K85">
-[...13 lines deleted...]
-      </c>
       <c r="P85">
-        <v>12050</v>
+        <v>13140</v>
       </c>
       <c r="Q85">
-        <v>11880</v>
+        <v>12940</v>
       </c>
       <c r="R85">
-        <v>11880</v>
+        <v>12940</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1650</v>
+        <v>1410</v>
       </c>
       <c r="D86">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
-        <v>11950</v>
+        <v>15170</v>
       </c>
       <c r="G86">
-        <v>11650</v>
+        <v>14800</v>
       </c>
       <c r="H86">
-        <v>11370</v>
+        <v>14440</v>
       </c>
       <c r="I86">
-        <v>11090</v>
+        <v>14090</v>
       </c>
       <c r="J86">
-        <v>10830</v>
+        <v>13750</v>
       </c>
       <c r="K86">
-        <v>10560</v>
+        <v>13410</v>
       </c>
       <c r="L86">
-        <v>10410</v>
+        <v>13210</v>
       </c>
       <c r="M86">
-        <v>10250</v>
+        <v>13020</v>
       </c>
       <c r="N86">
-        <v>10090</v>
+        <v>12820</v>
       </c>
       <c r="O86">
-        <v>9950</v>
+        <v>12620</v>
       </c>
       <c r="P86">
-        <v>9800</v>
+        <v>12440</v>
       </c>
       <c r="Q86">
-        <v>9660</v>
+        <v>12160</v>
       </c>
       <c r="R86">
-        <v>9660</v>
+        <v>12160</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>1300</v>
+        <v>1550</v>
       </c>
       <c r="D87">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="6">
-        <v>11220</v>
+        <v>17170</v>
       </c>
       <c r="G87">
-        <v>10950</v>
+        <v>16750</v>
       </c>
       <c r="H87">
-        <v>10680</v>
+        <v>16340</v>
       </c>
       <c r="I87">
-        <v>10420</v>
+        <v>15940</v>
       </c>
       <c r="J87">
-        <v>10170</v>
+        <v>15560</v>
       </c>
       <c r="K87">
-        <v>9920</v>
+        <v>15180</v>
       </c>
       <c r="L87">
-        <v>9780</v>
+        <v>14950</v>
       </c>
       <c r="M87">
-        <v>9630</v>
+        <v>14730</v>
       </c>
       <c r="N87">
-        <v>9480</v>
+        <v>14510</v>
       </c>
       <c r="O87">
-        <v>9350</v>
+        <v>14290</v>
       </c>
       <c r="P87">
-        <v>9210</v>
+        <v>14090</v>
       </c>
       <c r="Q87">
-        <v>9070</v>
+        <v>13880</v>
       </c>
       <c r="R87">
-        <v>9070</v>
+        <v>13880</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
-        <v>1410</v>
+        <v>1250</v>
       </c>
       <c r="D88">
         <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>10380</v>
+        <v>14720</v>
       </c>
       <c r="G88">
-        <v>10120</v>
+        <v>14370</v>
       </c>
       <c r="H88">
-        <v>9880</v>
+        <v>14010</v>
       </c>
       <c r="I88">
-        <v>9640</v>
+        <v>13670</v>
       </c>
       <c r="J88">
-        <v>9410</v>
+        <v>13340</v>
       </c>
       <c r="K88">
-        <v>9180</v>
+        <v>13010</v>
       </c>
       <c r="L88">
-        <v>9040</v>
+        <v>12820</v>
       </c>
       <c r="M88">
-        <v>8910</v>
+        <v>12630</v>
       </c>
       <c r="N88">
-        <v>8770</v>
+        <v>12440</v>
       </c>
       <c r="O88">
-        <v>8640</v>
+        <v>12260</v>
       </c>
       <c r="P88">
-        <v>8510</v>
+        <v>12080</v>
       </c>
       <c r="Q88">
-        <v>8290</v>
+        <v>11900</v>
       </c>
       <c r="R88">
-        <v>8290</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>68</v>
-[...106 lines deleted...]
-        <v>8030</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>35</v>
-      </c>
-[...3 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
+    <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
-    <mergeCell ref="A19:R19"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A30:R30"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
-    <mergeCell ref="A33:R33"/>
-    <mergeCell ref="A34:R34"/>
+    <mergeCell ref="A59:R59"/>
+    <mergeCell ref="A60:R60"/>
     <mergeCell ref="A61:R61"/>
     <mergeCell ref="A62:R62"/>
-    <mergeCell ref="A63:R63"/>
-    <mergeCell ref="A64:R64"/>
+    <mergeCell ref="A89:R89"/>
+    <mergeCell ref="A90:R90"/>
     <mergeCell ref="A91:R91"/>
-    <mergeCell ref="A92:R92"/>
-    <mergeCell ref="A93:R93"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.19685039370079" bottom="0.19685039370079" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">