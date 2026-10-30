--- v4 (2026-09-12)
+++ v5 (2026-10-30)
@@ -832,96 +832,96 @@
       </c>
       <c r="N6">
         <v>65.7</v>
       </c>
       <c r="O6">
         <v>64.8</v>
       </c>
       <c r="P6">
         <v>63.9</v>
       </c>
       <c r="Q6">
         <v>63.0</v>
       </c>
       <c r="R6">
         <v>63.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4850</v>
+        <v>5050</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>66.2</v>
+        <v>69.5</v>
       </c>
       <c r="G7">
-        <v>64.59999999999999</v>
+        <v>67.8</v>
       </c>
       <c r="H7">
-        <v>63</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="I7">
+        <v>64.5</v>
+      </c>
+      <c r="J7">
+        <v>63.0</v>
+      </c>
+      <c r="K7">
         <v>61.5</v>
       </c>
-      <c r="J7">
-[...4 lines deleted...]
-      </c>
       <c r="L7">
-        <v>57.7</v>
+        <v>60.7</v>
       </c>
       <c r="M7">
-        <v>56.9</v>
+        <v>59.9</v>
       </c>
       <c r="N7">
-        <v>56.1</v>
+        <v>59.1</v>
       </c>
       <c r="O7">
-        <v>55.3</v>
+        <v>58.3</v>
       </c>
       <c r="P7">
-        <v>54.5</v>
+        <v>57.5</v>
       </c>
       <c r="Q7">
-        <v>53.7</v>
+        <v>56.7</v>
       </c>
       <c r="R7">
-        <v>53.7</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>4050</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>45.2</v>
       </c>
       <c r="G8">
         <v>44.1</v>
       </c>
       <c r="H8">
@@ -1177,87 +1177,87 @@
       </c>
       <c r="Q12">
         <v>42.2</v>
       </c>
       <c r="R12">
         <v>42.2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>4880</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>67.40000000000001</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="G13">
-        <v>65.8</v>
+        <v>67.2</v>
       </c>
       <c r="H13">
-        <v>64.2</v>
+        <v>65.5</v>
       </c>
       <c r="I13">
-        <v>62.7</v>
+        <v>64.0</v>
       </c>
       <c r="J13">
-        <v>61.2</v>
+        <v>62.5</v>
       </c>
       <c r="K13">
-        <v>59.7</v>
+        <v>61.0</v>
       </c>
       <c r="L13">
-        <v>58.9</v>
+        <v>60.2</v>
       </c>
       <c r="M13">
-        <v>58.1</v>
+        <v>59.4</v>
       </c>
       <c r="N13">
-        <v>57.3</v>
+        <v>58.6</v>
       </c>
       <c r="O13">
-        <v>56.5</v>
+        <v>57.8</v>
       </c>
       <c r="P13">
-        <v>55.7</v>
+        <v>57.0</v>
       </c>
       <c r="Q13">
-        <v>54.9</v>
+        <v>56.2</v>
       </c>
       <c r="R13">
-        <v>54.9</v>
+        <v>56.2</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
         <v>4900</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>82.2</v>
       </c>
       <c r="G14">
         <v>81.0</v>
       </c>
       <c r="H14">
@@ -1424,96 +1424,96 @@
       </c>
       <c r="N20">
         <v>17000</v>
       </c>
       <c r="O20">
         <v>16750</v>
       </c>
       <c r="P20">
         <v>16500</v>
       </c>
       <c r="Q20">
         <v>16260</v>
       </c>
       <c r="R20">
         <v>16260</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
-        <v>4850</v>
+        <v>5050</v>
       </c>
       <c r="D21">
         <v>7</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="6">
-        <v>16600</v>
+        <v>17550</v>
       </c>
       <c r="G21">
-        <v>16190</v>
+        <v>17120</v>
       </c>
       <c r="H21">
-        <v>15790</v>
+        <v>16690</v>
       </c>
       <c r="I21">
-        <v>15410</v>
+        <v>16290</v>
       </c>
       <c r="J21">
-        <v>15030</v>
+        <v>15890</v>
       </c>
       <c r="K21">
-        <v>14670</v>
+        <v>15510</v>
       </c>
       <c r="L21">
-        <v>14450</v>
+        <v>15280</v>
       </c>
       <c r="M21">
-        <v>14230</v>
+        <v>15050</v>
       </c>
       <c r="N21">
-        <v>14030</v>
+        <v>14830</v>
       </c>
       <c r="O21">
-        <v>13830</v>
+        <v>14620</v>
       </c>
       <c r="P21">
-        <v>13610</v>
+        <v>14390</v>
       </c>
       <c r="Q21">
-        <v>13410</v>
+        <v>14180</v>
       </c>
       <c r="R21">
-        <v>13410</v>
+        <v>14180</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>4050</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
         <v>11440</v>
       </c>
       <c r="G22">
         <v>11160</v>
       </c>
       <c r="H22">
@@ -1769,87 +1769,87 @@
       </c>
       <c r="Q26">
         <v>10540</v>
       </c>
       <c r="R26">
         <v>10540</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>4880</v>
       </c>
       <c r="D27">
         <v>7</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
-        <v>16980</v>
+        <v>17370</v>
       </c>
       <c r="G27">
-        <v>16560</v>
+        <v>16940</v>
       </c>
       <c r="H27">
-        <v>16150</v>
+        <v>16520</v>
       </c>
       <c r="I27">
-        <v>15760</v>
+        <v>16120</v>
       </c>
       <c r="J27">
-        <v>15380</v>
+        <v>15730</v>
       </c>
       <c r="K27">
-        <v>15010</v>
+        <v>15350</v>
       </c>
       <c r="L27">
-        <v>14780</v>
+        <v>15120</v>
       </c>
       <c r="M27">
-        <v>14560</v>
+        <v>14900</v>
       </c>
       <c r="N27">
-        <v>14350</v>
+        <v>14680</v>
       </c>
       <c r="O27">
-        <v>14140</v>
+        <v>14470</v>
       </c>
       <c r="P27">
-        <v>13930</v>
+        <v>14240</v>
       </c>
       <c r="Q27">
-        <v>13720</v>
+        <v>14030</v>
       </c>
       <c r="R27">
-        <v>13720</v>
+        <v>14030</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
         <v>4900</v>
       </c>
       <c r="D28">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
         <v>19960</v>
       </c>
       <c r="G28">
         <v>19640</v>
       </c>
       <c r="H28">
@@ -1960,96 +1960,96 @@
       </c>
       <c r="N33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R33" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34">
-        <v>1400</v>
+        <v>1750</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>64.40000000000001</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="G34">
-        <v>62.9</v>
+        <v>63.8</v>
       </c>
       <c r="H34">
-        <v>61.4</v>
+        <v>62.4</v>
       </c>
       <c r="I34">
-        <v>59.9</v>
+        <v>61.5</v>
       </c>
       <c r="J34">
-        <v>58.40000000000001</v>
+        <v>60.6</v>
       </c>
       <c r="K34">
-        <v>57.0</v>
+        <v>59.7</v>
       </c>
       <c r="L34">
+        <v>59.0</v>
+      </c>
+      <c r="M34">
+        <v>58.3</v>
+      </c>
+      <c r="N34">
+        <v>57.6</v>
+      </c>
+      <c r="O34">
+        <v>56.9</v>
+      </c>
+      <c r="P34">
         <v>56.2</v>
       </c>
-      <c r="M34">
-[...10 lines deleted...]
-      </c>
       <c r="Q34">
-        <v>52.2</v>
+        <v>55.5</v>
       </c>
       <c r="R34">
-        <v>52.2</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35">
         <v>1150</v>
       </c>
       <c r="D35">
         <v>2</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
         <v>42.1</v>
       </c>
       <c r="G35">
         <v>41.1</v>
       </c>
       <c r="H35">
@@ -2072,488 +2072,488 @@
       </c>
       <c r="N35">
         <v>35.3</v>
       </c>
       <c r="O35">
         <v>34.7</v>
       </c>
       <c r="P35">
         <v>34.1</v>
       </c>
       <c r="Q35">
         <v>33.5</v>
       </c>
       <c r="R35">
         <v>33.5</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
         <v>60.90000000000001</v>
       </c>
       <c r="G36">
         <v>59.5</v>
       </c>
       <c r="H36">
-        <v>58.099999999999994</v>
+        <v>58.2</v>
       </c>
       <c r="I36">
-        <v>56.7</v>
+        <v>57.4</v>
       </c>
       <c r="J36">
-        <v>55.3</v>
+        <v>56.6</v>
       </c>
       <c r="K36">
-        <v>54.0</v>
+        <v>55.8</v>
       </c>
       <c r="L36">
-        <v>53.2</v>
+        <v>55.1</v>
       </c>
       <c r="M36">
-        <v>52.4</v>
+        <v>54.4</v>
       </c>
       <c r="N36">
-        <v>51.59999999999999</v>
+        <v>53.7</v>
       </c>
       <c r="O36">
-        <v>50.8</v>
+        <v>53</v>
       </c>
       <c r="P36">
-        <v>50.0</v>
+        <v>52.3</v>
       </c>
       <c r="Q36">
-        <v>49.2</v>
+        <v>51.6</v>
       </c>
       <c r="R36">
-        <v>49.2</v>
+        <v>51.6</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
-        <v>1400</v>
+        <v>1950</v>
       </c>
       <c r="D37">
         <v>9</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>61.3</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="G37">
-        <v>59.8</v>
+        <v>64.3</v>
       </c>
       <c r="H37">
-        <v>58.4</v>
+        <v>62.8</v>
       </c>
       <c r="I37">
-        <v>57.0</v>
+        <v>61.9</v>
       </c>
       <c r="J37">
-        <v>55.6</v>
+        <v>61.0</v>
       </c>
       <c r="K37">
-        <v>54.3</v>
+        <v>60.1</v>
       </c>
       <c r="L37">
-        <v>53.5</v>
+        <v>59.3</v>
       </c>
       <c r="M37">
-        <v>52.7</v>
+        <v>58.6</v>
       </c>
       <c r="N37">
-        <v>51.9</v>
+        <v>57.9</v>
       </c>
       <c r="O37">
-        <v>51.099999999999994</v>
+        <v>57.2</v>
       </c>
       <c r="P37">
-        <v>50.3</v>
+        <v>56.5</v>
       </c>
       <c r="Q37">
-        <v>49.5</v>
+        <v>55.8</v>
       </c>
       <c r="R37">
-        <v>49.5</v>
+        <v>55.8</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>27</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38">
-        <v>650</v>
+        <v>1000</v>
       </c>
       <c r="D38">
         <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
         <v>46.6</v>
       </c>
       <c r="G38">
         <v>45.5</v>
       </c>
       <c r="H38">
-        <v>44.4</v>
+        <v>44.5</v>
       </c>
       <c r="I38">
-        <v>43.3</v>
+        <v>44</v>
       </c>
       <c r="J38">
-        <v>42.2</v>
+        <v>43.5</v>
       </c>
       <c r="K38">
-        <v>41.2</v>
+        <v>43</v>
       </c>
       <c r="L38">
-        <v>40.6</v>
+        <v>42.5</v>
       </c>
       <c r="M38">
+        <v>42</v>
+      </c>
+      <c r="N38">
+        <v>41.5</v>
+      </c>
+      <c r="O38">
+        <v>41</v>
+      </c>
+      <c r="P38">
+        <v>40.5</v>
+      </c>
+      <c r="Q38">
         <v>40</v>
       </c>
-      <c r="N38">
-[...10 lines deleted...]
-      </c>
       <c r="R38">
-        <v>37.6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D39">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>67.2</v>
       </c>
       <c r="G39">
         <v>65.3</v>
       </c>
       <c r="H39">
-        <v>64.0</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="I39">
+        <v>63.2</v>
+      </c>
+      <c r="J39">
         <v>62.5</v>
       </c>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
       <c r="K39">
-        <v>59.0</v>
+        <v>60.8</v>
       </c>
       <c r="L39">
-        <v>57.0</v>
+        <v>58.9</v>
       </c>
       <c r="M39">
-        <v>56.2</v>
+        <v>58.2</v>
       </c>
       <c r="N39">
-        <v>54.8</v>
+        <v>56.9</v>
       </c>
       <c r="O39">
-        <v>54.2</v>
+        <v>56.4</v>
       </c>
       <c r="P39">
-        <v>53.6</v>
+        <v>55.9</v>
       </c>
       <c r="Q39">
-        <v>53.0</v>
+        <v>55.4</v>
       </c>
       <c r="R39">
-        <v>53.0</v>
+        <v>55.4</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>1310</v>
+        <v>1726</v>
       </c>
       <c r="D40">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>57.5</v>
+        <v>58.6</v>
       </c>
       <c r="G40">
-        <v>56.1</v>
+        <v>57.2</v>
       </c>
       <c r="H40">
-        <v>54.7</v>
+        <v>55.8</v>
       </c>
       <c r="I40">
-        <v>53.3</v>
+        <v>55</v>
       </c>
       <c r="J40">
-        <v>52.0</v>
+        <v>54.1</v>
       </c>
       <c r="K40">
-        <v>50.8</v>
+        <v>53.6</v>
       </c>
       <c r="L40">
-        <v>50.1</v>
+        <v>53.0</v>
       </c>
       <c r="M40">
-        <v>49.4</v>
+        <v>52.3</v>
       </c>
       <c r="N40">
-        <v>48.7</v>
+        <v>51.7</v>
       </c>
       <c r="O40">
-        <v>48.0</v>
+        <v>51.1</v>
       </c>
       <c r="P40">
-        <v>47.3</v>
+        <v>50.5</v>
       </c>
       <c r="Q40">
-        <v>46.6</v>
+        <v>49.9</v>
       </c>
       <c r="R40">
-        <v>46.6</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
-        <v>1830</v>
+        <v>2180</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
         <v>69.7</v>
       </c>
       <c r="G41">
         <v>68.0</v>
       </c>
       <c r="H41">
-        <v>66.40000000000001</v>
+        <v>66.5</v>
       </c>
       <c r="I41">
-        <v>64.59999999999999</v>
+        <v>65.3</v>
       </c>
       <c r="J41">
-        <v>62.8</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="K41">
-        <v>61.3</v>
+        <v>63.1</v>
       </c>
       <c r="L41">
-        <v>60.40000000000001</v>
+        <v>62.3</v>
       </c>
       <c r="M41">
-        <v>59.5</v>
+        <v>61.5</v>
       </c>
       <c r="N41">
-        <v>58.59999999999999</v>
+        <v>60.7</v>
       </c>
       <c r="O41">
-        <v>57.7</v>
+        <v>59.9</v>
       </c>
       <c r="P41">
-        <v>56.8</v>
+        <v>59.1</v>
       </c>
       <c r="Q41">
-        <v>55.90000000000001</v>
+        <v>58.3</v>
       </c>
       <c r="R41">
-        <v>55.90000000000001</v>
+        <v>58.3</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
-        <v>1350</v>
+        <v>1700</v>
       </c>
       <c r="D42">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>68.099999999999994</v>
       </c>
       <c r="G42">
         <v>66.5</v>
       </c>
       <c r="H42">
-        <v>64.90000000000001</v>
+        <v>65.0</v>
       </c>
       <c r="I42">
-        <v>63.3</v>
+        <v>64</v>
       </c>
       <c r="J42">
-        <v>61.7</v>
+        <v>63.0</v>
       </c>
       <c r="K42">
-        <v>60.2</v>
+        <v>62</v>
       </c>
       <c r="L42">
-        <v>59.3</v>
+        <v>61.2</v>
       </c>
       <c r="M42">
-        <v>58.4</v>
+        <v>60.4</v>
       </c>
       <c r="N42">
-        <v>57.5</v>
+        <v>59.6</v>
       </c>
       <c r="O42">
-        <v>56.59999999999999</v>
+        <v>58.8</v>
       </c>
       <c r="P42">
-        <v>55.7</v>
+        <v>58.0</v>
       </c>
       <c r="Q42">
-        <v>54.8</v>
+        <v>57.2</v>
       </c>
       <c r="R42">
-        <v>54.8</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D43">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
         <v>67.40000000000001</v>
       </c>
       <c r="G43">
         <v>65.8</v>
       </c>
       <c r="H43">
-        <v>64.2</v>
+        <v>64.3</v>
       </c>
       <c r="I43">
-        <v>62.59999999999999</v>
+        <v>63.3</v>
       </c>
       <c r="J43">
-        <v>61.0</v>
+        <v>62.3</v>
       </c>
       <c r="K43">
-        <v>59.5</v>
+        <v>61.3</v>
       </c>
       <c r="L43">
-        <v>58.6</v>
+        <v>60.5</v>
       </c>
       <c r="M43">
-        <v>57.7</v>
+        <v>59.7</v>
       </c>
       <c r="N43">
-        <v>56.8</v>
+        <v>58.9</v>
       </c>
       <c r="O43">
-        <v>55.9</v>
+        <v>58.1</v>
       </c>
       <c r="P43">
-        <v>55.0</v>
+        <v>57.3</v>
       </c>
       <c r="Q43">
-        <v>54.2</v>
+        <v>56.6</v>
       </c>
       <c r="R43">
-        <v>54.2</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>960</v>
       </c>
       <c r="D44">
         <v>3</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
         <v>37.90000000000001</v>
       </c>
       <c r="G44">
         <v>37.0</v>
       </c>
       <c r="H44">
@@ -2688,152 +2688,152 @@
       </c>
       <c r="N46">
         <v>59.9</v>
       </c>
       <c r="O46">
         <v>59</v>
       </c>
       <c r="P46">
         <v>58.1</v>
       </c>
       <c r="Q46">
         <v>57.2</v>
       </c>
       <c r="R46">
         <v>57.2</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>32</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
-        <v>1430</v>
+        <v>1780</v>
       </c>
       <c r="D47">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
         <v>64.0</v>
       </c>
       <c r="G47">
         <v>62.5</v>
       </c>
       <c r="H47">
-        <v>61.0</v>
+        <v>61.1</v>
       </c>
       <c r="I47">
-        <v>59.5</v>
+        <v>60.2</v>
       </c>
       <c r="J47">
-        <v>58.0</v>
+        <v>59.3</v>
       </c>
       <c r="K47">
-        <v>56.6</v>
+        <v>58.4</v>
       </c>
       <c r="L47">
-        <v>55.8</v>
+        <v>57.7</v>
       </c>
       <c r="M47">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N47">
+        <v>56.3</v>
+      </c>
+      <c r="O47">
+        <v>55.6</v>
+      </c>
+      <c r="P47">
+        <v>54.9</v>
+      </c>
+      <c r="Q47">
         <v>54.2</v>
       </c>
-      <c r="O47">
-[...7 lines deleted...]
-      </c>
       <c r="R47">
-        <v>51.8</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D48">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
+        <v>69.40000000000001</v>
+      </c>
+      <c r="G48">
+        <v>67.7</v>
+      </c>
+      <c r="H48">
+        <v>66.2</v>
+      </c>
+      <c r="I48">
+        <v>65.2</v>
+      </c>
+      <c r="J48">
         <v>64.2</v>
       </c>
-      <c r="G48">
-[...10 lines deleted...]
-      </c>
       <c r="K48">
-        <v>56.8</v>
+        <v>63.2</v>
       </c>
       <c r="L48">
-        <v>56.0</v>
+        <v>62.4</v>
       </c>
       <c r="M48">
-        <v>55.2</v>
+        <v>61.6</v>
       </c>
       <c r="N48">
-        <v>54.4</v>
+        <v>60.8</v>
       </c>
       <c r="O48">
-        <v>53.59999999999999</v>
+        <v>60</v>
       </c>
       <c r="P48">
-        <v>52.8</v>
+        <v>59.2</v>
       </c>
       <c r="Q48">
-        <v>52.0</v>
+        <v>58.4</v>
       </c>
       <c r="R48">
-        <v>52.0</v>
+        <v>58.4</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
         <v>1850</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>60.1</v>
       </c>
       <c r="G49">
         <v>58.6</v>
       </c>
       <c r="H49">
@@ -2856,544 +2856,544 @@
       </c>
       <c r="N49">
         <v>49.5</v>
       </c>
       <c r="O49">
         <v>49.1</v>
       </c>
       <c r="P49">
         <v>48.7</v>
       </c>
       <c r="Q49">
         <v>48.3</v>
       </c>
       <c r="R49">
         <v>48.3</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
-        <v>2500</v>
+        <v>3150</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>77.3</v>
+        <v>80.69999999999999</v>
       </c>
       <c r="G50">
-        <v>75.5</v>
+        <v>78.8</v>
       </c>
       <c r="H50">
-        <v>73.7</v>
+        <v>77.0</v>
       </c>
       <c r="I50">
-        <v>71.90000000000001</v>
+        <v>75.7</v>
       </c>
       <c r="J50">
-        <v>70.099999999999994</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="K50">
-        <v>68.40000000000001</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="L50">
-        <v>67.40000000000001</v>
+        <v>72.2</v>
       </c>
       <c r="M50">
-        <v>66.40000000000001</v>
+        <v>71.3</v>
       </c>
       <c r="N50">
-        <v>65.40000000000001</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="O50">
-        <v>64.40000000000001</v>
+        <v>69.5</v>
       </c>
       <c r="P50">
-        <v>63.40000000000001</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="Q50">
-        <v>62.4</v>
+        <v>67.7</v>
       </c>
       <c r="R50">
-        <v>62.4</v>
+        <v>67.7</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>2250</v>
+        <v>2600</v>
       </c>
       <c r="D51">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
         <v>72.8</v>
       </c>
       <c r="G51">
         <v>71.7</v>
       </c>
       <c r="H51">
-        <v>70.5</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="I51">
+        <v>70</v>
+      </c>
+      <c r="J51">
         <v>69.3</v>
       </c>
-      <c r="J51">
+      <c r="K51">
+        <v>68.7</v>
+      </c>
+      <c r="L51">
         <v>68.0</v>
       </c>
-      <c r="K51">
-[...4 lines deleted...]
-      </c>
       <c r="M51">
-        <v>65.3</v>
+        <v>67.3</v>
       </c>
       <c r="N51">
-        <v>64.59999999999999</v>
+        <v>66.7</v>
       </c>
       <c r="O51">
-        <v>64.0</v>
+        <v>66.2</v>
       </c>
       <c r="P51">
-        <v>63.2</v>
+        <v>65.5</v>
       </c>
       <c r="Q51">
-        <v>62.6</v>
+        <v>65</v>
       </c>
       <c r="R51">
-        <v>62.6</v>
+        <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
-        <v>1910</v>
+        <v>2260</v>
       </c>
       <c r="D52">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
         <v>66.59999999999999</v>
       </c>
       <c r="G52">
         <v>65.099999999999994</v>
       </c>
       <c r="H52">
-        <v>63.5</v>
+        <v>63.6</v>
       </c>
       <c r="I52">
-        <v>61.89999999999999</v>
+        <v>62.59999999999999</v>
       </c>
       <c r="J52">
-        <v>60.40000000000001</v>
+        <v>61.7</v>
       </c>
       <c r="K52">
-        <v>58.90000000000001</v>
+        <v>60.7</v>
       </c>
       <c r="L52">
-        <v>58.1</v>
+        <v>60.0</v>
       </c>
       <c r="M52">
-        <v>57.3</v>
+        <v>59.3</v>
       </c>
       <c r="N52">
-        <v>56.4</v>
+        <v>58.5</v>
       </c>
       <c r="O52">
-        <v>55.59999999999999</v>
+        <v>57.8</v>
       </c>
       <c r="P52">
-        <v>54.8</v>
+        <v>57.1</v>
       </c>
       <c r="Q52">
-        <v>53.90000000000001</v>
+        <v>56.3</v>
       </c>
       <c r="R52">
-        <v>53.90000000000001</v>
+        <v>56.3</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>2630</v>
+        <v>2980</v>
       </c>
       <c r="D53">
         <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
         <v>76.90000000000001</v>
       </c>
       <c r="G53">
         <v>75.0</v>
       </c>
       <c r="H53">
-        <v>73.2</v>
+        <v>73.3</v>
       </c>
       <c r="I53">
-        <v>71.19999999999999</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="J53">
-        <v>69.2</v>
+        <v>70.5</v>
       </c>
       <c r="K53">
+        <v>69.3</v>
+      </c>
+      <c r="L53">
+        <v>68.40000000000001</v>
+      </c>
+      <c r="M53">
         <v>67.5</v>
       </c>
-      <c r="L53">
-[...4 lines deleted...]
-      </c>
       <c r="N53">
-        <v>64.5</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="O53">
-        <v>63.5</v>
+        <v>65.7</v>
       </c>
       <c r="P53">
-        <v>62.5</v>
+        <v>64.8</v>
       </c>
       <c r="Q53">
-        <v>61.5</v>
+        <v>63.9</v>
       </c>
       <c r="R53">
-        <v>61.5</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D54">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
         <v>67.3</v>
       </c>
       <c r="G54">
         <v>65.7</v>
       </c>
       <c r="H54">
-        <v>64.099999999999994</v>
+        <v>64.2</v>
       </c>
       <c r="I54">
-        <v>62.5</v>
+        <v>63.2</v>
       </c>
       <c r="J54">
-        <v>60.90000000000001</v>
+        <v>62.2</v>
       </c>
       <c r="K54">
-        <v>59.40000000000001</v>
+        <v>61.2</v>
       </c>
       <c r="L54">
-        <v>58.5</v>
+        <v>60.4</v>
       </c>
       <c r="M54">
-        <v>57.6</v>
+        <v>59.6</v>
       </c>
       <c r="N54">
-        <v>56.7</v>
+        <v>58.8</v>
       </c>
       <c r="O54">
-        <v>55.8</v>
+        <v>58</v>
       </c>
       <c r="P54">
-        <v>54.90000000000001</v>
+        <v>57.2</v>
       </c>
       <c r="Q54">
-        <v>54.1</v>
+        <v>56.5</v>
       </c>
       <c r="R54">
-        <v>54.1</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
-        <v>1300</v>
+        <v>1650</v>
       </c>
       <c r="D55">
         <v>9</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
         <v>64.0</v>
       </c>
       <c r="G55">
         <v>62.5</v>
       </c>
       <c r="H55">
-        <v>61.0</v>
+        <v>61.1</v>
       </c>
       <c r="I55">
-        <v>59.5</v>
+        <v>60.2</v>
       </c>
       <c r="J55">
-        <v>58.0</v>
+        <v>59.3</v>
       </c>
       <c r="K55">
-        <v>56.6</v>
+        <v>58.4</v>
       </c>
       <c r="L55">
-        <v>55.8</v>
+        <v>57.7</v>
       </c>
       <c r="M55">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N55">
+        <v>56.3</v>
+      </c>
+      <c r="O55">
+        <v>55.6</v>
+      </c>
+      <c r="P55">
+        <v>54.9</v>
+      </c>
+      <c r="Q55">
         <v>54.2</v>
       </c>
-      <c r="O55">
-[...7 lines deleted...]
-      </c>
       <c r="R55">
-        <v>51.8</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
-        <v>1410</v>
+        <v>1840</v>
       </c>
       <c r="D56">
         <v>9</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="5">
-        <v>60.40000000000001</v>
+        <v>61.8</v>
       </c>
       <c r="G56">
+        <v>60.4</v>
+      </c>
+      <c r="H56">
         <v>59.0</v>
       </c>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
-        <v>56.2</v>
+        <v>58.2</v>
       </c>
       <c r="J56">
-        <v>54.8</v>
+        <v>57.4</v>
       </c>
       <c r="K56">
-        <v>53.5</v>
+        <v>56.5</v>
       </c>
       <c r="L56">
-        <v>52.7</v>
+        <v>55.8</v>
       </c>
       <c r="M56">
-        <v>51.9</v>
+        <v>55.1</v>
       </c>
       <c r="N56">
-        <v>51.099999999999994</v>
+        <v>54.4</v>
       </c>
       <c r="O56">
-        <v>50.3</v>
+        <v>53.7</v>
       </c>
       <c r="P56">
-        <v>49.2</v>
+        <v>52.6</v>
       </c>
       <c r="Q56">
-        <v>48.6</v>
+        <v>52.1</v>
       </c>
       <c r="R56">
-        <v>48.6</v>
+        <v>52.1</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="5">
         <v>68.8</v>
       </c>
       <c r="G57">
         <v>67.2</v>
       </c>
       <c r="H57">
-        <v>65.59999999999999</v>
+        <v>65.7</v>
       </c>
       <c r="I57">
-        <v>64.0</v>
+        <v>64.7</v>
       </c>
       <c r="J57">
-        <v>62.40000000000001</v>
+        <v>63.7</v>
       </c>
       <c r="K57">
-        <v>60.90000000000001</v>
+        <v>62.7</v>
       </c>
       <c r="L57">
-        <v>60.0</v>
+        <v>61.9</v>
       </c>
       <c r="M57">
-        <v>59.1</v>
+        <v>61.1</v>
       </c>
       <c r="N57">
-        <v>58.2</v>
+        <v>60.3</v>
       </c>
       <c r="O57">
-        <v>57.3</v>
+        <v>59.5</v>
       </c>
       <c r="P57">
-        <v>56.40000000000001</v>
+        <v>58.7</v>
       </c>
       <c r="Q57">
-        <v>55.5</v>
+        <v>57.9</v>
       </c>
       <c r="R57">
-        <v>55.5</v>
+        <v>57.9</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>1250</v>
+        <v>1660</v>
       </c>
       <c r="D58">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="5">
-        <v>59.2</v>
+        <v>60.5</v>
       </c>
       <c r="G58">
-        <v>57.8</v>
+        <v>59.0</v>
       </c>
       <c r="H58">
-        <v>56.4</v>
+        <v>57.7</v>
       </c>
       <c r="I58">
-        <v>55.0</v>
+        <v>56.9</v>
       </c>
       <c r="J58">
-        <v>53.6</v>
+        <v>56.0</v>
       </c>
       <c r="K58">
-        <v>52.3</v>
+        <v>55.2</v>
       </c>
       <c r="L58">
-        <v>51.5</v>
+        <v>54.5</v>
       </c>
       <c r="M58">
-        <v>50.7</v>
+        <v>53.9</v>
       </c>
       <c r="N58">
-        <v>49.9</v>
+        <v>53.3</v>
       </c>
       <c r="O58">
-        <v>49.099999999999994</v>
+        <v>52.6</v>
       </c>
       <c r="P58">
-        <v>48.3</v>
+        <v>51.8</v>
       </c>
       <c r="Q58">
-        <v>47.6</v>
+        <v>51.1</v>
       </c>
       <c r="R58">
-        <v>47.6</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:19" customHeight="1" ht="20">
       <c r="A62" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
@@ -3448,96 +3448,96 @@
       </c>
       <c r="N63" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P63" s="4" t="s">
         <v>47</v>
       </c>
       <c r="Q63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="R63" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>52</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
-        <v>1400</v>
+        <v>1750</v>
       </c>
       <c r="D64">
         <v>7</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>16150</v>
+        <v>16440</v>
       </c>
       <c r="G64">
-        <v>15760</v>
+        <v>16060</v>
       </c>
       <c r="H64">
-        <v>15370</v>
+        <v>15690</v>
       </c>
       <c r="I64">
+        <v>15550</v>
+      </c>
+      <c r="J64">
+        <v>15220</v>
+      </c>
+      <c r="K64">
         <v>14990</v>
       </c>
-      <c r="J64">
-[...4 lines deleted...]
-      </c>
       <c r="L64">
+        <v>14800</v>
+      </c>
+      <c r="M64">
+        <v>14610</v>
+      </c>
+      <c r="N64">
+        <v>14430</v>
+      </c>
+      <c r="O64">
+        <v>14240</v>
+      </c>
+      <c r="P64">
         <v>14060</v>
       </c>
-      <c r="M64">
-[...10 lines deleted...]
-      </c>
       <c r="Q64">
-        <v>13050</v>
+        <v>13870</v>
       </c>
       <c r="R64">
-        <v>13050</v>
+        <v>13870</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>53</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
         <v>1150</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>10350</v>
       </c>
       <c r="G65">
         <v>10100</v>
       </c>
       <c r="H65">
@@ -3560,488 +3560,488 @@
       </c>
       <c r="N65">
         <v>8750</v>
       </c>
       <c r="O65">
         <v>8620</v>
       </c>
       <c r="P65">
         <v>8490</v>
       </c>
       <c r="Q65">
         <v>8370</v>
       </c>
       <c r="R65">
         <v>8370</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>54</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D66">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>15210</v>
+        <v>15230</v>
       </c>
       <c r="G66">
-        <v>14850</v>
+        <v>14880</v>
       </c>
       <c r="H66">
-        <v>14480</v>
+        <v>14540</v>
       </c>
       <c r="I66">
+        <v>14430</v>
+      </c>
+      <c r="J66">
         <v>14130</v>
       </c>
-      <c r="J66">
-[...1 lines deleted...]
-      </c>
       <c r="K66">
-        <v>13450</v>
+        <v>13920</v>
       </c>
       <c r="L66">
-        <v>13250</v>
+        <v>13750</v>
       </c>
       <c r="M66">
-        <v>13050</v>
+        <v>13570</v>
       </c>
       <c r="N66">
-        <v>12860</v>
+        <v>13410</v>
       </c>
       <c r="O66">
-        <v>12660</v>
+        <v>13230</v>
       </c>
       <c r="P66">
-        <v>12480</v>
+        <v>13070</v>
       </c>
       <c r="Q66">
-        <v>12300</v>
+        <v>12900</v>
       </c>
       <c r="R66">
-        <v>12300</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
-        <v>1400</v>
+        <v>1950</v>
       </c>
       <c r="D67">
         <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>15310</v>
+        <v>16530</v>
       </c>
       <c r="G67">
-        <v>14940</v>
+        <v>16140</v>
       </c>
       <c r="H67">
-        <v>14570</v>
+        <v>15780</v>
       </c>
       <c r="I67">
-        <v>14220</v>
+        <v>15640</v>
       </c>
       <c r="J67">
-        <v>13880</v>
+        <v>15300</v>
       </c>
       <c r="K67">
-        <v>13540</v>
+        <v>15070</v>
       </c>
       <c r="L67">
-        <v>13340</v>
+        <v>14880</v>
       </c>
       <c r="M67">
-        <v>13140</v>
+        <v>14690</v>
       </c>
       <c r="N67">
-        <v>12940</v>
+        <v>14510</v>
       </c>
       <c r="O67">
-        <v>12750</v>
+        <v>14320</v>
       </c>
       <c r="P67">
-        <v>12560</v>
+        <v>14140</v>
       </c>
       <c r="Q67">
-        <v>12380</v>
+        <v>13950</v>
       </c>
       <c r="R67">
-        <v>12380</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>27</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
-        <v>650</v>
+        <v>1000</v>
       </c>
       <c r="D68">
         <v>6</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>11630</v>
+        <v>11650</v>
       </c>
       <c r="G68">
-        <v>11350</v>
+        <v>11380</v>
       </c>
       <c r="H68">
-        <v>11070</v>
+        <v>11130</v>
       </c>
       <c r="I68">
-        <v>10800</v>
+        <v>11100</v>
       </c>
       <c r="J68">
-        <v>10540</v>
+        <v>10880</v>
       </c>
       <c r="K68">
-        <v>10280</v>
+        <v>10750</v>
       </c>
       <c r="L68">
+        <v>10630</v>
+      </c>
+      <c r="M68">
+        <v>10500</v>
+      </c>
+      <c r="N68">
+        <v>10380</v>
+      </c>
+      <c r="O68">
+        <v>10250</v>
+      </c>
+      <c r="P68">
         <v>10130</v>
       </c>
-      <c r="M68">
-[...10 lines deleted...]
-      </c>
       <c r="Q68">
-        <v>9400</v>
+        <v>10000</v>
       </c>
       <c r="R68">
-        <v>9400</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>55</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>15830</v>
+        <v>15850</v>
       </c>
       <c r="G69">
-        <v>15510</v>
+        <v>15540</v>
       </c>
       <c r="H69">
-        <v>15190</v>
+        <v>15250</v>
       </c>
       <c r="I69">
-        <v>14880</v>
+        <v>15180</v>
       </c>
       <c r="J69">
-        <v>14580</v>
+        <v>14920</v>
       </c>
       <c r="K69">
-        <v>14280</v>
+        <v>14750</v>
       </c>
       <c r="L69">
-        <v>14030</v>
+        <v>14530</v>
       </c>
       <c r="M69">
-        <v>13820</v>
+        <v>14340</v>
       </c>
       <c r="N69">
-        <v>13590</v>
+        <v>14140</v>
       </c>
       <c r="O69">
-        <v>13380</v>
+        <v>13950</v>
       </c>
       <c r="P69">
-        <v>13190</v>
+        <v>13780</v>
       </c>
       <c r="Q69">
-        <v>13000</v>
+        <v>13600</v>
       </c>
       <c r="R69">
-        <v>13000</v>
+        <v>13600</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>56</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
-        <v>1310</v>
+        <v>1726</v>
       </c>
       <c r="D70">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>14430</v>
+        <v>14730</v>
       </c>
       <c r="G70">
-        <v>14080</v>
+        <v>14385</v>
       </c>
       <c r="H70">
-        <v>13710</v>
+        <v>14035</v>
       </c>
       <c r="I70">
-        <v>13380</v>
+        <v>13940</v>
       </c>
       <c r="J70">
-        <v>13060</v>
+        <v>13655</v>
       </c>
       <c r="K70">
-        <v>12730</v>
+        <v>13445</v>
       </c>
       <c r="L70">
-        <v>12550</v>
+        <v>13292</v>
       </c>
       <c r="M70">
-        <v>12360</v>
+        <v>13120</v>
       </c>
       <c r="N70">
-        <v>12180</v>
+        <v>12965</v>
       </c>
       <c r="O70">
-        <v>11990</v>
+        <v>12795</v>
       </c>
       <c r="P70">
-        <v>11820</v>
+        <v>12640</v>
       </c>
       <c r="Q70">
-        <v>11640</v>
+        <v>12465</v>
       </c>
       <c r="R70">
-        <v>11640</v>
+        <v>12465</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
-        <v>1830</v>
+        <v>2180</v>
       </c>
       <c r="D71">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>17900</v>
+        <v>17920</v>
       </c>
       <c r="G71">
-        <v>17470</v>
+        <v>17500</v>
       </c>
       <c r="H71">
-        <v>17040</v>
+        <v>17100</v>
       </c>
       <c r="I71">
-        <v>16550</v>
+        <v>16850</v>
       </c>
       <c r="J71">
-        <v>16100</v>
+        <v>16440</v>
       </c>
       <c r="K71">
-        <v>15690</v>
+        <v>16160</v>
       </c>
       <c r="L71">
-        <v>15460</v>
+        <v>15960</v>
       </c>
       <c r="M71">
-        <v>15230</v>
+        <v>15750</v>
       </c>
       <c r="N71">
-        <v>15010</v>
+        <v>15560</v>
       </c>
       <c r="O71">
-        <v>14780</v>
+        <v>15350</v>
       </c>
       <c r="P71">
-        <v>14560</v>
+        <v>15150</v>
       </c>
       <c r="Q71">
-        <v>14350</v>
+        <v>14950</v>
       </c>
       <c r="R71">
-        <v>14350</v>
+        <v>14950</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>1350</v>
+        <v>1700</v>
       </c>
       <c r="D72">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>16960</v>
+        <v>16980</v>
       </c>
       <c r="G72">
-        <v>16550</v>
+        <v>16580</v>
       </c>
       <c r="H72">
-        <v>16140</v>
+        <v>16200</v>
       </c>
       <c r="I72">
-        <v>15750</v>
+        <v>16050</v>
       </c>
       <c r="J72">
-        <v>15370</v>
+        <v>15710</v>
       </c>
       <c r="K72">
-        <v>14990</v>
+        <v>15460</v>
       </c>
       <c r="L72">
-        <v>14770</v>
+        <v>15270</v>
       </c>
       <c r="M72">
-        <v>14550</v>
+        <v>15070</v>
       </c>
       <c r="N72">
-        <v>14330</v>
+        <v>14880</v>
       </c>
       <c r="O72">
-        <v>14120</v>
+        <v>14690</v>
       </c>
       <c r="P72">
-        <v>13910</v>
+        <v>14500</v>
       </c>
       <c r="Q72">
-        <v>13710</v>
+        <v>14310</v>
       </c>
       <c r="R72">
-        <v>13710</v>
+        <v>14310</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>57</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D73">
         <v>9</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>16770</v>
+        <v>16790</v>
       </c>
       <c r="G73">
-        <v>16360</v>
+        <v>16390</v>
       </c>
       <c r="H73">
-        <v>15960</v>
+        <v>16020</v>
       </c>
       <c r="I73">
-        <v>15570</v>
+        <v>15870</v>
       </c>
       <c r="J73">
-        <v>15200</v>
+        <v>15540</v>
       </c>
       <c r="K73">
-        <v>14820</v>
+        <v>15290</v>
       </c>
       <c r="L73">
-        <v>14610</v>
+        <v>15110</v>
       </c>
       <c r="M73">
-        <v>14390</v>
+        <v>14910</v>
       </c>
       <c r="N73">
-        <v>14180</v>
+        <v>14730</v>
       </c>
       <c r="O73">
-        <v>13960</v>
+        <v>14530</v>
       </c>
       <c r="P73">
-        <v>13760</v>
+        <v>14350</v>
       </c>
       <c r="Q73">
-        <v>13560</v>
+        <v>14160</v>
       </c>
       <c r="R73">
-        <v>13560</v>
+        <v>14160</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>58</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
         <v>960</v>
       </c>
       <c r="D74">
         <v>3</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>9380</v>
       </c>
       <c r="G74">
         <v>9160</v>
       </c>
       <c r="H74">
@@ -4176,152 +4176,152 @@
       </c>
       <c r="N76">
         <v>14950</v>
       </c>
       <c r="O76">
         <v>14730</v>
       </c>
       <c r="P76">
         <v>14510</v>
       </c>
       <c r="Q76">
         <v>14300</v>
       </c>
       <c r="R76">
         <v>14300</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>32</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>1430</v>
+        <v>1780</v>
       </c>
       <c r="D77">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>16030</v>
+        <v>16050</v>
       </c>
       <c r="G77">
-        <v>15640</v>
+        <v>15670</v>
       </c>
       <c r="H77">
-        <v>15260</v>
+        <v>15320</v>
       </c>
       <c r="I77">
-        <v>14880</v>
+        <v>15180</v>
       </c>
       <c r="J77">
-        <v>14520</v>
+        <v>14860</v>
       </c>
       <c r="K77">
-        <v>14170</v>
+        <v>14640</v>
       </c>
       <c r="L77">
-        <v>13960</v>
+        <v>14460</v>
       </c>
       <c r="M77">
-        <v>13750</v>
+        <v>14270</v>
       </c>
       <c r="N77">
+        <v>14100</v>
+      </c>
+      <c r="O77">
+        <v>13910</v>
+      </c>
+      <c r="P77">
+        <v>13740</v>
+      </c>
+      <c r="Q77">
         <v>13550</v>
       </c>
-      <c r="O77">
-[...7 lines deleted...]
-      </c>
       <c r="R77">
-        <v>12950</v>
+        <v>13550</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>59</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D78">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>16080</v>
+        <v>17340</v>
       </c>
       <c r="G78">
-        <v>15690</v>
+        <v>16930</v>
       </c>
       <c r="H78">
-        <v>15310</v>
+        <v>16540</v>
       </c>
       <c r="I78">
-        <v>14930</v>
+        <v>16380</v>
       </c>
       <c r="J78">
-        <v>14570</v>
+        <v>16030</v>
       </c>
       <c r="K78">
-        <v>14210</v>
+        <v>15770</v>
       </c>
       <c r="L78">
-        <v>14010</v>
+        <v>15580</v>
       </c>
       <c r="M78">
-        <v>13800</v>
+        <v>15380</v>
       </c>
       <c r="N78">
-        <v>13590</v>
+        <v>15190</v>
       </c>
       <c r="O78">
-        <v>13390</v>
+        <v>14980</v>
       </c>
       <c r="P78">
-        <v>13190</v>
+        <v>14790</v>
       </c>
       <c r="Q78">
-        <v>13000</v>
+        <v>14600</v>
       </c>
       <c r="R78">
-        <v>13000</v>
+        <v>14600</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>60</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
         <v>1850</v>
       </c>
       <c r="D79">
         <v>5</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
         <v>14450</v>
       </c>
       <c r="G79">
         <v>14110</v>
       </c>
       <c r="H79">
@@ -4344,544 +4344,544 @@
       </c>
       <c r="N79">
         <v>11920</v>
       </c>
       <c r="O79">
         <v>11820</v>
       </c>
       <c r="P79">
         <v>11720</v>
       </c>
       <c r="Q79">
         <v>11630</v>
       </c>
       <c r="R79">
         <v>11630</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>61</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
-        <v>2500</v>
+        <v>3150</v>
       </c>
       <c r="D80">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>19300</v>
+        <v>20210</v>
       </c>
       <c r="G80">
-        <v>18840</v>
+        <v>19740</v>
       </c>
       <c r="H80">
-        <v>18370</v>
+        <v>19280</v>
       </c>
       <c r="I80">
-        <v>17920</v>
+        <v>19060</v>
       </c>
       <c r="J80">
-        <v>17490</v>
+        <v>18640</v>
       </c>
       <c r="K80">
-        <v>17060</v>
+        <v>18320</v>
       </c>
       <c r="L80">
-        <v>16810</v>
+        <v>18090</v>
       </c>
       <c r="M80">
-        <v>16560</v>
+        <v>17850</v>
       </c>
       <c r="N80">
-        <v>16310</v>
+        <v>17620</v>
       </c>
       <c r="O80">
-        <v>16070</v>
+        <v>17380</v>
       </c>
       <c r="P80">
-        <v>15840</v>
+        <v>17160</v>
       </c>
       <c r="Q80">
-        <v>15600</v>
+        <v>16920</v>
       </c>
       <c r="R80">
-        <v>15600</v>
+        <v>16920</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>2250</v>
+        <v>2600</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>17660</v>
+        <v>17680</v>
       </c>
       <c r="G81">
-        <v>17380</v>
+        <v>17410</v>
       </c>
       <c r="H81">
-        <v>17080</v>
+        <v>17140</v>
       </c>
       <c r="I81">
-        <v>16770</v>
+        <v>17070</v>
       </c>
       <c r="J81">
-        <v>16480</v>
+        <v>16820</v>
       </c>
       <c r="K81">
+        <v>16650</v>
+      </c>
+      <c r="L81">
+        <v>16500</v>
+      </c>
+      <c r="M81">
+        <v>16330</v>
+      </c>
+      <c r="N81">
         <v>16180</v>
       </c>
-      <c r="L81">
-[...7 lines deleted...]
-      </c>
       <c r="O81">
-        <v>15480</v>
+        <v>16050</v>
       </c>
       <c r="P81">
-        <v>15300</v>
+        <v>15890</v>
       </c>
       <c r="Q81">
-        <v>15160</v>
+        <v>15760</v>
       </c>
       <c r="R81">
-        <v>15160</v>
+        <v>15760</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
-        <v>1910</v>
+        <v>2260</v>
       </c>
       <c r="D82">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>16686</v>
+        <v>16706</v>
       </c>
       <c r="G82">
-        <v>16280</v>
+        <v>16310</v>
       </c>
       <c r="H82">
-        <v>15884</v>
+        <v>15944</v>
       </c>
       <c r="I82">
-        <v>15489</v>
+        <v>15789</v>
       </c>
       <c r="J82">
-        <v>15114</v>
+        <v>15454</v>
       </c>
       <c r="K82">
-        <v>14750</v>
+        <v>15220</v>
       </c>
       <c r="L82">
-        <v>14531</v>
+        <v>15031</v>
       </c>
       <c r="M82">
-        <v>14313</v>
+        <v>14833</v>
       </c>
       <c r="N82">
-        <v>14104</v>
+        <v>14654</v>
       </c>
       <c r="O82">
-        <v>13886</v>
+        <v>14456</v>
       </c>
       <c r="P82">
-        <v>13688</v>
+        <v>14278</v>
       </c>
       <c r="Q82">
-        <v>13480</v>
+        <v>14080</v>
       </c>
       <c r="R82">
-        <v>13480</v>
+        <v>14080</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>63</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>2630</v>
+        <v>2980</v>
       </c>
       <c r="D83">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>19630</v>
+        <v>19650</v>
       </c>
       <c r="G83">
-        <v>19160</v>
+        <v>19190</v>
       </c>
       <c r="H83">
-        <v>18690</v>
+        <v>18750</v>
       </c>
       <c r="I83">
-        <v>18160</v>
+        <v>18460</v>
       </c>
       <c r="J83">
-        <v>17670</v>
+        <v>18010</v>
       </c>
       <c r="K83">
-        <v>17220</v>
+        <v>17690</v>
       </c>
       <c r="L83">
-        <v>16970</v>
+        <v>17470</v>
       </c>
       <c r="M83">
-        <v>16720</v>
+        <v>17240</v>
       </c>
       <c r="N83">
-        <v>16470</v>
+        <v>17020</v>
       </c>
       <c r="O83">
-        <v>16220</v>
+        <v>16790</v>
       </c>
       <c r="P83">
-        <v>15980</v>
+        <v>16570</v>
       </c>
       <c r="Q83">
-        <v>15750</v>
+        <v>16350</v>
       </c>
       <c r="R83">
-        <v>15750</v>
+        <v>16350</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>64</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
-        <v>1650</v>
+        <v>2000</v>
       </c>
       <c r="D84">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>16740</v>
+        <v>16760</v>
       </c>
       <c r="G84">
-        <v>16330</v>
+        <v>16360</v>
       </c>
       <c r="H84">
-        <v>15930</v>
+        <v>15990</v>
       </c>
       <c r="I84">
-        <v>15540</v>
+        <v>15840</v>
       </c>
       <c r="J84">
-        <v>15170</v>
+        <v>15510</v>
       </c>
       <c r="K84">
-        <v>14790</v>
+        <v>15260</v>
       </c>
       <c r="L84">
-        <v>14580</v>
+        <v>15080</v>
       </c>
       <c r="M84">
-        <v>14360</v>
+        <v>14880</v>
       </c>
       <c r="N84">
-        <v>14140</v>
+        <v>14690</v>
       </c>
       <c r="O84">
-        <v>13930</v>
+        <v>14500</v>
       </c>
       <c r="P84">
-        <v>13730</v>
+        <v>14320</v>
       </c>
       <c r="Q84">
-        <v>13530</v>
+        <v>14130</v>
       </c>
       <c r="R84">
-        <v>13530</v>
+        <v>14130</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>65</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>1300</v>
+        <v>1650</v>
       </c>
       <c r="D85">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>16010</v>
+        <v>16030</v>
       </c>
       <c r="G85">
-        <v>15630</v>
+        <v>15660</v>
       </c>
       <c r="H85">
-        <v>15240</v>
+        <v>15300</v>
       </c>
       <c r="I85">
-        <v>14870</v>
+        <v>15170</v>
       </c>
       <c r="J85">
-        <v>14510</v>
+        <v>14850</v>
       </c>
       <c r="K85">
-        <v>14150</v>
+        <v>14620</v>
       </c>
       <c r="L85">
-        <v>13950</v>
+        <v>14450</v>
       </c>
       <c r="M85">
-        <v>13740</v>
+        <v>14260</v>
       </c>
       <c r="N85">
-        <v>13530</v>
+        <v>14080</v>
       </c>
       <c r="O85">
-        <v>13330</v>
+        <v>13900</v>
       </c>
       <c r="P85">
-        <v>13140</v>
+        <v>13730</v>
       </c>
       <c r="Q85">
-        <v>12940</v>
+        <v>13540</v>
       </c>
       <c r="R85">
-        <v>12940</v>
+        <v>13540</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>66</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1410</v>
+        <v>1840</v>
       </c>
       <c r="D86">
         <v>9</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
-        <v>15170</v>
+        <v>15545</v>
       </c>
       <c r="G86">
-        <v>14800</v>
+        <v>15175</v>
       </c>
       <c r="H86">
-        <v>14440</v>
+        <v>14840</v>
       </c>
       <c r="I86">
-        <v>14090</v>
+        <v>14720</v>
       </c>
       <c r="J86">
-        <v>13750</v>
+        <v>14415</v>
       </c>
       <c r="K86">
-        <v>13410</v>
+        <v>14195</v>
       </c>
       <c r="L86">
-        <v>13210</v>
+        <v>14020</v>
       </c>
       <c r="M86">
-        <v>13020</v>
+        <v>13845</v>
       </c>
       <c r="N86">
-        <v>12820</v>
+        <v>13670</v>
       </c>
       <c r="O86">
-        <v>12620</v>
+        <v>13485</v>
       </c>
       <c r="P86">
-        <v>12440</v>
+        <v>13320</v>
       </c>
       <c r="Q86">
-        <v>12160</v>
+        <v>13040</v>
       </c>
       <c r="R86">
-        <v>12160</v>
+        <v>13040</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>67</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>1550</v>
+        <v>1900</v>
       </c>
       <c r="D87">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="6">
-        <v>17170</v>
+        <v>17190</v>
       </c>
       <c r="G87">
-        <v>16750</v>
+        <v>16780</v>
       </c>
       <c r="H87">
-        <v>16340</v>
+        <v>16400</v>
       </c>
       <c r="I87">
-        <v>15940</v>
+        <v>16240</v>
       </c>
       <c r="J87">
-        <v>15560</v>
+        <v>15900</v>
       </c>
       <c r="K87">
-        <v>15180</v>
+        <v>15650</v>
       </c>
       <c r="L87">
-        <v>14950</v>
+        <v>15450</v>
       </c>
       <c r="M87">
-        <v>14730</v>
+        <v>15250</v>
       </c>
       <c r="N87">
-        <v>14510</v>
+        <v>15060</v>
       </c>
       <c r="O87">
-        <v>14290</v>
+        <v>14860</v>
       </c>
       <c r="P87">
-        <v>14090</v>
+        <v>14680</v>
       </c>
       <c r="Q87">
-        <v>13880</v>
+        <v>14480</v>
       </c>
       <c r="R87">
-        <v>13880</v>
+        <v>14480</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>68</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
-        <v>1250</v>
+        <v>1660</v>
       </c>
       <c r="D88">
         <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>14720</v>
+        <v>15050</v>
       </c>
       <c r="G88">
-        <v>14370</v>
+        <v>14700</v>
       </c>
       <c r="H88">
-        <v>14010</v>
+        <v>14360</v>
       </c>
       <c r="I88">
-        <v>13670</v>
+        <v>14260</v>
       </c>
       <c r="J88">
-        <v>13340</v>
+        <v>13960</v>
       </c>
       <c r="K88">
-        <v>13010</v>
+        <v>13750</v>
       </c>
       <c r="L88">
-        <v>12820</v>
+        <v>13590</v>
       </c>
       <c r="M88">
-        <v>12630</v>
+        <v>13420</v>
       </c>
       <c r="N88">
-        <v>12440</v>
+        <v>13260</v>
       </c>
       <c r="O88">
-        <v>12260</v>
+        <v>13090</v>
       </c>
       <c r="P88">
-        <v>12080</v>
+        <v>12930</v>
       </c>
       <c r="Q88">
-        <v>11900</v>
+        <v>12750</v>
       </c>
       <c r="R88">
-        <v>11900</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>