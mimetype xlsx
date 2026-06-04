--- v2 (2026-03-05)
+++ v3 (2026-06-04)
@@ -1491,87 +1491,87 @@
       </c>
       <c r="Q25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R25" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>2050</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>68.30000000000001</v>
+        <v>77.5</v>
       </c>
       <c r="G26">
-        <v>66.7</v>
+        <v>75.7</v>
       </c>
       <c r="H26">
-        <v>65.099999999999994</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="I26">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="J26">
+        <v>70.3</v>
+      </c>
+      <c r="K26">
+        <v>68.5</v>
+      </c>
+      <c r="L26">
+        <v>67.5</v>
+      </c>
+      <c r="M26">
+        <v>66.5</v>
+      </c>
+      <c r="N26">
+        <v>65.5</v>
+      </c>
+      <c r="O26">
+        <v>64.5</v>
+      </c>
+      <c r="P26">
         <v>63.5</v>
       </c>
-      <c r="J26">
-[...19 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>55.5</v>
+        <v>62.5</v>
       </c>
       <c r="R26">
-        <v>55.5</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>650</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>15.4</v>
       </c>
       <c r="G27">
         <v>15</v>
       </c>
       <c r="H27">
@@ -1603,143 +1603,143 @@
       </c>
       <c r="Q27">
         <v>14.8</v>
       </c>
       <c r="R27">
         <v>14.8</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2000</v>
       </c>
       <c r="D28">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>66.5</v>
+        <v>75.7</v>
       </c>
       <c r="G28">
-        <v>65.0</v>
+        <v>74</v>
       </c>
       <c r="H28">
-        <v>63.49999999999999</v>
+        <v>72.3</v>
       </c>
       <c r="I28">
-        <v>62.0</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="J28">
-        <v>60.5</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="K28">
-        <v>59.0</v>
+        <v>67.2</v>
       </c>
       <c r="L28">
-        <v>58.2</v>
+        <v>66.2</v>
       </c>
       <c r="M28">
-        <v>57.4</v>
+        <v>65.19999999999999</v>
       </c>
       <c r="N28">
-        <v>56.59999999999999</v>
+        <v>64.2</v>
       </c>
       <c r="O28">
-        <v>55.8</v>
+        <v>63.2</v>
       </c>
       <c r="P28">
-        <v>55.0</v>
+        <v>62.2</v>
       </c>
       <c r="Q28">
-        <v>54.2</v>
+        <v>61.2</v>
       </c>
       <c r="R28">
-        <v>54.2</v>
+        <v>61.2</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>2150</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>66.90000000000001</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="G29">
-        <v>65.3</v>
+        <v>74.3</v>
       </c>
       <c r="H29">
-        <v>63.8</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="I29">
-        <v>62.3</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="J29">
-        <v>60.8</v>
+        <v>69.19999999999999</v>
       </c>
       <c r="K29">
-        <v>59.3</v>
+        <v>67.5</v>
       </c>
       <c r="L29">
-        <v>58.5</v>
+        <v>66.5</v>
       </c>
       <c r="M29">
-        <v>57.7</v>
+        <v>65.5</v>
       </c>
       <c r="N29">
-        <v>56.90000000000001</v>
+        <v>64.5</v>
       </c>
       <c r="O29">
-        <v>56.1</v>
+        <v>63.50000000000001</v>
       </c>
       <c r="P29">
-        <v>55.3</v>
+        <v>62.5</v>
       </c>
       <c r="Q29">
-        <v>54.5</v>
+        <v>61.5</v>
       </c>
       <c r="R29">
-        <v>54.5</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>650</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>18.7</v>
       </c>
       <c r="G30">
         <v>18.2</v>
       </c>
       <c r="H30">
@@ -1771,87 +1771,87 @@
       </c>
       <c r="Q30">
         <v>15.4</v>
       </c>
       <c r="R30">
         <v>15.4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>700</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>26.1</v>
+        <v>30.7</v>
       </c>
       <c r="G31">
-        <v>25.5</v>
+        <v>30</v>
       </c>
       <c r="H31">
-        <v>24.9</v>
+        <v>29.3</v>
       </c>
       <c r="I31">
-        <v>24.3</v>
+        <v>28.6</v>
       </c>
       <c r="J31">
-        <v>23.7</v>
+        <v>27.9</v>
       </c>
       <c r="K31">
-        <v>23.1</v>
+        <v>27.2</v>
       </c>
       <c r="L31">
-        <v>22.8</v>
+        <v>26.8</v>
       </c>
       <c r="M31">
-        <v>22.5</v>
+        <v>26.4</v>
       </c>
       <c r="N31">
-        <v>22.2</v>
+        <v>26</v>
       </c>
       <c r="O31">
-        <v>21.9</v>
+        <v>25.6</v>
       </c>
       <c r="P31">
-        <v>21.6</v>
+        <v>25.2</v>
       </c>
       <c r="Q31">
-        <v>21.3</v>
+        <v>24.8</v>
       </c>
       <c r="R31">
-        <v>21.3</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>800</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>15.8</v>
       </c>
       <c r="G32">
         <v>15.4</v>
       </c>
       <c r="H32">
@@ -1995,423 +1995,423 @@
       </c>
       <c r="Q34">
         <v>26.9</v>
       </c>
       <c r="R34">
         <v>26.9</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>2000</v>
       </c>
       <c r="D35">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>69.80000000000001</v>
+        <v>79.0</v>
       </c>
       <c r="G35">
-        <v>68.2</v>
+        <v>77.2</v>
       </c>
       <c r="H35">
-        <v>66.59999999999999</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="I35">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="J35">
+        <v>71.8</v>
+      </c>
+      <c r="K35">
+        <v>70.0</v>
+      </c>
+      <c r="L35">
+        <v>69.0</v>
+      </c>
+      <c r="M35">
+        <v>68.0</v>
+      </c>
+      <c r="N35">
+        <v>67</v>
+      </c>
+      <c r="O35">
+        <v>66.0</v>
+      </c>
+      <c r="P35">
         <v>65.0</v>
       </c>
-      <c r="J35">
-[...19 lines deleted...]
-      </c>
       <c r="Q35">
-        <v>57.0</v>
+        <v>64.0</v>
       </c>
       <c r="R35">
-        <v>57.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>3000</v>
       </c>
       <c r="D36">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>78.40000000000001</v>
+        <v>87.59999999999999</v>
       </c>
       <c r="G36">
+        <v>86.2</v>
+      </c>
+      <c r="H36">
+        <v>84.7</v>
+      </c>
+      <c r="I36">
+        <v>83.2</v>
+      </c>
+      <c r="J36">
+        <v>81.59999999999999</v>
+      </c>
+      <c r="K36">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="L36">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="M36">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="N36">
         <v>77.2</v>
       </c>
-      <c r="H36">
-[...2 lines deleted...]
-      <c r="I36">
+      <c r="O36">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="P36">
+        <v>75.40000000000001</v>
+      </c>
+      <c r="Q36">
         <v>74.59999999999999</v>
       </c>
-      <c r="J36">
-[...22 lines deleted...]
-      </c>
       <c r="R36">
-        <v>67.59999999999999</v>
+        <v>74.59999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="D37">
         <v>7</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>79.90000000000001</v>
+        <v>91.2</v>
       </c>
       <c r="G37">
-        <v>78.099999999999994</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="H37">
-        <v>76.3</v>
+        <v>87.0</v>
       </c>
       <c r="I37">
-        <v>74.5</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="J37">
-        <v>72.7</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="K37">
-        <v>70.90000000000001</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="L37">
-        <v>69.89999999999999</v>
+        <v>79.7</v>
       </c>
       <c r="M37">
-        <v>68.90000000000001</v>
+        <v>78.5</v>
       </c>
       <c r="N37">
-        <v>67.90000000000001</v>
+        <v>77.3</v>
       </c>
       <c r="O37">
-        <v>66.90000000000001</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="P37">
-        <v>65.90000000000001</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="Q37">
-        <v>64.89999999999999</v>
+        <v>73.7</v>
       </c>
       <c r="R37">
-        <v>64.89999999999999</v>
+        <v>73.7</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>2050</v>
       </c>
       <c r="D38">
         <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>69.59999999999999</v>
+        <v>78.8</v>
       </c>
       <c r="G38">
-        <v>68.0</v>
+        <v>77</v>
       </c>
       <c r="H38">
-        <v>66.40000000000001</v>
+        <v>75.2</v>
       </c>
       <c r="I38">
+        <v>73.40000000000001</v>
+      </c>
+      <c r="J38">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="K38">
+        <v>69.8</v>
+      </c>
+      <c r="L38">
+        <v>68.8</v>
+      </c>
+      <c r="M38">
+        <v>67.8</v>
+      </c>
+      <c r="N38">
+        <v>66.8</v>
+      </c>
+      <c r="O38">
+        <v>65.80000000000001</v>
+      </c>
+      <c r="P38">
         <v>64.8</v>
       </c>
-      <c r="J38">
-[...19 lines deleted...]
-      </c>
       <c r="Q38">
-        <v>56.8</v>
+        <v>63.8</v>
       </c>
       <c r="R38">
-        <v>56.8</v>
+        <v>63.8</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>2160</v>
       </c>
       <c r="D39">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>66.0</v>
+        <v>75.2</v>
       </c>
       <c r="G39">
-        <v>64.5</v>
+        <v>73.5</v>
       </c>
       <c r="H39">
-        <v>62.99999999999999</v>
+        <v>71.8</v>
       </c>
       <c r="I39">
-        <v>61.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="J39">
-        <v>60.0</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="K39">
-        <v>58.50000000000001</v>
+        <v>66.7</v>
       </c>
       <c r="L39">
-        <v>57.7</v>
+        <v>65.7</v>
       </c>
       <c r="M39">
-        <v>56.9</v>
+        <v>64.69999999999999</v>
       </c>
       <c r="N39">
-        <v>56.099999999999994</v>
+        <v>63.7</v>
       </c>
       <c r="O39">
-        <v>55.3</v>
+        <v>62.7</v>
       </c>
       <c r="P39">
-        <v>54.2</v>
+        <v>61.40000000000001</v>
       </c>
       <c r="Q39">
-        <v>53.59999999999999</v>
+        <v>60.59999999999999</v>
       </c>
       <c r="R39">
-        <v>53.59999999999999</v>
+        <v>60.59999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>2300</v>
       </c>
       <c r="D40">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>74.40000000000001</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="G40">
-        <v>72.7</v>
+        <v>81.7</v>
       </c>
       <c r="H40">
-        <v>71.0</v>
+        <v>79.8</v>
       </c>
       <c r="I40">
-        <v>69.3</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="J40">
-        <v>67.59999999999999</v>
+        <v>76.0</v>
       </c>
       <c r="K40">
-        <v>65.90000000000001</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="L40">
-        <v>65.0</v>
+        <v>73.0</v>
       </c>
       <c r="M40">
-        <v>64.099999999999994</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="N40">
-        <v>63.2</v>
+        <v>70.8</v>
       </c>
       <c r="O40">
-        <v>62.3</v>
+        <v>69.7</v>
       </c>
       <c r="P40">
-        <v>61.4</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="Q40">
-        <v>60.5</v>
+        <v>67.5</v>
       </c>
       <c r="R40">
-        <v>60.5</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>2000</v>
       </c>
       <c r="D41">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>64.80000000000001</v>
+        <v>74.0</v>
       </c>
       <c r="G41">
-        <v>63.3</v>
+        <v>72.3</v>
       </c>
       <c r="H41">
-        <v>61.8</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="I41">
-        <v>60.3</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="J41">
-        <v>58.8</v>
+        <v>67.19999999999999</v>
       </c>
       <c r="K41">
-        <v>57.3</v>
+        <v>65.5</v>
       </c>
       <c r="L41">
-        <v>56.5</v>
+        <v>64.5</v>
       </c>
       <c r="M41">
-        <v>55.7</v>
+        <v>63.49999999999999</v>
       </c>
       <c r="N41">
-        <v>54.90000000000001</v>
+        <v>62.5</v>
       </c>
       <c r="O41">
-        <v>54.1</v>
+        <v>61.50000000000001</v>
       </c>
       <c r="P41">
-        <v>53.3</v>
+        <v>60.5</v>
       </c>
       <c r="Q41">
-        <v>52.6</v>
+        <v>59.59999999999999</v>
       </c>
       <c r="R41">
-        <v>52.6</v>
+        <v>59.59999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:19" customHeight="1" ht="20">
       <c r="A45" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
@@ -2475,87 +2475,87 @@
       </c>
       <c r="Q46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="R46" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>2050</v>
       </c>
       <c r="D47">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>17170</v>
+        <v>19310</v>
       </c>
       <c r="G47">
-        <v>16750</v>
+        <v>18830</v>
       </c>
       <c r="H47">
-        <v>16360</v>
+        <v>18380</v>
       </c>
       <c r="I47">
-        <v>15940</v>
+        <v>17920</v>
       </c>
       <c r="J47">
-        <v>15550</v>
+        <v>17490</v>
       </c>
       <c r="K47">
-        <v>15180</v>
+        <v>17060</v>
       </c>
       <c r="L47">
-        <v>14950</v>
+        <v>16810</v>
       </c>
       <c r="M47">
-        <v>14740</v>
+        <v>16560</v>
       </c>
       <c r="N47">
-        <v>14510</v>
+        <v>16310</v>
       </c>
       <c r="O47">
-        <v>14300</v>
+        <v>16080</v>
       </c>
       <c r="P47">
-        <v>14090</v>
+        <v>15830</v>
       </c>
       <c r="Q47">
-        <v>13880</v>
+        <v>15600</v>
       </c>
       <c r="R47">
-        <v>13880</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>650</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>4000</v>
       </c>
       <c r="G48">
         <v>3900</v>
       </c>
       <c r="H48">
@@ -2587,143 +2587,143 @@
       </c>
       <c r="Q48">
         <v>3850</v>
       </c>
       <c r="R48">
         <v>3850</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
         <v>2000</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>16760</v>
+        <v>18900</v>
       </c>
       <c r="G49">
-        <v>16360</v>
+        <v>18440</v>
       </c>
       <c r="H49">
+        <v>17990</v>
+      </c>
+      <c r="I49">
+        <v>17550</v>
+      </c>
+      <c r="J49">
+        <v>17130</v>
+      </c>
+      <c r="K49">
+        <v>16710</v>
+      </c>
+      <c r="L49">
+        <v>16460</v>
+      </c>
+      <c r="M49">
+        <v>16210</v>
+      </c>
+      <c r="N49">
         <v>15970</v>
       </c>
-      <c r="I49">
-[...16 lines deleted...]
-      </c>
       <c r="O49">
-        <v>13960</v>
+        <v>15740</v>
       </c>
       <c r="P49">
-        <v>13760</v>
+        <v>15500</v>
       </c>
       <c r="Q49">
-        <v>13560</v>
+        <v>15280</v>
       </c>
       <c r="R49">
-        <v>13560</v>
+        <v>15280</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>2150</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>16860</v>
+        <v>19000</v>
       </c>
       <c r="G50">
-        <v>16450</v>
+        <v>18530</v>
       </c>
       <c r="H50">
-        <v>16060</v>
+        <v>18080</v>
       </c>
       <c r="I50">
-        <v>15660</v>
+        <v>17640</v>
       </c>
       <c r="J50">
-        <v>15280</v>
+        <v>17220</v>
       </c>
       <c r="K50">
-        <v>14920</v>
+        <v>16800</v>
       </c>
       <c r="L50">
-        <v>14690</v>
+        <v>16550</v>
       </c>
       <c r="M50">
-        <v>14480</v>
+        <v>16300</v>
       </c>
       <c r="N50">
-        <v>14250</v>
+        <v>16050</v>
       </c>
       <c r="O50">
-        <v>14050</v>
+        <v>15830</v>
       </c>
       <c r="P50">
-        <v>13840</v>
+        <v>15580</v>
       </c>
       <c r="Q50">
-        <v>13640</v>
+        <v>15360</v>
       </c>
       <c r="R50">
-        <v>13640</v>
+        <v>15360</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
         <v>650</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>4770</v>
       </c>
       <c r="G51">
         <v>4650</v>
       </c>
       <c r="H51">
@@ -2755,87 +2755,87 @@
       </c>
       <c r="Q51">
         <v>3860</v>
       </c>
       <c r="R51">
         <v>3860</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>700</v>
       </c>
       <c r="D52">
         <v>3</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>6590</v>
+        <v>7660</v>
       </c>
       <c r="G52">
-        <v>6430</v>
+        <v>7470</v>
       </c>
       <c r="H52">
+        <v>7290</v>
+      </c>
+      <c r="I52">
+        <v>7110</v>
+      </c>
+      <c r="J52">
+        <v>6940</v>
+      </c>
+      <c r="K52">
+        <v>6770</v>
+      </c>
+      <c r="L52">
+        <v>6670</v>
+      </c>
+      <c r="M52">
+        <v>6570</v>
+      </c>
+      <c r="N52">
+        <v>6470</v>
+      </c>
+      <c r="O52">
+        <v>6380</v>
+      </c>
+      <c r="P52">
         <v>6280</v>
       </c>
-      <c r="I52">
-[...22 lines deleted...]
-      </c>
       <c r="Q52">
-        <v>5330</v>
+        <v>6190</v>
       </c>
       <c r="R52">
-        <v>5330</v>
+        <v>6190</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>26</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
         <v>800</v>
       </c>
       <c r="D53">
         <v>3</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
         <v>3920</v>
       </c>
       <c r="G53">
         <v>3820</v>
       </c>
       <c r="H53">
@@ -2979,423 +2979,423 @@
       </c>
       <c r="Q55">
         <v>6730</v>
       </c>
       <c r="R55">
         <v>6730</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>52</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>2000</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>17630</v>
+        <v>19770</v>
       </c>
       <c r="G56">
-        <v>17200</v>
+        <v>19280</v>
       </c>
       <c r="H56">
-        <v>16800</v>
+        <v>18820</v>
       </c>
       <c r="I56">
-        <v>16370</v>
+        <v>18350</v>
       </c>
       <c r="J56">
-        <v>15970</v>
+        <v>17910</v>
       </c>
       <c r="K56">
-        <v>15590</v>
+        <v>17470</v>
       </c>
       <c r="L56">
-        <v>15360</v>
+        <v>17220</v>
       </c>
       <c r="M56">
-        <v>15140</v>
+        <v>16960</v>
       </c>
       <c r="N56">
-        <v>14900</v>
+        <v>16700</v>
       </c>
       <c r="O56">
-        <v>14690</v>
+        <v>16470</v>
       </c>
       <c r="P56">
-        <v>14470</v>
+        <v>16210</v>
       </c>
       <c r="Q56">
-        <v>14260</v>
+        <v>15980</v>
       </c>
       <c r="R56">
-        <v>14260</v>
+        <v>15980</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>53</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>3000</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
+        <v>21350</v>
+      </c>
+      <c r="G57">
+        <v>20970</v>
+      </c>
+      <c r="H57">
+        <v>20590</v>
+      </c>
+      <c r="I57">
+        <v>20190</v>
+      </c>
+      <c r="J57">
+        <v>19820</v>
+      </c>
+      <c r="K57">
+        <v>19440</v>
+      </c>
+      <c r="L57">
         <v>19210</v>
       </c>
-      <c r="G57">
-[...16 lines deleted...]
-      </c>
       <c r="M57">
-        <v>17150</v>
+        <v>18970</v>
       </c>
       <c r="N57">
-        <v>16940</v>
+        <v>18740</v>
       </c>
       <c r="O57">
-        <v>16780</v>
+        <v>18560</v>
       </c>
       <c r="P57">
-        <v>16580</v>
+        <v>18320</v>
       </c>
       <c r="Q57">
-        <v>16420</v>
+        <v>18140</v>
       </c>
       <c r="R57">
-        <v>16420</v>
+        <v>18140</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>54</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="D58">
         <v>7</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>20060</v>
+        <v>22780</v>
       </c>
       <c r="G58">
-        <v>19580</v>
+        <v>22220</v>
       </c>
       <c r="H58">
-        <v>19110</v>
+        <v>21680</v>
       </c>
       <c r="I58">
-        <v>18630</v>
+        <v>21150</v>
       </c>
       <c r="J58">
-        <v>18180</v>
+        <v>20640</v>
       </c>
       <c r="K58">
-        <v>17740</v>
+        <v>20140</v>
       </c>
       <c r="L58">
-        <v>17470</v>
+        <v>19840</v>
       </c>
       <c r="M58">
-        <v>17220</v>
+        <v>19540</v>
       </c>
       <c r="N58">
-        <v>16960</v>
+        <v>19250</v>
       </c>
       <c r="O58">
-        <v>16710</v>
+        <v>18970</v>
       </c>
       <c r="P58">
-        <v>16470</v>
+        <v>18680</v>
       </c>
       <c r="Q58">
-        <v>16230</v>
+        <v>18420</v>
       </c>
       <c r="R58">
-        <v>16230</v>
+        <v>18420</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>55</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>2050</v>
       </c>
       <c r="D59">
         <v>9</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>17560</v>
+        <v>19700</v>
       </c>
       <c r="G59">
-        <v>17140</v>
+        <v>19220</v>
       </c>
       <c r="H59">
-        <v>16730</v>
+        <v>18750</v>
       </c>
       <c r="I59">
-        <v>16310</v>
+        <v>18290</v>
       </c>
       <c r="J59">
-        <v>15910</v>
+        <v>17850</v>
       </c>
       <c r="K59">
-        <v>15530</v>
+        <v>17410</v>
       </c>
       <c r="L59">
-        <v>15300</v>
+        <v>17160</v>
       </c>
       <c r="M59">
-        <v>15080</v>
+        <v>16900</v>
       </c>
       <c r="N59">
-        <v>14840</v>
+        <v>16640</v>
       </c>
       <c r="O59">
-        <v>14630</v>
+        <v>16410</v>
       </c>
       <c r="P59">
-        <v>14420</v>
+        <v>16160</v>
       </c>
       <c r="Q59">
-        <v>14200</v>
+        <v>15920</v>
       </c>
       <c r="R59">
-        <v>14200</v>
+        <v>15920</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>56</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
         <v>2160</v>
       </c>
       <c r="D60">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>16720</v>
+        <v>18860</v>
       </c>
       <c r="G60">
-        <v>16310</v>
+        <v>18390</v>
       </c>
       <c r="H60">
+        <v>17950</v>
+      </c>
+      <c r="I60">
+        <v>17510</v>
+      </c>
+      <c r="J60">
+        <v>17090</v>
+      </c>
+      <c r="K60">
+        <v>16670</v>
+      </c>
+      <c r="L60">
+        <v>16420</v>
+      </c>
+      <c r="M60">
+        <v>16180</v>
+      </c>
+      <c r="N60">
         <v>15930</v>
       </c>
-      <c r="I60">
-[...16 lines deleted...]
-      </c>
       <c r="O60">
-        <v>13920</v>
+        <v>15700</v>
       </c>
       <c r="P60">
-        <v>13720</v>
+        <v>15460</v>
       </c>
       <c r="Q60">
-        <v>13420</v>
+        <v>15140</v>
       </c>
       <c r="R60">
-        <v>13420</v>
+        <v>15140</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>57</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2300</v>
       </c>
       <c r="D61">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>18720</v>
+        <v>20860</v>
       </c>
       <c r="G61">
-        <v>18260</v>
+        <v>20340</v>
       </c>
       <c r="H61">
-        <v>17830</v>
+        <v>19850</v>
       </c>
       <c r="I61">
-        <v>17380</v>
+        <v>19360</v>
       </c>
       <c r="J61">
-        <v>16960</v>
+        <v>18900</v>
       </c>
       <c r="K61">
-        <v>16560</v>
+        <v>18440</v>
       </c>
       <c r="L61">
-        <v>16300</v>
+        <v>18160</v>
       </c>
       <c r="M61">
-        <v>16070</v>
+        <v>17890</v>
       </c>
       <c r="N61">
-        <v>15820</v>
+        <v>17620</v>
       </c>
       <c r="O61">
-        <v>15590</v>
+        <v>17370</v>
       </c>
       <c r="P61">
-        <v>15370</v>
+        <v>17110</v>
       </c>
       <c r="Q61">
-        <v>15140</v>
+        <v>16860</v>
       </c>
       <c r="R61">
-        <v>15140</v>
+        <v>16860</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>58</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>2000</v>
       </c>
       <c r="D62">
         <v>9</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
+        <v>18410</v>
+      </c>
+      <c r="G62">
+        <v>17960</v>
+      </c>
+      <c r="H62">
+        <v>17520</v>
+      </c>
+      <c r="I62">
+        <v>17090</v>
+      </c>
+      <c r="J62">
+        <v>16680</v>
+      </c>
+      <c r="K62">
         <v>16270</v>
       </c>
-      <c r="G62">
-[...13 lines deleted...]
-      </c>
       <c r="L62">
-        <v>14170</v>
+        <v>16030</v>
       </c>
       <c r="M62">
-        <v>13970</v>
+        <v>15790</v>
       </c>
       <c r="N62">
-        <v>13750</v>
+        <v>15550</v>
       </c>
       <c r="O62">
-        <v>13560</v>
+        <v>15340</v>
       </c>
       <c r="P62">
-        <v>13360</v>
+        <v>15100</v>
       </c>
       <c r="Q62">
-        <v>13160</v>
+        <v>14880</v>
       </c>
       <c r="R62">
-        <v>13160</v>
+        <v>14880</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A24:R24"/>