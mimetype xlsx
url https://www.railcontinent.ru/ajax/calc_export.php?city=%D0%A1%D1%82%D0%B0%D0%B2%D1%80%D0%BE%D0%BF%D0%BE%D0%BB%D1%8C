--- v3 (2026-06-04)
+++ v4 (2026-07-20)
@@ -811,87 +811,87 @@
       </c>
       <c r="Q6">
         <v>14.4</v>
       </c>
       <c r="R6">
         <v>14.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1850</v>
       </c>
       <c r="D7">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>42.8</v>
+        <v>47.7</v>
       </c>
       <c r="G7">
-        <v>41.8</v>
+        <v>46.6</v>
       </c>
       <c r="H7">
-        <v>40.8</v>
+        <v>45.5</v>
       </c>
       <c r="I7">
-        <v>39.9</v>
+        <v>44.4</v>
       </c>
       <c r="J7">
-        <v>39.0</v>
+        <v>43.3</v>
       </c>
       <c r="K7">
-        <v>38.099999999999994</v>
+        <v>42.3</v>
       </c>
       <c r="L7">
-        <v>37.5</v>
+        <v>41.7</v>
       </c>
       <c r="M7">
-        <v>36.9</v>
+        <v>41.1</v>
       </c>
       <c r="N7">
-        <v>36.3</v>
+        <v>40.5</v>
       </c>
       <c r="O7">
-        <v>35.7</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="P7">
-        <v>35.099999999999994</v>
+        <v>39.3</v>
       </c>
       <c r="Q7">
-        <v>34.5</v>
+        <v>38.7</v>
       </c>
       <c r="R7">
-        <v>34.5</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>800</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>14.2</v>
       </c>
       <c r="G8">
         <v>13.9</v>
       </c>
       <c r="H8">
@@ -923,143 +923,143 @@
       </c>
       <c r="Q8">
         <v>11.5</v>
       </c>
       <c r="R8">
         <v>11.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1500</v>
       </c>
       <c r="D9">
         <v>6</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>27.8</v>
+        <v>31.8</v>
       </c>
       <c r="G9">
-        <v>27.2</v>
+        <v>31.1</v>
       </c>
       <c r="H9">
-        <v>26.6</v>
+        <v>30.4</v>
       </c>
       <c r="I9">
-        <v>26.0</v>
+        <v>29.7</v>
       </c>
       <c r="J9">
-        <v>25.4</v>
+        <v>29</v>
       </c>
       <c r="K9">
-        <v>24.8</v>
+        <v>28.3</v>
       </c>
       <c r="L9">
-        <v>24.4</v>
+        <v>27.9</v>
       </c>
       <c r="M9">
-        <v>24.0</v>
+        <v>27.5</v>
       </c>
       <c r="N9">
-        <v>23.6</v>
+        <v>27.1</v>
       </c>
       <c r="O9">
-        <v>23.2</v>
+        <v>26.7</v>
       </c>
       <c r="P9">
-        <v>22.8</v>
+        <v>26.3</v>
       </c>
       <c r="Q9">
-        <v>22.4</v>
+        <v>25.9</v>
       </c>
       <c r="R9">
-        <v>22.4</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1700</v>
+        <v>1850</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>45.8</v>
+        <v>60.1</v>
       </c>
       <c r="G10">
-        <v>44.7</v>
+        <v>58.6</v>
       </c>
       <c r="H10">
-        <v>43.6</v>
+        <v>57.2</v>
       </c>
       <c r="I10">
-        <v>42.6</v>
+        <v>55.5</v>
       </c>
       <c r="J10">
-        <v>41.6</v>
+        <v>54.3</v>
       </c>
       <c r="K10">
-        <v>40.6</v>
+        <v>52.6</v>
       </c>
       <c r="L10">
-        <v>40.0</v>
+        <v>51.2</v>
       </c>
       <c r="M10">
-        <v>39.4</v>
+        <v>49.90000000000001</v>
       </c>
       <c r="N10">
-        <v>38.8</v>
+        <v>49.5</v>
       </c>
       <c r="O10">
-        <v>38.2</v>
+        <v>49.1</v>
       </c>
       <c r="P10">
-        <v>37.6</v>
+        <v>48.7</v>
       </c>
       <c r="Q10">
-        <v>37.0</v>
+        <v>48.3</v>
       </c>
       <c r="R10">
-        <v>37.0</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:19" customHeight="1" ht="20">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
@@ -1179,87 +1179,87 @@
       </c>
       <c r="Q16">
         <v>3600</v>
       </c>
       <c r="R16">
         <v>3600</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1850</v>
       </c>
       <c r="D17">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>10700</v>
+        <v>11960</v>
       </c>
       <c r="G17">
-        <v>10430</v>
+        <v>11670</v>
       </c>
       <c r="H17">
-        <v>10180</v>
+        <v>11390</v>
       </c>
       <c r="I17">
-        <v>9930</v>
+        <v>11100</v>
       </c>
       <c r="J17">
-        <v>9680</v>
+        <v>10830</v>
       </c>
       <c r="K17">
-        <v>9450</v>
+        <v>10570</v>
       </c>
       <c r="L17">
-        <v>9310</v>
+        <v>10420</v>
       </c>
       <c r="M17">
-        <v>9170</v>
+        <v>10260</v>
       </c>
       <c r="N17">
-        <v>9040</v>
+        <v>10110</v>
       </c>
       <c r="O17">
-        <v>8900</v>
+        <v>9960</v>
       </c>
       <c r="P17">
-        <v>8770</v>
+        <v>9810</v>
       </c>
       <c r="Q17">
-        <v>8650</v>
+        <v>9670</v>
       </c>
       <c r="R17">
-        <v>8650</v>
+        <v>9670</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>800</v>
       </c>
       <c r="D18">
         <v>2</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
         <v>3550</v>
       </c>
       <c r="G18">
         <v>3460</v>
       </c>
       <c r="H18">
@@ -1291,143 +1291,143 @@
       </c>
       <c r="Q18">
         <v>2870</v>
       </c>
       <c r="R18">
         <v>2870</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1500</v>
       </c>
       <c r="D19">
         <v>6</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="6">
-        <v>6940</v>
+        <v>7990</v>
       </c>
       <c r="G19">
-        <v>6770</v>
+        <v>7790</v>
       </c>
       <c r="H19">
-        <v>6600</v>
+        <v>7610</v>
       </c>
       <c r="I19">
-        <v>6440</v>
+        <v>7410</v>
       </c>
       <c r="J19">
-        <v>6280</v>
+        <v>7230</v>
       </c>
       <c r="K19">
-        <v>6130</v>
+        <v>7060</v>
       </c>
       <c r="L19">
-        <v>6040</v>
+        <v>6960</v>
       </c>
       <c r="M19">
-        <v>5950</v>
+        <v>6850</v>
       </c>
       <c r="N19">
-        <v>5860</v>
+        <v>6750</v>
       </c>
       <c r="O19">
-        <v>5770</v>
+        <v>6650</v>
       </c>
       <c r="P19">
-        <v>5690</v>
+        <v>6550</v>
       </c>
       <c r="Q19">
-        <v>5610</v>
+        <v>6460</v>
       </c>
       <c r="R19">
-        <v>5610</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>1700</v>
+        <v>1850</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="6">
-        <v>11450</v>
+        <v>14450</v>
       </c>
       <c r="G20">
-        <v>11180</v>
+        <v>14110</v>
       </c>
       <c r="H20">
-        <v>10890</v>
+        <v>13760</v>
       </c>
       <c r="I20">
-        <v>10630</v>
+        <v>13380</v>
       </c>
       <c r="J20">
-        <v>10380</v>
+        <v>13010</v>
       </c>
       <c r="K20">
-        <v>10130</v>
+        <v>12680</v>
       </c>
       <c r="L20">
-        <v>9970</v>
+        <v>12320</v>
       </c>
       <c r="M20">
-        <v>9830</v>
+        <v>12020</v>
       </c>
       <c r="N20">
-        <v>9680</v>
+        <v>11920</v>
       </c>
       <c r="O20">
-        <v>9540</v>
+        <v>11820</v>
       </c>
       <c r="P20">
-        <v>9400</v>
+        <v>11720</v>
       </c>
       <c r="Q20">
-        <v>9260</v>
+        <v>11630</v>
       </c>
       <c r="R20">
-        <v>9260</v>
+        <v>11630</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:19" customHeight="1" ht="20">
       <c r="A24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
@@ -1482,96 +1482,96 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R25" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>2050</v>
+        <v>2150</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>77.5</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="G26">
-        <v>75.7</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="H26">
-        <v>73.90000000000001</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="I26">
-        <v>72.099999999999994</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="J26">
-        <v>70.3</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="K26">
-        <v>68.5</v>
+        <v>74.8</v>
       </c>
       <c r="L26">
-        <v>67.5</v>
+        <v>73.80000000000001</v>
       </c>
       <c r="M26">
-        <v>66.5</v>
+        <v>72.8</v>
       </c>
       <c r="N26">
-        <v>65.5</v>
+        <v>71.8</v>
       </c>
       <c r="O26">
-        <v>64.5</v>
+        <v>70.8</v>
       </c>
       <c r="P26">
-        <v>63.5</v>
+        <v>69.8</v>
       </c>
       <c r="Q26">
-        <v>62.5</v>
+        <v>68.80000000000001</v>
       </c>
       <c r="R26">
-        <v>62.5</v>
+        <v>68.80000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>650</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>15.4</v>
       </c>
       <c r="G27">
         <v>15</v>
       </c>
       <c r="H27">
@@ -1603,143 +1603,143 @@
       </c>
       <c r="Q27">
         <v>14.8</v>
       </c>
       <c r="R27">
         <v>14.8</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2000</v>
       </c>
       <c r="D28">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>75.7</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="G28">
-        <v>74</v>
+        <v>79.2</v>
       </c>
       <c r="H28">
-        <v>72.3</v>
+        <v>77.3</v>
       </c>
       <c r="I28">
-        <v>70.59999999999999</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="J28">
-        <v>68.90000000000001</v>
+        <v>73.5</v>
       </c>
       <c r="K28">
-        <v>67.2</v>
+        <v>71.8</v>
       </c>
       <c r="L28">
-        <v>66.2</v>
+        <v>70.80000000000001</v>
       </c>
       <c r="M28">
-        <v>65.19999999999999</v>
+        <v>69.8</v>
       </c>
       <c r="N28">
-        <v>64.2</v>
+        <v>68.8</v>
       </c>
       <c r="O28">
-        <v>63.2</v>
+        <v>67.8</v>
       </c>
       <c r="P28">
-        <v>62.2</v>
+        <v>66.8</v>
       </c>
       <c r="Q28">
-        <v>61.2</v>
+        <v>65.80000000000001</v>
       </c>
       <c r="R28">
-        <v>61.2</v>
+        <v>65.80000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>2150</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>76.099999999999994</v>
+        <v>81.5</v>
       </c>
       <c r="G29">
-        <v>74.3</v>
+        <v>79.5</v>
       </c>
       <c r="H29">
-        <v>72.59999999999999</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="I29">
-        <v>70.90000000000001</v>
+        <v>75.7</v>
       </c>
       <c r="J29">
-        <v>69.19999999999999</v>
+        <v>73.8</v>
       </c>
       <c r="K29">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="L29">
-        <v>66.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="M29">
-        <v>65.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="N29">
-        <v>64.5</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="O29">
-        <v>63.50000000000001</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="P29">
-        <v>62.5</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="Q29">
-        <v>61.5</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="R29">
-        <v>61.5</v>
+        <v>66.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>650</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>18.7</v>
       </c>
       <c r="G30">
         <v>18.2</v>
       </c>
       <c r="H30">
@@ -1771,199 +1771,199 @@
       </c>
       <c r="Q30">
         <v>15.4</v>
       </c>
       <c r="R30">
         <v>15.4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>700</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>30.7</v>
+        <v>33.4</v>
       </c>
       <c r="G31">
-        <v>30</v>
+        <v>32.6</v>
       </c>
       <c r="H31">
-        <v>29.3</v>
+        <v>31.8</v>
       </c>
       <c r="I31">
-        <v>28.6</v>
+        <v>31</v>
       </c>
       <c r="J31">
+        <v>30.2</v>
+      </c>
+      <c r="K31">
+        <v>29.5</v>
+      </c>
+      <c r="L31">
+        <v>29.1</v>
+      </c>
+      <c r="M31">
+        <v>28.7</v>
+      </c>
+      <c r="N31">
+        <v>28.3</v>
+      </c>
+      <c r="O31">
         <v>27.9</v>
       </c>
-      <c r="K31">
-[...13 lines deleted...]
-      </c>
       <c r="P31">
-        <v>25.2</v>
+        <v>27.5</v>
       </c>
       <c r="Q31">
-        <v>24.8</v>
+        <v>27.1</v>
       </c>
       <c r="R31">
-        <v>24.8</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="G32">
+        <v>18.8</v>
+      </c>
+      <c r="H32">
+        <v>18.3</v>
+      </c>
+      <c r="I32">
+        <v>17.9</v>
+      </c>
+      <c r="J32">
+        <v>17.5</v>
+      </c>
+      <c r="K32">
+        <v>17.1</v>
+      </c>
+      <c r="L32">
+        <v>16.8</v>
+      </c>
+      <c r="M32">
+        <v>16.6</v>
+      </c>
+      <c r="N32">
+        <v>16.4</v>
+      </c>
+      <c r="O32">
+        <v>16.2</v>
+      </c>
+      <c r="P32">
+        <v>16</v>
+      </c>
+      <c r="Q32">
         <v>15.8</v>
       </c>
-      <c r="G32">
-[...31 lines deleted...]
-      </c>
       <c r="R32">
-        <v>12.7</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>27</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>650</v>
+        <v>900</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>15.3</v>
+        <v>21.7</v>
       </c>
       <c r="G33">
-        <v>14.9</v>
+        <v>21.2</v>
       </c>
       <c r="H33">
-        <v>14.5</v>
+        <v>20.7</v>
       </c>
       <c r="I33">
-        <v>14.1</v>
+        <v>20.2</v>
       </c>
       <c r="J33">
-        <v>13.8</v>
+        <v>19.7</v>
       </c>
       <c r="K33">
-        <v>13.5</v>
+        <v>19.2</v>
       </c>
       <c r="L33">
-        <v>13.3</v>
+        <v>18.9</v>
       </c>
       <c r="M33">
-        <v>13.1</v>
+        <v>18.6</v>
       </c>
       <c r="N33">
-        <v>12.9</v>
+        <v>18.3</v>
       </c>
       <c r="O33">
-        <v>12.7</v>
+        <v>18</v>
       </c>
       <c r="P33">
-        <v>12.5</v>
+        <v>17.7</v>
       </c>
       <c r="Q33">
-        <v>12.3</v>
+        <v>17.4</v>
       </c>
       <c r="R33">
-        <v>12.3</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>800</v>
       </c>
       <c r="D34">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>33.1</v>
       </c>
       <c r="G34">
         <v>32.3</v>
       </c>
       <c r="H34">
@@ -1995,423 +1995,423 @@
       </c>
       <c r="Q34">
         <v>26.9</v>
       </c>
       <c r="R34">
         <v>26.9</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>2000</v>
       </c>
       <c r="D35">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>79.0</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G35">
-        <v>77.2</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="H35">
-        <v>75.40000000000001</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="I35">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="J35">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="K35">
+        <v>74.59999999999999</v>
+      </c>
+      <c r="L35">
         <v>73.59999999999999</v>
       </c>
-      <c r="J35">
-[...7 lines deleted...]
-      </c>
       <c r="M35">
-        <v>68.0</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="N35">
-        <v>67</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="O35">
-        <v>66.0</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="P35">
-        <v>65.0</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="Q35">
-        <v>64.0</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="R35">
-        <v>64.0</v>
+        <v>68.59999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>3000</v>
       </c>
       <c r="D36">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>87.59999999999999</v>
+        <v>93.0</v>
       </c>
       <c r="G36">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="H36">
+        <v>89.7</v>
+      </c>
+      <c r="I36">
+        <v>88</v>
+      </c>
+      <c r="J36">
         <v>86.2</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>84.7</v>
       </c>
-      <c r="I36">
-[...7 lines deleted...]
-      </c>
       <c r="L36">
-        <v>79.099999999999994</v>
+        <v>83.7</v>
       </c>
       <c r="M36">
-        <v>78.099999999999994</v>
+        <v>82.7</v>
       </c>
       <c r="N36">
-        <v>77.2</v>
+        <v>81.8</v>
       </c>
       <c r="O36">
-        <v>76.40000000000001</v>
+        <v>81.0</v>
       </c>
       <c r="P36">
-        <v>75.40000000000001</v>
+        <v>80.0</v>
       </c>
       <c r="Q36">
-        <v>74.59999999999999</v>
+        <v>79.2</v>
       </c>
       <c r="R36">
-        <v>74.59999999999999</v>
+        <v>79.2</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
         <v>3500</v>
       </c>
       <c r="D37">
         <v>7</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>91.2</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="G37">
-        <v>89.099999999999994</v>
+        <v>94.30000000000001</v>
       </c>
       <c r="H37">
-        <v>87.0</v>
+        <v>92.0</v>
       </c>
       <c r="I37">
-        <v>84.90000000000001</v>
+        <v>89.7</v>
       </c>
       <c r="J37">
-        <v>82.90000000000001</v>
+        <v>87.5</v>
       </c>
       <c r="K37">
-        <v>80.90000000000001</v>
+        <v>85.5</v>
       </c>
       <c r="L37">
-        <v>79.7</v>
+        <v>84.30000000000001</v>
       </c>
       <c r="M37">
-        <v>78.5</v>
+        <v>83.10000000000001</v>
       </c>
       <c r="N37">
-        <v>77.3</v>
+        <v>81.89999999999999</v>
       </c>
       <c r="O37">
-        <v>76.099999999999994</v>
+        <v>80.69999999999999</v>
       </c>
       <c r="P37">
-        <v>74.90000000000001</v>
+        <v>79.5</v>
       </c>
       <c r="Q37">
-        <v>73.7</v>
+        <v>78.30000000000001</v>
       </c>
       <c r="R37">
-        <v>73.7</v>
+        <v>78.30000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>2050</v>
       </c>
       <c r="D38">
         <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>78.8</v>
+        <v>84.19999999999999</v>
       </c>
       <c r="G38">
-        <v>77</v>
+        <v>82.2</v>
       </c>
       <c r="H38">
-        <v>75.2</v>
+        <v>80.2</v>
       </c>
       <c r="I38">
+        <v>78.2</v>
+      </c>
+      <c r="J38">
+        <v>76.2</v>
+      </c>
+      <c r="K38">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="L38">
         <v>73.40000000000001</v>
       </c>
-      <c r="J38">
-[...7 lines deleted...]
-      </c>
       <c r="M38">
-        <v>67.8</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="N38">
-        <v>66.8</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="O38">
-        <v>65.80000000000001</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="P38">
-        <v>64.8</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="Q38">
-        <v>63.8</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="R38">
-        <v>63.8</v>
+        <v>68.40000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>2160</v>
       </c>
       <c r="D39">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>75.2</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="G39">
-        <v>73.5</v>
+        <v>78.7</v>
       </c>
       <c r="H39">
-        <v>71.8</v>
+        <v>76.8</v>
       </c>
       <c r="I39">
-        <v>70.099999999999994</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="J39">
-        <v>68.40000000000001</v>
+        <v>73.0</v>
       </c>
       <c r="K39">
-        <v>66.7</v>
+        <v>71.3</v>
       </c>
       <c r="L39">
-        <v>65.7</v>
+        <v>70.30000000000001</v>
       </c>
       <c r="M39">
-        <v>64.69999999999999</v>
+        <v>69.3</v>
       </c>
       <c r="N39">
-        <v>63.7</v>
+        <v>68.3</v>
       </c>
       <c r="O39">
-        <v>62.7</v>
+        <v>67.3</v>
       </c>
       <c r="P39">
-        <v>61.40000000000001</v>
+        <v>66.0</v>
       </c>
       <c r="Q39">
-        <v>60.59999999999999</v>
+        <v>65.2</v>
       </c>
       <c r="R39">
-        <v>60.59999999999999</v>
+        <v>65.2</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>2300</v>
       </c>
       <c r="D40">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
-        <v>83.59999999999999</v>
+        <v>89.0</v>
       </c>
       <c r="G40">
-        <v>81.7</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="H40">
-        <v>79.8</v>
+        <v>84.8</v>
       </c>
       <c r="I40">
-        <v>77.90000000000001</v>
+        <v>82.7</v>
       </c>
       <c r="J40">
-        <v>76.0</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="K40">
-        <v>74.099999999999994</v>
+        <v>78.7</v>
       </c>
       <c r="L40">
-        <v>73.0</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="M40">
-        <v>71.90000000000001</v>
+        <v>76.5</v>
       </c>
       <c r="N40">
-        <v>70.8</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="O40">
-        <v>69.7</v>
+        <v>74.3</v>
       </c>
       <c r="P40">
-        <v>68.59999999999999</v>
+        <v>73.2</v>
       </c>
       <c r="Q40">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="R40">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>2000</v>
       </c>
       <c r="D41">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>74.0</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="G41">
-        <v>72.3</v>
+        <v>77.5</v>
       </c>
       <c r="H41">
-        <v>70.59999999999999</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="I41">
-        <v>68.90000000000001</v>
+        <v>73.7</v>
       </c>
       <c r="J41">
-        <v>67.19999999999999</v>
+        <v>71.8</v>
       </c>
       <c r="K41">
-        <v>65.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="L41">
-        <v>64.5</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="M41">
-        <v>63.49999999999999</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="N41">
-        <v>62.5</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="O41">
-        <v>61.50000000000001</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="P41">
-        <v>60.5</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="Q41">
-        <v>59.59999999999999</v>
+        <v>64.2</v>
       </c>
       <c r="R41">
-        <v>59.59999999999999</v>
+        <v>64.2</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:19" customHeight="1" ht="20">
       <c r="A45" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
@@ -2466,96 +2466,96 @@
       </c>
       <c r="N46" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P46" s="4" t="s">
         <v>42</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="R46" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
-        <v>2050</v>
+        <v>2150</v>
       </c>
       <c r="D47">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
+        <v>21320</v>
+      </c>
+      <c r="G47">
+        <v>20790</v>
+      </c>
+      <c r="H47">
+        <v>20280</v>
+      </c>
+      <c r="I47">
+        <v>19790</v>
+      </c>
+      <c r="J47">
         <v>19310</v>
       </c>
-      <c r="G47">
+      <c r="K47">
         <v>18830</v>
       </c>
-      <c r="H47">
-[...5 lines deleted...]
-      <c r="J47">
+      <c r="L47">
+        <v>18550</v>
+      </c>
+      <c r="M47">
+        <v>18270</v>
+      </c>
+      <c r="N47">
+        <v>18020</v>
+      </c>
+      <c r="O47">
+        <v>17740</v>
+      </c>
+      <c r="P47">
         <v>17490</v>
       </c>
-      <c r="K47">
-[...16 lines deleted...]
-      </c>
       <c r="Q47">
-        <v>15600</v>
+        <v>17230</v>
       </c>
       <c r="R47">
-        <v>15600</v>
+        <v>17230</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>650</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>4000</v>
       </c>
       <c r="G48">
         <v>3900</v>
       </c>
       <c r="H48">
@@ -2587,143 +2587,143 @@
       </c>
       <c r="Q48">
         <v>3850</v>
       </c>
       <c r="R48">
         <v>3850</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49">
         <v>2000</v>
       </c>
       <c r="D49">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>18900</v>
+        <v>20380</v>
       </c>
       <c r="G49">
-        <v>18440</v>
+        <v>19880</v>
       </c>
       <c r="H49">
-        <v>17990</v>
+        <v>19390</v>
       </c>
       <c r="I49">
-        <v>17550</v>
+        <v>18930</v>
       </c>
       <c r="J49">
-        <v>17130</v>
+        <v>18470</v>
       </c>
       <c r="K49">
-        <v>16710</v>
+        <v>18010</v>
       </c>
       <c r="L49">
-        <v>16460</v>
+        <v>17740</v>
       </c>
       <c r="M49">
-        <v>16210</v>
+        <v>17470</v>
       </c>
       <c r="N49">
-        <v>15970</v>
+        <v>17230</v>
       </c>
       <c r="O49">
-        <v>15740</v>
+        <v>16960</v>
       </c>
       <c r="P49">
-        <v>15500</v>
+        <v>16720</v>
       </c>
       <c r="Q49">
-        <v>15280</v>
+        <v>16480</v>
       </c>
       <c r="R49">
-        <v>15280</v>
+        <v>16480</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>2150</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>19000</v>
+        <v>20480</v>
       </c>
       <c r="G50">
-        <v>18530</v>
+        <v>19970</v>
       </c>
       <c r="H50">
-        <v>18080</v>
+        <v>19480</v>
       </c>
       <c r="I50">
-        <v>17640</v>
+        <v>19020</v>
       </c>
       <c r="J50">
-        <v>17220</v>
+        <v>18560</v>
       </c>
       <c r="K50">
+        <v>18100</v>
+      </c>
+      <c r="L50">
+        <v>17830</v>
+      </c>
+      <c r="M50">
+        <v>17560</v>
+      </c>
+      <c r="N50">
+        <v>17310</v>
+      </c>
+      <c r="O50">
+        <v>17050</v>
+      </c>
+      <c r="P50">
         <v>16800</v>
       </c>
-      <c r="L50">
-[...13 lines deleted...]
-      </c>
       <c r="Q50">
-        <v>15360</v>
+        <v>16560</v>
       </c>
       <c r="R50">
-        <v>15360</v>
+        <v>16560</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
         <v>650</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>4770</v>
       </c>
       <c r="G51">
         <v>4650</v>
       </c>
       <c r="H51">
@@ -2755,199 +2755,199 @@
       </c>
       <c r="Q51">
         <v>3860</v>
       </c>
       <c r="R51">
         <v>3860</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>700</v>
       </c>
       <c r="D52">
         <v>3</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>7660</v>
+        <v>8400</v>
       </c>
       <c r="G52">
-        <v>7470</v>
+        <v>8190</v>
       </c>
       <c r="H52">
-        <v>7290</v>
+        <v>7990</v>
       </c>
       <c r="I52">
-        <v>7110</v>
+        <v>7800</v>
       </c>
       <c r="J52">
-        <v>6940</v>
+        <v>7610</v>
       </c>
       <c r="K52">
-        <v>6770</v>
+        <v>7420</v>
       </c>
       <c r="L52">
-        <v>6670</v>
+        <v>7310</v>
       </c>
       <c r="M52">
-        <v>6570</v>
+        <v>7200</v>
       </c>
       <c r="N52">
-        <v>6470</v>
+        <v>7100</v>
       </c>
       <c r="O52">
-        <v>6380</v>
+        <v>6990</v>
       </c>
       <c r="P52">
-        <v>6280</v>
+        <v>6890</v>
       </c>
       <c r="Q52">
-        <v>6190</v>
+        <v>6790</v>
       </c>
       <c r="R52">
-        <v>6190</v>
+        <v>6790</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>26</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="D53">
         <v>3</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>3920</v>
+        <v>4880</v>
       </c>
       <c r="G53">
-        <v>3820</v>
+        <v>4760</v>
       </c>
       <c r="H53">
-        <v>3730</v>
+        <v>4650</v>
       </c>
       <c r="I53">
-        <v>3640</v>
+        <v>4540</v>
       </c>
       <c r="J53">
-        <v>3550</v>
+        <v>4420</v>
       </c>
       <c r="K53">
-        <v>3460</v>
+        <v>4320</v>
       </c>
       <c r="L53">
-        <v>3410</v>
+        <v>4250</v>
       </c>
       <c r="M53">
-        <v>3360</v>
+        <v>4190</v>
       </c>
       <c r="N53">
-        <v>3310</v>
+        <v>4130</v>
       </c>
       <c r="O53">
-        <v>3260</v>
+        <v>4070</v>
       </c>
       <c r="P53">
-        <v>3220</v>
+        <v>4010</v>
       </c>
       <c r="Q53">
-        <v>3170</v>
+        <v>3950</v>
       </c>
       <c r="R53">
-        <v>3170</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>27</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
-        <v>650</v>
+        <v>900</v>
       </c>
       <c r="D54">
         <v>1</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>3790</v>
+        <v>5370</v>
       </c>
       <c r="G54">
-        <v>3700</v>
+        <v>5240</v>
       </c>
       <c r="H54">
-        <v>3610</v>
+        <v>5110</v>
       </c>
       <c r="I54">
-        <v>3520</v>
+        <v>4980</v>
       </c>
       <c r="J54">
-        <v>3440</v>
+        <v>4860</v>
       </c>
       <c r="K54">
-        <v>3350</v>
+        <v>4740</v>
       </c>
       <c r="L54">
-        <v>3300</v>
+        <v>4670</v>
       </c>
       <c r="M54">
-        <v>3250</v>
+        <v>4600</v>
       </c>
       <c r="N54">
-        <v>3200</v>
+        <v>4540</v>
       </c>
       <c r="O54">
-        <v>3160</v>
+        <v>4470</v>
       </c>
       <c r="P54">
-        <v>3110</v>
+        <v>4400</v>
       </c>
       <c r="Q54">
-        <v>3060</v>
+        <v>4340</v>
       </c>
       <c r="R54">
-        <v>3060</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>51</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
         <v>800</v>
       </c>
       <c r="D55">
         <v>5</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
         <v>8330</v>
       </c>
       <c r="G55">
         <v>8120</v>
       </c>
       <c r="H55">
@@ -2979,423 +2979,423 @@
       </c>
       <c r="Q55">
         <v>6730</v>
       </c>
       <c r="R55">
         <v>6730</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>52</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
         <v>2000</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>19770</v>
+        <v>21250</v>
       </c>
       <c r="G56">
-        <v>19280</v>
+        <v>20720</v>
       </c>
       <c r="H56">
-        <v>18820</v>
+        <v>20220</v>
       </c>
       <c r="I56">
-        <v>18350</v>
+        <v>19730</v>
       </c>
       <c r="J56">
-        <v>17910</v>
+        <v>19250</v>
       </c>
       <c r="K56">
-        <v>17470</v>
+        <v>18770</v>
       </c>
       <c r="L56">
-        <v>17220</v>
+        <v>18500</v>
       </c>
       <c r="M56">
-        <v>16960</v>
+        <v>18220</v>
       </c>
       <c r="N56">
-        <v>16700</v>
+        <v>17960</v>
       </c>
       <c r="O56">
-        <v>16470</v>
+        <v>17690</v>
       </c>
       <c r="P56">
-        <v>16210</v>
+        <v>17430</v>
       </c>
       <c r="Q56">
-        <v>15980</v>
+        <v>17180</v>
       </c>
       <c r="R56">
-        <v>15980</v>
+        <v>17180</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>53</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>3000</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>21350</v>
+        <v>22830</v>
       </c>
       <c r="G57">
-        <v>20970</v>
+        <v>22410</v>
       </c>
       <c r="H57">
-        <v>20590</v>
+        <v>21990</v>
       </c>
       <c r="I57">
-        <v>20190</v>
+        <v>21570</v>
       </c>
       <c r="J57">
-        <v>19820</v>
+        <v>21160</v>
       </c>
       <c r="K57">
-        <v>19440</v>
+        <v>20740</v>
       </c>
       <c r="L57">
-        <v>19210</v>
+        <v>20490</v>
       </c>
       <c r="M57">
-        <v>18970</v>
+        <v>20230</v>
       </c>
       <c r="N57">
-        <v>18740</v>
+        <v>20000</v>
       </c>
       <c r="O57">
-        <v>18560</v>
+        <v>19780</v>
       </c>
       <c r="P57">
-        <v>18320</v>
+        <v>19540</v>
       </c>
       <c r="Q57">
-        <v>18140</v>
+        <v>19340</v>
       </c>
       <c r="R57">
-        <v>18140</v>
+        <v>19340</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>54</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
         <v>3500</v>
       </c>
       <c r="D58">
         <v>7</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>22780</v>
+        <v>24260</v>
       </c>
       <c r="G58">
-        <v>22220</v>
+        <v>23660</v>
       </c>
       <c r="H58">
-        <v>21680</v>
+        <v>23080</v>
       </c>
       <c r="I58">
-        <v>21150</v>
+        <v>22530</v>
       </c>
       <c r="J58">
-        <v>20640</v>
+        <v>21980</v>
       </c>
       <c r="K58">
-        <v>20140</v>
+        <v>21440</v>
       </c>
       <c r="L58">
-        <v>19840</v>
+        <v>21120</v>
       </c>
       <c r="M58">
-        <v>19540</v>
+        <v>20800</v>
       </c>
       <c r="N58">
-        <v>19250</v>
+        <v>20510</v>
       </c>
       <c r="O58">
-        <v>18970</v>
+        <v>20190</v>
       </c>
       <c r="P58">
-        <v>18680</v>
+        <v>19900</v>
       </c>
       <c r="Q58">
-        <v>18420</v>
+        <v>19620</v>
       </c>
       <c r="R58">
-        <v>18420</v>
+        <v>19620</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>55</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>2050</v>
       </c>
       <c r="D59">
         <v>9</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>19700</v>
+        <v>21180</v>
       </c>
       <c r="G59">
-        <v>19220</v>
+        <v>20660</v>
       </c>
       <c r="H59">
-        <v>18750</v>
+        <v>20150</v>
       </c>
       <c r="I59">
-        <v>18290</v>
+        <v>19670</v>
       </c>
       <c r="J59">
-        <v>17850</v>
+        <v>19190</v>
       </c>
       <c r="K59">
-        <v>17410</v>
+        <v>18710</v>
       </c>
       <c r="L59">
-        <v>17160</v>
+        <v>18440</v>
       </c>
       <c r="M59">
-        <v>16900</v>
+        <v>18160</v>
       </c>
       <c r="N59">
-        <v>16640</v>
+        <v>17900</v>
       </c>
       <c r="O59">
-        <v>16410</v>
+        <v>17630</v>
       </c>
       <c r="P59">
-        <v>16160</v>
+        <v>17380</v>
       </c>
       <c r="Q59">
-        <v>15920</v>
+        <v>17120</v>
       </c>
       <c r="R59">
-        <v>15920</v>
+        <v>17120</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>56</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
         <v>2160</v>
       </c>
       <c r="D60">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>18860</v>
+        <v>20340</v>
       </c>
       <c r="G60">
-        <v>18390</v>
+        <v>19830</v>
       </c>
       <c r="H60">
-        <v>17950</v>
+        <v>19350</v>
       </c>
       <c r="I60">
-        <v>17510</v>
+        <v>18890</v>
       </c>
       <c r="J60">
-        <v>17090</v>
+        <v>18430</v>
       </c>
       <c r="K60">
-        <v>16670</v>
+        <v>17970</v>
       </c>
       <c r="L60">
-        <v>16420</v>
+        <v>17700</v>
       </c>
       <c r="M60">
-        <v>16180</v>
+        <v>17440</v>
       </c>
       <c r="N60">
-        <v>15930</v>
+        <v>17190</v>
       </c>
       <c r="O60">
-        <v>15700</v>
+        <v>16920</v>
       </c>
       <c r="P60">
-        <v>15460</v>
+        <v>16680</v>
       </c>
       <c r="Q60">
-        <v>15140</v>
+        <v>16340</v>
       </c>
       <c r="R60">
-        <v>15140</v>
+        <v>16340</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>57</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2300</v>
       </c>
       <c r="D61">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>20860</v>
+        <v>22340</v>
       </c>
       <c r="G61">
-        <v>20340</v>
+        <v>21780</v>
       </c>
       <c r="H61">
-        <v>19850</v>
+        <v>21250</v>
       </c>
       <c r="I61">
-        <v>19360</v>
+        <v>20740</v>
       </c>
       <c r="J61">
-        <v>18900</v>
+        <v>20240</v>
       </c>
       <c r="K61">
-        <v>18440</v>
+        <v>19740</v>
       </c>
       <c r="L61">
-        <v>18160</v>
+        <v>19440</v>
       </c>
       <c r="M61">
-        <v>17890</v>
+        <v>19150</v>
       </c>
       <c r="N61">
-        <v>17620</v>
+        <v>18880</v>
       </c>
       <c r="O61">
-        <v>17370</v>
+        <v>18590</v>
       </c>
       <c r="P61">
-        <v>17110</v>
+        <v>18330</v>
       </c>
       <c r="Q61">
-        <v>16860</v>
+        <v>18060</v>
       </c>
       <c r="R61">
-        <v>16860</v>
+        <v>18060</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>58</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>2000</v>
       </c>
       <c r="D62">
         <v>9</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>18410</v>
+        <v>19890</v>
       </c>
       <c r="G62">
-        <v>17960</v>
+        <v>19400</v>
       </c>
       <c r="H62">
-        <v>17520</v>
+        <v>18920</v>
       </c>
       <c r="I62">
-        <v>17090</v>
+        <v>18470</v>
       </c>
       <c r="J62">
-        <v>16680</v>
+        <v>18020</v>
       </c>
       <c r="K62">
-        <v>16270</v>
+        <v>17570</v>
       </c>
       <c r="L62">
-        <v>16030</v>
+        <v>17310</v>
       </c>
       <c r="M62">
-        <v>15790</v>
+        <v>17050</v>
       </c>
       <c r="N62">
-        <v>15550</v>
+        <v>16810</v>
       </c>
       <c r="O62">
-        <v>15340</v>
+        <v>16560</v>
       </c>
       <c r="P62">
-        <v>15100</v>
+        <v>16320</v>
       </c>
       <c r="Q62">
-        <v>14880</v>
+        <v>16080</v>
       </c>
       <c r="R62">
-        <v>14880</v>
+        <v>16080</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
     <mergeCell ref="A24:R24"/>