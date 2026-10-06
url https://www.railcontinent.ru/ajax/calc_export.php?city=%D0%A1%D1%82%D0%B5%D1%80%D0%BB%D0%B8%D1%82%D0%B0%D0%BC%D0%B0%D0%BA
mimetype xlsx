--- v4 (2026-08-03)
+++ v5 (2026-10-06)
@@ -806,57 +806,57 @@
       <c r="H6">
         <v>59.0</v>
       </c>
       <c r="I6">
         <v>58.1</v>
       </c>
       <c r="J6">
         <v>57.2</v>
       </c>
       <c r="K6">
         <v>56.0</v>
       </c>
       <c r="L6">
         <v>55.099999999999994</v>
       </c>
       <c r="M6">
         <v>54.099999999999994</v>
       </c>
       <c r="N6">
         <v>53.4</v>
       </c>
       <c r="O6">
         <v>52.8</v>
       </c>
       <c r="P6">
-        <v>52.2</v>
+        <v>52.40000000000001</v>
       </c>
       <c r="Q6">
-        <v>51.3</v>
+        <v>52.0</v>
       </c>
       <c r="R6">
-        <v>51.3</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>2600</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>53.8</v>
       </c>
       <c r="G7">
         <v>52.5</v>
       </c>
       <c r="H7">
@@ -1271,96 +1271,96 @@
       </c>
       <c r="N14">
         <v>26.0</v>
       </c>
       <c r="O14">
         <v>25.6</v>
       </c>
       <c r="P14">
         <v>25.2</v>
       </c>
       <c r="Q14">
         <v>24.8</v>
       </c>
       <c r="R14">
         <v>24.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>2600</v>
+        <v>2675</v>
       </c>
       <c r="D15">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>44.0</v>
+        <v>45.3</v>
       </c>
       <c r="G15">
-        <v>43</v>
+        <v>44.3</v>
       </c>
       <c r="H15">
-        <v>42.0</v>
+        <v>43.3</v>
       </c>
       <c r="I15">
-        <v>41.0</v>
+        <v>42.2</v>
       </c>
       <c r="J15">
-        <v>40.0</v>
+        <v>41.2</v>
       </c>
       <c r="K15">
-        <v>39.0</v>
+        <v>40.2</v>
       </c>
       <c r="L15">
-        <v>38.4</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="M15">
-        <v>37.8</v>
+        <v>38.9</v>
       </c>
       <c r="N15">
-        <v>37.2</v>
+        <v>38.3</v>
       </c>
       <c r="O15">
-        <v>36.6</v>
+        <v>37.7</v>
       </c>
       <c r="P15">
-        <v>36.0</v>
+        <v>37.1</v>
       </c>
       <c r="Q15">
-        <v>35.3</v>
+        <v>36.4</v>
       </c>
       <c r="R15">
-        <v>35.3</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
         <v>2800</v>
       </c>
       <c r="D16">
         <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>54.40000000000001</v>
       </c>
       <c r="G16">
         <v>53.099999999999994</v>
       </c>
       <c r="H16">
@@ -1392,143 +1392,143 @@
       </c>
       <c r="Q16">
         <v>43.5</v>
       </c>
       <c r="R16">
         <v>43.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2520</v>
       </c>
       <c r="D17">
         <v>7</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
+        <v>61.099999999999994</v>
+      </c>
+      <c r="G17">
+        <v>59.7</v>
+      </c>
+      <c r="H17">
         <v>58.3</v>
       </c>
-      <c r="G17">
-[...2 lines deleted...]
-      <c r="H17">
+      <c r="I17">
+        <v>56.90000000000001</v>
+      </c>
+      <c r="J17">
         <v>55.5</v>
       </c>
-      <c r="I17">
-[...4 lines deleted...]
-      </c>
       <c r="K17">
-        <v>51.6</v>
+        <v>54.1</v>
       </c>
       <c r="L17">
-        <v>50.8</v>
+        <v>53.3</v>
       </c>
       <c r="M17">
-        <v>50.0</v>
+        <v>52.5</v>
       </c>
       <c r="N17">
+        <v>51.7</v>
+      </c>
+      <c r="O17">
+        <v>50.90000000000001</v>
+      </c>
+      <c r="P17">
+        <v>50.1</v>
+      </c>
+      <c r="Q17">
         <v>49.3</v>
       </c>
-      <c r="O17">
-[...7 lines deleted...]
-      </c>
       <c r="R17">
-        <v>47.2</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>2300</v>
       </c>
       <c r="D18">
         <v>7</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>51.9</v>
+        <v>53.4</v>
       </c>
       <c r="G18">
-        <v>50.7</v>
+        <v>52.1</v>
       </c>
       <c r="H18">
-        <v>49.5</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="I18">
-        <v>48.3</v>
+        <v>49.7</v>
       </c>
       <c r="J18">
-        <v>47.099999999999994</v>
+        <v>48.5</v>
       </c>
       <c r="K18">
-        <v>45.90000000000001</v>
+        <v>47.3</v>
       </c>
       <c r="L18">
+        <v>46.59999999999999</v>
+      </c>
+      <c r="M18">
+        <v>45.9</v>
+      </c>
+      <c r="N18">
         <v>45.2</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>44.5</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>43.8</v>
       </c>
-      <c r="O18">
-[...4 lines deleted...]
-      </c>
       <c r="Q18">
-        <v>41.7</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="R18">
-        <v>41.7</v>
+        <v>43.099999999999994</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>2840</v>
       </c>
       <c r="D19">
         <v>5</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>49.5</v>
       </c>
       <c r="G19">
         <v>48.3</v>
       </c>
       <c r="H19">
@@ -1663,96 +1663,96 @@
       </c>
       <c r="N21">
         <v>43.6</v>
       </c>
       <c r="O21">
         <v>42.90000000000001</v>
       </c>
       <c r="P21">
         <v>42.2</v>
       </c>
       <c r="Q21">
         <v>41.5</v>
       </c>
       <c r="R21">
         <v>41.5</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
-        <v>2500</v>
+        <v>2850</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>77.3</v>
       </c>
       <c r="G22">
         <v>75.5</v>
       </c>
       <c r="H22">
-        <v>73.7</v>
+        <v>73.8</v>
       </c>
       <c r="I22">
-        <v>71.90000000000001</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="J22">
-        <v>70.099999999999994</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="K22">
+        <v>70.2</v>
+      </c>
+      <c r="L22">
+        <v>69.3</v>
+      </c>
+      <c r="M22">
         <v>68.40000000000001</v>
       </c>
-      <c r="L22">
-[...4 lines deleted...]
-      </c>
       <c r="N22">
-        <v>65.40000000000001</v>
+        <v>67.5</v>
       </c>
       <c r="O22">
-        <v>64.40000000000001</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="P22">
-        <v>63.40000000000001</v>
+        <v>65.7</v>
       </c>
       <c r="Q22">
-        <v>62.4</v>
+        <v>64.8</v>
       </c>
       <c r="R22">
-        <v>62.4</v>
+        <v>64.8</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3600</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
         <v>48.5</v>
       </c>
       <c r="G23">
         <v>47.3</v>
       </c>
       <c r="H23">
@@ -1926,57 +1926,57 @@
       <c r="H26">
         <v>61.40000000000001</v>
       </c>
       <c r="I26">
         <v>60.0</v>
       </c>
       <c r="J26">
         <v>58.5</v>
       </c>
       <c r="K26">
         <v>57.1</v>
       </c>
       <c r="L26">
         <v>56.3</v>
       </c>
       <c r="M26">
         <v>55.5</v>
       </c>
       <c r="N26">
         <v>54.6</v>
       </c>
       <c r="O26">
         <v>53.8</v>
       </c>
       <c r="P26">
+        <v>53.40000000000001</v>
+      </c>
+      <c r="Q26">
         <v>53.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
-        <v>52.2</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>2000</v>
       </c>
       <c r="D27">
         <v>2</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>32.3</v>
       </c>
       <c r="G27">
         <v>31.5</v>
       </c>
       <c r="H27">
@@ -1999,96 +1999,96 @@
       </c>
       <c r="N27">
         <v>27.9</v>
       </c>
       <c r="O27">
         <v>27.7</v>
       </c>
       <c r="P27">
         <v>27.5</v>
       </c>
       <c r="Q27">
         <v>27.3</v>
       </c>
       <c r="R27">
         <v>27.3</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
-        <v>2600</v>
+        <v>2675</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>46.4</v>
+        <v>48.0</v>
       </c>
       <c r="G28">
-        <v>45.3</v>
+        <v>46.8</v>
       </c>
       <c r="H28">
-        <v>44.2</v>
+        <v>45.7</v>
       </c>
       <c r="I28">
-        <v>43.1</v>
+        <v>44.6</v>
       </c>
       <c r="J28">
-        <v>42.0</v>
+        <v>43.4</v>
       </c>
       <c r="K28">
-        <v>41.0</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="L28">
-        <v>40.4</v>
+        <v>41.8</v>
       </c>
       <c r="M28">
-        <v>39.8</v>
+        <v>41.099999999999994</v>
       </c>
       <c r="N28">
-        <v>39.2</v>
+        <v>40.5</v>
       </c>
       <c r="O28">
-        <v>38.6</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="P28">
-        <v>38.0</v>
+        <v>39.3</v>
       </c>
       <c r="Q28">
-        <v>37.3</v>
+        <v>38.59999999999999</v>
       </c>
       <c r="R28">
-        <v>37.3</v>
+        <v>38.59999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:19" customHeight="1" ht="20">
       <c r="A32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
@@ -2182,57 +2182,57 @@
       <c r="H34">
         <v>14330</v>
       </c>
       <c r="I34">
         <v>14100</v>
       </c>
       <c r="J34">
         <v>13850</v>
       </c>
       <c r="K34">
         <v>13430</v>
       </c>
       <c r="L34">
         <v>13270</v>
       </c>
       <c r="M34">
         <v>13110</v>
       </c>
       <c r="N34">
         <v>12940</v>
       </c>
       <c r="O34">
         <v>12790</v>
       </c>
       <c r="P34">
-        <v>12650</v>
+        <v>12700</v>
       </c>
       <c r="Q34">
-        <v>12450</v>
+        <v>12600</v>
       </c>
       <c r="R34">
-        <v>12450</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35">
         <v>2600</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
         <v>13470</v>
       </c>
       <c r="G35">
         <v>13140</v>
       </c>
       <c r="H35">
@@ -2647,96 +2647,96 @@
       </c>
       <c r="N42">
         <v>6480</v>
       </c>
       <c r="O42">
         <v>6390</v>
       </c>
       <c r="P42">
         <v>6300</v>
       </c>
       <c r="Q42">
         <v>6200</v>
       </c>
       <c r="R42">
         <v>6200</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>34</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>2600</v>
+        <v>2675</v>
       </c>
       <c r="D43">
         <v>6</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>11090</v>
+        <v>11435</v>
       </c>
       <c r="G43">
-        <v>10820</v>
+        <v>11155</v>
       </c>
       <c r="H43">
-        <v>10550</v>
+        <v>10875</v>
       </c>
       <c r="I43">
-        <v>10290</v>
+        <v>10610</v>
       </c>
       <c r="J43">
-        <v>10050</v>
+        <v>10360</v>
       </c>
       <c r="K43">
-        <v>9800</v>
+        <v>10105</v>
       </c>
       <c r="L43">
-        <v>9650</v>
+        <v>9905</v>
       </c>
       <c r="M43">
-        <v>9510</v>
+        <v>9715</v>
       </c>
       <c r="N43">
-        <v>9330</v>
+        <v>9560</v>
       </c>
       <c r="O43">
-        <v>9190</v>
+        <v>9360</v>
       </c>
       <c r="P43">
-        <v>9000</v>
+        <v>9160</v>
       </c>
       <c r="Q43">
-        <v>8800</v>
+        <v>9060</v>
       </c>
       <c r="R43">
-        <v>8800</v>
+        <v>9060</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>35</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>2800</v>
       </c>
       <c r="D44">
         <v>5</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>13440</v>
       </c>
       <c r="G44">
         <v>13120</v>
       </c>
       <c r="H44">
@@ -2768,143 +2768,143 @@
       </c>
       <c r="Q44">
         <v>10870</v>
       </c>
       <c r="R44">
         <v>10870</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
         <v>2520</v>
       </c>
       <c r="D45">
         <v>7</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>14590</v>
+        <v>15250</v>
       </c>
       <c r="G45">
-        <v>14240</v>
+        <v>14890</v>
       </c>
       <c r="H45">
-        <v>13890</v>
+        <v>14520</v>
       </c>
       <c r="I45">
-        <v>13550</v>
+        <v>14160</v>
       </c>
       <c r="J45">
-        <v>13220</v>
+        <v>13820</v>
       </c>
       <c r="K45">
-        <v>12900</v>
+        <v>13480</v>
       </c>
       <c r="L45">
-        <v>12710</v>
+        <v>13280</v>
       </c>
       <c r="M45">
+        <v>13090</v>
+      </c>
+      <c r="N45">
+        <v>12890</v>
+      </c>
+      <c r="O45">
+        <v>12700</v>
+      </c>
+      <c r="P45">
         <v>12520</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>12330</v>
       </c>
-      <c r="O45">
-[...7 lines deleted...]
-      </c>
       <c r="R45">
-        <v>11800</v>
+        <v>12330</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>37</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
         <v>2300</v>
       </c>
       <c r="D46">
         <v>7</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>12880</v>
+        <v>13330</v>
       </c>
       <c r="G46">
-        <v>12580</v>
+        <v>13010</v>
       </c>
       <c r="H46">
-        <v>12260</v>
+        <v>12680</v>
       </c>
       <c r="I46">
-        <v>11960</v>
+        <v>12370</v>
       </c>
       <c r="J46">
-        <v>11670</v>
+        <v>12070</v>
       </c>
       <c r="K46">
-        <v>11390</v>
+        <v>11780</v>
       </c>
       <c r="L46">
-        <v>11220</v>
+        <v>11600</v>
       </c>
       <c r="M46">
-        <v>11050</v>
+        <v>11430</v>
       </c>
       <c r="N46">
-        <v>10890</v>
+        <v>11260</v>
       </c>
       <c r="O46">
-        <v>10730</v>
+        <v>11100</v>
       </c>
       <c r="P46">
-        <v>10580</v>
+        <v>10940</v>
       </c>
       <c r="Q46">
-        <v>10420</v>
+        <v>10770</v>
       </c>
       <c r="R46">
-        <v>10420</v>
+        <v>10770</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>38</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
         <v>2840</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>12470</v>
       </c>
       <c r="G47">
         <v>12170</v>
       </c>
       <c r="H47">
@@ -3039,96 +3039,96 @@
       </c>
       <c r="N49">
         <v>11020</v>
       </c>
       <c r="O49">
         <v>10860</v>
       </c>
       <c r="P49">
         <v>10710</v>
       </c>
       <c r="Q49">
         <v>10540</v>
       </c>
       <c r="R49">
         <v>10540</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>41</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
-        <v>2500</v>
+        <v>2850</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>19300</v>
+        <v>19320</v>
       </c>
       <c r="G50">
-        <v>18840</v>
+        <v>18870</v>
       </c>
       <c r="H50">
-        <v>18370</v>
+        <v>18430</v>
       </c>
       <c r="I50">
-        <v>17920</v>
+        <v>18220</v>
       </c>
       <c r="J50">
-        <v>17490</v>
+        <v>17830</v>
       </c>
       <c r="K50">
-        <v>17060</v>
+        <v>17530</v>
       </c>
       <c r="L50">
-        <v>16810</v>
+        <v>17310</v>
       </c>
       <c r="M50">
-        <v>16560</v>
+        <v>17080</v>
       </c>
       <c r="N50">
-        <v>16310</v>
+        <v>16860</v>
       </c>
       <c r="O50">
-        <v>16070</v>
+        <v>16640</v>
       </c>
       <c r="P50">
-        <v>15840</v>
+        <v>16430</v>
       </c>
       <c r="Q50">
-        <v>15600</v>
+        <v>16200</v>
       </c>
       <c r="R50">
-        <v>15600</v>
+        <v>16200</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>42</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>3600</v>
       </c>
       <c r="D51">
         <v>3</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>12020</v>
       </c>
       <c r="G51">
         <v>11730</v>
       </c>
       <c r="H51">
@@ -3302,57 +3302,57 @@
       <c r="H54">
         <v>15330</v>
       </c>
       <c r="I54">
         <v>14960</v>
       </c>
       <c r="J54">
         <v>14610</v>
       </c>
       <c r="K54">
         <v>14260</v>
       </c>
       <c r="L54">
         <v>14050</v>
       </c>
       <c r="M54">
         <v>13850</v>
       </c>
       <c r="N54">
         <v>13640</v>
       </c>
       <c r="O54">
         <v>13450</v>
       </c>
       <c r="P54">
+        <v>13360</v>
+      </c>
+      <c r="Q54">
         <v>13260</v>
       </c>
-      <c r="Q54">
-[...1 lines deleted...]
-      </c>
       <c r="R54">
-        <v>13060</v>
+        <v>13260</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>46</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
         <v>2000</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
         <v>8100</v>
       </c>
       <c r="G55">
         <v>7900</v>
       </c>
       <c r="H55">
@@ -3375,96 +3375,96 @@
       </c>
       <c r="N55">
         <v>6850</v>
       </c>
       <c r="O55">
         <v>6750</v>
       </c>
       <c r="P55">
         <v>6650</v>
       </c>
       <c r="Q55">
         <v>6550</v>
       </c>
       <c r="R55">
         <v>6550</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>47</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
-        <v>2600</v>
+        <v>2675</v>
       </c>
       <c r="D56">
         <v>7</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>11870</v>
+        <v>12290</v>
       </c>
       <c r="G56">
-        <v>11390</v>
+        <v>11780</v>
       </c>
       <c r="H56">
-        <v>11000</v>
+        <v>11370</v>
       </c>
       <c r="I56">
-        <v>10620</v>
+        <v>10970</v>
       </c>
       <c r="J56">
-        <v>10350</v>
+        <v>10690</v>
       </c>
       <c r="K56">
-        <v>9980</v>
+        <v>10300</v>
       </c>
       <c r="L56">
-        <v>9780</v>
+        <v>10090</v>
       </c>
       <c r="M56">
+        <v>9880</v>
+      </c>
+      <c r="N56">
+        <v>9725</v>
+      </c>
+      <c r="O56">
         <v>9580</v>
       </c>
-      <c r="N56">
-[...4 lines deleted...]
-      </c>
       <c r="P56">
-        <v>9150</v>
+        <v>9435</v>
       </c>
       <c r="Q56">
-        <v>9000</v>
+        <v>9280</v>
       </c>
       <c r="R56">
-        <v>9000</v>
+        <v>9280</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:19" customHeight="1" ht="20">
       <c r="A60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
@@ -3519,96 +3519,96 @@
       </c>
       <c r="N61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q61" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R61" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>28</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
       <c r="C62">
-        <v>1750</v>
+        <v>1850</v>
       </c>
       <c r="D62">
         <v>3</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="5">
+        <v>30.3</v>
+      </c>
+      <c r="G62">
+        <v>29.6</v>
+      </c>
+      <c r="H62">
         <v>28.9</v>
       </c>
-      <c r="G62">
+      <c r="I62">
         <v>28.2</v>
       </c>
-      <c r="H62">
+      <c r="J62">
         <v>27.5</v>
       </c>
-      <c r="I62">
+      <c r="K62">
         <v>26.8</v>
       </c>
-      <c r="J62">
-[...2 lines deleted...]
-      <c r="K62">
+      <c r="L62">
+        <v>26.4</v>
+      </c>
+      <c r="M62">
+        <v>26.0</v>
+      </c>
+      <c r="N62">
         <v>25.6</v>
       </c>
-      <c r="L62">
+      <c r="O62">
         <v>25.2</v>
       </c>
-      <c r="M62">
+      <c r="P62">
         <v>24.8</v>
       </c>
-      <c r="N62">
+      <c r="Q62">
         <v>24.4</v>
       </c>
-      <c r="O62">
-[...7 lines deleted...]
-      </c>
       <c r="R62">
-        <v>23.2</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
         <v>26</v>
       </c>
       <c r="C63">
         <v>1950</v>
       </c>
       <c r="D63">
         <v>3</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="5">
         <v>32.0</v>
       </c>
       <c r="G63">
         <v>31.2</v>
       </c>
       <c r="H63">
@@ -3640,255 +3640,255 @@
       </c>
       <c r="Q63">
         <v>26.0</v>
       </c>
       <c r="R63">
         <v>26.0</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
         <v>1900</v>
       </c>
       <c r="D64">
         <v>3</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="5">
-        <v>37.2</v>
+        <v>38.7</v>
       </c>
       <c r="G64">
-        <v>36.3</v>
+        <v>37.8</v>
       </c>
       <c r="H64">
-        <v>35.4</v>
+        <v>36.9</v>
       </c>
       <c r="I64">
-        <v>34.6</v>
+        <v>36.0</v>
       </c>
       <c r="J64">
-        <v>33.8</v>
+        <v>35.1</v>
       </c>
       <c r="K64">
-        <v>33</v>
+        <v>34.2</v>
       </c>
       <c r="L64">
-        <v>32.5</v>
+        <v>33.7</v>
       </c>
       <c r="M64">
-        <v>32.0</v>
+        <v>33.2</v>
       </c>
       <c r="N64">
-        <v>31.5</v>
+        <v>32.7</v>
       </c>
       <c r="O64">
-        <v>31.0</v>
+        <v>32.2</v>
       </c>
       <c r="P64">
-        <v>30.5</v>
+        <v>31.7</v>
       </c>
       <c r="Q64">
-        <v>30.0</v>
+        <v>31.2</v>
       </c>
       <c r="R64">
-        <v>30.0</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>35</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
-        <v>2550</v>
+        <v>2650</v>
       </c>
       <c r="D65">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="5">
-        <v>42.1</v>
+        <v>43.5</v>
       </c>
       <c r="G65">
-        <v>41.099999999999994</v>
+        <v>42.5</v>
       </c>
       <c r="H65">
-        <v>40.1</v>
+        <v>41.5</v>
       </c>
       <c r="I65">
-        <v>39.1</v>
+        <v>40.5</v>
       </c>
       <c r="J65">
-        <v>38.2</v>
+        <v>39.5</v>
       </c>
       <c r="K65">
+        <v>38.5</v>
+      </c>
+      <c r="L65">
+        <v>37.90000000000001</v>
+      </c>
+      <c r="M65">
         <v>37.3</v>
       </c>
-      <c r="L65">
+      <c r="N65">
         <v>36.7</v>
       </c>
-      <c r="M65">
-[...2 lines deleted...]
-      <c r="N65">
+      <c r="O65">
+        <v>36.099999999999994</v>
+      </c>
+      <c r="P65">
         <v>35.5</v>
       </c>
-      <c r="O65">
+      <c r="Q65">
         <v>34.90000000000001</v>
       </c>
-      <c r="P65">
-[...4 lines deleted...]
-      </c>
       <c r="R65">
-        <v>33.7</v>
+        <v>34.90000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
         <v>2600</v>
       </c>
       <c r="D66">
         <v>7</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="5">
-        <v>61.099999999999994</v>
+        <v>62.59999999999999</v>
       </c>
       <c r="G66">
-        <v>59.60000000000001</v>
+        <v>61.10000000000001</v>
       </c>
       <c r="H66">
+        <v>59.6</v>
+      </c>
+      <c r="I66">
         <v>58.1</v>
       </c>
-      <c r="I66">
+      <c r="J66">
         <v>56.7</v>
       </c>
-      <c r="J66">
-[...1 lines deleted...]
-      </c>
       <c r="K66">
-        <v>54.1</v>
+        <v>55.3</v>
       </c>
       <c r="L66">
-        <v>53.3</v>
+        <v>54.5</v>
       </c>
       <c r="M66">
-        <v>52.5</v>
+        <v>53.7</v>
       </c>
       <c r="N66">
-        <v>51.7</v>
+        <v>52.9</v>
       </c>
       <c r="O66">
-        <v>50.90000000000001</v>
+        <v>52.099999999999994</v>
       </c>
       <c r="P66">
-        <v>50.1</v>
+        <v>51.3</v>
       </c>
       <c r="Q66">
-        <v>49.3</v>
+        <v>50.5</v>
       </c>
       <c r="R66">
-        <v>49.3</v>
+        <v>50.5</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
         <v>2000</v>
       </c>
       <c r="D67">
         <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="5">
-        <v>37.6</v>
+        <v>39.2</v>
       </c>
       <c r="G67">
-        <v>36.7</v>
+        <v>38.3</v>
       </c>
       <c r="H67">
-        <v>35.8</v>
+        <v>37.4</v>
       </c>
       <c r="I67">
-        <v>34.9</v>
+        <v>36.5</v>
       </c>
       <c r="J67">
-        <v>34.1</v>
+        <v>35.6</v>
       </c>
       <c r="K67">
-        <v>33.3</v>
+        <v>34.7</v>
       </c>
       <c r="L67">
-        <v>32.8</v>
+        <v>34.2</v>
       </c>
       <c r="M67">
-        <v>32.3</v>
+        <v>33.7</v>
       </c>
       <c r="N67">
-        <v>31.8</v>
+        <v>33.2</v>
       </c>
       <c r="O67">
-        <v>31.3</v>
+        <v>32.7</v>
       </c>
       <c r="P67">
-        <v>30.8</v>
+        <v>32.2</v>
       </c>
       <c r="Q67">
-        <v>30.3</v>
+        <v>31.7</v>
       </c>
       <c r="R67">
-        <v>30.3</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>39</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
         <v>1900</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="5">
         <v>28.6</v>
       </c>
       <c r="G68">
         <v>27.9</v>
       </c>
       <c r="H68">
@@ -3911,96 +3911,96 @@
       </c>
       <c r="N68">
         <v>24.2</v>
       </c>
       <c r="O68">
         <v>23.8</v>
       </c>
       <c r="P68">
         <v>23.4</v>
       </c>
       <c r="Q68">
         <v>23.0</v>
       </c>
       <c r="R68">
         <v>23.0</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>42</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>3250</v>
+        <v>3350</v>
       </c>
       <c r="D69">
         <v>4</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="5">
-        <v>44.4</v>
+        <v>45.8</v>
       </c>
       <c r="G69">
-        <v>43.3</v>
+        <v>44.7</v>
       </c>
       <c r="H69">
-        <v>42.2</v>
+        <v>43.6</v>
       </c>
       <c r="I69">
-        <v>41.1</v>
+        <v>42.5</v>
       </c>
       <c r="J69">
-        <v>40.2</v>
+        <v>41.5</v>
       </c>
       <c r="K69">
+        <v>40.5</v>
+      </c>
+      <c r="L69">
+        <v>39.90000000000001</v>
+      </c>
+      <c r="M69">
         <v>39.3</v>
       </c>
-      <c r="L69">
+      <c r="N69">
         <v>38.7</v>
       </c>
-      <c r="M69">
-[...2 lines deleted...]
-      <c r="N69">
+      <c r="O69">
+        <v>38.099999999999994</v>
+      </c>
+      <c r="P69">
         <v>37.5</v>
       </c>
-      <c r="O69">
+      <c r="Q69">
         <v>36.90000000000001</v>
       </c>
-      <c r="P69">
-[...4 lines deleted...]
-      </c>
       <c r="R69">
-        <v>35.7</v>
+        <v>36.90000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
         <v>1200</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="5">
         <v>13.5</v>
       </c>
       <c r="G70">
         <v>13.2</v>
       </c>
       <c r="H70">
@@ -4079,96 +4079,96 @@
       </c>
       <c r="N71">
         <v>23.7</v>
       </c>
       <c r="O71">
         <v>23.3</v>
       </c>
       <c r="P71">
         <v>22.9</v>
       </c>
       <c r="Q71">
         <v>22.5</v>
       </c>
       <c r="R71">
         <v>22.5</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>47</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>2500</v>
+        <v>2560</v>
       </c>
       <c r="D72">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>49.8</v>
+        <v>52.6</v>
       </c>
       <c r="G72">
-        <v>48.60000000000001</v>
+        <v>51.3</v>
       </c>
       <c r="H72">
-        <v>47.4</v>
+        <v>50.1</v>
       </c>
       <c r="I72">
-        <v>46.3</v>
+        <v>48.9</v>
       </c>
       <c r="J72">
-        <v>45.2</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="K72">
-        <v>44.1</v>
+        <v>46.4</v>
       </c>
       <c r="L72">
-        <v>43.40000000000001</v>
+        <v>45.7</v>
       </c>
       <c r="M72">
-        <v>42.7</v>
+        <v>45.1</v>
       </c>
       <c r="N72">
-        <v>42.0</v>
+        <v>44.5</v>
       </c>
       <c r="O72">
-        <v>41.3</v>
+        <v>43.8</v>
       </c>
       <c r="P72">
-        <v>40.6</v>
+        <v>43.0</v>
       </c>
       <c r="Q72">
-        <v>40.0</v>
+        <v>42.3</v>
       </c>
       <c r="R72">
-        <v>40.0</v>
+        <v>42.3</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:19" customHeight="1" ht="20">
       <c r="A76" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
@@ -4223,96 +4223,96 @@
       </c>
       <c r="N77" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P77" s="4" t="s">
         <v>61</v>
       </c>
       <c r="Q77" s="4" t="s">
         <v>62</v>
       </c>
       <c r="R77" s="4" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>1750</v>
+        <v>1850</v>
       </c>
       <c r="D78">
         <v>3</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
+        <v>7740</v>
+      </c>
+      <c r="G78">
+        <v>7550</v>
+      </c>
+      <c r="H78">
+        <v>7370</v>
+      </c>
+      <c r="I78">
         <v>7190</v>
       </c>
-      <c r="G78">
-[...2 lines deleted...]
-      <c r="H78">
+      <c r="J78">
+        <v>7010</v>
+      </c>
+      <c r="K78">
         <v>6840</v>
       </c>
-      <c r="I78">
-[...5 lines deleted...]
-      <c r="K78">
+      <c r="L78">
+        <v>6740</v>
+      </c>
+      <c r="M78">
+        <v>6640</v>
+      </c>
+      <c r="N78">
+        <v>6540</v>
+      </c>
+      <c r="O78">
+        <v>6450</v>
+      </c>
+      <c r="P78">
         <v>6350</v>
       </c>
-      <c r="L78">
-[...13 lines deleted...]
-      </c>
       <c r="Q78">
-        <v>5810</v>
+        <v>6260</v>
       </c>
       <c r="R78">
-        <v>5810</v>
+        <v>6260</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>29</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
         <v>1950</v>
       </c>
       <c r="D79">
         <v>3</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
         <v>8060</v>
       </c>
       <c r="G79">
         <v>7850</v>
       </c>
       <c r="H79">
@@ -4344,255 +4344,255 @@
       </c>
       <c r="Q79">
         <v>6510</v>
       </c>
       <c r="R79">
         <v>6510</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>1900</v>
       </c>
       <c r="D80">
         <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>9270</v>
+        <v>9660</v>
       </c>
       <c r="G80">
-        <v>9030</v>
+        <v>9420</v>
       </c>
       <c r="H80">
-        <v>8820</v>
+        <v>9200</v>
       </c>
       <c r="I80">
-        <v>8600</v>
+        <v>8970</v>
       </c>
       <c r="J80">
-        <v>8390</v>
+        <v>8750</v>
       </c>
       <c r="K80">
-        <v>8190</v>
+        <v>8540</v>
       </c>
       <c r="L80">
-        <v>8060</v>
+        <v>8410</v>
       </c>
       <c r="M80">
-        <v>7950</v>
+        <v>8290</v>
       </c>
       <c r="N80">
-        <v>7830</v>
+        <v>8170</v>
       </c>
       <c r="O80">
-        <v>7720</v>
+        <v>8050</v>
       </c>
       <c r="P80">
-        <v>7600</v>
+        <v>7930</v>
       </c>
       <c r="Q80">
-        <v>7490</v>
+        <v>7810</v>
       </c>
       <c r="R80">
-        <v>7490</v>
+        <v>7810</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>35</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>2550</v>
+        <v>2650</v>
       </c>
       <c r="D81">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>10740</v>
+        <v>11290</v>
       </c>
       <c r="G81">
-        <v>10260</v>
+        <v>10810</v>
       </c>
       <c r="H81">
-        <v>10020</v>
+        <v>10550</v>
       </c>
       <c r="I81">
-        <v>9770</v>
+        <v>10290</v>
       </c>
       <c r="J81">
-        <v>9540</v>
+        <v>10040</v>
       </c>
       <c r="K81">
-        <v>9300</v>
+        <v>9790</v>
       </c>
       <c r="L81">
-        <v>9160</v>
+        <v>9650</v>
       </c>
       <c r="M81">
-        <v>9030</v>
+        <v>9510</v>
       </c>
       <c r="N81">
-        <v>8890</v>
+        <v>9360</v>
       </c>
       <c r="O81">
-        <v>8760</v>
+        <v>9230</v>
       </c>
       <c r="P81">
-        <v>8640</v>
+        <v>9090</v>
       </c>
       <c r="Q81">
-        <v>8510</v>
+        <v>8960</v>
       </c>
       <c r="R81">
-        <v>8510</v>
+        <v>8960</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>36</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
         <v>2600</v>
       </c>
       <c r="D82">
         <v>7</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>15230</v>
+        <v>15620</v>
       </c>
       <c r="G82">
-        <v>14850</v>
+        <v>15240</v>
       </c>
       <c r="H82">
-        <v>14490</v>
+        <v>14870</v>
       </c>
       <c r="I82">
-        <v>14140</v>
+        <v>14510</v>
       </c>
       <c r="J82">
-        <v>13790</v>
+        <v>14150</v>
       </c>
       <c r="K82">
-        <v>13460</v>
+        <v>13810</v>
       </c>
       <c r="L82">
-        <v>13250</v>
+        <v>13600</v>
       </c>
       <c r="M82">
-        <v>13060</v>
+        <v>13400</v>
       </c>
       <c r="N82">
-        <v>12870</v>
+        <v>13210</v>
       </c>
       <c r="O82">
-        <v>12680</v>
+        <v>13010</v>
       </c>
       <c r="P82">
-        <v>12490</v>
+        <v>12820</v>
       </c>
       <c r="Q82">
-        <v>12310</v>
+        <v>12630</v>
       </c>
       <c r="R82">
-        <v>12310</v>
+        <v>12630</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>37</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
         <v>2000</v>
       </c>
       <c r="D83">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
-        <v>9360</v>
+        <v>9790</v>
       </c>
       <c r="G83">
-        <v>9120</v>
+        <v>9540</v>
       </c>
       <c r="H83">
-        <v>8910</v>
+        <v>9320</v>
       </c>
       <c r="I83">
-        <v>8690</v>
+        <v>9090</v>
       </c>
       <c r="J83">
-        <v>8470</v>
+        <v>8860</v>
       </c>
       <c r="K83">
+        <v>8650</v>
+      </c>
+      <c r="L83">
+        <v>8520</v>
+      </c>
+      <c r="M83">
+        <v>8390</v>
+      </c>
+      <c r="N83">
         <v>8270</v>
       </c>
-      <c r="L83">
-[...2 lines deleted...]
-      <c r="M83">
+      <c r="O83">
+        <v>8150</v>
+      </c>
+      <c r="P83">
         <v>8030</v>
       </c>
-      <c r="N83">
+      <c r="Q83">
         <v>7910</v>
       </c>
-      <c r="O83">
-[...7 lines deleted...]
-      </c>
       <c r="R83">
-        <v>7570</v>
+        <v>7910</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>39</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
         <v>1900</v>
       </c>
       <c r="D84">
         <v>3</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
         <v>7100</v>
       </c>
       <c r="G84">
         <v>6920</v>
       </c>
       <c r="H84">
@@ -4615,96 +4615,96 @@
       </c>
       <c r="N84">
         <v>6000</v>
       </c>
       <c r="O84">
         <v>5910</v>
       </c>
       <c r="P84">
         <v>5820</v>
       </c>
       <c r="Q84">
         <v>5740</v>
       </c>
       <c r="R84">
         <v>5740</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>42</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>3250</v>
+        <v>3350</v>
       </c>
       <c r="D85">
         <v>4</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>11070</v>
+        <v>11620</v>
       </c>
       <c r="G85">
-        <v>10780</v>
+        <v>11330</v>
       </c>
       <c r="H85">
-        <v>10530</v>
+        <v>11060</v>
       </c>
       <c r="I85">
+        <v>10790</v>
+      </c>
+      <c r="J85">
+        <v>10520</v>
+      </c>
+      <c r="K85">
         <v>10270</v>
       </c>
-      <c r="J85">
-[...4 lines deleted...]
-      </c>
       <c r="L85">
-        <v>9630</v>
+        <v>10120</v>
       </c>
       <c r="M85">
-        <v>9490</v>
+        <v>9970</v>
       </c>
       <c r="N85">
-        <v>9350</v>
+        <v>9820</v>
       </c>
       <c r="O85">
-        <v>9210</v>
+        <v>9680</v>
       </c>
       <c r="P85">
-        <v>9080</v>
+        <v>9530</v>
       </c>
       <c r="Q85">
-        <v>8950</v>
+        <v>9400</v>
       </c>
       <c r="R85">
-        <v>8950</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>44</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1200</v>
       </c>
       <c r="D86">
         <v>2</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
         <v>3340</v>
       </c>
       <c r="G86">
         <v>3250</v>
       </c>
       <c r="H86">
@@ -4783,96 +4783,96 @@
       </c>
       <c r="N87">
         <v>5890</v>
       </c>
       <c r="O87">
         <v>5800</v>
       </c>
       <c r="P87">
         <v>5720</v>
       </c>
       <c r="Q87">
         <v>5630</v>
       </c>
       <c r="R87">
         <v>5630</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>47</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
-        <v>2500</v>
+        <v>2560</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>12360</v>
+        <v>13060</v>
       </c>
       <c r="G88">
-        <v>12050</v>
+        <v>12740</v>
       </c>
       <c r="H88">
-        <v>11760</v>
+        <v>12430</v>
       </c>
       <c r="I88">
-        <v>11470</v>
+        <v>12130</v>
       </c>
       <c r="J88">
-        <v>11190</v>
+        <v>11830</v>
       </c>
       <c r="K88">
-        <v>10920</v>
+        <v>11540</v>
       </c>
       <c r="L88">
-        <v>10750</v>
+        <v>11370</v>
       </c>
       <c r="M88">
-        <v>10600</v>
+        <v>11210</v>
       </c>
       <c r="N88">
-        <v>10440</v>
+        <v>11050</v>
       </c>
       <c r="O88">
-        <v>10300</v>
+        <v>10890</v>
       </c>
       <c r="P88">
-        <v>10140</v>
+        <v>10730</v>
       </c>
       <c r="Q88">
-        <v>9990</v>
+        <v>10560</v>
       </c>
       <c r="R88">
-        <v>9990</v>
+        <v>10560</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A57:R57"/>
     <mergeCell ref="A58:R58"/>
     <mergeCell ref="A59:R59"/>
     <mergeCell ref="A60:R60"/>