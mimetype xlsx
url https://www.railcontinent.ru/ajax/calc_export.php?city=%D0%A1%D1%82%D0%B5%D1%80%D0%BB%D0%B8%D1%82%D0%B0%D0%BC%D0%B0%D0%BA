--- v2 (2026-03-04)
+++ v3 (2026-05-03)
@@ -1047,96 +1047,96 @@
       </c>
       <c r="N10">
         <v>23.7</v>
       </c>
       <c r="O10">
         <v>23.3</v>
       </c>
       <c r="P10">
         <v>22.9</v>
       </c>
       <c r="Q10">
         <v>22.5</v>
       </c>
       <c r="R10">
         <v>22.5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>2600</v>
+        <v>2700</v>
       </c>
       <c r="D11">
         <v>7</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>53.0</v>
+        <v>54.8</v>
       </c>
       <c r="G11">
-        <v>51.8</v>
+        <v>53.5</v>
       </c>
       <c r="H11">
-        <v>50.6</v>
+        <v>52.2</v>
       </c>
       <c r="I11">
-        <v>49.40000000000001</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="J11">
-        <v>48.2</v>
+        <v>49.7</v>
       </c>
       <c r="K11">
-        <v>47.0</v>
+        <v>48.5</v>
       </c>
       <c r="L11">
-        <v>46.3</v>
+        <v>47.8</v>
       </c>
       <c r="M11">
-        <v>45.59999999999999</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="N11">
-        <v>44.9</v>
+        <v>46.4</v>
       </c>
       <c r="O11">
-        <v>44.2</v>
+        <v>45.7</v>
       </c>
       <c r="P11">
-        <v>43.5</v>
+        <v>45.0</v>
       </c>
       <c r="Q11">
-        <v>42.8</v>
+        <v>44.3</v>
       </c>
       <c r="R11">
-        <v>42.8</v>
+        <v>44.3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>6350</v>
       </c>
       <c r="D12">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>72.2</v>
       </c>
       <c r="G12">
         <v>71.3</v>
       </c>
       <c r="H12">
@@ -1719,96 +1719,96 @@
       </c>
       <c r="N22">
         <v>47.3</v>
       </c>
       <c r="O22">
         <v>46.6</v>
       </c>
       <c r="P22">
         <v>45.90000000000001</v>
       </c>
       <c r="Q22">
         <v>45.2</v>
       </c>
       <c r="R22">
         <v>45.2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
-        <v>2800</v>
+        <v>3600</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>45.40000000000001</v>
+        <v>48.5</v>
       </c>
       <c r="G23">
-        <v>44.3</v>
+        <v>47.3</v>
       </c>
       <c r="H23">
-        <v>43.2</v>
+        <v>46.1</v>
       </c>
       <c r="I23">
-        <v>42.1</v>
+        <v>45.0</v>
       </c>
       <c r="J23">
-        <v>41.0</v>
+        <v>43.9</v>
       </c>
       <c r="K23">
-        <v>40.0</v>
+        <v>42.9</v>
       </c>
       <c r="L23">
-        <v>39.3</v>
+        <v>42.2</v>
       </c>
       <c r="M23">
-        <v>38.7</v>
+        <v>41.5</v>
       </c>
       <c r="N23">
-        <v>38.1</v>
+        <v>40.8</v>
       </c>
       <c r="O23">
-        <v>37.5</v>
+        <v>40.1</v>
       </c>
       <c r="P23">
-        <v>37.0</v>
+        <v>39.5</v>
       </c>
       <c r="Q23">
-        <v>36.5</v>
+        <v>38.9</v>
       </c>
       <c r="R23">
-        <v>36.5</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>2850</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>60.7</v>
       </c>
       <c r="G24">
         <v>59.9</v>
       </c>
       <c r="H24">
@@ -2423,96 +2423,96 @@
       </c>
       <c r="N38">
         <v>5880</v>
       </c>
       <c r="O38">
         <v>5790</v>
       </c>
       <c r="P38">
         <v>5710</v>
       </c>
       <c r="Q38">
         <v>5620</v>
       </c>
       <c r="R38">
         <v>5620</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
-        <v>2600</v>
+        <v>2700</v>
       </c>
       <c r="D39">
         <v>7</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>13230</v>
+        <v>13710</v>
       </c>
       <c r="G39">
-        <v>12910</v>
+        <v>13390</v>
       </c>
       <c r="H39">
-        <v>12590</v>
+        <v>13050</v>
       </c>
       <c r="I39">
-        <v>12280</v>
+        <v>12730</v>
       </c>
       <c r="J39">
-        <v>11980</v>
+        <v>12430</v>
       </c>
       <c r="K39">
-        <v>11690</v>
+        <v>12120</v>
       </c>
       <c r="L39">
-        <v>11520</v>
+        <v>11940</v>
       </c>
       <c r="M39">
-        <v>11350</v>
+        <v>11770</v>
       </c>
       <c r="N39">
-        <v>11180</v>
+        <v>11590</v>
       </c>
       <c r="O39">
-        <v>11020</v>
+        <v>11420</v>
       </c>
       <c r="P39">
-        <v>10860</v>
+        <v>11260</v>
       </c>
       <c r="Q39">
-        <v>10690</v>
+        <v>11090</v>
       </c>
       <c r="R39">
-        <v>10690</v>
+        <v>11090</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>31</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
         <v>6350</v>
       </c>
       <c r="D40">
         <v>39</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
         <v>19420</v>
       </c>
       <c r="G40">
         <v>19190</v>
       </c>
       <c r="H40">
@@ -3095,96 +3095,96 @@
       </c>
       <c r="N50">
         <v>11825</v>
       </c>
       <c r="O50">
         <v>11656</v>
       </c>
       <c r="P50">
         <v>11488</v>
       </c>
       <c r="Q50">
         <v>11311</v>
       </c>
       <c r="R50">
         <v>11311</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>42</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
-        <v>2800</v>
+        <v>3600</v>
       </c>
       <c r="D51">
         <v>3</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>11280</v>
+        <v>12020</v>
       </c>
       <c r="G51">
-        <v>11010</v>
+        <v>11730</v>
       </c>
       <c r="H51">
-        <v>10740</v>
+        <v>11440</v>
       </c>
       <c r="I51">
-        <v>10470</v>
+        <v>11160</v>
       </c>
       <c r="J51">
-        <v>10220</v>
+        <v>10890</v>
       </c>
       <c r="K51">
-        <v>9980</v>
+        <v>10630</v>
       </c>
       <c r="L51">
-        <v>9820</v>
+        <v>10460</v>
       </c>
       <c r="M51">
-        <v>9680</v>
+        <v>10310</v>
       </c>
       <c r="N51">
-        <v>9530</v>
+        <v>10160</v>
       </c>
       <c r="O51">
-        <v>9390</v>
+        <v>10010</v>
       </c>
       <c r="P51">
-        <v>9260</v>
+        <v>9870</v>
       </c>
       <c r="Q51">
-        <v>9120</v>
+        <v>9720</v>
       </c>
       <c r="R51">
-        <v>9120</v>
+        <v>9720</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>43</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>2850</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>14770</v>
       </c>
       <c r="G52">
         <v>14570</v>
       </c>
       <c r="H52">
@@ -3640,87 +3640,87 @@
       </c>
       <c r="Q63">
         <v>25.6</v>
       </c>
       <c r="R63">
         <v>25.6</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
         <v>1900</v>
       </c>
       <c r="D64">
         <v>3</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="5">
-        <v>36.8</v>
+        <v>37.2</v>
       </c>
       <c r="G64">
-        <v>35.9</v>
+        <v>36.3</v>
       </c>
       <c r="H64">
-        <v>35.0</v>
+        <v>35.4</v>
       </c>
       <c r="I64">
-        <v>34.2</v>
+        <v>34.6</v>
       </c>
       <c r="J64">
-        <v>33.40000000000001</v>
+        <v>33.8</v>
       </c>
       <c r="K64">
-        <v>32.6</v>
+        <v>33</v>
       </c>
       <c r="L64">
-        <v>32.1</v>
+        <v>32.5</v>
       </c>
       <c r="M64">
-        <v>31.6</v>
+        <v>32.0</v>
       </c>
       <c r="N64">
-        <v>31.1</v>
+        <v>31.5</v>
       </c>
       <c r="O64">
-        <v>30.6</v>
+        <v>31.0</v>
       </c>
       <c r="P64">
-        <v>30.1</v>
+        <v>30.5</v>
       </c>
       <c r="Q64">
-        <v>29.9</v>
+        <v>30.0</v>
       </c>
       <c r="R64">
-        <v>29.9</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>35</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
         <v>2550</v>
       </c>
       <c r="D65">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="5">
         <v>42.1</v>
       </c>
       <c r="G65">
         <v>41.099999999999994</v>
       </c>
       <c r="H65">
@@ -3752,87 +3752,87 @@
       </c>
       <c r="Q65">
         <v>33.7</v>
       </c>
       <c r="R65">
         <v>33.7</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
         <v>2600</v>
       </c>
       <c r="D66">
         <v>7</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="5">
-        <v>60.7</v>
+        <v>61.099999999999994</v>
       </c>
       <c r="G66">
-        <v>59.2</v>
+        <v>59.60000000000001</v>
       </c>
       <c r="H66">
-        <v>57.7</v>
+        <v>58.1</v>
       </c>
       <c r="I66">
-        <v>56.3</v>
+        <v>56.7</v>
       </c>
       <c r="J66">
-        <v>55.0</v>
+        <v>55.40000000000001</v>
       </c>
       <c r="K66">
-        <v>53.7</v>
+        <v>54.1</v>
       </c>
       <c r="L66">
-        <v>52.90000000000001</v>
+        <v>53.3</v>
       </c>
       <c r="M66">
-        <v>52.1</v>
+        <v>52.5</v>
       </c>
       <c r="N66">
-        <v>51.3</v>
+        <v>51.7</v>
       </c>
       <c r="O66">
-        <v>50.5</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="P66">
-        <v>49.7</v>
+        <v>50.1</v>
       </c>
       <c r="Q66">
-        <v>49.2</v>
+        <v>49.3</v>
       </c>
       <c r="R66">
-        <v>49.2</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67">
         <v>2000</v>
       </c>
       <c r="D67">
         <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="5">
         <v>37.6</v>
       </c>
       <c r="G67">
         <v>36.7</v>
       </c>
       <c r="H67">
@@ -3911,96 +3911,96 @@
       </c>
       <c r="N68">
         <v>23.7</v>
       </c>
       <c r="O68">
         <v>23.3</v>
       </c>
       <c r="P68">
         <v>22.9</v>
       </c>
       <c r="Q68">
         <v>22.5</v>
       </c>
       <c r="R68">
         <v>22.5</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>42</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
-        <v>2750</v>
+        <v>3250</v>
       </c>
       <c r="D69">
         <v>4</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="5">
-        <v>42.3</v>
+        <v>44.4</v>
       </c>
       <c r="G69">
-        <v>41.3</v>
+        <v>43.3</v>
       </c>
       <c r="H69">
-        <v>40.3</v>
+        <v>42.2</v>
       </c>
       <c r="I69">
+        <v>41.1</v>
+      </c>
+      <c r="J69">
+        <v>40.2</v>
+      </c>
+      <c r="K69">
         <v>39.3</v>
       </c>
-      <c r="J69">
-[...2 lines deleted...]
-      <c r="K69">
+      <c r="L69">
+        <v>38.7</v>
+      </c>
+      <c r="M69">
+        <v>38.1</v>
+      </c>
+      <c r="N69">
         <v>37.5</v>
       </c>
-      <c r="L69">
+      <c r="O69">
         <v>36.90000000000001</v>
       </c>
-      <c r="M69">
+      <c r="P69">
         <v>36.3</v>
       </c>
-      <c r="N69">
+      <c r="Q69">
         <v>35.7</v>
       </c>
-      <c r="O69">
-[...7 lines deleted...]
-      </c>
       <c r="R69">
-        <v>33.90000000000001</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
         <v>1200</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="5">
         <v>13.5</v>
       </c>
       <c r="G70">
         <v>13.2</v>
       </c>
       <c r="H70">
@@ -4088,87 +4088,87 @@
       </c>
       <c r="Q71">
         <v>22.5</v>
       </c>
       <c r="R71">
         <v>22.5</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>47</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
         <v>2500</v>
       </c>
       <c r="D72">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>49.4</v>
+        <v>49.8</v>
       </c>
       <c r="G72">
-        <v>48.2</v>
+        <v>48.60000000000001</v>
       </c>
       <c r="H72">
-        <v>47.0</v>
+        <v>47.4</v>
       </c>
       <c r="I72">
-        <v>45.9</v>
+        <v>46.3</v>
       </c>
       <c r="J72">
-        <v>44.8</v>
+        <v>45.2</v>
       </c>
       <c r="K72">
-        <v>43.7</v>
+        <v>44.1</v>
       </c>
       <c r="L72">
-        <v>43.0</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="M72">
-        <v>42.3</v>
+        <v>42.7</v>
       </c>
       <c r="N72">
-        <v>41.6</v>
+        <v>42.0</v>
       </c>
       <c r="O72">
-        <v>40.9</v>
+        <v>41.3</v>
       </c>
       <c r="P72">
-        <v>40.2</v>
+        <v>40.6</v>
       </c>
       <c r="Q72">
-        <v>39.90000000000001</v>
+        <v>40.0</v>
       </c>
       <c r="R72">
-        <v>39.90000000000001</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:19" customHeight="1" ht="20">
       <c r="A76" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
@@ -4344,87 +4344,87 @@
       </c>
       <c r="Q79">
         <v>6410</v>
       </c>
       <c r="R79">
         <v>6410</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>1900</v>
       </c>
       <c r="D80">
         <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>9150</v>
+        <v>9270</v>
       </c>
       <c r="G80">
-        <v>8920</v>
+        <v>9030</v>
       </c>
       <c r="H80">
-        <v>8710</v>
+        <v>8820</v>
       </c>
       <c r="I80">
-        <v>8490</v>
+        <v>8600</v>
       </c>
       <c r="J80">
-        <v>8280</v>
+        <v>8390</v>
       </c>
       <c r="K80">
-        <v>8080</v>
+        <v>8190</v>
       </c>
       <c r="L80">
-        <v>7960</v>
+        <v>8060</v>
       </c>
       <c r="M80">
-        <v>7840</v>
+        <v>7950</v>
       </c>
       <c r="N80">
-        <v>7730</v>
+        <v>7830</v>
       </c>
       <c r="O80">
-        <v>7620</v>
+        <v>7720</v>
       </c>
       <c r="P80">
-        <v>7500</v>
+        <v>7600</v>
       </c>
       <c r="Q80">
-        <v>7460</v>
+        <v>7490</v>
       </c>
       <c r="R80">
-        <v>7460</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>35</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
         <v>2550</v>
       </c>
       <c r="D81">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
         <v>10740</v>
       </c>
       <c r="G81">
         <v>10260</v>
       </c>
       <c r="H81">
@@ -4456,87 +4456,87 @@
       </c>
       <c r="Q81">
         <v>8510</v>
       </c>
       <c r="R81">
         <v>8510</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>36</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
         <v>2600</v>
       </c>
       <c r="D82">
         <v>7</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
-        <v>15110</v>
+        <v>15230</v>
       </c>
       <c r="G82">
-        <v>14740</v>
+        <v>14850</v>
       </c>
       <c r="H82">
-        <v>14380</v>
+        <v>14490</v>
       </c>
       <c r="I82">
-        <v>14030</v>
+        <v>14140</v>
       </c>
       <c r="J82">
-        <v>13680</v>
+        <v>13790</v>
       </c>
       <c r="K82">
-        <v>13350</v>
+        <v>13460</v>
       </c>
       <c r="L82">
-        <v>13150</v>
+        <v>13250</v>
       </c>
       <c r="M82">
-        <v>12950</v>
+        <v>13060</v>
       </c>
       <c r="N82">
-        <v>12770</v>
+        <v>12870</v>
       </c>
       <c r="O82">
-        <v>12580</v>
+        <v>12680</v>
       </c>
       <c r="P82">
-        <v>12390</v>
+        <v>12490</v>
       </c>
       <c r="Q82">
-        <v>12280</v>
+        <v>12310</v>
       </c>
       <c r="R82">
-        <v>12280</v>
+        <v>12310</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>37</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
         <v>2000</v>
       </c>
       <c r="D83">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="6">
         <v>9360</v>
       </c>
       <c r="G83">
         <v>9120</v>
       </c>
       <c r="H83">
@@ -4615,96 +4615,96 @@
       </c>
       <c r="N84">
         <v>5880</v>
       </c>
       <c r="O84">
         <v>5800</v>
       </c>
       <c r="P84">
         <v>5710</v>
       </c>
       <c r="Q84">
         <v>5630</v>
       </c>
       <c r="R84">
         <v>5630</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>42</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>2750</v>
+        <v>3250</v>
       </c>
       <c r="D85">
         <v>4</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
-        <v>10490</v>
+        <v>11070</v>
       </c>
       <c r="G85">
-        <v>10220</v>
+        <v>10780</v>
       </c>
       <c r="H85">
-        <v>9980</v>
+        <v>10530</v>
       </c>
       <c r="I85">
-        <v>9730</v>
+        <v>10270</v>
       </c>
       <c r="J85">
-        <v>9500</v>
+        <v>10020</v>
       </c>
       <c r="K85">
-        <v>9260</v>
+        <v>9780</v>
       </c>
       <c r="L85">
-        <v>9120</v>
+        <v>9630</v>
       </c>
       <c r="M85">
-        <v>8990</v>
+        <v>9490</v>
       </c>
       <c r="N85">
-        <v>8860</v>
+        <v>9350</v>
       </c>
       <c r="O85">
-        <v>8730</v>
+        <v>9210</v>
       </c>
       <c r="P85">
-        <v>8610</v>
+        <v>9080</v>
       </c>
       <c r="Q85">
-        <v>8480</v>
+        <v>8950</v>
       </c>
       <c r="R85">
-        <v>8480</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>44</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1200</v>
       </c>
       <c r="D86">
         <v>2</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="6">
         <v>3340</v>
       </c>
       <c r="G86">
         <v>3250</v>
       </c>
       <c r="H86">
@@ -4792,87 +4792,87 @@
       </c>
       <c r="Q87">
         <v>5630</v>
       </c>
       <c r="R87">
         <v>5630</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>47</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
         <v>2500</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="6">
-        <v>12240</v>
+        <v>12360</v>
       </c>
       <c r="G88">
-        <v>11940</v>
+        <v>12050</v>
       </c>
       <c r="H88">
-        <v>11650</v>
+        <v>11760</v>
       </c>
       <c r="I88">
-        <v>11360</v>
+        <v>11470</v>
       </c>
       <c r="J88">
-        <v>11080</v>
+        <v>11190</v>
       </c>
       <c r="K88">
-        <v>10810</v>
+        <v>10920</v>
       </c>
       <c r="L88">
-        <v>10650</v>
+        <v>10750</v>
       </c>
       <c r="M88">
-        <v>10490</v>
+        <v>10600</v>
       </c>
       <c r="N88">
-        <v>10340</v>
+        <v>10440</v>
       </c>
       <c r="O88">
-        <v>10200</v>
+        <v>10300</v>
       </c>
       <c r="P88">
-        <v>10040</v>
+        <v>10140</v>
       </c>
       <c r="Q88">
-        <v>9960</v>
+        <v>9990</v>
       </c>
       <c r="R88">
-        <v>9960</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A57:R57"/>
     <mergeCell ref="A58:R58"/>
     <mergeCell ref="A59:R59"/>
     <mergeCell ref="A60:R60"/>