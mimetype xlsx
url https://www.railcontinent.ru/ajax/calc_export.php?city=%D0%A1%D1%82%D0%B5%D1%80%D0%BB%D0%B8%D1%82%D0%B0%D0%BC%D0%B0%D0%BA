--- v3 (2026-05-03)
+++ v4 (2026-08-03)
@@ -823,96 +823,96 @@
       </c>
       <c r="N6">
         <v>53.4</v>
       </c>
       <c r="O6">
         <v>52.8</v>
       </c>
       <c r="P6">
         <v>52.2</v>
       </c>
       <c r="Q6">
         <v>51.3</v>
       </c>
       <c r="R6">
         <v>51.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>2500</v>
+        <v>2600</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>51.4</v>
+        <v>53.8</v>
       </c>
       <c r="G7">
-        <v>50.2</v>
+        <v>52.5</v>
       </c>
       <c r="H7">
-        <v>49.0</v>
+        <v>51.3</v>
       </c>
       <c r="I7">
-        <v>47.8</v>
+        <v>50.1</v>
       </c>
       <c r="J7">
-        <v>46.59999999999999</v>
+        <v>48.9</v>
       </c>
       <c r="K7">
-        <v>45.40000000000001</v>
+        <v>47.7</v>
       </c>
       <c r="L7">
-        <v>44.7</v>
+        <v>47.0</v>
       </c>
       <c r="M7">
-        <v>44.0</v>
+        <v>46.3</v>
       </c>
       <c r="N7">
-        <v>43.3</v>
+        <v>45.6</v>
       </c>
       <c r="O7">
-        <v>42.6</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="P7">
-        <v>41.90000000000001</v>
+        <v>44.2</v>
       </c>
       <c r="Q7">
-        <v>41.3</v>
+        <v>43.5</v>
       </c>
       <c r="R7">
-        <v>41.3</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>2650</v>
       </c>
       <c r="D8">
         <v>5</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>46.2</v>
       </c>
       <c r="G8">
         <v>45.1</v>
       </c>
       <c r="H8">
@@ -1103,96 +1103,96 @@
       </c>
       <c r="N11">
         <v>46.4</v>
       </c>
       <c r="O11">
         <v>45.7</v>
       </c>
       <c r="P11">
         <v>45.0</v>
       </c>
       <c r="Q11">
         <v>44.3</v>
       </c>
       <c r="R11">
         <v>44.3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>6350</v>
+        <v>6650</v>
       </c>
       <c r="D12">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>72.2</v>
+        <v>73.7</v>
       </c>
       <c r="G12">
-        <v>71.3</v>
+        <v>73</v>
       </c>
       <c r="H12">
-        <v>70.40000000000001</v>
+        <v>72.0</v>
       </c>
       <c r="I12">
-        <v>69.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="J12">
-        <v>68.59999999999999</v>
+        <v>70.19999999999999</v>
       </c>
       <c r="K12">
-        <v>67.7</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="L12">
+        <v>68.8</v>
+      </c>
+      <c r="M12">
+        <v>68.19999999999999</v>
+      </c>
+      <c r="N12">
+        <v>67.5</v>
+      </c>
+      <c r="O12">
         <v>67.099999999999994</v>
       </c>
-      <c r="M12">
-[...7 lines deleted...]
-      </c>
       <c r="P12">
-        <v>64.7</v>
+        <v>66.7</v>
       </c>
       <c r="Q12">
-        <v>64.3</v>
+        <v>66.3</v>
       </c>
       <c r="R12">
-        <v>64.3</v>
+        <v>66.3</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>3000</v>
       </c>
       <c r="D13">
         <v>3</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>45.8</v>
       </c>
       <c r="G13">
         <v>44.7</v>
       </c>
       <c r="H13">
@@ -1327,208 +1327,208 @@
       </c>
       <c r="N15">
         <v>37.2</v>
       </c>
       <c r="O15">
         <v>36.6</v>
       </c>
       <c r="P15">
         <v>36.0</v>
       </c>
       <c r="Q15">
         <v>35.3</v>
       </c>
       <c r="R15">
         <v>35.3</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D16">
         <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>51.6</v>
+        <v>54.40000000000001</v>
       </c>
       <c r="G16">
-        <v>50.4</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="H16">
+        <v>51.8</v>
+      </c>
+      <c r="I16">
+        <v>50.5</v>
+      </c>
+      <c r="J16">
         <v>49.2</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>48.0</v>
       </c>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
       <c r="L16">
-        <v>45.0</v>
+        <v>47.2</v>
       </c>
       <c r="M16">
-        <v>44.3</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="N16">
-        <v>43.6</v>
+        <v>45.59999999999999</v>
       </c>
       <c r="O16">
-        <v>42.9</v>
+        <v>44.8</v>
       </c>
       <c r="P16">
-        <v>42.3</v>
+        <v>44.1</v>
       </c>
       <c r="Q16">
-        <v>41.7</v>
+        <v>43.5</v>
       </c>
       <c r="R16">
-        <v>41.7</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2520</v>
       </c>
       <c r="D17">
         <v>7</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>56.2</v>
+        <v>58.3</v>
       </c>
       <c r="G17">
-        <v>54.9</v>
+        <v>56.9</v>
       </c>
       <c r="H17">
-        <v>53.6</v>
+        <v>55.5</v>
       </c>
       <c r="I17">
-        <v>52.3</v>
+        <v>54.2</v>
       </c>
       <c r="J17">
-        <v>51.0</v>
+        <v>52.9</v>
       </c>
       <c r="K17">
-        <v>49.7</v>
+        <v>51.6</v>
       </c>
       <c r="L17">
-        <v>49.0</v>
+        <v>50.8</v>
       </c>
       <c r="M17">
-        <v>48.3</v>
+        <v>50.0</v>
       </c>
       <c r="N17">
-        <v>47.6</v>
+        <v>49.3</v>
       </c>
       <c r="O17">
-        <v>46.90000000000001</v>
+        <v>48.6</v>
       </c>
       <c r="P17">
-        <v>46.2</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="Q17">
-        <v>45.5</v>
+        <v>47.2</v>
       </c>
       <c r="R17">
-        <v>45.5</v>
+        <v>47.2</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>2300</v>
       </c>
       <c r="D18">
         <v>7</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>50.4</v>
+        <v>51.9</v>
       </c>
       <c r="G18">
-        <v>49.2</v>
+        <v>50.7</v>
       </c>
       <c r="H18">
-        <v>48.0</v>
+        <v>49.5</v>
       </c>
       <c r="I18">
-        <v>46.8</v>
+        <v>48.3</v>
       </c>
       <c r="J18">
-        <v>45.7</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="K18">
-        <v>44.6</v>
+        <v>45.90000000000001</v>
       </c>
       <c r="L18">
-        <v>43.9</v>
+        <v>45.2</v>
       </c>
       <c r="M18">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="N18">
-        <v>42.6</v>
+        <v>43.8</v>
       </c>
       <c r="O18">
-        <v>42.0</v>
+        <v>43.1</v>
       </c>
       <c r="P18">
-        <v>41.40000000000001</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="Q18">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
       <c r="R18">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>2840</v>
       </c>
       <c r="D19">
         <v>5</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>49.5</v>
       </c>
       <c r="G19">
         <v>48.3</v>
       </c>
       <c r="H19">
@@ -1560,199 +1560,199 @@
       </c>
       <c r="Q19">
         <v>40.3</v>
       </c>
       <c r="R19">
         <v>40.3</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
         <v>1850</v>
       </c>
       <c r="D20">
         <v>2</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>26.7</v>
+        <v>27.1</v>
       </c>
       <c r="G20">
-        <v>26.1</v>
+        <v>26.5</v>
       </c>
       <c r="H20">
-        <v>25.5</v>
+        <v>25.9</v>
       </c>
       <c r="I20">
-        <v>24.9</v>
+        <v>25.3</v>
       </c>
       <c r="J20">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
       <c r="K20">
+        <v>24.1</v>
+      </c>
+      <c r="L20">
         <v>23.7</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>23.3</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>22.9</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>22.5</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>22.1</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>21.7</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
-        <v>21.3</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>2450</v>
       </c>
       <c r="D21">
         <v>7</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>50.0</v>
+        <v>51.7</v>
       </c>
       <c r="G21">
-        <v>48.8</v>
+        <v>50.5</v>
       </c>
       <c r="H21">
-        <v>47.6</v>
+        <v>49.3</v>
       </c>
       <c r="I21">
-        <v>46.5</v>
+        <v>48.1</v>
       </c>
       <c r="J21">
-        <v>45.4</v>
+        <v>46.9</v>
       </c>
       <c r="K21">
+        <v>45.7</v>
+      </c>
+      <c r="L21">
+        <v>45.0</v>
+      </c>
+      <c r="M21">
         <v>44.3</v>
       </c>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
       <c r="N21">
-        <v>42.4</v>
+        <v>43.6</v>
       </c>
       <c r="O21">
-        <v>41.8</v>
+        <v>42.90000000000001</v>
       </c>
       <c r="P21">
-        <v>41.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q21">
-        <v>40.59999999999999</v>
+        <v>41.5</v>
       </c>
       <c r="R21">
-        <v>40.59999999999999</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>2500</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>55.9</v>
+        <v>77.3</v>
       </c>
       <c r="G22">
-        <v>54.6</v>
+        <v>75.5</v>
       </c>
       <c r="H22">
-        <v>53.3</v>
+        <v>73.7</v>
       </c>
       <c r="I22">
-        <v>52.0</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="J22">
-        <v>50.7</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K22">
-        <v>49.40000000000001</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="L22">
-        <v>48.7</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="M22">
-        <v>48.0</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="N22">
-        <v>47.3</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="O22">
-        <v>46.6</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="P22">
-        <v>45.90000000000001</v>
+        <v>63.40000000000001</v>
       </c>
       <c r="Q22">
-        <v>45.2</v>
+        <v>62.4</v>
       </c>
       <c r="R22">
-        <v>45.2</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3600</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
         <v>48.5</v>
       </c>
       <c r="G23">
         <v>47.3</v>
       </c>
       <c r="H23">
@@ -2199,96 +2199,96 @@
       </c>
       <c r="N34">
         <v>12940</v>
       </c>
       <c r="O34">
         <v>12790</v>
       </c>
       <c r="P34">
         <v>12650</v>
       </c>
       <c r="Q34">
         <v>12450</v>
       </c>
       <c r="R34">
         <v>12450</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35">
-        <v>2500</v>
+        <v>2600</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>12770</v>
+        <v>13470</v>
       </c>
       <c r="G35">
-        <v>12470</v>
+        <v>13140</v>
       </c>
       <c r="H35">
-        <v>12160</v>
+        <v>12820</v>
       </c>
       <c r="I35">
-        <v>11860</v>
+        <v>12500</v>
       </c>
       <c r="J35">
-        <v>11570</v>
+        <v>12200</v>
       </c>
       <c r="K35">
-        <v>11290</v>
+        <v>11900</v>
       </c>
       <c r="L35">
-        <v>11120</v>
+        <v>11730</v>
       </c>
       <c r="M35">
-        <v>10960</v>
+        <v>11550</v>
       </c>
       <c r="N35">
-        <v>10790</v>
+        <v>11380</v>
       </c>
       <c r="O35">
-        <v>10640</v>
+        <v>11220</v>
       </c>
       <c r="P35">
-        <v>10480</v>
+        <v>11060</v>
       </c>
       <c r="Q35">
-        <v>10320</v>
+        <v>10890</v>
       </c>
       <c r="R35">
-        <v>10320</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>27</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
         <v>2650</v>
       </c>
       <c r="D36">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>11690</v>
       </c>
       <c r="G36">
         <v>11410</v>
       </c>
       <c r="H36">
@@ -2479,96 +2479,96 @@
       </c>
       <c r="N39">
         <v>11590</v>
       </c>
       <c r="O39">
         <v>11420</v>
       </c>
       <c r="P39">
         <v>11260</v>
       </c>
       <c r="Q39">
         <v>11090</v>
       </c>
       <c r="R39">
         <v>11090</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>31</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
-        <v>6350</v>
+        <v>6650</v>
       </c>
       <c r="D40">
         <v>39</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>19420</v>
+        <v>19870</v>
       </c>
       <c r="G40">
-        <v>19190</v>
+        <v>19640</v>
       </c>
       <c r="H40">
+        <v>19400</v>
+      </c>
+      <c r="I40">
+        <v>19170</v>
+      </c>
+      <c r="J40">
         <v>18950</v>
       </c>
-      <c r="I40">
-[...4 lines deleted...]
-      </c>
       <c r="K40">
-        <v>18280</v>
+        <v>18730</v>
       </c>
       <c r="L40">
-        <v>18130</v>
+        <v>18580</v>
       </c>
       <c r="M40">
-        <v>17980</v>
+        <v>18430</v>
       </c>
       <c r="N40">
-        <v>17830</v>
+        <v>18180</v>
       </c>
       <c r="O40">
-        <v>17690</v>
+        <v>18090</v>
       </c>
       <c r="P40">
-        <v>17550</v>
+        <v>18000</v>
       </c>
       <c r="Q40">
-        <v>17350</v>
+        <v>17900</v>
       </c>
       <c r="R40">
-        <v>17350</v>
+        <v>17900</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>32</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>3000</v>
       </c>
       <c r="D41">
         <v>3</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>11450</v>
       </c>
       <c r="G41">
         <v>11170</v>
       </c>
       <c r="H41">
@@ -2703,208 +2703,208 @@
       </c>
       <c r="N43">
         <v>9330</v>
       </c>
       <c r="O43">
         <v>9190</v>
       </c>
       <c r="P43">
         <v>9000</v>
       </c>
       <c r="Q43">
         <v>8800</v>
       </c>
       <c r="R43">
         <v>8800</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>35</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
-        <v>2750</v>
+        <v>2800</v>
       </c>
       <c r="D44">
         <v>5</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>12900</v>
+        <v>13440</v>
       </c>
       <c r="G44">
-        <v>12590</v>
+        <v>13120</v>
       </c>
       <c r="H44">
-        <v>12280</v>
+        <v>12800</v>
       </c>
       <c r="I44">
-        <v>11970</v>
+        <v>12480</v>
       </c>
       <c r="J44">
-        <v>11690</v>
+        <v>12180</v>
       </c>
       <c r="K44">
-        <v>11410</v>
+        <v>11890</v>
       </c>
       <c r="L44">
-        <v>11230</v>
+        <v>11700</v>
       </c>
       <c r="M44">
-        <v>11070</v>
+        <v>11540</v>
       </c>
       <c r="N44">
-        <v>10900</v>
+        <v>11360</v>
       </c>
       <c r="O44">
-        <v>10740</v>
+        <v>11200</v>
       </c>
       <c r="P44">
-        <v>10590</v>
+        <v>11030</v>
       </c>
       <c r="Q44">
-        <v>10430</v>
+        <v>10870</v>
       </c>
       <c r="R44">
-        <v>10430</v>
+        <v>10870</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
         <v>2520</v>
       </c>
       <c r="D45">
         <v>7</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>14090</v>
+        <v>14590</v>
       </c>
       <c r="G45">
-        <v>13750</v>
+        <v>14240</v>
       </c>
       <c r="H45">
-        <v>13410</v>
+        <v>13890</v>
       </c>
       <c r="I45">
-        <v>13080</v>
+        <v>13550</v>
       </c>
       <c r="J45">
-        <v>12760</v>
+        <v>13220</v>
       </c>
       <c r="K45">
-        <v>12450</v>
+        <v>12900</v>
       </c>
       <c r="L45">
-        <v>12270</v>
+        <v>12710</v>
       </c>
       <c r="M45">
-        <v>12090</v>
+        <v>12520</v>
       </c>
       <c r="N45">
-        <v>11900</v>
+        <v>12330</v>
       </c>
       <c r="O45">
-        <v>11730</v>
+        <v>12160</v>
       </c>
       <c r="P45">
-        <v>11570</v>
+        <v>11980</v>
       </c>
       <c r="Q45">
-        <v>11390</v>
+        <v>11800</v>
       </c>
       <c r="R45">
-        <v>11390</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>37</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
         <v>2300</v>
       </c>
       <c r="D46">
         <v>7</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>12630</v>
+        <v>12880</v>
       </c>
       <c r="G46">
-        <v>12330</v>
+        <v>12580</v>
       </c>
       <c r="H46">
-        <v>12020</v>
+        <v>12260</v>
       </c>
       <c r="I46">
-        <v>11730</v>
+        <v>11960</v>
       </c>
       <c r="J46">
-        <v>11440</v>
+        <v>11670</v>
       </c>
       <c r="K46">
-        <v>11160</v>
+        <v>11390</v>
       </c>
       <c r="L46">
-        <v>11000</v>
+        <v>11220</v>
       </c>
       <c r="M46">
-        <v>10830</v>
+        <v>11050</v>
       </c>
       <c r="N46">
-        <v>10670</v>
+        <v>10890</v>
       </c>
       <c r="O46">
-        <v>10520</v>
+        <v>10730</v>
       </c>
       <c r="P46">
-        <v>10370</v>
+        <v>10580</v>
       </c>
       <c r="Q46">
-        <v>10210</v>
+        <v>10420</v>
       </c>
       <c r="R46">
-        <v>10210</v>
+        <v>10420</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>38</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
         <v>2840</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>12470</v>
       </c>
       <c r="G47">
         <v>12170</v>
       </c>
       <c r="H47">
@@ -2936,199 +2936,199 @@
       </c>
       <c r="Q47">
         <v>10080</v>
       </c>
       <c r="R47">
         <v>10080</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>39</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
         <v>1850</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>6600</v>
+        <v>6740</v>
       </c>
       <c r="G48">
-        <v>6440</v>
+        <v>6570</v>
       </c>
       <c r="H48">
-        <v>6280</v>
+        <v>6410</v>
       </c>
       <c r="I48">
-        <v>6120</v>
+        <v>6250</v>
       </c>
       <c r="J48">
-        <v>5980</v>
+        <v>6100</v>
       </c>
       <c r="K48">
-        <v>5840</v>
+        <v>5960</v>
       </c>
       <c r="L48">
-        <v>5740</v>
+        <v>5860</v>
       </c>
       <c r="M48">
-        <v>5660</v>
+        <v>5780</v>
       </c>
       <c r="N48">
-        <v>5580</v>
+        <v>5690</v>
       </c>
       <c r="O48">
-        <v>5500</v>
+        <v>5610</v>
       </c>
       <c r="P48">
-        <v>5420</v>
+        <v>5530</v>
       </c>
       <c r="Q48">
-        <v>5340</v>
+        <v>5450</v>
       </c>
       <c r="R48">
-        <v>5340</v>
+        <v>5450</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>40</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
         <v>2450</v>
       </c>
       <c r="D49">
         <v>7</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>12540</v>
+        <v>13040</v>
       </c>
       <c r="G49">
-        <v>12250</v>
+        <v>12730</v>
       </c>
       <c r="H49">
-        <v>11940</v>
+        <v>12410</v>
       </c>
       <c r="I49">
-        <v>11650</v>
+        <v>12110</v>
       </c>
       <c r="J49">
-        <v>11370</v>
+        <v>11810</v>
       </c>
       <c r="K49">
-        <v>11090</v>
+        <v>11530</v>
       </c>
       <c r="L49">
-        <v>10920</v>
+        <v>11360</v>
       </c>
       <c r="M49">
-        <v>10760</v>
+        <v>11190</v>
       </c>
       <c r="N49">
-        <v>10600</v>
+        <v>11020</v>
       </c>
       <c r="O49">
-        <v>10450</v>
+        <v>10860</v>
       </c>
       <c r="P49">
-        <v>10300</v>
+        <v>10710</v>
       </c>
       <c r="Q49">
-        <v>10140</v>
+        <v>10540</v>
       </c>
       <c r="R49">
-        <v>10140</v>
+        <v>10540</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>41</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>2500</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>13993</v>
+        <v>19300</v>
       </c>
       <c r="G50">
-        <v>13659</v>
+        <v>18840</v>
       </c>
       <c r="H50">
-        <v>13319</v>
+        <v>18370</v>
       </c>
       <c r="I50">
-        <v>12992</v>
+        <v>17920</v>
       </c>
       <c r="J50">
-        <v>12679</v>
+        <v>17490</v>
       </c>
       <c r="K50">
-        <v>12369</v>
+        <v>17060</v>
       </c>
       <c r="L50">
-        <v>12186</v>
+        <v>16810</v>
       </c>
       <c r="M50">
-        <v>12005</v>
+        <v>16560</v>
       </c>
       <c r="N50">
-        <v>11825</v>
+        <v>16310</v>
       </c>
       <c r="O50">
-        <v>11656</v>
+        <v>16070</v>
       </c>
       <c r="P50">
-        <v>11488</v>
+        <v>15840</v>
       </c>
       <c r="Q50">
-        <v>11311</v>
+        <v>15600</v>
       </c>
       <c r="R50">
-        <v>11311</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>42</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>3600</v>
       </c>
       <c r="D51">
         <v>3</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>12020</v>
       </c>
       <c r="G51">
         <v>11730</v>
       </c>
       <c r="H51">
@@ -3584,87 +3584,87 @@
       </c>
       <c r="Q62">
         <v>23.2</v>
       </c>
       <c r="R62">
         <v>23.2</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
         <v>26</v>
       </c>
       <c r="C63">
         <v>1950</v>
       </c>
       <c r="D63">
         <v>3</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="5">
-        <v>31.5</v>
+        <v>32.0</v>
       </c>
       <c r="G63">
-        <v>30.8</v>
+        <v>31.2</v>
       </c>
       <c r="H63">
-        <v>30.1</v>
+        <v>30.5</v>
       </c>
       <c r="I63">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="J63">
-        <v>28.7</v>
+        <v>29.1</v>
       </c>
       <c r="K63">
-        <v>28</v>
+        <v>28.4</v>
       </c>
       <c r="L63">
+        <v>28.0</v>
+      </c>
+      <c r="M63">
         <v>27.6</v>
       </c>
-      <c r="M63">
+      <c r="N63">
         <v>27.2</v>
       </c>
-      <c r="N63">
+      <c r="O63">
         <v>26.8</v>
       </c>
-      <c r="O63">
+      <c r="P63">
         <v>26.4</v>
       </c>
-      <c r="P63">
-[...1 lines deleted...]
-      </c>
       <c r="Q63">
-        <v>25.6</v>
+        <v>26.0</v>
       </c>
       <c r="R63">
-        <v>25.6</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
         <v>1900</v>
       </c>
       <c r="D64">
         <v>3</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="5">
         <v>37.2</v>
       </c>
       <c r="G64">
         <v>36.3</v>
       </c>
       <c r="H64">
@@ -3864,87 +3864,87 @@
       </c>
       <c r="Q67">
         <v>30.3</v>
       </c>
       <c r="R67">
         <v>30.3</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>39</v>
       </c>
       <c r="B68" t="s">
         <v>26</v>
       </c>
       <c r="C68">
         <v>1900</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="5">
-        <v>28.0</v>
+        <v>28.6</v>
       </c>
       <c r="G68">
-        <v>27.3</v>
+        <v>27.9</v>
       </c>
       <c r="H68">
-        <v>26.7</v>
+        <v>27.2</v>
       </c>
       <c r="I68">
-        <v>26.1</v>
+        <v>26.6</v>
       </c>
       <c r="J68">
-        <v>25.5</v>
+        <v>26.0</v>
       </c>
       <c r="K68">
-        <v>24.9</v>
+        <v>25.4</v>
       </c>
       <c r="L68">
-        <v>24.5</v>
+        <v>25.0</v>
       </c>
       <c r="M68">
-        <v>24.1</v>
+        <v>24.6</v>
       </c>
       <c r="N68">
-        <v>23.7</v>
+        <v>24.2</v>
       </c>
       <c r="O68">
-        <v>23.3</v>
+        <v>23.8</v>
       </c>
       <c r="P68">
-        <v>22.9</v>
+        <v>23.4</v>
       </c>
       <c r="Q68">
-        <v>22.5</v>
+        <v>23.0</v>
       </c>
       <c r="R68">
-        <v>22.5</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>42</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
         <v>3250</v>
       </c>
       <c r="D69">
         <v>4</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="5">
         <v>44.4</v>
       </c>
       <c r="G69">
         <v>43.3</v>
       </c>
       <c r="H69">
@@ -4288,87 +4288,87 @@
       </c>
       <c r="Q78">
         <v>5810</v>
       </c>
       <c r="R78">
         <v>5810</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>29</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
         <v>1950</v>
       </c>
       <c r="D79">
         <v>3</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>7930</v>
+        <v>8060</v>
       </c>
       <c r="G79">
-        <v>7730</v>
+        <v>7850</v>
       </c>
       <c r="H79">
-        <v>7550</v>
+        <v>7670</v>
       </c>
       <c r="I79">
-        <v>7360</v>
+        <v>7480</v>
       </c>
       <c r="J79">
-        <v>7180</v>
+        <v>7290</v>
       </c>
       <c r="K79">
+        <v>7120</v>
+      </c>
+      <c r="L79">
         <v>7010</v>
       </c>
-      <c r="L79">
-[...1 lines deleted...]
-      </c>
       <c r="M79">
-        <v>6800</v>
+        <v>6910</v>
       </c>
       <c r="N79">
-        <v>6700</v>
+        <v>6810</v>
       </c>
       <c r="O79">
-        <v>6600</v>
+        <v>6710</v>
       </c>
       <c r="P79">
+        <v>6610</v>
+      </c>
+      <c r="Q79">
         <v>6510</v>
       </c>
-      <c r="Q79">
-[...1 lines deleted...]
-      </c>
       <c r="R79">
-        <v>6410</v>
+        <v>6510</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>1900</v>
       </c>
       <c r="D80">
         <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
         <v>9270</v>
       </c>
       <c r="G80">
         <v>9030</v>
       </c>
       <c r="H80">
@@ -4568,87 +4568,87 @@
       </c>
       <c r="Q83">
         <v>7570</v>
       </c>
       <c r="R83">
         <v>7570</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>39</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
         <v>1900</v>
       </c>
       <c r="D84">
         <v>3</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="6">
-        <v>6960</v>
+        <v>7100</v>
       </c>
       <c r="G84">
-        <v>6780</v>
+        <v>6920</v>
       </c>
       <c r="H84">
-        <v>6630</v>
+        <v>6760</v>
       </c>
       <c r="I84">
-        <v>6460</v>
+        <v>6590</v>
       </c>
       <c r="J84">
-        <v>6300</v>
+        <v>6430</v>
       </c>
       <c r="K84">
-        <v>6150</v>
+        <v>6270</v>
       </c>
       <c r="L84">
-        <v>6050</v>
+        <v>6170</v>
       </c>
       <c r="M84">
-        <v>5970</v>
+        <v>6090</v>
       </c>
       <c r="N84">
-        <v>5880</v>
+        <v>6000</v>
       </c>
       <c r="O84">
-        <v>5800</v>
+        <v>5910</v>
       </c>
       <c r="P84">
-        <v>5710</v>
+        <v>5820</v>
       </c>
       <c r="Q84">
-        <v>5630</v>
+        <v>5740</v>
       </c>
       <c r="R84">
-        <v>5630</v>
+        <v>5740</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>42</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
         <v>3250</v>
       </c>
       <c r="D85">
         <v>4</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="6">
         <v>11070</v>
       </c>
       <c r="G85">
         <v>10780</v>
       </c>
       <c r="H85">