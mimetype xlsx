--- v6 (2026-09-14)
+++ v7 (2026-10-31)
@@ -830,113 +830,113 @@
       <c r="H6">
         <v>55.8</v>
       </c>
       <c r="I6">
         <v>55.5</v>
       </c>
       <c r="J6">
         <v>55.1</v>
       </c>
       <c r="K6">
         <v>54.5</v>
       </c>
       <c r="L6">
         <v>53.8</v>
       </c>
       <c r="M6">
         <v>53.0</v>
       </c>
       <c r="N6">
         <v>52.59999999999999</v>
       </c>
       <c r="O6">
         <v>52.4</v>
       </c>
       <c r="P6">
-        <v>52</v>
+        <v>52.2</v>
       </c>
       <c r="Q6">
-        <v>51.5</v>
+        <v>52.2</v>
       </c>
       <c r="R6">
-        <v>51.5</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>49.3</v>
+        <v>50.5</v>
       </c>
       <c r="G7">
-        <v>48.7</v>
+        <v>49.9</v>
       </c>
       <c r="H7">
-        <v>48.1</v>
+        <v>49.2</v>
       </c>
       <c r="I7">
-        <v>47.5</v>
+        <v>48.5</v>
       </c>
       <c r="J7">
-        <v>46.8</v>
+        <v>47.8</v>
       </c>
       <c r="K7">
+        <v>47.2</v>
+      </c>
+      <c r="L7">
+        <v>46.7</v>
+      </c>
+      <c r="M7">
         <v>46.2</v>
       </c>
-      <c r="L7">
-[...4 lines deleted...]
-      </c>
       <c r="N7">
-        <v>44.8</v>
+        <v>45.8</v>
       </c>
       <c r="O7">
-        <v>44.5</v>
+        <v>45.5</v>
       </c>
       <c r="P7">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q7">
-        <v>43.7</v>
+        <v>44.7</v>
       </c>
       <c r="R7">
-        <v>43.7</v>
+        <v>44.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>2400</v>
       </c>
       <c r="D8">
         <v>7</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>41.7</v>
       </c>
       <c r="G8">
         <v>41.3</v>
       </c>
       <c r="H8">
@@ -1015,96 +1015,96 @@
       </c>
       <c r="N9">
         <v>19.3</v>
       </c>
       <c r="O9">
         <v>19.2</v>
       </c>
       <c r="P9">
         <v>19.2</v>
       </c>
       <c r="Q9">
         <v>19.2</v>
       </c>
       <c r="R9">
         <v>19.2</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>50.3</v>
+        <v>52.9</v>
       </c>
       <c r="G10">
-        <v>49.7</v>
+        <v>52.2</v>
       </c>
       <c r="H10">
-        <v>49.0</v>
+        <v>51.5</v>
       </c>
       <c r="I10">
+        <v>50.8</v>
+      </c>
+      <c r="J10">
+        <v>50.0</v>
+      </c>
+      <c r="K10">
+        <v>49.3</v>
+      </c>
+      <c r="L10">
+        <v>48.8</v>
+      </c>
+      <c r="M10">
         <v>48.3</v>
       </c>
-      <c r="J10">
-[...10 lines deleted...]
-      </c>
       <c r="N10">
-        <v>45.59999999999999</v>
+        <v>47.9</v>
       </c>
       <c r="O10">
-        <v>45.3</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="P10">
-        <v>44.8</v>
+        <v>47.1</v>
       </c>
       <c r="Q10">
-        <v>44.5</v>
+        <v>46.8</v>
       </c>
       <c r="R10">
-        <v>44.5</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>2460</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>55.2</v>
       </c>
       <c r="G11">
         <v>54.3</v>
       </c>
       <c r="H11">
@@ -1416,143 +1416,143 @@
       </c>
       <c r="Q16">
         <v>38.5</v>
       </c>
       <c r="R16">
         <v>38.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2270</v>
       </c>
       <c r="D17">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>53.8</v>
+        <v>56.59999999999999</v>
       </c>
       <c r="G17">
-        <v>53.099999999999994</v>
+        <v>55.9</v>
       </c>
       <c r="H17">
-        <v>52.3</v>
+        <v>55.1</v>
       </c>
       <c r="I17">
-        <v>51.6</v>
+        <v>54.3</v>
       </c>
       <c r="J17">
-        <v>50.8</v>
+        <v>53.40000000000001</v>
       </c>
       <c r="K17">
-        <v>50.099999999999994</v>
+        <v>52.59999999999999</v>
       </c>
       <c r="L17">
+        <v>52.0</v>
+      </c>
+      <c r="M17">
+        <v>51.40000000000001</v>
+      </c>
+      <c r="N17">
+        <v>50.9</v>
+      </c>
+      <c r="O17">
+        <v>50.5</v>
+      </c>
+      <c r="P17">
+        <v>49.9</v>
+      </c>
+      <c r="Q17">
         <v>49.5</v>
       </c>
-      <c r="M17">
-[...13 lines deleted...]
-      </c>
       <c r="R17">
-        <v>47.4</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>2050</v>
       </c>
       <c r="D18">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>47.4</v>
+        <v>48.9</v>
       </c>
       <c r="G18">
-        <v>46.9</v>
+        <v>48.3</v>
       </c>
       <c r="H18">
-        <v>46.3</v>
+        <v>47.7</v>
       </c>
       <c r="I18">
-        <v>45.7</v>
+        <v>47.1</v>
       </c>
       <c r="J18">
-        <v>45.0</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="K18">
+        <v>45.8</v>
+      </c>
+      <c r="L18">
+        <v>45.3</v>
+      </c>
+      <c r="M18">
+        <v>44.8</v>
+      </c>
+      <c r="N18">
         <v>44.4</v>
       </c>
-      <c r="L18">
-[...7 lines deleted...]
-      </c>
       <c r="O18">
-        <v>42.7</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="P18">
-        <v>42.2</v>
+        <v>43.6</v>
       </c>
       <c r="Q18">
-        <v>41.9</v>
+        <v>43.3</v>
       </c>
       <c r="R18">
-        <v>41.9</v>
+        <v>43.3</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>2400</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>27.7</v>
       </c>
       <c r="G19">
         <v>27.7</v>
       </c>
       <c r="H19">
@@ -1584,87 +1584,87 @@
       </c>
       <c r="Q19">
         <v>26.4</v>
       </c>
       <c r="R19">
         <v>26.4</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
         <v>2430</v>
       </c>
       <c r="D20">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>48.4</v>
+        <v>49.9</v>
       </c>
       <c r="G20">
-        <v>47.9</v>
+        <v>49.3</v>
       </c>
       <c r="H20">
+        <v>48.6</v>
+      </c>
+      <c r="I20">
+        <v>48</v>
+      </c>
+      <c r="J20">
         <v>47.3</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>46.7</v>
       </c>
-      <c r="J20">
-[...4 lines deleted...]
-      </c>
       <c r="L20">
-        <v>44.9</v>
+        <v>46.2</v>
       </c>
       <c r="M20">
-        <v>44.40000000000001</v>
+        <v>45.7</v>
       </c>
       <c r="N20">
-        <v>44.0</v>
+        <v>45.3</v>
       </c>
       <c r="O20">
-        <v>43.7</v>
+        <v>45.0</v>
       </c>
       <c r="P20">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="Q20">
-        <v>42.9</v>
+        <v>44.2</v>
       </c>
       <c r="R20">
-        <v>42.9</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>2200</v>
       </c>
       <c r="D21">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>47.2</v>
       </c>
       <c r="G21">
         <v>46.7</v>
       </c>
       <c r="H21">
@@ -1687,152 +1687,152 @@
       </c>
       <c r="N21">
         <v>42.8</v>
       </c>
       <c r="O21">
         <v>42.5</v>
       </c>
       <c r="P21">
         <v>42</v>
       </c>
       <c r="Q21">
         <v>41.7</v>
       </c>
       <c r="R21">
         <v>41.7</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
-        <v>2250</v>
+        <v>2600</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>72.8</v>
       </c>
       <c r="G22">
         <v>71.7</v>
       </c>
       <c r="H22">
-        <v>70.5</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="I22">
+        <v>70</v>
+      </c>
+      <c r="J22">
         <v>69.3</v>
       </c>
-      <c r="J22">
+      <c r="K22">
+        <v>68.7</v>
+      </c>
+      <c r="L22">
         <v>68.0</v>
       </c>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
       <c r="M22">
-        <v>65.3</v>
+        <v>67.3</v>
       </c>
       <c r="N22">
-        <v>64.59999999999999</v>
+        <v>66.7</v>
       </c>
       <c r="O22">
-        <v>64.0</v>
+        <v>66.2</v>
       </c>
       <c r="P22">
-        <v>63.2</v>
+        <v>65.5</v>
       </c>
       <c r="Q22">
-        <v>62.6</v>
+        <v>65</v>
       </c>
       <c r="R22">
-        <v>62.6</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
-        <v>3000</v>
+        <v>3800</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>93.0</v>
+        <v>96.2</v>
       </c>
       <c r="G23">
-        <v>91.40000000000001</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="H23">
-        <v>89.7</v>
+        <v>92.69999999999999</v>
       </c>
       <c r="I23">
-        <v>88</v>
+        <v>91.0</v>
       </c>
       <c r="J23">
-        <v>86.2</v>
+        <v>89.2</v>
       </c>
       <c r="K23">
-        <v>84.7</v>
+        <v>87.5</v>
       </c>
       <c r="L23">
-        <v>83.7</v>
+        <v>86.3</v>
       </c>
       <c r="M23">
-        <v>82.7</v>
+        <v>85.3</v>
       </c>
       <c r="N23">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="O23">
+        <v>83.59999999999999</v>
+      </c>
+      <c r="P23">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="Q23">
         <v>81.8</v>
       </c>
-      <c r="O23">
-[...7 lines deleted...]
-      </c>
       <c r="R23">
-        <v>79.2</v>
+        <v>81.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
         <v>2490</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>47.5</v>
       </c>
       <c r="G24">
         <v>47.0</v>
       </c>
       <c r="H24">
@@ -1855,96 +1855,96 @@
       </c>
       <c r="N24">
         <v>43.099999999999994</v>
       </c>
       <c r="O24">
         <v>42.8</v>
       </c>
       <c r="P24">
         <v>42.3</v>
       </c>
       <c r="Q24">
         <v>42</v>
       </c>
       <c r="R24">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>2660</v>
+        <v>3160</v>
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>48.8</v>
+        <v>49.5</v>
       </c>
       <c r="G25">
-        <v>48.0</v>
+        <v>48.7</v>
       </c>
       <c r="H25">
-        <v>47.099999999999994</v>
+        <v>47.8</v>
       </c>
       <c r="I25">
-        <v>46.2</v>
+        <v>46.9</v>
       </c>
       <c r="J25">
-        <v>45.4</v>
+        <v>46.1</v>
       </c>
       <c r="K25">
-        <v>44.5</v>
+        <v>45.2</v>
       </c>
       <c r="L25">
+        <v>44.7</v>
+      </c>
+      <c r="M25">
         <v>44.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43.3</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>42.8</v>
+      </c>
+      <c r="P25">
+        <v>42.4</v>
+      </c>
+      <c r="Q25">
         <v>42.099999999999994</v>
       </c>
-      <c r="P25">
-[...4 lines deleted...]
-      </c>
       <c r="R25">
-        <v>41.4</v>
+        <v>42.099999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
         <v>2760</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>35.7</v>
       </c>
       <c r="G26">
         <v>35.2</v>
       </c>
       <c r="H26">
@@ -1967,96 +1967,96 @@
       </c>
       <c r="N26">
         <v>31.9</v>
       </c>
       <c r="O26">
         <v>31.6</v>
       </c>
       <c r="P26">
         <v>31.4</v>
       </c>
       <c r="Q26">
         <v>31.2</v>
       </c>
       <c r="R26">
         <v>31.2</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
-        <v>2380</v>
+        <v>2580</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>45.0</v>
+        <v>45.4</v>
       </c>
       <c r="G27">
-        <v>44.5</v>
+        <v>44.9</v>
       </c>
       <c r="H27">
-        <v>44.0</v>
+        <v>44.3</v>
       </c>
       <c r="I27">
-        <v>43.5</v>
+        <v>43.8</v>
       </c>
       <c r="J27">
-        <v>42.90000000000001</v>
+        <v>43.2</v>
       </c>
       <c r="K27">
-        <v>42.4</v>
+        <v>42.7</v>
       </c>
       <c r="L27">
-        <v>42.0</v>
+        <v>42.2</v>
       </c>
       <c r="M27">
-        <v>41.6</v>
+        <v>41.8</v>
       </c>
       <c r="N27">
+        <v>41.5</v>
+      </c>
+      <c r="O27">
         <v>41.3</v>
       </c>
-      <c r="O27">
-[...1 lines deleted...]
-      </c>
       <c r="P27">
+        <v>40.9</v>
+      </c>
+      <c r="Q27">
         <v>40.7</v>
       </c>
-      <c r="Q27">
-[...1 lines deleted...]
-      </c>
       <c r="R27">
-        <v>40.5</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2600</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>56.2</v>
       </c>
       <c r="G28">
         <v>56.099999999999994</v>
       </c>
       <c r="H28">
@@ -2079,320 +2079,320 @@
       </c>
       <c r="N28">
         <v>52.59999999999999</v>
       </c>
       <c r="O28">
         <v>52.4</v>
       </c>
       <c r="P28">
         <v>52</v>
       </c>
       <c r="Q28">
         <v>51.5</v>
       </c>
       <c r="R28">
         <v>51.5</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>1810</v>
+        <v>1910</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>36.2</v>
+        <v>37.6</v>
       </c>
       <c r="G29">
-        <v>35.7</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="H29">
-        <v>35.1</v>
+        <v>36.5</v>
       </c>
       <c r="I29">
+        <v>35.9</v>
+      </c>
+      <c r="J29">
+        <v>35.4</v>
+      </c>
+      <c r="K29">
+        <v>34.8</v>
+      </c>
+      <c r="L29">
         <v>34.5</v>
       </c>
-      <c r="J29">
-[...7 lines deleted...]
-      </c>
       <c r="M29">
+        <v>34.0</v>
+      </c>
+      <c r="N29">
+        <v>33.5</v>
+      </c>
+      <c r="O29">
+        <v>33.2</v>
+      </c>
+      <c r="P29">
+        <v>33.0</v>
+      </c>
+      <c r="Q29">
         <v>32.8</v>
       </c>
-      <c r="N29">
-[...10 lines deleted...]
-      </c>
       <c r="R29">
-        <v>31.6</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>3400</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>59.90000000000001</v>
       </c>
       <c r="G30">
         <v>59.099999999999994</v>
       </c>
       <c r="H30">
         <v>58.2</v>
       </c>
       <c r="I30">
         <v>57.4</v>
       </c>
       <c r="J30">
         <v>56.40000000000001</v>
       </c>
       <c r="K30">
         <v>55.59999999999999</v>
       </c>
       <c r="L30">
         <v>55.0</v>
       </c>
       <c r="M30">
         <v>54.40000000000001</v>
       </c>
       <c r="N30">
         <v>53.8</v>
       </c>
       <c r="O30">
         <v>53.4</v>
       </c>
       <c r="P30">
-        <v>52.8</v>
+        <v>53.2</v>
       </c>
       <c r="Q30">
-        <v>52.4</v>
+        <v>53.2</v>
       </c>
       <c r="R30">
-        <v>52.4</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31">
-        <v>2540</v>
+        <v>2635</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
+        <v>46.0</v>
+      </c>
+      <c r="G31">
+        <v>45.5</v>
+      </c>
+      <c r="H31">
+        <v>45.1</v>
+      </c>
+      <c r="I31">
+        <v>44.9</v>
+      </c>
+      <c r="J31">
+        <v>44.5</v>
+      </c>
+      <c r="K31">
         <v>44.2</v>
       </c>
-      <c r="G31">
-[...13 lines deleted...]
-      </c>
       <c r="L31">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
       <c r="M31">
-        <v>41.3</v>
+        <v>42.90000000000001</v>
       </c>
       <c r="N31">
-        <v>40.7</v>
+        <v>42.3</v>
       </c>
       <c r="O31">
-        <v>40.2</v>
+        <v>41.7</v>
       </c>
       <c r="P31">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="Q31">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="R31">
-        <v>39.5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
         <v>1960</v>
       </c>
       <c r="D32">
         <v>2</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>31.1</v>
+        <v>31.7</v>
       </c>
       <c r="G32">
-        <v>30.7</v>
+        <v>31.3</v>
       </c>
       <c r="H32">
+        <v>30.8</v>
+      </c>
+      <c r="I32">
         <v>30.3</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
+        <v>30.0</v>
+      </c>
+      <c r="K32">
         <v>29.6</v>
       </c>
-      <c r="K32">
-[...1 lines deleted...]
-      </c>
       <c r="L32">
+        <v>29.4</v>
+      </c>
+      <c r="M32">
         <v>29.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28.6</v>
       </c>
-      <c r="N32">
+      <c r="O32">
+        <v>28.4</v>
+      </c>
+      <c r="P32">
+        <v>28.3</v>
+      </c>
+      <c r="Q32">
         <v>28.2</v>
       </c>
-      <c r="O32">
-[...7 lines deleted...]
-      </c>
       <c r="R32">
-        <v>27.8</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33">
-        <v>2350</v>
+        <v>2425</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>41.9</v>
+        <v>43.5</v>
       </c>
       <c r="G33">
-        <v>41.5</v>
+        <v>43.0</v>
       </c>
       <c r="H33">
-        <v>41.0</v>
+        <v>42.5</v>
       </c>
       <c r="I33">
+        <v>42</v>
+      </c>
+      <c r="J33">
+        <v>41.3</v>
+      </c>
+      <c r="K33">
+        <v>40.9</v>
+      </c>
+      <c r="L33">
         <v>40.5</v>
       </c>
-      <c r="J33">
-[...2 lines deleted...]
-      <c r="K33">
+      <c r="M33">
+        <v>40.0</v>
+      </c>
+      <c r="N33">
+        <v>39.7</v>
+      </c>
+      <c r="O33">
         <v>39.5</v>
       </c>
-      <c r="L33">
+      <c r="P33">
         <v>39.1</v>
       </c>
-      <c r="M33">
-[...10 lines deleted...]
-      </c>
       <c r="Q33">
-        <v>37.5</v>
+        <v>38.8</v>
       </c>
       <c r="R33">
-        <v>37.5</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:19" customHeight="1" ht="20">
       <c r="A37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
@@ -2486,113 +2486,113 @@
       <c r="H39">
         <v>13040</v>
       </c>
       <c r="I39">
         <v>12950</v>
       </c>
       <c r="J39">
         <v>12840</v>
       </c>
       <c r="K39">
         <v>12550</v>
       </c>
       <c r="L39">
         <v>12460</v>
       </c>
       <c r="M39">
         <v>12360</v>
       </c>
       <c r="N39">
         <v>12260</v>
       </c>
       <c r="O39">
         <v>12200</v>
       </c>
       <c r="P39">
-        <v>12110</v>
+        <v>12160</v>
       </c>
       <c r="Q39">
-        <v>12010</v>
+        <v>12160</v>
       </c>
       <c r="R39">
-        <v>12010</v>
+        <v>12160</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D40">
         <v>7</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>11830</v>
+        <v>12120</v>
       </c>
       <c r="G40">
-        <v>11680</v>
+        <v>11980</v>
       </c>
       <c r="H40">
-        <v>11530</v>
+        <v>11810</v>
       </c>
       <c r="I40">
-        <v>11350</v>
+        <v>11630</v>
       </c>
       <c r="J40">
-        <v>11190</v>
+        <v>11460</v>
       </c>
       <c r="K40">
-        <v>11020</v>
+        <v>11290</v>
       </c>
       <c r="L40">
-        <v>10920</v>
+        <v>11180</v>
       </c>
       <c r="M40">
-        <v>10800</v>
+        <v>11060</v>
       </c>
       <c r="N40">
-        <v>10700</v>
+        <v>10950</v>
       </c>
       <c r="O40">
-        <v>10630</v>
+        <v>10880</v>
       </c>
       <c r="P40">
-        <v>10520</v>
+        <v>10760</v>
       </c>
       <c r="Q40">
-        <v>10450</v>
+        <v>10690</v>
       </c>
       <c r="R40">
-        <v>10450</v>
+        <v>10690</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>2400</v>
       </c>
       <c r="D41">
         <v>7</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>10050</v>
       </c>
       <c r="G41">
         <v>9950</v>
       </c>
       <c r="H41">
@@ -2671,96 +2671,96 @@
       </c>
       <c r="N42">
         <v>4460</v>
       </c>
       <c r="O42">
         <v>4430</v>
       </c>
       <c r="P42">
         <v>4430</v>
       </c>
       <c r="Q42">
         <v>4430</v>
       </c>
       <c r="R42">
         <v>4430</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D43">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>12070</v>
+        <v>12790</v>
       </c>
       <c r="G43">
-        <v>11930</v>
+        <v>12620</v>
       </c>
       <c r="H43">
-        <v>11760</v>
+        <v>12440</v>
       </c>
       <c r="I43">
-        <v>11580</v>
+        <v>12240</v>
       </c>
       <c r="J43">
-        <v>11420</v>
+        <v>12060</v>
       </c>
       <c r="K43">
-        <v>11240</v>
+        <v>11870</v>
       </c>
       <c r="L43">
-        <v>11130</v>
+        <v>11750</v>
       </c>
       <c r="M43">
-        <v>11020</v>
+        <v>11630</v>
       </c>
       <c r="N43">
-        <v>10910</v>
+        <v>11510</v>
       </c>
       <c r="O43">
-        <v>10830</v>
+        <v>11430</v>
       </c>
       <c r="P43">
-        <v>10720</v>
+        <v>11300</v>
       </c>
       <c r="Q43">
-        <v>10650</v>
+        <v>11220</v>
       </c>
       <c r="R43">
-        <v>10650</v>
+        <v>11220</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>2460</v>
       </c>
       <c r="D44">
         <v>6</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>13280</v>
       </c>
       <c r="G44">
         <v>13060</v>
       </c>
       <c r="H44">
@@ -3072,143 +3072,143 @@
       </c>
       <c r="Q49">
         <v>9260</v>
       </c>
       <c r="R49">
         <v>9260</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>2270</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>12950</v>
+        <v>13610</v>
       </c>
       <c r="G50">
-        <v>12780</v>
+        <v>13430</v>
       </c>
       <c r="H50">
+        <v>13230</v>
+      </c>
+      <c r="I50">
+        <v>13010</v>
+      </c>
+      <c r="J50">
+        <v>12810</v>
+      </c>
+      <c r="K50">
         <v>12600</v>
       </c>
-      <c r="I50">
-[...2 lines deleted...]
-      <c r="J50">
+      <c r="L50">
+        <v>12470</v>
+      </c>
+      <c r="M50">
+        <v>12340</v>
+      </c>
+      <c r="N50">
         <v>12210</v>
       </c>
-      <c r="K50">
-[...10 lines deleted...]
-      </c>
       <c r="O50">
-        <v>11570</v>
+        <v>12110</v>
       </c>
       <c r="P50">
-        <v>11440</v>
+        <v>11980</v>
       </c>
       <c r="Q50">
-        <v>11360</v>
+        <v>11890</v>
       </c>
       <c r="R50">
-        <v>11360</v>
+        <v>11890</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>2050</v>
       </c>
       <c r="D51">
         <v>9</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>11240</v>
+        <v>11690</v>
       </c>
       <c r="G51">
-        <v>11120</v>
+        <v>11550</v>
       </c>
       <c r="H51">
-        <v>10970</v>
+        <v>11390</v>
       </c>
       <c r="I51">
-        <v>10810</v>
+        <v>11220</v>
       </c>
       <c r="J51">
-        <v>10660</v>
+        <v>11060</v>
       </c>
       <c r="K51">
+        <v>10900</v>
+      </c>
+      <c r="L51">
+        <v>10790</v>
+      </c>
+      <c r="M51">
+        <v>10680</v>
+      </c>
+      <c r="N51">
+        <v>10580</v>
+      </c>
+      <c r="O51">
         <v>10510</v>
       </c>
-      <c r="L51">
-[...10 lines deleted...]
-      </c>
       <c r="P51">
-        <v>10040</v>
+        <v>10400</v>
       </c>
       <c r="Q51">
-        <v>9980</v>
+        <v>10330</v>
       </c>
       <c r="R51">
-        <v>9980</v>
+        <v>10330</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
         <v>2400</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>6360</v>
       </c>
       <c r="G52">
         <v>6360</v>
       </c>
       <c r="H52">
@@ -3240,87 +3240,87 @@
       </c>
       <c r="Q52">
         <v>6090</v>
       </c>
       <c r="R52">
         <v>6090</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
         <v>2430</v>
       </c>
       <c r="D53">
         <v>9</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>11570</v>
+        <v>11960</v>
       </c>
       <c r="G53">
-        <v>11430</v>
+        <v>11810</v>
       </c>
       <c r="H53">
-        <v>11280</v>
+        <v>11650</v>
       </c>
       <c r="I53">
-        <v>11110</v>
+        <v>11470</v>
       </c>
       <c r="J53">
-        <v>10960</v>
+        <v>11310</v>
       </c>
       <c r="K53">
-        <v>10800</v>
+        <v>11140</v>
       </c>
       <c r="L53">
-        <v>10690</v>
+        <v>11030</v>
       </c>
       <c r="M53">
-        <v>10580</v>
+        <v>10920</v>
       </c>
       <c r="N53">
-        <v>10480</v>
+        <v>10810</v>
       </c>
       <c r="O53">
-        <v>10410</v>
+        <v>10740</v>
       </c>
       <c r="P53">
-        <v>10310</v>
+        <v>10620</v>
       </c>
       <c r="Q53">
-        <v>10240</v>
+        <v>10550</v>
       </c>
       <c r="R53">
-        <v>10240</v>
+        <v>10550</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
         <v>2200</v>
       </c>
       <c r="D54">
         <v>9</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
         <v>11400</v>
       </c>
       <c r="G54">
         <v>11270</v>
       </c>
       <c r="H54">
@@ -3343,152 +3343,152 @@
       </c>
       <c r="N54">
         <v>10340</v>
       </c>
       <c r="O54">
         <v>10270</v>
       </c>
       <c r="P54">
         <v>10170</v>
       </c>
       <c r="Q54">
         <v>10100</v>
       </c>
       <c r="R54">
         <v>10100</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
-        <v>2250</v>
+        <v>2600</v>
       </c>
       <c r="D55">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>17660</v>
+        <v>17680</v>
       </c>
       <c r="G55">
-        <v>17380</v>
+        <v>17410</v>
       </c>
       <c r="H55">
-        <v>17080</v>
+        <v>17140</v>
       </c>
       <c r="I55">
-        <v>16770</v>
+        <v>17070</v>
       </c>
       <c r="J55">
-        <v>16480</v>
+        <v>16820</v>
       </c>
       <c r="K55">
+        <v>16650</v>
+      </c>
+      <c r="L55">
+        <v>16500</v>
+      </c>
+      <c r="M55">
+        <v>16330</v>
+      </c>
+      <c r="N55">
         <v>16180</v>
       </c>
-      <c r="L55">
-[...7 lines deleted...]
-      </c>
       <c r="O55">
-        <v>15480</v>
+        <v>16050</v>
       </c>
       <c r="P55">
-        <v>15300</v>
+        <v>15890</v>
       </c>
       <c r="Q55">
-        <v>15160</v>
+        <v>15760</v>
       </c>
       <c r="R55">
-        <v>15160</v>
+        <v>15760</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
-        <v>3000</v>
+        <v>3800</v>
       </c>
       <c r="D56">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>22830</v>
+        <v>23630</v>
       </c>
       <c r="G56">
-        <v>22410</v>
+        <v>23190</v>
       </c>
       <c r="H56">
-        <v>21990</v>
+        <v>22750</v>
       </c>
       <c r="I56">
-        <v>21570</v>
+        <v>22310</v>
       </c>
       <c r="J56">
-        <v>21160</v>
+        <v>21880</v>
       </c>
       <c r="K56">
-        <v>20740</v>
+        <v>21460</v>
       </c>
       <c r="L56">
-        <v>20490</v>
+        <v>21190</v>
       </c>
       <c r="M56">
-        <v>20230</v>
+        <v>20930</v>
       </c>
       <c r="N56">
-        <v>20000</v>
+        <v>20680</v>
       </c>
       <c r="O56">
-        <v>19780</v>
+        <v>20460</v>
       </c>
       <c r="P56">
-        <v>19540</v>
+        <v>20200</v>
       </c>
       <c r="Q56">
-        <v>19340</v>
+        <v>19980</v>
       </c>
       <c r="R56">
-        <v>19340</v>
+        <v>19980</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
         <v>2490</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>12040</v>
       </c>
       <c r="G57">
         <v>11900</v>
       </c>
       <c r="H57">
@@ -3511,96 +3511,96 @@
       </c>
       <c r="N57">
         <v>10880</v>
       </c>
       <c r="O57">
         <v>10810</v>
       </c>
       <c r="P57">
         <v>10690</v>
       </c>
       <c r="Q57">
         <v>10620</v>
       </c>
       <c r="R57">
         <v>10620</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>2660</v>
+        <v>3160</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>11620</v>
+        <v>11830</v>
       </c>
       <c r="G58">
+        <v>11650</v>
+      </c>
+      <c r="H58">
         <v>11440</v>
       </c>
-      <c r="H58">
-[...1 lines deleted...]
-      </c>
       <c r="I58">
-        <v>11020</v>
+        <v>11220</v>
       </c>
       <c r="J58">
-        <v>10840</v>
+        <v>11030</v>
       </c>
       <c r="K58">
-        <v>10670</v>
+        <v>10860</v>
       </c>
       <c r="L58">
-        <v>10530</v>
+        <v>10720</v>
       </c>
       <c r="M58">
-        <v>10390</v>
+        <v>10570</v>
       </c>
       <c r="N58">
-        <v>10250</v>
+        <v>10420</v>
       </c>
       <c r="O58">
+        <v>10310</v>
+      </c>
+      <c r="P58">
+        <v>10220</v>
+      </c>
+      <c r="Q58">
         <v>10130</v>
       </c>
-      <c r="P58">
-[...4 lines deleted...]
-      </c>
       <c r="R58">
-        <v>9960</v>
+        <v>10130</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
         <v>2760</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>8480</v>
       </c>
       <c r="G59">
         <v>8370</v>
       </c>
       <c r="H59">
@@ -3623,96 +3623,96 @@
       </c>
       <c r="N59">
         <v>7590</v>
       </c>
       <c r="O59">
         <v>7510</v>
       </c>
       <c r="P59">
         <v>7470</v>
       </c>
       <c r="Q59">
         <v>7420</v>
       </c>
       <c r="R59">
         <v>7420</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
-        <v>2380</v>
+        <v>2580</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>11030</v>
+        <v>11390</v>
       </c>
       <c r="G60">
-        <v>10900</v>
+        <v>11260</v>
       </c>
       <c r="H60">
-        <v>10770</v>
+        <v>11120</v>
       </c>
       <c r="I60">
-        <v>10610</v>
+        <v>10950</v>
       </c>
       <c r="J60">
-        <v>10470</v>
+        <v>10800</v>
       </c>
       <c r="K60">
-        <v>10320</v>
+        <v>10640</v>
       </c>
       <c r="L60">
-        <v>10220</v>
+        <v>10540</v>
       </c>
       <c r="M60">
-        <v>10120</v>
+        <v>10430</v>
       </c>
       <c r="N60">
-        <v>10020</v>
+        <v>10330</v>
       </c>
       <c r="O60">
-        <v>9960</v>
+        <v>10270</v>
       </c>
       <c r="P60">
-        <v>9860</v>
+        <v>10160</v>
       </c>
       <c r="Q60">
-        <v>9730</v>
+        <v>10000</v>
       </c>
       <c r="R60">
-        <v>9730</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2600</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>13130</v>
       </c>
       <c r="G61">
         <v>13110</v>
       </c>
       <c r="H61">
@@ -3735,320 +3735,320 @@
       </c>
       <c r="N61">
         <v>12260</v>
       </c>
       <c r="O61">
         <v>12200</v>
       </c>
       <c r="P61">
         <v>12110</v>
       </c>
       <c r="Q61">
         <v>12010</v>
       </c>
       <c r="R61">
         <v>12010</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
       <c r="C62">
-        <v>1810</v>
+        <v>1910</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
+        <v>9180</v>
+      </c>
+      <c r="G62">
+        <v>9060</v>
+      </c>
+      <c r="H62">
+        <v>8910</v>
+      </c>
+      <c r="I62">
+        <v>8750</v>
+      </c>
+      <c r="J62">
         <v>8630</v>
       </c>
-      <c r="G62">
+      <c r="K62">
         <v>8510</v>
       </c>
-      <c r="H62">
-[...10 lines deleted...]
-      </c>
       <c r="L62">
-        <v>7920</v>
+        <v>8410</v>
       </c>
       <c r="M62">
-        <v>7810</v>
+        <v>8290</v>
       </c>
       <c r="N62">
-        <v>7710</v>
+        <v>8180</v>
       </c>
       <c r="O62">
-        <v>7630</v>
+        <v>8100</v>
       </c>
       <c r="P62">
-        <v>7590</v>
+        <v>8040</v>
       </c>
       <c r="Q62">
-        <v>7540</v>
+        <v>7990</v>
       </c>
       <c r="R62">
-        <v>7540</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>3400</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>14460</v>
       </c>
       <c r="G63">
         <v>14260</v>
       </c>
       <c r="H63">
         <v>14040</v>
       </c>
       <c r="I63">
         <v>13810</v>
       </c>
       <c r="J63">
         <v>13600</v>
       </c>
       <c r="K63">
         <v>13380</v>
       </c>
       <c r="L63">
         <v>13240</v>
       </c>
       <c r="M63">
         <v>13100</v>
       </c>
       <c r="N63">
         <v>12960</v>
       </c>
       <c r="O63">
         <v>12860</v>
       </c>
       <c r="P63">
-        <v>12720</v>
+        <v>12820</v>
       </c>
       <c r="Q63">
-        <v>12620</v>
+        <v>12820</v>
       </c>
       <c r="R63">
-        <v>12620</v>
+        <v>12820</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>50</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
-        <v>2540</v>
+        <v>2635</v>
       </c>
       <c r="D64">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>10830</v>
+        <v>11310</v>
       </c>
       <c r="G64">
-        <v>10530</v>
+        <v>10980</v>
       </c>
       <c r="H64">
-        <v>10010</v>
+        <v>10410</v>
       </c>
       <c r="I64">
-        <v>9770</v>
+        <v>10150</v>
       </c>
       <c r="J64">
+        <v>9900</v>
+      </c>
+      <c r="K64">
+        <v>9810</v>
+      </c>
+      <c r="L64">
+        <v>9750</v>
+      </c>
+      <c r="M64">
+        <v>9680</v>
+      </c>
+      <c r="N64">
+        <v>9595</v>
+      </c>
+      <c r="O64">
         <v>9540</v>
       </c>
-      <c r="K64">
-[...13 lines deleted...]
-      </c>
       <c r="P64">
-        <v>9020</v>
+        <v>9350</v>
       </c>
       <c r="Q64">
-        <v>9010</v>
+        <v>9335</v>
       </c>
       <c r="R64">
-        <v>9010</v>
+        <v>9335</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>51</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
         <v>1960</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>7440</v>
+        <v>7560</v>
       </c>
       <c r="G65">
+        <v>7470</v>
+      </c>
+      <c r="H65">
         <v>7360</v>
       </c>
-      <c r="H65">
-[...1 lines deleted...]
-      </c>
       <c r="I65">
-        <v>7130</v>
+        <v>7240</v>
       </c>
       <c r="J65">
-        <v>7050</v>
+        <v>7160</v>
       </c>
       <c r="K65">
-        <v>6970</v>
+        <v>7080</v>
       </c>
       <c r="L65">
+        <v>6990</v>
+      </c>
+      <c r="M65">
         <v>6890</v>
       </c>
-      <c r="M65">
-[...1 lines deleted...]
-      </c>
       <c r="N65">
+        <v>6810</v>
+      </c>
+      <c r="O65">
+        <v>6740</v>
+      </c>
+      <c r="P65">
         <v>6710</v>
       </c>
-      <c r="O65">
-[...4 lines deleted...]
-      </c>
       <c r="Q65">
-        <v>6580</v>
+        <v>6680</v>
       </c>
       <c r="R65">
-        <v>6580</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
-        <v>2350</v>
+        <v>2425</v>
       </c>
       <c r="D66">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>10230</v>
+        <v>10650</v>
       </c>
       <c r="G66">
-        <v>9930</v>
+        <v>10320</v>
       </c>
       <c r="H66">
-        <v>9710</v>
+        <v>10080</v>
       </c>
       <c r="I66">
-        <v>9470</v>
+        <v>9820</v>
       </c>
       <c r="J66">
-        <v>9340</v>
+        <v>9680</v>
       </c>
       <c r="K66">
-        <v>9100</v>
+        <v>9420</v>
       </c>
       <c r="L66">
-        <v>8970</v>
+        <v>9280</v>
       </c>
       <c r="M66">
-        <v>8830</v>
+        <v>9130</v>
       </c>
       <c r="N66">
-        <v>8750</v>
+        <v>9045</v>
       </c>
       <c r="O66">
-        <v>8700</v>
+        <v>8990</v>
       </c>
       <c r="P66">
-        <v>8610</v>
+        <v>8895</v>
       </c>
       <c r="Q66">
-        <v>8560</v>
+        <v>8840</v>
       </c>
       <c r="R66">
-        <v>8560</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:19" customHeight="1" ht="20">
       <c r="A70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
@@ -4112,87 +4112,87 @@
       </c>
       <c r="Q71" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R71" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
         <v>1600</v>
       </c>
       <c r="D72">
         <v>7</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
+        <v>55.8</v>
+      </c>
+      <c r="G72">
+        <v>55.2</v>
+      </c>
+      <c r="H72">
         <v>54.8</v>
       </c>
-      <c r="G72">
-[...4 lines deleted...]
-      </c>
       <c r="I72">
-        <v>52.6</v>
+        <v>53.5</v>
       </c>
       <c r="J72">
-        <v>51.8</v>
+        <v>52.7</v>
       </c>
       <c r="K72">
-        <v>51.2</v>
+        <v>52.099999999999994</v>
       </c>
       <c r="L72">
-        <v>50.8</v>
+        <v>51.7</v>
       </c>
       <c r="M72">
-        <v>50.4</v>
+        <v>51.3</v>
       </c>
       <c r="N72">
-        <v>50.0</v>
+        <v>50.9</v>
       </c>
       <c r="O72">
-        <v>49.8</v>
+        <v>50.7</v>
       </c>
       <c r="P72">
-        <v>49.5</v>
+        <v>50.40000000000001</v>
       </c>
       <c r="Q72">
-        <v>49.3</v>
+        <v>50.2</v>
       </c>
       <c r="R72">
-        <v>49.3</v>
+        <v>50.2</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>27</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
         <v>1600</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="5">
         <v>48.6</v>
       </c>
       <c r="G73">
         <v>48.2</v>
       </c>
       <c r="H73">
@@ -4607,96 +4607,96 @@
       </c>
       <c r="N80">
         <v>34.8</v>
       </c>
       <c r="O80">
         <v>34.8</v>
       </c>
       <c r="P80">
         <v>34.7</v>
       </c>
       <c r="Q80">
         <v>34.7</v>
       </c>
       <c r="R80">
         <v>34.7</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>73</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>1510</v>
+        <v>1576</v>
       </c>
       <c r="D81">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>47.9</v>
+        <v>49</v>
       </c>
       <c r="G81">
-        <v>47.5</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="H81">
-        <v>47.2</v>
+        <v>48.2</v>
       </c>
       <c r="I81">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J81">
-        <v>45.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="K81">
+        <v>46.0</v>
+      </c>
+      <c r="L81">
+        <v>45.7</v>
+      </c>
+      <c r="M81">
+        <v>45.3</v>
+      </c>
+      <c r="N81">
         <v>45.0</v>
       </c>
-      <c r="L81">
+      <c r="O81">
+        <v>44.9</v>
+      </c>
+      <c r="P81">
         <v>44.7</v>
       </c>
-      <c r="M81">
-[...10 lines deleted...]
-      </c>
       <c r="Q81">
-        <v>43.7</v>
+        <v>44.6</v>
       </c>
       <c r="R81">
-        <v>43.7</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
         <v>1450</v>
       </c>
       <c r="D82">
         <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
         <v>34.0</v>
       </c>
       <c r="G82">
         <v>33.6</v>
       </c>
       <c r="H82">
@@ -4784,143 +4784,143 @@
       </c>
       <c r="Q83">
         <v>25.9</v>
       </c>
       <c r="R83">
         <v>25.9</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
         <v>1550</v>
       </c>
       <c r="D84">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>60.9</v>
+        <v>63.2</v>
       </c>
       <c r="G84">
-        <v>60.2</v>
+        <v>62.5</v>
       </c>
       <c r="H84">
-        <v>59.59999999999999</v>
+        <v>61.9</v>
       </c>
       <c r="I84">
+        <v>60.4</v>
+      </c>
+      <c r="J84">
+        <v>59.40000000000001</v>
+      </c>
+      <c r="K84">
+        <v>58.59999999999999</v>
+      </c>
+      <c r="L84">
         <v>58.1</v>
       </c>
-      <c r="J84">
-[...7 lines deleted...]
-      </c>
       <c r="M84">
-        <v>55.5</v>
+        <v>57.6</v>
       </c>
       <c r="N84">
-        <v>55.0</v>
+        <v>57.099999999999994</v>
       </c>
       <c r="O84">
-        <v>54.7</v>
+        <v>56.8</v>
       </c>
       <c r="P84">
-        <v>54.3</v>
+        <v>56.40000000000001</v>
       </c>
       <c r="Q84">
-        <v>54.0</v>
+        <v>56.1</v>
       </c>
       <c r="R84">
-        <v>54.0</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
         <v>1200</v>
       </c>
       <c r="D85">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>52.9</v>
+        <v>54</v>
       </c>
       <c r="G85">
-        <v>52.4</v>
+        <v>53.5</v>
       </c>
       <c r="H85">
-        <v>52.0</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="I85">
-        <v>50.7</v>
+        <v>51.8</v>
       </c>
       <c r="J85">
-        <v>49.90000000000001</v>
+        <v>51.0</v>
       </c>
       <c r="K85">
-        <v>49.4</v>
+        <v>50.4</v>
       </c>
       <c r="L85">
+        <v>50.0</v>
+      </c>
+      <c r="M85">
+        <v>49.6</v>
+      </c>
+      <c r="N85">
+        <v>49.2</v>
+      </c>
+      <c r="O85">
         <v>49.0</v>
       </c>
-      <c r="M85">
-[...7 lines deleted...]
-      </c>
       <c r="P85">
-        <v>47.7</v>
+        <v>48.7</v>
       </c>
       <c r="Q85">
-        <v>47.5</v>
+        <v>48.5</v>
       </c>
       <c r="R85">
-        <v>47.5</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1800</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
         <v>55</v>
       </c>
       <c r="G86">
         <v>54.5</v>
       </c>
       <c r="H86">
@@ -5008,87 +5008,87 @@
       </c>
       <c r="Q87">
         <v>48.90000000000001</v>
       </c>
       <c r="R87">
         <v>48.90000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
         <v>1450</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
+        <v>59.8</v>
+      </c>
+      <c r="G88">
+        <v>59.099999999999994</v>
+      </c>
+      <c r="H88">
+        <v>58.59999999999999</v>
+      </c>
+      <c r="I88">
+        <v>57.2</v>
+      </c>
+      <c r="J88">
+        <v>56.3</v>
+      </c>
+      <c r="K88">
+        <v>55.59999999999999</v>
+      </c>
+      <c r="L88">
+        <v>55.1</v>
+      </c>
+      <c r="M88">
         <v>54.6</v>
       </c>
-      <c r="G88">
+      <c r="N88">
         <v>54.099999999999994</v>
       </c>
-      <c r="H88">
-[...19 lines deleted...]
-      </c>
       <c r="O88">
-        <v>49.59999999999999</v>
+        <v>53.8</v>
       </c>
       <c r="P88">
-        <v>49.3</v>
+        <v>53.40000000000001</v>
       </c>
       <c r="Q88">
-        <v>49.1</v>
+        <v>53.1</v>
       </c>
       <c r="R88">
-        <v>49.1</v>
+        <v>53.1</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
         <v>4900</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
         <v>82.2</v>
       </c>
       <c r="G89">
         <v>81.0</v>
       </c>
       <c r="H89">
@@ -5391,208 +5391,208 @@
       </c>
       <c r="N94">
         <v>36.3</v>
       </c>
       <c r="O94">
         <v>35.9</v>
       </c>
       <c r="P94">
         <v>35.7</v>
       </c>
       <c r="Q94">
         <v>35.5</v>
       </c>
       <c r="R94">
         <v>35.5</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>50</v>
       </c>
       <c r="B95" t="s">
         <v>26</v>
       </c>
       <c r="C95">
-        <v>1610</v>
+        <v>1690</v>
       </c>
       <c r="D95">
         <v>9</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>50.8</v>
+        <v>52.2</v>
       </c>
       <c r="G95">
-        <v>50.4</v>
+        <v>51.8</v>
       </c>
       <c r="H95">
-        <v>50.099999999999994</v>
+        <v>51.4</v>
       </c>
       <c r="I95">
+        <v>50.2</v>
+      </c>
+      <c r="J95">
+        <v>49.5</v>
+      </c>
+      <c r="K95">
         <v>48.9</v>
       </c>
-      <c r="J95">
-[...2 lines deleted...]
-      <c r="K95">
+      <c r="L95">
+        <v>48.5</v>
+      </c>
+      <c r="M95">
+        <v>48.1</v>
+      </c>
+      <c r="N95">
         <v>47.7</v>
       </c>
-      <c r="L95">
-[...7 lines deleted...]
-      </c>
       <c r="O95">
-        <v>46.3</v>
+        <v>47.5</v>
       </c>
       <c r="P95">
-        <v>45.7</v>
+        <v>46.8</v>
       </c>
       <c r="Q95">
-        <v>45.7</v>
+        <v>46.8</v>
       </c>
       <c r="R95">
-        <v>45.7</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>51</v>
       </c>
       <c r="B96" t="s">
         <v>26</v>
       </c>
       <c r="C96">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D96">
         <v>3</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
+        <v>34.6</v>
+      </c>
+      <c r="G96">
+        <v>34.2</v>
+      </c>
+      <c r="H96">
+        <v>33.7</v>
+      </c>
+      <c r="I96">
+        <v>33.2</v>
+      </c>
+      <c r="J96">
+        <v>32.8</v>
+      </c>
+      <c r="K96">
+        <v>32.3</v>
+      </c>
+      <c r="L96">
+        <v>32.0</v>
+      </c>
+      <c r="M96">
+        <v>31.5</v>
+      </c>
+      <c r="N96">
+        <v>31.0</v>
+      </c>
+      <c r="O96">
+        <v>30.7</v>
+      </c>
+      <c r="P96">
         <v>30.5</v>
       </c>
-      <c r="G96">
-[...28 lines deleted...]
-      </c>
       <c r="Q96">
-        <v>27.3</v>
+        <v>30.3</v>
       </c>
       <c r="R96">
-        <v>27.3</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>52</v>
       </c>
       <c r="B97" t="s">
         <v>26</v>
       </c>
       <c r="C97">
-        <v>1450</v>
+        <v>1510</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>49.6</v>
+        <v>50.9</v>
       </c>
       <c r="G97">
-        <v>49.2</v>
+        <v>50.4</v>
       </c>
       <c r="H97">
+        <v>50.099999999999994</v>
+      </c>
+      <c r="I97">
         <v>48.9</v>
       </c>
-      <c r="I97">
-[...1 lines deleted...]
-      </c>
       <c r="J97">
-        <v>47.0</v>
+        <v>48.1</v>
       </c>
       <c r="K97">
-        <v>46.5</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="L97">
-        <v>46.1</v>
+        <v>47.2</v>
       </c>
       <c r="M97">
-        <v>45.7</v>
+        <v>46.9</v>
       </c>
       <c r="N97">
-        <v>45.3</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="O97">
-        <v>45.099999999999994</v>
+        <v>46.4</v>
       </c>
       <c r="P97">
-        <v>44.8</v>
+        <v>46.0</v>
       </c>
       <c r="Q97">
-        <v>44.7</v>
+        <v>45.8</v>
       </c>
       <c r="R97">
-        <v>44.7</v>
+        <v>45.8</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:19" customHeight="1" ht="20">
       <c r="A101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
       <c r="J101" s="2"/>
@@ -5656,87 +5656,87 @@
       </c>
       <c r="Q102" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R102" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>26</v>
       </c>
       <c r="C103">
         <v>1600</v>
       </c>
       <c r="D103">
         <v>7</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>13040</v>
+        <v>13310</v>
       </c>
       <c r="G103">
-        <v>12890</v>
+        <v>13160</v>
       </c>
       <c r="H103">
-        <v>12650</v>
+        <v>12910</v>
       </c>
       <c r="I103">
-        <v>12470</v>
+        <v>12730</v>
       </c>
       <c r="J103">
-        <v>12290</v>
+        <v>12540</v>
       </c>
       <c r="K103">
-        <v>12130</v>
+        <v>12380</v>
       </c>
       <c r="L103">
-        <v>12030</v>
+        <v>12270</v>
       </c>
       <c r="M103">
-        <v>11930</v>
+        <v>12170</v>
       </c>
       <c r="N103">
-        <v>11840</v>
+        <v>12070</v>
       </c>
       <c r="O103">
-        <v>11780</v>
+        <v>12010</v>
       </c>
       <c r="P103">
-        <v>11690</v>
+        <v>11910</v>
       </c>
       <c r="Q103">
-        <v>11630</v>
+        <v>11850</v>
       </c>
       <c r="R103">
-        <v>11630</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>26</v>
       </c>
       <c r="C104">
         <v>1600</v>
       </c>
       <c r="D104">
         <v>7</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
         <v>11700</v>
       </c>
       <c r="G104">
         <v>11580</v>
       </c>
       <c r="H104">
@@ -6151,96 +6151,96 @@
       </c>
       <c r="N111">
         <v>8020</v>
       </c>
       <c r="O111">
         <v>8020</v>
       </c>
       <c r="P111">
         <v>7980</v>
       </c>
       <c r="Q111">
         <v>7980</v>
       </c>
       <c r="R111">
         <v>7980</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>73</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
-        <v>1510</v>
+        <v>1576</v>
       </c>
       <c r="D112">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>11320</v>
+        <v>11600</v>
       </c>
       <c r="G112">
-        <v>11210</v>
+        <v>11485</v>
       </c>
       <c r="H112">
-        <v>10990</v>
+        <v>11255</v>
       </c>
       <c r="I112">
-        <v>10860</v>
+        <v>11120</v>
       </c>
       <c r="J112">
-        <v>10720</v>
+        <v>10975</v>
       </c>
       <c r="K112">
-        <v>10590</v>
+        <v>10835</v>
       </c>
       <c r="L112">
-        <v>10520</v>
+        <v>10762</v>
       </c>
       <c r="M112">
-        <v>10440</v>
+        <v>10680</v>
       </c>
       <c r="N112">
-        <v>10370</v>
+        <v>10605</v>
       </c>
       <c r="O112">
-        <v>10330</v>
+        <v>10565</v>
       </c>
       <c r="P112">
-        <v>10260</v>
+        <v>10490</v>
       </c>
       <c r="Q112">
-        <v>10220</v>
+        <v>10445</v>
       </c>
       <c r="R112">
-        <v>10220</v>
+        <v>10445</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>26</v>
       </c>
       <c r="C113">
         <v>1450</v>
       </c>
       <c r="D113">
         <v>5</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>8330</v>
       </c>
       <c r="G113">
         <v>8020</v>
       </c>
       <c r="H113">
@@ -6328,143 +6328,143 @@
       </c>
       <c r="Q114">
         <v>6110</v>
       </c>
       <c r="R114">
         <v>6110</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>36</v>
       </c>
       <c r="B115" t="s">
         <v>26</v>
       </c>
       <c r="C115">
         <v>1550</v>
       </c>
       <c r="D115">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>14480</v>
+        <v>15150</v>
       </c>
       <c r="G115">
-        <v>14300</v>
+        <v>14950</v>
       </c>
       <c r="H115">
-        <v>14020</v>
+        <v>14660</v>
       </c>
       <c r="I115">
-        <v>13820</v>
+        <v>14440</v>
       </c>
       <c r="J115">
-        <v>13600</v>
+        <v>14210</v>
       </c>
       <c r="K115">
-        <v>13410</v>
+        <v>14000</v>
       </c>
       <c r="L115">
-        <v>13290</v>
+        <v>13870</v>
       </c>
       <c r="M115">
-        <v>13170</v>
+        <v>13750</v>
       </c>
       <c r="N115">
-        <v>13060</v>
+        <v>13620</v>
       </c>
       <c r="O115">
-        <v>12980</v>
+        <v>13540</v>
       </c>
       <c r="P115">
-        <v>12870</v>
+        <v>13420</v>
       </c>
       <c r="Q115">
-        <v>12800</v>
+        <v>13340</v>
       </c>
       <c r="R115">
-        <v>12800</v>
+        <v>13340</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>26</v>
       </c>
       <c r="C116">
         <v>1200</v>
       </c>
       <c r="D116">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>12490</v>
+        <v>12790</v>
       </c>
       <c r="G116">
-        <v>12360</v>
+        <v>12640</v>
       </c>
       <c r="H116">
-        <v>12130</v>
+        <v>12410</v>
       </c>
       <c r="I116">
-        <v>11970</v>
+        <v>12240</v>
       </c>
       <c r="J116">
-        <v>11800</v>
+        <v>12060</v>
       </c>
       <c r="K116">
-        <v>11650</v>
+        <v>11910</v>
       </c>
       <c r="L116">
-        <v>11560</v>
+        <v>11810</v>
       </c>
       <c r="M116">
-        <v>11470</v>
+        <v>11720</v>
       </c>
       <c r="N116">
-        <v>11380</v>
+        <v>11630</v>
       </c>
       <c r="O116">
-        <v>11330</v>
+        <v>11570</v>
       </c>
       <c r="P116">
-        <v>11240</v>
+        <v>11480</v>
       </c>
       <c r="Q116">
-        <v>11190</v>
+        <v>11430</v>
       </c>
       <c r="R116">
-        <v>11190</v>
+        <v>11430</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>38</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117">
         <v>1800</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>13100</v>
       </c>
       <c r="G117">
         <v>12950</v>
       </c>
       <c r="H117">
@@ -6552,87 +6552,87 @@
       </c>
       <c r="Q118">
         <v>11530</v>
       </c>
       <c r="R118">
         <v>11530</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>40</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119">
         <v>1450</v>
       </c>
       <c r="D119">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>12970</v>
+        <v>14210</v>
       </c>
       <c r="G119">
-        <v>12820</v>
+        <v>14030</v>
       </c>
       <c r="H119">
-        <v>12590</v>
+        <v>13760</v>
       </c>
       <c r="I119">
-        <v>12410</v>
+        <v>13560</v>
       </c>
       <c r="J119">
-        <v>12230</v>
+        <v>13350</v>
       </c>
       <c r="K119">
-        <v>12070</v>
+        <v>13160</v>
       </c>
       <c r="L119">
-        <v>11980</v>
+        <v>13050</v>
       </c>
       <c r="M119">
-        <v>11880</v>
+        <v>12940</v>
       </c>
       <c r="N119">
-        <v>11780</v>
+        <v>12830</v>
       </c>
       <c r="O119">
-        <v>11730</v>
+        <v>12750</v>
       </c>
       <c r="P119">
-        <v>11630</v>
+        <v>12640</v>
       </c>
       <c r="Q119">
-        <v>11580</v>
+        <v>12580</v>
       </c>
       <c r="R119">
-        <v>11580</v>
+        <v>12580</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
         <v>4900</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
         <v>19960</v>
       </c>
       <c r="G120">
         <v>19640</v>
       </c>
       <c r="H120">
@@ -6935,208 +6935,208 @@
       </c>
       <c r="N125">
         <v>8710</v>
       </c>
       <c r="O125">
         <v>8620</v>
       </c>
       <c r="P125">
         <v>8560</v>
       </c>
       <c r="Q125">
         <v>8500</v>
       </c>
       <c r="R125">
         <v>8500</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>50</v>
       </c>
       <c r="B126" t="s">
         <v>26</v>
       </c>
       <c r="C126">
-        <v>1610</v>
+        <v>1690</v>
       </c>
       <c r="D126">
         <v>9</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
+        <v>12415</v>
+      </c>
+      <c r="G126">
+        <v>12275</v>
+      </c>
+      <c r="H126">
         <v>12060</v>
       </c>
-      <c r="G126">
-[...4 lines deleted...]
-      </c>
       <c r="I126">
-        <v>11570</v>
+        <v>11900</v>
       </c>
       <c r="J126">
-        <v>11410</v>
+        <v>11735</v>
       </c>
       <c r="K126">
-        <v>11270</v>
+        <v>11585</v>
       </c>
       <c r="L126">
-        <v>11180</v>
+        <v>11490</v>
       </c>
       <c r="M126">
-        <v>11100</v>
+        <v>11405</v>
       </c>
       <c r="N126">
-        <v>11010</v>
+        <v>11310</v>
       </c>
       <c r="O126">
-        <v>10960</v>
+        <v>11255</v>
       </c>
       <c r="P126">
-        <v>10880</v>
+        <v>11170</v>
       </c>
       <c r="Q126">
-        <v>10740</v>
+        <v>11020</v>
       </c>
       <c r="R126">
-        <v>10740</v>
+        <v>11020</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>51</v>
       </c>
       <c r="B127" t="s">
         <v>26</v>
       </c>
       <c r="C127">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D127">
         <v>3</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>7280</v>
+        <v>8230</v>
       </c>
       <c r="G127">
-        <v>7200</v>
+        <v>8120</v>
       </c>
       <c r="H127">
-        <v>7100</v>
+        <v>8000</v>
       </c>
       <c r="I127">
-        <v>6980</v>
+        <v>7860</v>
       </c>
       <c r="J127">
-        <v>6910</v>
+        <v>7760</v>
       </c>
       <c r="K127">
-        <v>6830</v>
+        <v>7670</v>
       </c>
       <c r="L127">
-        <v>6750</v>
+        <v>7570</v>
       </c>
       <c r="M127">
-        <v>6660</v>
+        <v>7470</v>
       </c>
       <c r="N127">
-        <v>6580</v>
+        <v>7370</v>
       </c>
       <c r="O127">
-        <v>6510</v>
+        <v>7300</v>
       </c>
       <c r="P127">
-        <v>6480</v>
+        <v>7260</v>
       </c>
       <c r="Q127">
-        <v>6450</v>
+        <v>7220</v>
       </c>
       <c r="R127">
-        <v>6450</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>52</v>
       </c>
       <c r="B128" t="s">
         <v>26</v>
       </c>
       <c r="C128">
-        <v>1450</v>
+        <v>1510</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
-        <v>11610</v>
+        <v>11920</v>
       </c>
       <c r="G128">
-        <v>11500</v>
+        <v>11800</v>
       </c>
       <c r="H128">
-        <v>11290</v>
+        <v>11580</v>
       </c>
       <c r="I128">
-        <v>11150</v>
+        <v>11440</v>
       </c>
       <c r="J128">
-        <v>11000</v>
+        <v>11280</v>
       </c>
       <c r="K128">
-        <v>10870</v>
+        <v>11140</v>
       </c>
       <c r="L128">
-        <v>10790</v>
+        <v>11060</v>
       </c>
       <c r="M128">
-        <v>10710</v>
+        <v>10980</v>
       </c>
       <c r="N128">
-        <v>10630</v>
+        <v>10900</v>
       </c>
       <c r="O128">
-        <v>10600</v>
+        <v>10860</v>
       </c>
       <c r="P128">
-        <v>10520</v>
+        <v>10780</v>
       </c>
       <c r="Q128">
-        <v>10480</v>
+        <v>10730</v>
       </c>
       <c r="R128">
-        <v>10480</v>
+        <v>10730</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="A35:R35"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A69:R69"/>
     <mergeCell ref="A70:R70"/>