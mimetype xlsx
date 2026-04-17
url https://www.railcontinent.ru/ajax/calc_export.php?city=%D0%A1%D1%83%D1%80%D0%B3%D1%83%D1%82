--- v2 (2026-01-20)
+++ v3 (2026-04-17)
@@ -912,87 +912,87 @@
       </c>
       <c r="Q7">
         <v>41.5</v>
       </c>
       <c r="R7">
         <v>41.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>2400</v>
       </c>
       <c r="D8">
         <v>7</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>40.7</v>
+        <v>41.7</v>
       </c>
       <c r="G8">
+        <v>41.3</v>
+      </c>
+      <c r="H8">
+        <v>40.8</v>
+      </c>
+      <c r="I8">
         <v>40.3</v>
       </c>
-      <c r="H8">
-[...4 lines deleted...]
-      </c>
       <c r="J8">
+        <v>39.8</v>
+      </c>
+      <c r="K8">
+        <v>39.4</v>
+      </c>
+      <c r="L8">
         <v>39.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>38.6</v>
       </c>
-      <c r="L8">
-[...4 lines deleted...]
-      </c>
       <c r="N8">
+        <v>38.3</v>
+      </c>
+      <c r="O8">
+        <v>38.1</v>
+      </c>
+      <c r="P8">
+        <v>37.7</v>
+      </c>
+      <c r="Q8">
         <v>37.5</v>
       </c>
-      <c r="O8">
-[...7 lines deleted...]
-      </c>
       <c r="R8">
-        <v>36.7</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
         <v>1200</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>18.4</v>
       </c>
       <c r="G9">
         <v>18.1</v>
       </c>
       <c r="H9">
@@ -1351,96 +1351,96 @@
       </c>
       <c r="N15">
         <v>30.2</v>
       </c>
       <c r="O15">
         <v>29.9</v>
       </c>
       <c r="P15">
         <v>29.7</v>
       </c>
       <c r="Q15">
         <v>29.5</v>
       </c>
       <c r="R15">
         <v>29.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
-        <v>2050</v>
+        <v>2200</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>32.3</v>
+        <v>42.3</v>
       </c>
       <c r="G16">
-        <v>31.7</v>
+        <v>41.40000000000001</v>
       </c>
       <c r="H16">
-        <v>31.2</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="I16">
-        <v>30.6</v>
+        <v>39.7</v>
       </c>
       <c r="J16">
-        <v>30.099999999999998</v>
+        <v>39.0</v>
       </c>
       <c r="K16">
-        <v>29.5</v>
+        <v>38.2</v>
       </c>
       <c r="L16">
-        <v>29.099999999999998</v>
+        <v>37.7</v>
       </c>
       <c r="M16">
-        <v>28.6</v>
+        <v>37.1</v>
       </c>
       <c r="N16">
-        <v>28.2</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="O16">
-        <v>27.9</v>
+        <v>36.2</v>
       </c>
       <c r="P16">
-        <v>27.7</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="Q16">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
       <c r="R16">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2270</v>
       </c>
       <c r="D17">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>51.7</v>
       </c>
       <c r="G17">
         <v>51.099999999999994</v>
       </c>
       <c r="H17">
@@ -1575,96 +1575,96 @@
       </c>
       <c r="N19">
         <v>26.6</v>
       </c>
       <c r="O19">
         <v>26.6</v>
       </c>
       <c r="P19">
         <v>26.4</v>
       </c>
       <c r="Q19">
         <v>26.4</v>
       </c>
       <c r="R19">
         <v>26.4</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D20">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>45.8</v>
+        <v>48.0</v>
       </c>
       <c r="G20">
-        <v>45.3</v>
+        <v>47.5</v>
       </c>
       <c r="H20">
-        <v>44.7</v>
+        <v>46.90000000000001</v>
       </c>
       <c r="I20">
-        <v>44.1</v>
+        <v>46.3</v>
       </c>
       <c r="J20">
-        <v>43.5</v>
+        <v>45.6</v>
       </c>
       <c r="K20">
-        <v>43.0</v>
+        <v>45.0</v>
       </c>
       <c r="L20">
+        <v>44.5</v>
+      </c>
+      <c r="M20">
+        <v>44.0</v>
+      </c>
+      <c r="N20">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="O20">
+        <v>43.3</v>
+      </c>
+      <c r="P20">
+        <v>42.8</v>
+      </c>
+      <c r="Q20">
         <v>42.5</v>
       </c>
-      <c r="M20">
-[...13 lines deleted...]
-      </c>
       <c r="R20">
-        <v>40.9</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>2200</v>
       </c>
       <c r="D21">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>45.5</v>
       </c>
       <c r="G21">
         <v>45.0</v>
       </c>
       <c r="H21">
@@ -1752,143 +1752,143 @@
       </c>
       <c r="Q22">
         <v>45.4</v>
       </c>
       <c r="R22">
         <v>45.4</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3000</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>78.40000000000001</v>
+        <v>87.59999999999999</v>
       </c>
       <c r="G23">
+        <v>86.2</v>
+      </c>
+      <c r="H23">
+        <v>84.7</v>
+      </c>
+      <c r="I23">
+        <v>83.2</v>
+      </c>
+      <c r="J23">
+        <v>81.59999999999999</v>
+      </c>
+      <c r="K23">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="L23">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="M23">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="N23">
         <v>77.2</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="O23">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="P23">
+        <v>75.40000000000001</v>
+      </c>
+      <c r="Q23">
         <v>74.59999999999999</v>
       </c>
-      <c r="J23">
-[...22 lines deleted...]
-      </c>
       <c r="R23">
-        <v>67.59999999999999</v>
+        <v>74.59999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>2450</v>
+        <v>2470</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>47.3</v>
+        <v>47.5</v>
       </c>
       <c r="G24">
-        <v>46.8</v>
+        <v>47.0</v>
       </c>
       <c r="H24">
-        <v>46.2</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="I24">
-        <v>45.6</v>
+        <v>45.8</v>
       </c>
       <c r="J24">
-        <v>44.90000000000001</v>
+        <v>45.1</v>
       </c>
       <c r="K24">
-        <v>44.3</v>
+        <v>44.5</v>
       </c>
       <c r="L24">
-        <v>43.8</v>
+        <v>44.0</v>
       </c>
       <c r="M24">
-        <v>43.3</v>
+        <v>43.5</v>
       </c>
       <c r="N24">
-        <v>42.9</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="O24">
-        <v>42.59999999999999</v>
+        <v>42.8</v>
       </c>
       <c r="P24">
-        <v>42.1</v>
+        <v>42.3</v>
       </c>
       <c r="Q24">
-        <v>41.8</v>
+        <v>42</v>
       </c>
       <c r="R24">
-        <v>41.8</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>2550</v>
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>43.6</v>
       </c>
       <c r="G25">
         <v>42.7</v>
       </c>
       <c r="H25">
@@ -1911,152 +1911,152 @@
       </c>
       <c r="N25">
         <v>37.7</v>
       </c>
       <c r="O25">
         <v>37.3</v>
       </c>
       <c r="P25">
         <v>37.0</v>
       </c>
       <c r="Q25">
         <v>36.7</v>
       </c>
       <c r="R25">
         <v>36.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
-        <v>1900</v>
+        <v>2700</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>30.2</v>
+        <v>33.3</v>
       </c>
       <c r="G26">
-        <v>29.6</v>
+        <v>32.6</v>
       </c>
       <c r="H26">
-        <v>29.099999999999998</v>
+        <v>32.0</v>
       </c>
       <c r="I26">
+        <v>31.4</v>
+      </c>
+      <c r="J26">
+        <v>30.9</v>
+      </c>
+      <c r="K26">
+        <v>30.3</v>
+      </c>
+      <c r="L26">
+        <v>29.9</v>
+      </c>
+      <c r="M26">
+        <v>29.4</v>
+      </c>
+      <c r="N26">
+        <v>29.0</v>
+      </c>
+      <c r="O26">
+        <v>28.7</v>
+      </c>
+      <c r="P26">
         <v>28.5</v>
       </c>
-      <c r="J26">
-[...19 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
       <c r="R26">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
-        <v>2300</v>
+        <v>2350</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>44.7</v>
+        <v>45.0</v>
       </c>
       <c r="G27">
-        <v>44.2</v>
+        <v>44.5</v>
       </c>
       <c r="H27">
-        <v>43.7</v>
+        <v>44.0</v>
       </c>
       <c r="I27">
-        <v>43.2</v>
+        <v>43.5</v>
       </c>
       <c r="J27">
-        <v>42.6</v>
+        <v>42.90000000000001</v>
       </c>
       <c r="K27">
-        <v>42.099999999999994</v>
+        <v>42.4</v>
       </c>
       <c r="L27">
-        <v>41.7</v>
+        <v>42.0</v>
       </c>
       <c r="M27">
+        <v>41.6</v>
+      </c>
+      <c r="N27">
         <v>41.3</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
-        <v>40.8</v>
+        <v>41.1</v>
       </c>
       <c r="P27">
-        <v>40.4</v>
+        <v>40.7</v>
       </c>
       <c r="Q27">
-        <v>40.2</v>
+        <v>40.5</v>
       </c>
       <c r="R27">
-        <v>40.2</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>2600</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>56.2</v>
       </c>
       <c r="G28">
         <v>56.099999999999994</v>
       </c>
       <c r="H28">
@@ -2088,87 +2088,87 @@
       </c>
       <c r="Q28">
         <v>51.5</v>
       </c>
       <c r="R28">
         <v>51.5</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>1750</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>31.6</v>
+        <v>33.8</v>
       </c>
       <c r="G29">
-        <v>31.0</v>
+        <v>33.1</v>
       </c>
       <c r="H29">
-        <v>30.5</v>
+        <v>32.5</v>
       </c>
       <c r="I29">
-        <v>29.9</v>
+        <v>31.8</v>
       </c>
       <c r="J29">
+        <v>31.3</v>
+      </c>
+      <c r="K29">
+        <v>30.7</v>
+      </c>
+      <c r="L29">
+        <v>30.3</v>
+      </c>
+      <c r="M29">
+        <v>29.8</v>
+      </c>
+      <c r="N29">
         <v>29.4</v>
       </c>
-      <c r="K29">
-[...10 lines deleted...]
-      </c>
       <c r="O29">
-        <v>27.2</v>
+        <v>29.1</v>
       </c>
       <c r="P29">
-        <v>27.0</v>
+        <v>28.9</v>
       </c>
       <c r="Q29">
-        <v>26.8</v>
+        <v>28.7</v>
       </c>
       <c r="R29">
-        <v>26.8</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>3400</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>59.90000000000001</v>
       </c>
       <c r="G30">
         <v>59.099999999999994</v>
       </c>
       <c r="H30">
@@ -2191,96 +2191,96 @@
       </c>
       <c r="N30">
         <v>53.8</v>
       </c>
       <c r="O30">
         <v>53.4</v>
       </c>
       <c r="P30">
         <v>52.8</v>
       </c>
       <c r="Q30">
         <v>52.4</v>
       </c>
       <c r="R30">
         <v>52.4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31">
-        <v>2450</v>
+        <v>2540</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>38.9</v>
+        <v>44.2</v>
       </c>
       <c r="G31">
-        <v>38.7</v>
+        <v>43.7</v>
       </c>
       <c r="H31">
-        <v>38.5</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="I31">
-        <v>38.2</v>
+        <v>43.2</v>
       </c>
       <c r="J31">
-        <v>37.8</v>
+        <v>42.8</v>
       </c>
       <c r="K31">
-        <v>37.4</v>
+        <v>42.5</v>
       </c>
       <c r="L31">
-        <v>36.7</v>
+        <v>42.0</v>
       </c>
       <c r="M31">
-        <v>36.2</v>
+        <v>41.3</v>
       </c>
       <c r="N31">
-        <v>35.9</v>
+        <v>40.7</v>
       </c>
       <c r="O31">
-        <v>35.4</v>
+        <v>40.2</v>
       </c>
       <c r="P31">
-        <v>35</v>
+        <v>39.5</v>
       </c>
       <c r="Q31">
-        <v>34.6</v>
+        <v>39.5</v>
       </c>
       <c r="R31">
-        <v>34.6</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
         <v>1900</v>
       </c>
       <c r="D32">
         <v>2</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>28.7</v>
       </c>
       <c r="G32">
         <v>28.1</v>
       </c>
       <c r="H32">
@@ -2303,96 +2303,96 @@
       </c>
       <c r="N32">
         <v>25.3</v>
       </c>
       <c r="O32">
         <v>25.1</v>
       </c>
       <c r="P32">
         <v>25.0</v>
       </c>
       <c r="Q32">
         <v>24.9</v>
       </c>
       <c r="R32">
         <v>24.9</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33">
-        <v>2450</v>
+        <v>2350</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>38.9</v>
+        <v>41.9</v>
       </c>
       <c r="G33">
+        <v>41.5</v>
+      </c>
+      <c r="H33">
+        <v>41.0</v>
+      </c>
+      <c r="I33">
+        <v>40.5</v>
+      </c>
+      <c r="J33">
+        <v>39.9</v>
+      </c>
+      <c r="K33">
+        <v>39.5</v>
+      </c>
+      <c r="L33">
+        <v>39.1</v>
+      </c>
+      <c r="M33">
         <v>38.7</v>
       </c>
-      <c r="H33">
-[...2 lines deleted...]
-      <c r="I33">
+      <c r="N33">
+        <v>38.4</v>
+      </c>
+      <c r="O33">
         <v>38.2</v>
       </c>
-      <c r="J33">
+      <c r="P33">
         <v>37.8</v>
       </c>
-      <c r="K33">
-[...16 lines deleted...]
-      </c>
       <c r="Q33">
-        <v>34.6</v>
+        <v>37.5</v>
       </c>
       <c r="R33">
-        <v>34.6</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:19" customHeight="1" ht="20">
       <c r="A37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
@@ -2568,87 +2568,87 @@
       </c>
       <c r="Q40">
         <v>9880</v>
       </c>
       <c r="R40">
         <v>9880</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>2400</v>
       </c>
       <c r="D41">
         <v>7</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>9850</v>
+        <v>10050</v>
       </c>
       <c r="G41">
-        <v>9760</v>
+        <v>9950</v>
       </c>
       <c r="H41">
-        <v>9650</v>
+        <v>9840</v>
       </c>
       <c r="I41">
-        <v>9520</v>
+        <v>9700</v>
       </c>
       <c r="J41">
-        <v>9400</v>
+        <v>9580</v>
       </c>
       <c r="K41">
+        <v>9450</v>
+      </c>
+      <c r="L41">
+        <v>9370</v>
+      </c>
+      <c r="M41">
         <v>9280</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>9200</v>
       </c>
-      <c r="M41">
-[...4 lines deleted...]
-      </c>
       <c r="O41">
-        <v>8980</v>
+        <v>9150</v>
       </c>
       <c r="P41">
-        <v>8900</v>
+        <v>9060</v>
       </c>
       <c r="Q41">
-        <v>8850</v>
+        <v>9010</v>
       </c>
       <c r="R41">
-        <v>8850</v>
+        <v>9010</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
         <v>1200</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
         <v>4231</v>
       </c>
       <c r="G42">
         <v>4177</v>
       </c>
       <c r="H42">
@@ -3007,96 +3007,96 @@
       </c>
       <c r="N48">
         <v>7230</v>
       </c>
       <c r="O48">
         <v>7150</v>
       </c>
       <c r="P48">
         <v>7100</v>
       </c>
       <c r="Q48">
         <v>7050</v>
       </c>
       <c r="R48">
         <v>7050</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
-        <v>2050</v>
+        <v>2200</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>7711</v>
+        <v>10201</v>
       </c>
       <c r="G49">
-        <v>7567</v>
+        <v>9997</v>
       </c>
       <c r="H49">
-        <v>7427</v>
+        <v>9797</v>
       </c>
       <c r="I49">
-        <v>7293</v>
+        <v>9603</v>
       </c>
       <c r="J49">
-        <v>7150</v>
+        <v>9410</v>
       </c>
       <c r="K49">
-        <v>7016</v>
+        <v>9226</v>
       </c>
       <c r="L49">
-        <v>6919</v>
+        <v>9089</v>
       </c>
       <c r="M49">
-        <v>6815</v>
+        <v>8955</v>
       </c>
       <c r="N49">
-        <v>6720</v>
+        <v>8830</v>
       </c>
       <c r="O49">
-        <v>6640</v>
+        <v>8720</v>
       </c>
       <c r="P49">
-        <v>6600</v>
+        <v>8650</v>
       </c>
       <c r="Q49">
-        <v>6560</v>
+        <v>8580</v>
       </c>
       <c r="R49">
-        <v>6560</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>2270</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>12450</v>
       </c>
       <c r="G50">
         <v>12290</v>
       </c>
       <c r="H50">
@@ -3231,96 +3231,96 @@
       </c>
       <c r="N52">
         <v>6110</v>
       </c>
       <c r="O52">
         <v>6110</v>
       </c>
       <c r="P52">
         <v>6090</v>
       </c>
       <c r="Q52">
         <v>6090</v>
       </c>
       <c r="R52">
         <v>6090</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D53">
         <v>9</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>11200</v>
+        <v>11450</v>
       </c>
       <c r="G53">
-        <v>11080</v>
+        <v>11320</v>
       </c>
       <c r="H53">
-        <v>10930</v>
+        <v>11170</v>
       </c>
       <c r="I53">
-        <v>10770</v>
+        <v>11010</v>
       </c>
       <c r="J53">
-        <v>10630</v>
+        <v>10850</v>
       </c>
       <c r="K53">
-        <v>10470</v>
+        <v>10690</v>
       </c>
       <c r="L53">
+        <v>10590</v>
+      </c>
+      <c r="M53">
+        <v>10480</v>
+      </c>
+      <c r="N53">
         <v>10380</v>
       </c>
-      <c r="M53">
-[...4 lines deleted...]
-      </c>
       <c r="O53">
-        <v>10110</v>
+        <v>10320</v>
       </c>
       <c r="P53">
-        <v>10000</v>
+        <v>10210</v>
       </c>
       <c r="Q53">
-        <v>9940</v>
+        <v>10140</v>
       </c>
       <c r="R53">
-        <v>9940</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
         <v>2200</v>
       </c>
       <c r="D54">
         <v>9</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
         <v>10900</v>
       </c>
       <c r="G54">
         <v>10790</v>
       </c>
       <c r="H54">
@@ -3408,143 +3408,143 @@
       </c>
       <c r="Q55">
         <v>10871</v>
       </c>
       <c r="R55">
         <v>10871</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
         <v>3000</v>
       </c>
       <c r="D56">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
+        <v>21350</v>
+      </c>
+      <c r="G56">
+        <v>20970</v>
+      </c>
+      <c r="H56">
+        <v>20590</v>
+      </c>
+      <c r="I56">
+        <v>20190</v>
+      </c>
+      <c r="J56">
+        <v>19820</v>
+      </c>
+      <c r="K56">
+        <v>19440</v>
+      </c>
+      <c r="L56">
         <v>19210</v>
       </c>
-      <c r="G56">
-[...16 lines deleted...]
-      </c>
       <c r="M56">
-        <v>17150</v>
+        <v>18970</v>
       </c>
       <c r="N56">
-        <v>16940</v>
+        <v>18740</v>
       </c>
       <c r="O56">
-        <v>16780</v>
+        <v>18560</v>
       </c>
       <c r="P56">
-        <v>16580</v>
+        <v>18320</v>
       </c>
       <c r="Q56">
-        <v>16420</v>
+        <v>18140</v>
       </c>
       <c r="R56">
-        <v>16420</v>
+        <v>18140</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
-        <v>2450</v>
+        <v>2470</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>11320</v>
+        <v>11740</v>
       </c>
       <c r="G57">
-        <v>11200</v>
+        <v>11610</v>
       </c>
       <c r="H57">
-        <v>11050</v>
+        <v>11450</v>
       </c>
       <c r="I57">
-        <v>10890</v>
+        <v>11280</v>
       </c>
       <c r="J57">
-        <v>10740</v>
+        <v>11120</v>
       </c>
       <c r="K57">
-        <v>10580</v>
+        <v>10950</v>
       </c>
       <c r="L57">
-        <v>10480</v>
+        <v>10850</v>
       </c>
       <c r="M57">
-        <v>10370</v>
+        <v>10730</v>
       </c>
       <c r="N57">
-        <v>10280</v>
+        <v>10630</v>
       </c>
       <c r="O57">
-        <v>10210</v>
+        <v>10560</v>
       </c>
       <c r="P57">
-        <v>10100</v>
+        <v>10450</v>
       </c>
       <c r="Q57">
-        <v>10040</v>
+        <v>10380</v>
       </c>
       <c r="R57">
-        <v>10040</v>
+        <v>10380</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
         <v>2550</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>10531</v>
       </c>
       <c r="G58">
         <v>10327</v>
       </c>
       <c r="H58">
@@ -3567,152 +3567,152 @@
       </c>
       <c r="N58">
         <v>9110</v>
       </c>
       <c r="O58">
         <v>8990</v>
       </c>
       <c r="P58">
         <v>8920</v>
       </c>
       <c r="Q58">
         <v>8840</v>
       </c>
       <c r="R58">
         <v>8840</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
-        <v>1900</v>
+        <v>2700</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7191</v>
+        <v>7931</v>
       </c>
       <c r="G59">
-        <v>7067</v>
+        <v>7787</v>
       </c>
       <c r="H59">
-        <v>6937</v>
+        <v>7637</v>
       </c>
       <c r="I59">
-        <v>6813</v>
+        <v>7503</v>
       </c>
       <c r="J59">
-        <v>6680</v>
+        <v>7350</v>
       </c>
       <c r="K59">
-        <v>6566</v>
+        <v>7216</v>
       </c>
       <c r="L59">
-        <v>6469</v>
+        <v>7109</v>
       </c>
       <c r="M59">
-        <v>6375</v>
+        <v>7005</v>
       </c>
       <c r="N59">
-        <v>6280</v>
+        <v>6910</v>
       </c>
       <c r="O59">
-        <v>6210</v>
+        <v>6830</v>
       </c>
       <c r="P59">
-        <v>6180</v>
+        <v>6790</v>
       </c>
       <c r="Q59">
-        <v>6140</v>
+        <v>6740</v>
       </c>
       <c r="R59">
-        <v>6140</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
-        <v>2300</v>
+        <v>2350</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10720</v>
+        <v>10820</v>
       </c>
       <c r="G60">
-        <v>10610</v>
+        <v>10710</v>
       </c>
       <c r="H60">
-        <v>10480</v>
+        <v>10570</v>
       </c>
       <c r="I60">
-        <v>10330</v>
+        <v>10420</v>
       </c>
       <c r="J60">
-        <v>10190</v>
+        <v>10280</v>
       </c>
       <c r="K60">
-        <v>10050</v>
+        <v>10140</v>
       </c>
       <c r="L60">
-        <v>9960</v>
+        <v>10040</v>
       </c>
       <c r="M60">
-        <v>9860</v>
+        <v>9940</v>
       </c>
       <c r="N60">
-        <v>9770</v>
+        <v>9850</v>
       </c>
       <c r="O60">
-        <v>9710</v>
+        <v>9790</v>
       </c>
       <c r="P60">
-        <v>9610</v>
+        <v>9690</v>
       </c>
       <c r="Q60">
-        <v>9550</v>
+        <v>9630</v>
       </c>
       <c r="R60">
-        <v>9550</v>
+        <v>9630</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2600</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>13130</v>
       </c>
       <c r="G61">
         <v>13110</v>
       </c>
       <c r="H61">
@@ -3744,87 +3744,87 @@
       </c>
       <c r="Q61">
         <v>12010</v>
       </c>
       <c r="R61">
         <v>12010</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
       <c r="C62">
         <v>1750</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>7471</v>
+        <v>8081</v>
       </c>
       <c r="G62">
-        <v>7337</v>
+        <v>7927</v>
       </c>
       <c r="H62">
-        <v>7207</v>
+        <v>7777</v>
       </c>
       <c r="I62">
-        <v>7073</v>
+        <v>7633</v>
       </c>
       <c r="J62">
-        <v>6940</v>
+        <v>7490</v>
       </c>
       <c r="K62">
-        <v>6816</v>
+        <v>7346</v>
       </c>
       <c r="L62">
-        <v>6719</v>
+        <v>7239</v>
       </c>
       <c r="M62">
-        <v>6615</v>
+        <v>7135</v>
       </c>
       <c r="N62">
-        <v>6520</v>
+        <v>7030</v>
       </c>
       <c r="O62">
-        <v>6450</v>
+        <v>6950</v>
       </c>
       <c r="P62">
-        <v>6410</v>
+        <v>6910</v>
       </c>
       <c r="Q62">
-        <v>6370</v>
+        <v>6860</v>
       </c>
       <c r="R62">
-        <v>6370</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>3400</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>14460</v>
       </c>
       <c r="G63">
         <v>14260</v>
       </c>
       <c r="H63">
@@ -3847,96 +3847,96 @@
       </c>
       <c r="N63">
         <v>12960</v>
       </c>
       <c r="O63">
         <v>12860</v>
       </c>
       <c r="P63">
         <v>12720</v>
       </c>
       <c r="Q63">
         <v>12620</v>
       </c>
       <c r="R63">
         <v>12620</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>50</v>
       </c>
       <c r="B64" t="s">
         <v>26</v>
       </c>
       <c r="C64">
-        <v>2450</v>
+        <v>2540</v>
       </c>
       <c r="D64">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>9520</v>
+        <v>10830</v>
       </c>
       <c r="G64">
-        <v>9500</v>
+        <v>10530</v>
       </c>
       <c r="H64">
-        <v>9430</v>
+        <v>10010</v>
       </c>
       <c r="I64">
-        <v>9290</v>
+        <v>9770</v>
       </c>
       <c r="J64">
-        <v>9150</v>
+        <v>9540</v>
       </c>
       <c r="K64">
-        <v>9000</v>
+        <v>9450</v>
       </c>
       <c r="L64">
-        <v>8840</v>
+        <v>9390</v>
       </c>
       <c r="M64">
-        <v>8690</v>
+        <v>9330</v>
       </c>
       <c r="N64">
-        <v>8550</v>
+        <v>9250</v>
       </c>
       <c r="O64">
-        <v>8440</v>
+        <v>9200</v>
       </c>
       <c r="P64">
-        <v>8270</v>
+        <v>9020</v>
       </c>
       <c r="Q64">
-        <v>8170</v>
+        <v>9010</v>
       </c>
       <c r="R64">
-        <v>8170</v>
+        <v>9010</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>51</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
         <v>1900</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
         <v>6891</v>
       </c>
       <c r="G65">
         <v>6777</v>
       </c>
       <c r="H65">
@@ -3959,96 +3959,96 @@
       </c>
       <c r="N65">
         <v>6030</v>
       </c>
       <c r="O65">
         <v>5970</v>
       </c>
       <c r="P65">
         <v>5940</v>
       </c>
       <c r="Q65">
         <v>5900</v>
       </c>
       <c r="R65">
         <v>5900</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
-        <v>2450</v>
+        <v>2350</v>
       </c>
       <c r="D66">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
+        <v>10230</v>
+      </c>
+      <c r="G66">
+        <v>9930</v>
+      </c>
+      <c r="H66">
+        <v>9710</v>
+      </c>
+      <c r="I66">
+        <v>9470</v>
+      </c>
+      <c r="J66">
+        <v>9340</v>
+      </c>
+      <c r="K66">
+        <v>9100</v>
+      </c>
+      <c r="L66">
+        <v>8970</v>
+      </c>
+      <c r="M66">
+        <v>8830</v>
+      </c>
+      <c r="N66">
+        <v>8750</v>
+      </c>
+      <c r="O66">
+        <v>8700</v>
+      </c>
+      <c r="P66">
+        <v>8610</v>
+      </c>
+      <c r="Q66">
         <v>8560</v>
       </c>
-      <c r="G66">
-[...31 lines deleted...]
-      </c>
       <c r="R66">
-        <v>7840</v>
+        <v>8560</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:19" customHeight="1" ht="20">
       <c r="A70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
@@ -4112,143 +4112,143 @@
       </c>
       <c r="Q71" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R71" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
         <v>1450</v>
       </c>
       <c r="D72">
         <v>7</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>44.40000000000001</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="G72">
-        <v>44.0</v>
+        <v>46.0</v>
       </c>
       <c r="H72">
-        <v>43.5</v>
+        <v>45.5</v>
       </c>
       <c r="I72">
-        <v>42.9</v>
+        <v>44.9</v>
       </c>
       <c r="J72">
-        <v>42.3</v>
+        <v>44.3</v>
       </c>
       <c r="K72">
-        <v>41.8</v>
+        <v>43.8</v>
       </c>
       <c r="L72">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
       <c r="M72">
-        <v>41.099999999999994</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="N72">
-        <v>40.7</v>
+        <v>42.7</v>
       </c>
       <c r="O72">
-        <v>40.5</v>
+        <v>42.5</v>
       </c>
       <c r="P72">
-        <v>40.1</v>
+        <v>42.1</v>
       </c>
       <c r="Q72">
-        <v>39.9</v>
+        <v>41.9</v>
       </c>
       <c r="R72">
-        <v>39.9</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>27</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
         <v>1550</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="5">
-        <v>39.9</v>
+        <v>41.9</v>
       </c>
       <c r="G73">
-        <v>39.6</v>
+        <v>41.6</v>
       </c>
       <c r="H73">
-        <v>39.2</v>
+        <v>41.2</v>
       </c>
       <c r="I73">
-        <v>38.7</v>
+        <v>40.7</v>
       </c>
       <c r="J73">
-        <v>38.2</v>
+        <v>40.2</v>
       </c>
       <c r="K73">
-        <v>37.8</v>
+        <v>39.8</v>
       </c>
       <c r="L73">
-        <v>37.5</v>
+        <v>39.5</v>
       </c>
       <c r="M73">
-        <v>37.3</v>
+        <v>39.3</v>
       </c>
       <c r="N73">
-        <v>37.0</v>
+        <v>39.0</v>
       </c>
       <c r="O73">
-        <v>36.9</v>
+        <v>38.9</v>
       </c>
       <c r="P73">
-        <v>36.6</v>
+        <v>38.6</v>
       </c>
       <c r="Q73">
-        <v>36.5</v>
+        <v>38.5</v>
       </c>
       <c r="R73">
-        <v>36.5</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
         <v>780</v>
       </c>
       <c r="D74">
         <v>9</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
       <c r="F74" s="5">
         <v>23.9</v>
       </c>
       <c r="G74">
         <v>23.5</v>
       </c>
       <c r="H74">
@@ -4280,1319 +4280,1319 @@
       </c>
       <c r="Q74">
         <v>21.2</v>
       </c>
       <c r="R74">
         <v>21.2</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>28</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
         <v>600</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="5">
-        <v>18.4</v>
+        <v>16.2</v>
       </c>
       <c r="G75">
-        <v>18.1</v>
+        <v>16</v>
       </c>
       <c r="H75">
-        <v>17.9</v>
+        <v>15.7</v>
       </c>
       <c r="I75">
-        <v>17.6</v>
+        <v>15.5</v>
       </c>
       <c r="J75">
-        <v>17.4</v>
+        <v>15.2</v>
       </c>
       <c r="K75">
-        <v>17.1</v>
+        <v>15</v>
       </c>
       <c r="L75">
-        <v>16.9</v>
+        <v>14.7</v>
       </c>
       <c r="M75">
-        <v>16.6</v>
+        <v>14.5</v>
       </c>
       <c r="N75">
-        <v>16.4</v>
+        <v>14.2</v>
       </c>
       <c r="O75">
-        <v>16.3</v>
+        <v>14.1</v>
       </c>
       <c r="P75">
-        <v>16.3</v>
+        <v>14.1</v>
       </c>
       <c r="Q75">
-        <v>16.3</v>
+        <v>14.1</v>
       </c>
       <c r="R75">
-        <v>16.3</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>72</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
         <v>1250</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>37.099999999999994</v>
+        <v>34.9</v>
       </c>
       <c r="G76">
-        <v>36.6</v>
+        <v>34.5</v>
       </c>
       <c r="H76">
-        <v>36.099999999999994</v>
+        <v>33.9</v>
       </c>
       <c r="I76">
-        <v>35.6</v>
+        <v>33.5</v>
       </c>
       <c r="J76">
-        <v>35.2</v>
+        <v>33.0</v>
       </c>
       <c r="K76">
-        <v>34.5</v>
+        <v>32.4</v>
       </c>
       <c r="L76">
-        <v>33.9</v>
+        <v>31.7</v>
       </c>
       <c r="M76">
-        <v>33.6</v>
+        <v>31.5</v>
       </c>
       <c r="N76">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O76">
-        <v>33.1</v>
+        <v>30.9</v>
       </c>
       <c r="P76">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
       <c r="Q76">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
       <c r="R76">
-        <v>32.90000000000001</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
         <v>1500</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
+        <v>45.6</v>
+      </c>
+      <c r="G77">
+        <v>45.2</v>
+      </c>
+      <c r="H77">
+        <v>44.7</v>
+      </c>
+      <c r="I77">
+        <v>44.1</v>
+      </c>
+      <c r="J77">
         <v>43.6</v>
       </c>
-      <c r="G77">
+      <c r="K77">
         <v>43.2</v>
       </c>
-      <c r="H77">
-[...2 lines deleted...]
-      <c r="I77">
+      <c r="L77">
+        <v>42.8</v>
+      </c>
+      <c r="M77">
+        <v>42.5</v>
+      </c>
+      <c r="N77">
         <v>42.1</v>
       </c>
-      <c r="J77">
-[...13 lines deleted...]
-      </c>
       <c r="O77">
-        <v>39.9</v>
+        <v>41.9</v>
       </c>
       <c r="P77">
-        <v>39.5</v>
+        <v>41.5</v>
       </c>
       <c r="Q77">
-        <v>39.3</v>
+        <v>41.3</v>
       </c>
       <c r="R77">
-        <v>39.3</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
         <v>2400</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
-        <v>46.7</v>
+        <v>44.5</v>
       </c>
       <c r="G78">
-        <v>45.7</v>
+        <v>43.6</v>
       </c>
       <c r="H78">
-        <v>44.8</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="I78">
-        <v>43.90000000000001</v>
+        <v>41.8</v>
       </c>
       <c r="J78">
-        <v>43.099999999999994</v>
+        <v>40.9</v>
       </c>
       <c r="K78">
-        <v>42.2</v>
+        <v>40.1</v>
       </c>
       <c r="L78">
-        <v>41.59999999999999</v>
+        <v>39.4</v>
       </c>
       <c r="M78">
-        <v>40.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="N78">
-        <v>40.3</v>
+        <v>38.099999999999994</v>
       </c>
       <c r="O78">
-        <v>39.8</v>
+        <v>37.6</v>
       </c>
       <c r="P78">
-        <v>39.40000000000001</v>
+        <v>37.2</v>
       </c>
       <c r="Q78">
-        <v>39.0</v>
+        <v>36.8</v>
       </c>
       <c r="R78">
-        <v>39.0</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>32</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
         <v>1200</v>
       </c>
       <c r="D79">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" s="5">
-        <v>42.4</v>
+        <v>45.4</v>
       </c>
       <c r="G79">
-        <v>42.4</v>
+        <v>45.4</v>
       </c>
       <c r="H79">
-        <v>42.3</v>
+        <v>45.3</v>
       </c>
       <c r="I79">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J79">
-        <v>41.7</v>
+        <v>44.7</v>
       </c>
       <c r="K79">
-        <v>41.5</v>
+        <v>44.5</v>
       </c>
       <c r="L79">
-        <v>41.2</v>
+        <v>44.2</v>
       </c>
       <c r="M79">
-        <v>41.1</v>
+        <v>44.1</v>
       </c>
       <c r="N79">
-        <v>40.8</v>
+        <v>43.8</v>
       </c>
       <c r="O79">
-        <v>40.8</v>
+        <v>43.8</v>
       </c>
       <c r="P79">
-        <v>40.5</v>
+        <v>43.5</v>
       </c>
       <c r="Q79">
-        <v>40.5</v>
+        <v>43.5</v>
       </c>
       <c r="R79">
-        <v>40.5</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>32</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
         <v>800</v>
       </c>
       <c r="D80">
         <v>6</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>28.3</v>
+        <v>30.3</v>
       </c>
       <c r="G80">
-        <v>28.3</v>
+        <v>30.3</v>
       </c>
       <c r="H80">
-        <v>28.2</v>
+        <v>30.2</v>
       </c>
       <c r="I80">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J80">
-        <v>27.8</v>
+        <v>29.8</v>
       </c>
       <c r="K80">
-        <v>27.7</v>
+        <v>29.7</v>
       </c>
       <c r="L80">
-        <v>27.5</v>
+        <v>29.5</v>
       </c>
       <c r="M80">
-        <v>27.4</v>
+        <v>29.4</v>
       </c>
       <c r="N80">
-        <v>27.2</v>
+        <v>29.2</v>
       </c>
       <c r="O80">
-        <v>27.2</v>
+        <v>29.2</v>
       </c>
       <c r="P80">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="Q80">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="R80">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>73</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
         <v>1460</v>
       </c>
       <c r="D81">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>37.0</v>
+        <v>41.2</v>
       </c>
       <c r="G81">
-        <v>36.9</v>
+        <v>40.9</v>
       </c>
       <c r="H81">
-        <v>36.7</v>
+        <v>40.5</v>
       </c>
       <c r="I81">
-        <v>36.4</v>
+        <v>40</v>
       </c>
       <c r="J81">
-        <v>36.1</v>
+        <v>39.6</v>
       </c>
       <c r="K81">
-        <v>35.5</v>
+        <v>39.3</v>
       </c>
       <c r="L81">
-        <v>35.0</v>
+        <v>39.0</v>
       </c>
       <c r="M81">
-        <v>34.6</v>
+        <v>38.8</v>
       </c>
       <c r="N81">
-        <v>34.0</v>
+        <v>38.5</v>
       </c>
       <c r="O81">
-        <v>33.7</v>
+        <v>38.4</v>
       </c>
       <c r="P81">
-        <v>33.2</v>
+        <v>38.1</v>
       </c>
       <c r="Q81">
-        <v>33.2</v>
+        <v>38</v>
       </c>
       <c r="R81">
-        <v>33.2</v>
+        <v>38</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
         <v>1400</v>
       </c>
       <c r="D82">
         <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>31.6</v>
+        <v>29.4</v>
       </c>
       <c r="G82">
-        <v>31.0</v>
+        <v>28.9</v>
       </c>
       <c r="H82">
-        <v>30.5</v>
+        <v>28.3</v>
       </c>
       <c r="I82">
-        <v>29.9</v>
+        <v>27.8</v>
       </c>
       <c r="J82">
-        <v>29.4</v>
+        <v>27.2</v>
       </c>
       <c r="K82">
-        <v>28.8</v>
+        <v>26.7</v>
       </c>
       <c r="L82">
-        <v>28.4</v>
+        <v>26.2</v>
       </c>
       <c r="M82">
-        <v>27.9</v>
+        <v>25.8</v>
       </c>
       <c r="N82">
-        <v>27.5</v>
+        <v>25.3</v>
       </c>
       <c r="O82">
-        <v>27.2</v>
+        <v>25.0</v>
       </c>
       <c r="P82">
-        <v>27.0</v>
+        <v>24.8</v>
       </c>
       <c r="Q82">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
       <c r="R82">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>35</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
         <v>1150</v>
       </c>
       <c r="D83">
         <v>3</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>26.7</v>
+        <v>24.5</v>
       </c>
       <c r="G83">
-        <v>26.2</v>
+        <v>24.1</v>
       </c>
       <c r="H83">
-        <v>25.8</v>
+        <v>23.6</v>
       </c>
       <c r="I83">
-        <v>25.3</v>
+        <v>23.2</v>
       </c>
       <c r="J83">
-        <v>24.9</v>
+        <v>22.7</v>
       </c>
       <c r="K83">
-        <v>24.4</v>
+        <v>22.3</v>
       </c>
       <c r="L83">
-        <v>24.099999999999998</v>
+        <v>21.9</v>
       </c>
       <c r="M83">
-        <v>23.7</v>
+        <v>21.6</v>
       </c>
       <c r="N83">
-        <v>23.4</v>
+        <v>21.2</v>
       </c>
       <c r="O83">
-        <v>23.2</v>
+        <v>21.0</v>
       </c>
       <c r="P83">
-        <v>23.1</v>
+        <v>20.9</v>
       </c>
       <c r="Q83">
-        <v>23.0</v>
+        <v>20.8</v>
       </c>
       <c r="R83">
-        <v>23.0</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
         <v>1500</v>
       </c>
       <c r="D84">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>52.2</v>
+        <v>54.2</v>
       </c>
       <c r="G84">
-        <v>51.6</v>
+        <v>53.6</v>
       </c>
       <c r="H84">
-        <v>50.9</v>
+        <v>52.9</v>
       </c>
       <c r="I84">
-        <v>50.1</v>
+        <v>52.1</v>
       </c>
       <c r="J84">
-        <v>49.40000000000001</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="K84">
-        <v>48.8</v>
+        <v>50.8</v>
       </c>
       <c r="L84">
+        <v>50.3</v>
+      </c>
+      <c r="M84">
+        <v>49.9</v>
+      </c>
+      <c r="N84">
+        <v>49.4</v>
+      </c>
+      <c r="O84">
+        <v>49.099999999999994</v>
+      </c>
+      <c r="P84">
+        <v>48.6</v>
+      </c>
+      <c r="Q84">
         <v>48.3</v>
       </c>
-      <c r="M84">
-[...13 lines deleted...]
-      </c>
       <c r="R84">
-        <v>46.3</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
         <v>1150</v>
       </c>
       <c r="D85">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="G85">
-        <v>42.9</v>
+        <v>44.9</v>
       </c>
       <c r="H85">
-        <v>42.4</v>
+        <v>44.4</v>
       </c>
       <c r="I85">
+        <v>43.9</v>
+      </c>
+      <c r="J85">
+        <v>43.4</v>
+      </c>
+      <c r="K85">
+        <v>43.0</v>
+      </c>
+      <c r="L85">
+        <v>42.6</v>
+      </c>
+      <c r="M85">
+        <v>42.3</v>
+      </c>
+      <c r="N85">
         <v>41.9</v>
       </c>
-      <c r="J85">
-[...13 lines deleted...]
-      </c>
       <c r="O85">
-        <v>39.7</v>
+        <v>41.7</v>
       </c>
       <c r="P85">
-        <v>39.3</v>
+        <v>41.3</v>
       </c>
       <c r="Q85">
-        <v>39.1</v>
+        <v>41.1</v>
       </c>
       <c r="R85">
-        <v>39.1</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1680</v>
+        <v>1750</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>45.2</v>
+        <v>48.3</v>
       </c>
       <c r="G86">
-        <v>44.8</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="H86">
-        <v>44.3</v>
+        <v>47.4</v>
       </c>
       <c r="I86">
-        <v>43.7</v>
+        <v>46.8</v>
       </c>
       <c r="J86">
-        <v>43.1</v>
+        <v>46.2</v>
       </c>
       <c r="K86">
-        <v>42.6</v>
+        <v>45.7</v>
       </c>
       <c r="L86">
-        <v>42.2</v>
+        <v>45.3</v>
       </c>
       <c r="M86">
-        <v>41.9</v>
+        <v>45.0</v>
       </c>
       <c r="N86">
-        <v>41.5</v>
+        <v>44.6</v>
       </c>
       <c r="O86">
-        <v>41.3</v>
+        <v>44.4</v>
       </c>
       <c r="P86">
-        <v>40.9</v>
+        <v>44</v>
       </c>
       <c r="Q86">
-        <v>40.7</v>
+        <v>43.8</v>
       </c>
       <c r="R86">
-        <v>40.7</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>39</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
         <v>1500</v>
       </c>
       <c r="D87">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
+        <v>47.2</v>
+      </c>
+      <c r="G87">
+        <v>46.8</v>
+      </c>
+      <c r="H87">
+        <v>46.3</v>
+      </c>
+      <c r="I87">
+        <v>45.7</v>
+      </c>
+      <c r="J87">
+        <v>45.1</v>
+      </c>
+      <c r="K87">
+        <v>44.6</v>
+      </c>
+      <c r="L87">
         <v>44.2</v>
       </c>
-      <c r="G87">
-[...2 lines deleted...]
-      <c r="H87">
+      <c r="M87">
+        <v>43.9</v>
+      </c>
+      <c r="N87">
+        <v>43.5</v>
+      </c>
+      <c r="O87">
         <v>43.3</v>
       </c>
-      <c r="I87">
+      <c r="P87">
+        <v>42.9</v>
+      </c>
+      <c r="Q87">
         <v>42.7</v>
       </c>
-      <c r="J87">
-[...22 lines deleted...]
-      </c>
       <c r="R87">
-        <v>39.8</v>
+        <v>42.7</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
         <v>1400</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>45.90000000000001</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G88">
-        <v>45.5</v>
+        <v>47.5</v>
       </c>
       <c r="H88">
-        <v>45.0</v>
+        <v>47.0</v>
       </c>
       <c r="I88">
-        <v>44.4</v>
+        <v>46.4</v>
       </c>
       <c r="J88">
-        <v>43.8</v>
+        <v>45.8</v>
       </c>
       <c r="K88">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="L88">
-        <v>42.9</v>
+        <v>44.9</v>
       </c>
       <c r="M88">
-        <v>42.59999999999999</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="N88">
-        <v>42.2</v>
+        <v>44.2</v>
       </c>
       <c r="O88">
-        <v>42.0</v>
+        <v>44.0</v>
       </c>
       <c r="P88">
-        <v>41.6</v>
+        <v>43.6</v>
       </c>
       <c r="Q88">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
       <c r="R88">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
         <v>4700</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>69.8</v>
+        <v>71.8</v>
       </c>
       <c r="G89">
-        <v>68.8</v>
+        <v>70.8</v>
       </c>
       <c r="H89">
-        <v>67.7</v>
+        <v>69.7</v>
       </c>
       <c r="I89">
-        <v>66.5</v>
+        <v>68.5</v>
       </c>
       <c r="J89">
-        <v>65.40000000000001</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="K89">
+        <v>66.40000000000001</v>
+      </c>
+      <c r="L89">
+        <v>65.7</v>
+      </c>
+      <c r="M89">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="N89">
         <v>64.40000000000001</v>
       </c>
-      <c r="L89">
-[...7 lines deleted...]
-      </c>
       <c r="O89">
-        <v>61.90000000000001</v>
+        <v>63.90000000000001</v>
       </c>
       <c r="P89">
-        <v>61.2</v>
+        <v>63.2</v>
       </c>
       <c r="Q89">
-        <v>60.7</v>
+        <v>62.7</v>
       </c>
       <c r="R89">
-        <v>60.7</v>
+        <v>62.7</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>43</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
         <v>1980</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>46.8</v>
+        <v>49.8</v>
       </c>
       <c r="G90">
-        <v>46.40000000000001</v>
+        <v>49.40000000000001</v>
       </c>
       <c r="H90">
-        <v>45.8</v>
+        <v>48.8</v>
       </c>
       <c r="I90">
-        <v>45.099999999999994</v>
+        <v>48.099999999999994</v>
       </c>
       <c r="J90">
-        <v>44.5</v>
+        <v>47.5</v>
       </c>
       <c r="K90">
-        <v>44.0</v>
+        <v>46.9</v>
       </c>
       <c r="L90">
-        <v>43.6</v>
+        <v>46.5</v>
       </c>
       <c r="M90">
-        <v>43.3</v>
+        <v>46.2</v>
       </c>
       <c r="N90">
-        <v>42.8</v>
+        <v>45.7</v>
       </c>
       <c r="O90">
-        <v>42.59999999999999</v>
+        <v>45.5</v>
       </c>
       <c r="P90">
-        <v>42.2</v>
+        <v>45.1</v>
       </c>
       <c r="Q90">
-        <v>41.9</v>
+        <v>44.8</v>
       </c>
       <c r="R90">
-        <v>41.9</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
         <v>2200</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>38.8</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="G91">
-        <v>38.0</v>
+        <v>35.9</v>
       </c>
       <c r="H91">
-        <v>37.3</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="I91">
-        <v>36.5</v>
+        <v>34.4</v>
       </c>
       <c r="J91">
-        <v>35.8</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="K91">
-        <v>35.0</v>
+        <v>32.9</v>
       </c>
       <c r="L91">
-        <v>34.5</v>
+        <v>32.3</v>
       </c>
       <c r="M91">
-        <v>33.90000000000001</v>
+        <v>31.8</v>
       </c>
       <c r="N91">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O91">
-        <v>33.0</v>
+        <v>30.8</v>
       </c>
       <c r="P91">
-        <v>32.7</v>
+        <v>30.5</v>
       </c>
       <c r="Q91">
-        <v>32.40000000000001</v>
+        <v>30.2</v>
       </c>
       <c r="R91">
-        <v>32.40000000000001</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>45</v>
       </c>
       <c r="B92" t="s">
         <v>26</v>
       </c>
       <c r="C92">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D92">
         <v>3</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>31.8</v>
+        <v>31.7</v>
       </c>
       <c r="G92">
-        <v>31.2</v>
+        <v>31.1</v>
       </c>
       <c r="H92">
-        <v>30.7</v>
+        <v>30.4</v>
       </c>
       <c r="I92">
-        <v>30.1</v>
+        <v>29.8</v>
       </c>
       <c r="J92">
-        <v>29.6</v>
+        <v>29.2</v>
       </c>
       <c r="K92">
-        <v>29.0</v>
+        <v>28.7</v>
       </c>
       <c r="L92">
-        <v>28.6</v>
+        <v>28.2</v>
       </c>
       <c r="M92">
-        <v>28.1</v>
+        <v>27.8</v>
       </c>
       <c r="N92">
-        <v>27.7</v>
+        <v>27.3</v>
       </c>
       <c r="O92">
-        <v>27.4</v>
+        <v>27.0</v>
       </c>
       <c r="P92">
-        <v>27.2</v>
+        <v>26.8</v>
       </c>
       <c r="Q92">
-        <v>27.0</v>
+        <v>26.6</v>
       </c>
       <c r="R92">
-        <v>27.0</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>46</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="C93">
         <v>1500</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>44.6</v>
+        <v>46.6</v>
       </c>
       <c r="G93">
-        <v>44.2</v>
+        <v>46.2</v>
       </c>
       <c r="H93">
-        <v>43.8</v>
+        <v>45.8</v>
       </c>
       <c r="I93">
+        <v>45.3</v>
+      </c>
+      <c r="J93">
+        <v>44.8</v>
+      </c>
+      <c r="K93">
+        <v>44.4</v>
+      </c>
+      <c r="L93">
+        <v>44.0</v>
+      </c>
+      <c r="M93">
+        <v>43.7</v>
+      </c>
+      <c r="N93">
         <v>43.3</v>
       </c>
-      <c r="J93">
-[...13 lines deleted...]
-      </c>
       <c r="O93">
-        <v>41.1</v>
+        <v>43.1</v>
       </c>
       <c r="P93">
-        <v>40.7</v>
+        <v>42.7</v>
       </c>
       <c r="Q93">
-        <v>40.5</v>
+        <v>42.5</v>
       </c>
       <c r="R93">
-        <v>40.5</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>48</v>
       </c>
       <c r="B94" t="s">
         <v>26</v>
       </c>
       <c r="C94">
         <v>1500</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>38.7</v>
+        <v>36.5</v>
       </c>
       <c r="G94">
-        <v>37.90000000000001</v>
+        <v>35.8</v>
       </c>
       <c r="H94">
-        <v>37.2</v>
+        <v>35.0</v>
       </c>
       <c r="I94">
-        <v>36.40000000000001</v>
+        <v>34.3</v>
       </c>
       <c r="J94">
-        <v>35.7</v>
+        <v>33.5</v>
       </c>
       <c r="K94">
-        <v>35.0</v>
+        <v>32.9</v>
       </c>
       <c r="L94">
-        <v>34.5</v>
+        <v>32.3</v>
       </c>
       <c r="M94">
-        <v>33.90000000000001</v>
+        <v>31.8</v>
       </c>
       <c r="N94">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O94">
-        <v>33.0</v>
+        <v>30.8</v>
       </c>
       <c r="P94">
-        <v>32.8</v>
+        <v>30.6</v>
       </c>
       <c r="Q94">
-        <v>32.6</v>
+        <v>30.4</v>
       </c>
       <c r="R94">
-        <v>32.6</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>50</v>
       </c>
       <c r="B95" t="s">
         <v>26</v>
       </c>
       <c r="C95">
-        <v>1400</v>
+        <v>1560</v>
       </c>
       <c r="D95">
         <v>9</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>39.2</v>
+        <v>44.1</v>
       </c>
       <c r="G95">
-        <v>39.1</v>
+        <v>43.8</v>
       </c>
       <c r="H95">
-        <v>38.9</v>
+        <v>43.4</v>
       </c>
       <c r="I95">
-        <v>38.6</v>
+        <v>42.9</v>
       </c>
       <c r="J95">
-        <v>38.2</v>
+        <v>42.4</v>
       </c>
       <c r="K95">
-        <v>37.8</v>
+        <v>42.0</v>
       </c>
       <c r="L95">
-        <v>37.3</v>
+        <v>41.6</v>
       </c>
       <c r="M95">
-        <v>36.9</v>
+        <v>41.3</v>
       </c>
       <c r="N95">
-        <v>36.5</v>
+        <v>40.9</v>
       </c>
       <c r="O95">
-        <v>36.1</v>
+        <v>40.7</v>
       </c>
       <c r="P95">
-        <v>35.6</v>
+        <v>40</v>
       </c>
       <c r="Q95">
-        <v>35.4</v>
+        <v>40</v>
       </c>
       <c r="R95">
-        <v>35.4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>51</v>
       </c>
       <c r="B96" t="s">
         <v>26</v>
       </c>
       <c r="C96">
         <v>1300</v>
       </c>
       <c r="D96">
         <v>3</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>27.7</v>
+        <v>25.5</v>
       </c>
       <c r="G96">
-        <v>27.2</v>
+        <v>25.1</v>
       </c>
       <c r="H96">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
       <c r="I96">
-        <v>26.3</v>
+        <v>24.2</v>
       </c>
       <c r="J96">
-        <v>25.9</v>
+        <v>23.7</v>
       </c>
       <c r="K96">
-        <v>25.4</v>
+        <v>23.3</v>
       </c>
       <c r="L96">
-        <v>25.099999999999998</v>
+        <v>22.9</v>
       </c>
       <c r="M96">
-        <v>24.7</v>
+        <v>22.6</v>
       </c>
       <c r="N96">
-        <v>24.4</v>
+        <v>22.2</v>
       </c>
       <c r="O96">
-        <v>24.2</v>
+        <v>22.0</v>
       </c>
       <c r="P96">
-        <v>24.1</v>
+        <v>21.9</v>
       </c>
       <c r="Q96">
-        <v>24.0</v>
+        <v>21.8</v>
       </c>
       <c r="R96">
-        <v>24.0</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>52</v>
       </c>
       <c r="B97" t="s">
         <v>26</v>
       </c>
       <c r="C97">
         <v>1400</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>38.5</v>
+        <v>42.9</v>
       </c>
       <c r="G97">
-        <v>38.4</v>
+        <v>42.6</v>
       </c>
       <c r="H97">
-        <v>38.2</v>
+        <v>42.2</v>
       </c>
       <c r="I97">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="J97">
-        <v>37.6</v>
+        <v>41.2</v>
       </c>
       <c r="K97">
-        <v>37.3</v>
+        <v>40.8</v>
       </c>
       <c r="L97">
-        <v>37.0</v>
+        <v>40.4</v>
       </c>
       <c r="M97">
-        <v>36.4</v>
+        <v>40.099999999999994</v>
       </c>
       <c r="N97">
-        <v>35.1</v>
+        <v>39.7</v>
       </c>
       <c r="O97">
-        <v>34.2</v>
+        <v>39.5</v>
       </c>
       <c r="P97">
-        <v>33.4</v>
+        <v>39.1</v>
       </c>
       <c r="Q97">
-        <v>33.2</v>
+        <v>39</v>
       </c>
       <c r="R97">
-        <v>33.2</v>
+        <v>39</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:19" customHeight="1" ht="20">
       <c r="A101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
       <c r="J101" s="2"/>
@@ -5656,143 +5656,143 @@
       </c>
       <c r="Q102" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R102" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>26</v>
       </c>
       <c r="C103">
         <v>1450</v>
       </c>
       <c r="D103">
         <v>7</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>10510</v>
+        <v>10970</v>
       </c>
       <c r="G103">
-        <v>10410</v>
+        <v>10870</v>
       </c>
       <c r="H103">
-        <v>10290</v>
+        <v>10750</v>
       </c>
       <c r="I103">
-        <v>10150</v>
+        <v>10610</v>
       </c>
       <c r="J103">
-        <v>10020</v>
+        <v>10480</v>
       </c>
       <c r="K103">
-        <v>9890</v>
+        <v>10350</v>
       </c>
       <c r="L103">
-        <v>9810</v>
+        <v>10270</v>
       </c>
       <c r="M103">
-        <v>9720</v>
+        <v>10180</v>
       </c>
       <c r="N103">
-        <v>9630</v>
+        <v>10090</v>
       </c>
       <c r="O103">
-        <v>9540</v>
+        <v>10040</v>
       </c>
       <c r="P103">
-        <v>9490</v>
+        <v>9950</v>
       </c>
       <c r="Q103">
-        <v>9440</v>
+        <v>9900</v>
       </c>
       <c r="R103">
-        <v>9440</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>26</v>
       </c>
       <c r="C104">
         <v>1550</v>
       </c>
       <c r="D104">
         <v>7</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>9700</v>
+        <v>10160</v>
       </c>
       <c r="G104">
-        <v>9620</v>
+        <v>10080</v>
       </c>
       <c r="H104">
-        <v>9520</v>
+        <v>9980</v>
       </c>
       <c r="I104">
-        <v>9400</v>
+        <v>9860</v>
       </c>
       <c r="J104">
+        <v>9750</v>
+      </c>
+      <c r="K104">
+        <v>9640</v>
+      </c>
+      <c r="L104">
+        <v>9570</v>
+      </c>
+      <c r="M104">
+        <v>9490</v>
+      </c>
+      <c r="N104">
+        <v>9410</v>
+      </c>
+      <c r="O104">
+        <v>9370</v>
+      </c>
+      <c r="P104">
         <v>9290</v>
       </c>
-      <c r="K104">
-[...16 lines deleted...]
-      </c>
       <c r="Q104">
-        <v>8790</v>
+        <v>9250</v>
       </c>
       <c r="R104">
-        <v>8790</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>26</v>
       </c>
       <c r="C105">
         <v>780</v>
       </c>
       <c r="D105">
         <v>9</v>
       </c>
       <c r="E105" t="s">
         <v>71</v>
       </c>
       <c r="F105" s="6">
         <v>5500</v>
       </c>
       <c r="G105">
         <v>5430</v>
       </c>
       <c r="H105">
@@ -5824,1319 +5824,1319 @@
       </c>
       <c r="Q105">
         <v>4875</v>
       </c>
       <c r="R105">
         <v>4875</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>26</v>
       </c>
       <c r="C106">
         <v>600</v>
       </c>
       <c r="D106">
         <v>2</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>4231</v>
+        <v>4230</v>
       </c>
       <c r="G106">
-        <v>4177</v>
+        <v>4180</v>
       </c>
       <c r="H106">
-        <v>4117</v>
+        <v>4120</v>
       </c>
       <c r="I106">
-        <v>4063</v>
+        <v>4060</v>
       </c>
       <c r="J106">
         <v>4000</v>
       </c>
       <c r="K106">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="L106">
-        <v>3889</v>
+        <v>3890</v>
       </c>
       <c r="M106">
-        <v>3835</v>
+        <v>3840</v>
       </c>
       <c r="N106">
         <v>3780</v>
       </c>
       <c r="O106">
         <v>3750</v>
       </c>
       <c r="P106">
         <v>3750</v>
       </c>
       <c r="Q106">
         <v>3750</v>
       </c>
       <c r="R106">
         <v>3750</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>72</v>
       </c>
       <c r="B107" t="s">
         <v>26</v>
       </c>
       <c r="C107">
         <v>1250</v>
       </c>
       <c r="D107">
         <v>4</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>8851</v>
+        <v>8850</v>
       </c>
       <c r="G107">
-        <v>8777</v>
+        <v>8780</v>
       </c>
       <c r="H107">
-        <v>8697</v>
+        <v>8700</v>
       </c>
       <c r="I107">
-        <v>8603</v>
+        <v>8600</v>
       </c>
       <c r="J107">
         <v>8490</v>
       </c>
       <c r="K107">
-        <v>8336</v>
+        <v>8340</v>
       </c>
       <c r="L107">
-        <v>8249</v>
+        <v>8250</v>
       </c>
       <c r="M107">
-        <v>8155</v>
+        <v>8160</v>
       </c>
       <c r="N107">
         <v>8080</v>
       </c>
       <c r="O107">
         <v>7970</v>
       </c>
       <c r="P107">
         <v>7950</v>
       </c>
       <c r="Q107">
         <v>7900</v>
       </c>
       <c r="R107">
         <v>7900</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
         <v>1500</v>
       </c>
       <c r="D108">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>10320</v>
+        <v>10780</v>
       </c>
       <c r="G108">
-        <v>10230</v>
+        <v>10690</v>
       </c>
       <c r="H108">
+        <v>10570</v>
+      </c>
+      <c r="I108">
+        <v>10440</v>
+      </c>
+      <c r="J108">
+        <v>10310</v>
+      </c>
+      <c r="K108">
+        <v>10190</v>
+      </c>
+      <c r="L108">
         <v>10110</v>
       </c>
-      <c r="I108">
-[...10 lines deleted...]
-      </c>
       <c r="M108">
-        <v>9560</v>
+        <v>10020</v>
       </c>
       <c r="N108">
-        <v>9470</v>
+        <v>9930</v>
       </c>
       <c r="O108">
-        <v>9380</v>
+        <v>9880</v>
       </c>
       <c r="P108">
-        <v>9340</v>
+        <v>9800</v>
       </c>
       <c r="Q108">
-        <v>9290</v>
+        <v>9750</v>
       </c>
       <c r="R108">
-        <v>9290</v>
+        <v>9750</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
         <v>26</v>
       </c>
       <c r="C109">
         <v>2400</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>11521</v>
+        <v>11520</v>
       </c>
       <c r="G109">
-        <v>11087</v>
+        <v>11090</v>
       </c>
       <c r="H109">
-        <v>10847</v>
+        <v>10850</v>
       </c>
       <c r="I109">
-        <v>10633</v>
+        <v>10630</v>
       </c>
       <c r="J109">
         <v>10410</v>
       </c>
       <c r="K109">
-        <v>10196</v>
+        <v>10200</v>
       </c>
       <c r="L109">
-        <v>9999</v>
+        <v>10000</v>
       </c>
       <c r="M109">
-        <v>9855</v>
+        <v>9860</v>
       </c>
       <c r="N109">
         <v>9710</v>
       </c>
       <c r="O109">
         <v>9590</v>
       </c>
       <c r="P109">
         <v>9510</v>
       </c>
       <c r="Q109">
         <v>9420</v>
       </c>
       <c r="R109">
         <v>9420</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>32</v>
       </c>
       <c r="B110" t="s">
         <v>26</v>
       </c>
       <c r="C110">
         <v>1200</v>
       </c>
       <c r="D110">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>71</v>
       </c>
       <c r="F110" s="6">
-        <v>9770</v>
+        <v>10460</v>
       </c>
       <c r="G110">
-        <v>9770</v>
+        <v>10460</v>
       </c>
       <c r="H110">
-        <v>9740</v>
+        <v>10430</v>
       </c>
       <c r="I110">
-        <v>9680</v>
+        <v>10370</v>
       </c>
       <c r="J110">
-        <v>9620</v>
+        <v>10310</v>
       </c>
       <c r="K110">
-        <v>9560</v>
+        <v>10250</v>
       </c>
       <c r="L110">
-        <v>9510</v>
+        <v>10200</v>
       </c>
       <c r="M110">
-        <v>9440</v>
+        <v>10130</v>
       </c>
       <c r="N110">
-        <v>9390</v>
+        <v>10080</v>
       </c>
       <c r="O110">
-        <v>9390</v>
+        <v>10080</v>
       </c>
       <c r="P110">
-        <v>9330</v>
+        <v>10020</v>
       </c>
       <c r="Q110">
-        <v>9330</v>
+        <v>10020</v>
       </c>
       <c r="R110">
-        <v>9330</v>
+        <v>10020</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>32</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
         <v>800</v>
       </c>
       <c r="D111">
         <v>6</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>6520</v>
+        <v>6980</v>
       </c>
       <c r="G111">
-        <v>6520</v>
+        <v>6980</v>
       </c>
       <c r="H111">
-        <v>6490</v>
+        <v>6950</v>
       </c>
       <c r="I111">
-        <v>6450</v>
+        <v>6910</v>
       </c>
       <c r="J111">
-        <v>6410</v>
+        <v>6870</v>
       </c>
       <c r="K111">
-        <v>6370</v>
+        <v>6830</v>
       </c>
       <c r="L111">
-        <v>6340</v>
+        <v>6800</v>
       </c>
       <c r="M111">
-        <v>6300</v>
+        <v>6760</v>
       </c>
       <c r="N111">
-        <v>6260</v>
+        <v>6720</v>
       </c>
       <c r="O111">
-        <v>6220</v>
+        <v>6720</v>
       </c>
       <c r="P111">
-        <v>6220</v>
+        <v>6680</v>
       </c>
       <c r="Q111">
-        <v>6220</v>
+        <v>6680</v>
       </c>
       <c r="R111">
-        <v>6220</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>73</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
         <v>1460</v>
       </c>
       <c r="D112">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>8560</v>
+        <v>9780</v>
       </c>
       <c r="G112">
-        <v>8540</v>
+        <v>9710</v>
       </c>
       <c r="H112">
-        <v>8450</v>
+        <v>9590</v>
       </c>
       <c r="I112">
-        <v>8380</v>
+        <v>9490</v>
       </c>
       <c r="J112">
-        <v>8280</v>
+        <v>9390</v>
       </c>
       <c r="K112">
-        <v>8190</v>
+        <v>9280</v>
       </c>
       <c r="L112">
-        <v>8100</v>
+        <v>9220</v>
       </c>
       <c r="M112">
-        <v>8000</v>
+        <v>9140</v>
       </c>
       <c r="N112">
-        <v>7860</v>
+        <v>9070</v>
       </c>
       <c r="O112">
-        <v>7770</v>
+        <v>9030</v>
       </c>
       <c r="P112">
-        <v>7770</v>
+        <v>8960</v>
       </c>
       <c r="Q112">
-        <v>7770</v>
+        <v>8920</v>
       </c>
       <c r="R112">
-        <v>7770</v>
+        <v>8920</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>26</v>
       </c>
       <c r="C113">
         <v>1400</v>
       </c>
       <c r="D113">
         <v>5</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>7781</v>
+        <v>7780</v>
       </c>
       <c r="G113">
-        <v>7437</v>
+        <v>7440</v>
       </c>
       <c r="H113">
-        <v>7297</v>
+        <v>7300</v>
       </c>
       <c r="I113">
-        <v>7163</v>
+        <v>7160</v>
       </c>
       <c r="J113">
         <v>7030</v>
       </c>
       <c r="K113">
-        <v>6896</v>
+        <v>6900</v>
       </c>
       <c r="L113">
-        <v>6799</v>
+        <v>6800</v>
       </c>
       <c r="M113">
-        <v>6705</v>
+        <v>6710</v>
       </c>
       <c r="N113">
         <v>6600</v>
       </c>
       <c r="O113">
         <v>6530</v>
       </c>
       <c r="P113">
         <v>6490</v>
       </c>
       <c r="Q113">
         <v>6450</v>
       </c>
       <c r="R113">
         <v>6450</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>35</v>
       </c>
       <c r="B114" t="s">
         <v>26</v>
       </c>
       <c r="C114">
         <v>1150</v>
       </c>
       <c r="D114">
         <v>3</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>6741</v>
+        <v>6740</v>
       </c>
       <c r="G114">
-        <v>6627</v>
+        <v>6630</v>
       </c>
       <c r="H114">
-        <v>6477</v>
+        <v>6480</v>
       </c>
       <c r="I114">
-        <v>6363</v>
+        <v>6360</v>
       </c>
       <c r="J114">
         <v>6200</v>
       </c>
       <c r="K114">
-        <v>5946</v>
+        <v>5950</v>
       </c>
       <c r="L114">
-        <v>5699</v>
+        <v>5700</v>
       </c>
       <c r="M114">
-        <v>5625</v>
+        <v>5630</v>
       </c>
       <c r="N114">
         <v>5540</v>
       </c>
       <c r="O114">
         <v>5480</v>
       </c>
       <c r="P114">
         <v>5460</v>
       </c>
       <c r="Q114">
         <v>5430</v>
       </c>
       <c r="R114">
         <v>5430</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>36</v>
       </c>
       <c r="B115" t="s">
         <v>26</v>
       </c>
       <c r="C115">
         <v>1500</v>
       </c>
       <c r="D115">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>12480</v>
+        <v>12940</v>
       </c>
       <c r="G115">
-        <v>12340</v>
+        <v>12800</v>
       </c>
       <c r="H115">
-        <v>12160</v>
+        <v>12620</v>
       </c>
       <c r="I115">
+        <v>12450</v>
+      </c>
+      <c r="J115">
+        <v>12270</v>
+      </c>
+      <c r="K115">
+        <v>12100</v>
+      </c>
+      <c r="L115">
         <v>11990</v>
       </c>
-      <c r="J115">
-[...7 lines deleted...]
-      </c>
       <c r="M115">
-        <v>11410</v>
+        <v>11870</v>
       </c>
       <c r="N115">
-        <v>11300</v>
+        <v>11760</v>
       </c>
       <c r="O115">
-        <v>11180</v>
+        <v>11680</v>
       </c>
       <c r="P115">
-        <v>11110</v>
+        <v>11570</v>
       </c>
       <c r="Q115">
-        <v>11040</v>
+        <v>11500</v>
       </c>
       <c r="R115">
-        <v>11040</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>26</v>
       </c>
       <c r="C116">
         <v>1150</v>
       </c>
       <c r="D116">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>10280</v>
+        <v>10740</v>
       </c>
       <c r="G116">
-        <v>10180</v>
+        <v>10640</v>
       </c>
       <c r="H116">
+        <v>10530</v>
+      </c>
+      <c r="I116">
+        <v>10400</v>
+      </c>
+      <c r="J116">
+        <v>10270</v>
+      </c>
+      <c r="K116">
+        <v>10150</v>
+      </c>
+      <c r="L116">
         <v>10070</v>
       </c>
-      <c r="I116">
-[...10 lines deleted...]
-      </c>
       <c r="M116">
-        <v>9520</v>
+        <v>9980</v>
       </c>
       <c r="N116">
-        <v>9440</v>
+        <v>9900</v>
       </c>
       <c r="O116">
-        <v>9350</v>
+        <v>9850</v>
       </c>
       <c r="P116">
-        <v>9300</v>
+        <v>9760</v>
       </c>
       <c r="Q116">
-        <v>9260</v>
+        <v>9720</v>
       </c>
       <c r="R116">
-        <v>9260</v>
+        <v>9720</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>38</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117">
-        <v>1680</v>
+        <v>1750</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
-        <v>10760</v>
+        <v>11560</v>
       </c>
       <c r="G117">
-        <v>10660</v>
+        <v>11450</v>
       </c>
       <c r="H117">
-        <v>10530</v>
+        <v>11310</v>
       </c>
       <c r="I117">
+        <v>11170</v>
+      </c>
+      <c r="J117">
+        <v>11020</v>
+      </c>
+      <c r="K117">
+        <v>10880</v>
+      </c>
+      <c r="L117">
+        <v>10790</v>
+      </c>
+      <c r="M117">
+        <v>10690</v>
+      </c>
+      <c r="N117">
+        <v>10590</v>
+      </c>
+      <c r="O117">
+        <v>10540</v>
+      </c>
+      <c r="P117">
+        <v>10440</v>
+      </c>
+      <c r="Q117">
         <v>10390</v>
       </c>
-      <c r="J117">
-[...22 lines deleted...]
-      </c>
       <c r="R117">
-        <v>9650</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>26</v>
       </c>
       <c r="C118">
         <v>1500</v>
       </c>
       <c r="D118">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>10490</v>
+        <v>11230</v>
       </c>
       <c r="G118">
-        <v>10390</v>
+        <v>11120</v>
       </c>
       <c r="H118">
-        <v>10270</v>
+        <v>10990</v>
       </c>
       <c r="I118">
-        <v>10140</v>
+        <v>10850</v>
       </c>
       <c r="J118">
-        <v>10010</v>
+        <v>10720</v>
       </c>
       <c r="K118">
-        <v>9880</v>
+        <v>10580</v>
       </c>
       <c r="L118">
-        <v>9800</v>
+        <v>10500</v>
       </c>
       <c r="M118">
-        <v>9710</v>
+        <v>10400</v>
       </c>
       <c r="N118">
-        <v>9620</v>
+        <v>10310</v>
       </c>
       <c r="O118">
-        <v>9530</v>
+        <v>10250</v>
       </c>
       <c r="P118">
-        <v>9480</v>
+        <v>10160</v>
       </c>
       <c r="Q118">
-        <v>9430</v>
+        <v>10110</v>
       </c>
       <c r="R118">
-        <v>9430</v>
+        <v>10110</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>40</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119">
         <v>1400</v>
       </c>
       <c r="D119">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>10970</v>
+        <v>11430</v>
       </c>
       <c r="G119">
-        <v>10860</v>
+        <v>11320</v>
       </c>
       <c r="H119">
-        <v>10730</v>
+        <v>11190</v>
       </c>
       <c r="I119">
+        <v>11040</v>
+      </c>
+      <c r="J119">
+        <v>10900</v>
+      </c>
+      <c r="K119">
+        <v>10760</v>
+      </c>
+      <c r="L119">
+        <v>10680</v>
+      </c>
+      <c r="M119">
         <v>10580</v>
       </c>
-      <c r="J119">
-[...10 lines deleted...]
-      </c>
       <c r="N119">
-        <v>10020</v>
+        <v>10480</v>
       </c>
       <c r="O119">
-        <v>9930</v>
+        <v>10430</v>
       </c>
       <c r="P119">
-        <v>9870</v>
+        <v>10330</v>
       </c>
       <c r="Q119">
-        <v>9820</v>
+        <v>10280</v>
       </c>
       <c r="R119">
-        <v>9820</v>
+        <v>10280</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
         <v>4700</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>16930</v>
+        <v>17390</v>
       </c>
       <c r="G120">
-        <v>16680</v>
+        <v>17140</v>
       </c>
       <c r="H120">
-        <v>16400</v>
+        <v>16860</v>
       </c>
       <c r="I120">
-        <v>16120</v>
+        <v>16580</v>
       </c>
       <c r="J120">
-        <v>15840</v>
+        <v>16300</v>
       </c>
       <c r="K120">
-        <v>15570</v>
+        <v>16030</v>
       </c>
       <c r="L120">
-        <v>15410</v>
+        <v>15870</v>
       </c>
       <c r="M120">
-        <v>15230</v>
+        <v>15690</v>
       </c>
       <c r="N120">
-        <v>15060</v>
+        <v>15520</v>
       </c>
       <c r="O120">
-        <v>14890</v>
+        <v>15390</v>
       </c>
       <c r="P120">
-        <v>14760</v>
+        <v>15220</v>
       </c>
       <c r="Q120">
-        <v>14630</v>
+        <v>15090</v>
       </c>
       <c r="R120">
-        <v>14630</v>
+        <v>15090</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>43</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
         <v>1980</v>
       </c>
       <c r="D121">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>11146</v>
+        <v>11886</v>
       </c>
       <c r="G121">
-        <v>11030</v>
+        <v>11760</v>
       </c>
       <c r="H121">
-        <v>10894</v>
+        <v>11614</v>
       </c>
       <c r="I121">
-        <v>10749</v>
+        <v>11459</v>
       </c>
       <c r="J121">
-        <v>10604</v>
+        <v>11314</v>
       </c>
       <c r="K121">
-        <v>10460</v>
+        <v>11160</v>
       </c>
       <c r="L121">
-        <v>10371</v>
+        <v>11071</v>
       </c>
       <c r="M121">
-        <v>10273</v>
+        <v>10963</v>
       </c>
       <c r="N121">
-        <v>10174</v>
+        <v>10864</v>
       </c>
       <c r="O121">
-        <v>10076</v>
+        <v>10796</v>
       </c>
       <c r="P121">
-        <v>10018</v>
+        <v>10698</v>
       </c>
       <c r="Q121">
-        <v>9960</v>
+        <v>10640</v>
       </c>
       <c r="R121">
-        <v>9960</v>
+        <v>10640</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
         <v>26</v>
       </c>
       <c r="C122">
         <v>2200</v>
       </c>
       <c r="D122">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>9511</v>
+        <v>9510</v>
       </c>
       <c r="G122">
-        <v>9127</v>
+        <v>9130</v>
       </c>
       <c r="H122">
-        <v>8947</v>
+        <v>8950</v>
       </c>
       <c r="I122">
-        <v>8773</v>
+        <v>8770</v>
       </c>
       <c r="J122">
         <v>8600</v>
       </c>
       <c r="K122">
-        <v>8426</v>
+        <v>8430</v>
       </c>
       <c r="L122">
-        <v>8309</v>
+        <v>8310</v>
       </c>
       <c r="M122">
-        <v>8195</v>
+        <v>8200</v>
       </c>
       <c r="N122">
         <v>8060</v>
       </c>
       <c r="O122">
         <v>7970</v>
       </c>
       <c r="P122">
         <v>7910</v>
       </c>
       <c r="Q122">
         <v>7850</v>
       </c>
       <c r="R122">
         <v>7850</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>45</v>
       </c>
       <c r="B123" t="s">
         <v>26</v>
       </c>
       <c r="C123">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>7531</v>
+        <v>8110</v>
       </c>
       <c r="G123">
-        <v>7397</v>
+        <v>7960</v>
       </c>
       <c r="H123">
-        <v>7257</v>
+        <v>7810</v>
       </c>
       <c r="I123">
-        <v>7123</v>
+        <v>7660</v>
       </c>
       <c r="J123">
-        <v>6990</v>
+        <v>7510</v>
       </c>
       <c r="K123">
-        <v>6856</v>
+        <v>7380</v>
       </c>
       <c r="L123">
-        <v>6759</v>
+        <v>7270</v>
       </c>
       <c r="M123">
-        <v>6665</v>
+        <v>7170</v>
       </c>
       <c r="N123">
-        <v>6570</v>
+        <v>7060</v>
       </c>
       <c r="O123">
-        <v>6500</v>
+        <v>6980</v>
       </c>
       <c r="P123">
-        <v>6460</v>
+        <v>6930</v>
       </c>
       <c r="Q123">
-        <v>6420</v>
+        <v>6890</v>
       </c>
       <c r="R123">
-        <v>6420</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>46</v>
       </c>
       <c r="B124" t="s">
         <v>26</v>
       </c>
       <c r="C124">
         <v>1500</v>
       </c>
       <c r="D124">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>11390</v>
+        <v>11850</v>
       </c>
       <c r="G124">
-        <v>11290</v>
+        <v>11750</v>
       </c>
       <c r="H124">
-        <v>11160</v>
+        <v>11620</v>
       </c>
       <c r="I124">
-        <v>11030</v>
+        <v>11490</v>
       </c>
       <c r="J124">
-        <v>10890</v>
+        <v>11350</v>
       </c>
       <c r="K124">
+        <v>11220</v>
+      </c>
+      <c r="L124">
+        <v>11140</v>
+      </c>
+      <c r="M124">
+        <v>11040</v>
+      </c>
+      <c r="N124">
+        <v>10950</v>
+      </c>
+      <c r="O124">
+        <v>10900</v>
+      </c>
+      <c r="P124">
+        <v>10810</v>
+      </c>
+      <c r="Q124">
         <v>10760</v>
       </c>
-      <c r="L124">
-[...16 lines deleted...]
-      </c>
       <c r="R124">
-        <v>10300</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>48</v>
       </c>
       <c r="B125" t="s">
         <v>26</v>
       </c>
       <c r="C125">
         <v>1500</v>
       </c>
       <c r="D125">
         <v>3</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
-        <v>9261</v>
+        <v>9260</v>
       </c>
       <c r="G125">
-        <v>9087</v>
+        <v>9090</v>
       </c>
       <c r="H125">
-        <v>8907</v>
+        <v>8910</v>
       </c>
       <c r="I125">
-        <v>8733</v>
+        <v>8730</v>
       </c>
       <c r="J125">
         <v>8560</v>
       </c>
       <c r="K125">
-        <v>8396</v>
+        <v>8400</v>
       </c>
       <c r="L125">
-        <v>8269</v>
+        <v>8270</v>
       </c>
       <c r="M125">
-        <v>8155</v>
+        <v>8160</v>
       </c>
       <c r="N125">
         <v>8030</v>
       </c>
       <c r="O125">
         <v>7940</v>
       </c>
       <c r="P125">
         <v>7880</v>
       </c>
       <c r="Q125">
         <v>7820</v>
       </c>
       <c r="R125">
         <v>7820</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>50</v>
       </c>
       <c r="B126" t="s">
         <v>26</v>
       </c>
       <c r="C126">
-        <v>1400</v>
+        <v>1560</v>
       </c>
       <c r="D126">
         <v>9</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>9570</v>
+        <v>10520</v>
       </c>
       <c r="G126">
-        <v>9540</v>
+        <v>10430</v>
       </c>
       <c r="H126">
-        <v>9470</v>
+        <v>10320</v>
       </c>
       <c r="I126">
-        <v>9350</v>
+        <v>10200</v>
       </c>
       <c r="J126">
-        <v>9220</v>
+        <v>10080</v>
       </c>
       <c r="K126">
-        <v>9080</v>
+        <v>9960</v>
       </c>
       <c r="L126">
-        <v>8940</v>
+        <v>9880</v>
       </c>
       <c r="M126">
-        <v>8800</v>
+        <v>9800</v>
       </c>
       <c r="N126">
-        <v>8680</v>
+        <v>9710</v>
       </c>
       <c r="O126">
-        <v>8540</v>
+        <v>9660</v>
       </c>
       <c r="P126">
-        <v>8440</v>
+        <v>9580</v>
       </c>
       <c r="Q126">
-        <v>8350</v>
+        <v>9440</v>
       </c>
       <c r="R126">
-        <v>8350</v>
+        <v>9440</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>51</v>
       </c>
       <c r="B127" t="s">
         <v>26</v>
       </c>
       <c r="C127">
         <v>1300</v>
       </c>
       <c r="D127">
         <v>3</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>6621</v>
+        <v>6620</v>
       </c>
       <c r="G127">
-        <v>6517</v>
+        <v>6520</v>
       </c>
       <c r="H127">
-        <v>6397</v>
+        <v>6400</v>
       </c>
       <c r="I127">
-        <v>6283</v>
+        <v>6280</v>
       </c>
       <c r="J127">
         <v>6170</v>
       </c>
       <c r="K127">
-        <v>6066</v>
+        <v>6070</v>
       </c>
       <c r="L127">
-        <v>5969</v>
+        <v>5970</v>
       </c>
       <c r="M127">
-        <v>5885</v>
+        <v>5890</v>
       </c>
       <c r="N127">
         <v>5800</v>
       </c>
       <c r="O127">
         <v>5740</v>
       </c>
       <c r="P127">
         <v>5710</v>
       </c>
       <c r="Q127">
         <v>5690</v>
       </c>
       <c r="R127">
         <v>5690</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>52</v>
       </c>
       <c r="B128" t="s">
         <v>26</v>
       </c>
       <c r="C128">
         <v>1400</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
-        <v>8780</v>
+        <v>10070</v>
       </c>
       <c r="G128">
-        <v>8770</v>
+        <v>10000</v>
       </c>
       <c r="H128">
-        <v>8730</v>
+        <v>9890</v>
       </c>
       <c r="I128">
-        <v>8680</v>
+        <v>9780</v>
       </c>
       <c r="J128">
-        <v>8630</v>
+        <v>9670</v>
       </c>
       <c r="K128">
-        <v>8580</v>
+        <v>9560</v>
       </c>
       <c r="L128">
-        <v>8540</v>
+        <v>9490</v>
       </c>
       <c r="M128">
-        <v>8470</v>
+        <v>9410</v>
       </c>
       <c r="N128">
-        <v>8360</v>
+        <v>9330</v>
       </c>
       <c r="O128">
-        <v>8130</v>
+        <v>9300</v>
       </c>
       <c r="P128">
-        <v>8090</v>
+        <v>9220</v>
       </c>
       <c r="Q128">
-        <v>8070</v>
+        <v>9180</v>
       </c>
       <c r="R128">
-        <v>8070</v>
+        <v>9180</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="A35:R35"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A69:R69"/>
     <mergeCell ref="A70:R70"/>