--- v3 (2026-04-17)
+++ v4 (2026-06-06)
@@ -1015,208 +1015,208 @@
       </c>
       <c r="N9">
         <v>16.4</v>
       </c>
       <c r="O9">
         <v>16.3</v>
       </c>
       <c r="P9">
         <v>16.3</v>
       </c>
       <c r="Q9">
         <v>16.3</v>
       </c>
       <c r="R9">
         <v>16.3</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>2350</v>
+        <v>2450</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>48.5</v>
+        <v>50.3</v>
       </c>
       <c r="G10">
-        <v>48.0</v>
+        <v>49.7</v>
       </c>
       <c r="H10">
-        <v>47.40000000000001</v>
+        <v>49.0</v>
       </c>
       <c r="I10">
-        <v>46.8</v>
+        <v>48.3</v>
       </c>
       <c r="J10">
-        <v>46.1</v>
+        <v>47.6</v>
       </c>
       <c r="K10">
-        <v>45.5</v>
+        <v>47.0</v>
       </c>
       <c r="L10">
-        <v>45.0</v>
+        <v>46.5</v>
       </c>
       <c r="M10">
+        <v>46.0</v>
+      </c>
+      <c r="N10">
+        <v>45.59999999999999</v>
+      </c>
+      <c r="O10">
+        <v>45.3</v>
+      </c>
+      <c r="P10">
+        <v>44.8</v>
+      </c>
+      <c r="Q10">
         <v>44.5</v>
       </c>
-      <c r="N10">
-[...10 lines deleted...]
-      </c>
       <c r="R10">
-        <v>43</v>
+        <v>44.5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>50.0</v>
+        <v>52.8</v>
       </c>
       <c r="G11">
-        <v>49.0</v>
+        <v>51.7</v>
       </c>
       <c r="H11">
-        <v>48.099999999999994</v>
+        <v>50.7</v>
       </c>
       <c r="I11">
-        <v>47.10000000000001</v>
+        <v>49.60000000000001</v>
       </c>
       <c r="J11">
-        <v>46.2</v>
+        <v>48.6</v>
       </c>
       <c r="K11">
-        <v>45.2</v>
+        <v>47.50000000000001</v>
       </c>
       <c r="L11">
-        <v>44.6</v>
+        <v>46.8</v>
       </c>
       <c r="M11">
-        <v>43.90000000000001</v>
+        <v>46.0</v>
       </c>
       <c r="N11">
-        <v>43.3</v>
+        <v>45.3</v>
       </c>
       <c r="O11">
-        <v>42.8</v>
+        <v>44.7</v>
       </c>
       <c r="P11">
-        <v>42.4</v>
+        <v>44.2</v>
       </c>
       <c r="Q11">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
       <c r="R11">
-        <v>42.0</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
-        <v>6100</v>
+        <v>6400</v>
       </c>
       <c r="D12">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>67.7</v>
+        <v>69.2</v>
       </c>
       <c r="G12">
+        <v>69.2</v>
+      </c>
+      <c r="H12">
+        <v>68.80000000000001</v>
+      </c>
+      <c r="I12">
+        <v>68.5</v>
+      </c>
+      <c r="J12">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="K12">
+        <v>67.90000000000001</v>
+      </c>
+      <c r="L12">
         <v>67.5</v>
       </c>
-      <c r="H12">
-[...5 lines deleted...]
-      <c r="J12">
+      <c r="M12">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="N12">
+        <v>66.7</v>
+      </c>
+      <c r="O12">
+        <v>66.7</v>
+      </c>
+      <c r="P12">
         <v>66.5</v>
       </c>
-      <c r="K12">
-[...16 lines deleted...]
-      </c>
       <c r="Q12">
-        <v>64.5</v>
+        <v>66.5</v>
       </c>
       <c r="R12">
-        <v>64.5</v>
+        <v>66.5</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>1600</v>
       </c>
       <c r="D13">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>26.2</v>
       </c>
       <c r="G13">
         <v>26.2</v>
       </c>
       <c r="H13">
@@ -1239,152 +1239,152 @@
       </c>
       <c r="N13">
         <v>25.2</v>
       </c>
       <c r="O13">
         <v>25.2</v>
       </c>
       <c r="P13">
         <v>25</v>
       </c>
       <c r="Q13">
         <v>25</v>
       </c>
       <c r="R13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>1850</v>
+        <v>1900</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>36.4</v>
+        <v>39.2</v>
       </c>
       <c r="G14">
-        <v>35.7</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="H14">
-        <v>35.099999999999994</v>
+        <v>37.7</v>
       </c>
       <c r="I14">
-        <v>34.40000000000001</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="J14">
+        <v>36.2</v>
+      </c>
+      <c r="K14">
+        <v>35.40000000000001</v>
+      </c>
+      <c r="L14">
+        <v>34.9</v>
+      </c>
+      <c r="M14">
+        <v>34.3</v>
+      </c>
+      <c r="N14">
         <v>33.8</v>
       </c>
-      <c r="K14">
+      <c r="O14">
+        <v>33.40000000000001</v>
+      </c>
+      <c r="P14">
         <v>33.1</v>
       </c>
-      <c r="L14">
-[...13 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>31.1</v>
+        <v>32.90000000000001</v>
       </c>
       <c r="R14">
-        <v>31.1</v>
+        <v>32.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>1840</v>
+        <v>1900</v>
       </c>
       <c r="D15">
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>34.8</v>
+        <v>36.7</v>
       </c>
       <c r="G15">
-        <v>34.1</v>
+        <v>36.0</v>
       </c>
       <c r="H15">
-        <v>33.5</v>
+        <v>35.4</v>
       </c>
       <c r="I15">
-        <v>32.8</v>
+        <v>34.7</v>
       </c>
       <c r="J15">
-        <v>32.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="K15">
-        <v>31.5</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="L15">
-        <v>31.099999999999998</v>
+        <v>33.0</v>
       </c>
       <c r="M15">
-        <v>30.6</v>
+        <v>32.5</v>
       </c>
       <c r="N15">
-        <v>30.2</v>
+        <v>32.099999999999994</v>
       </c>
       <c r="O15">
-        <v>29.9</v>
+        <v>31.8</v>
       </c>
       <c r="P15">
-        <v>29.7</v>
+        <v>31.6</v>
       </c>
       <c r="Q15">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
       <c r="R15">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
         <v>2200</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>42.3</v>
       </c>
       <c r="G16">
         <v>41.40000000000001</v>
       </c>
       <c r="H16">
@@ -1416,87 +1416,87 @@
       </c>
       <c r="Q16">
         <v>35.6</v>
       </c>
       <c r="R16">
         <v>35.6</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2270</v>
       </c>
       <c r="D17">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>51.7</v>
+        <v>53.8</v>
       </c>
       <c r="G17">
-        <v>51.099999999999994</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="H17">
-        <v>50.40000000000001</v>
+        <v>52.3</v>
       </c>
       <c r="I17">
-        <v>49.7</v>
+        <v>51.6</v>
       </c>
       <c r="J17">
+        <v>50.8</v>
+      </c>
+      <c r="K17">
+        <v>50.099999999999994</v>
+      </c>
+      <c r="L17">
+        <v>49.5</v>
+      </c>
+      <c r="M17">
         <v>48.90000000000001</v>
       </c>
-      <c r="K17">
+      <c r="N17">
+        <v>48.5</v>
+      </c>
+      <c r="O17">
         <v>48.2</v>
       </c>
-      <c r="L17">
+      <c r="P17">
         <v>47.7</v>
       </c>
-      <c r="M17">
-[...10 lines deleted...]
-      </c>
       <c r="Q17">
-        <v>45.7</v>
+        <v>47.4</v>
       </c>
       <c r="R17">
-        <v>45.7</v>
+        <v>47.4</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>2050</v>
       </c>
       <c r="D18">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
         <v>45.9</v>
       </c>
       <c r="G18">
         <v>45.4</v>
       </c>
       <c r="H18">
@@ -1696,87 +1696,87 @@
       </c>
       <c r="Q21">
         <v>40.8</v>
       </c>
       <c r="R21">
         <v>40.8</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>2250</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>51.4</v>
+        <v>53.3</v>
       </c>
       <c r="G22">
-        <v>50.8</v>
+        <v>52.59999999999999</v>
       </c>
       <c r="H22">
-        <v>50.1</v>
+        <v>51.90000000000001</v>
       </c>
       <c r="I22">
-        <v>49.4</v>
+        <v>51.2</v>
       </c>
       <c r="J22">
+        <v>50.40000000000001</v>
+      </c>
+      <c r="K22">
+        <v>49.7</v>
+      </c>
+      <c r="L22">
+        <v>49.1</v>
+      </c>
+      <c r="M22">
         <v>48.6</v>
       </c>
-      <c r="K22">
+      <c r="N22">
+        <v>48.2</v>
+      </c>
+      <c r="O22">
         <v>47.9</v>
       </c>
-      <c r="L22">
+      <c r="P22">
         <v>47.4</v>
       </c>
-      <c r="M22">
-[...10 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>45.4</v>
+        <v>47.1</v>
       </c>
       <c r="R22">
-        <v>45.4</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3000</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
         <v>87.59999999999999</v>
       </c>
       <c r="G23">
         <v>86.2</v>
       </c>
       <c r="H23">
@@ -1855,96 +1855,96 @@
       </c>
       <c r="N24">
         <v>43.099999999999994</v>
       </c>
       <c r="O24">
         <v>42.8</v>
       </c>
       <c r="P24">
         <v>42.3</v>
       </c>
       <c r="Q24">
         <v>42</v>
       </c>
       <c r="R24">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>43.6</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="G25">
-        <v>42.7</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="H25">
-        <v>41.89999999999999</v>
+        <v>44.5</v>
       </c>
       <c r="I25">
+        <v>43.50000000000001</v>
+      </c>
+      <c r="J25">
+        <v>42.6</v>
+      </c>
+      <c r="K25">
+        <v>41.60000000000001</v>
+      </c>
+      <c r="L25">
         <v>41.0</v>
       </c>
-      <c r="J25">
-[...5 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>40.3</v>
+      </c>
+      <c r="N25">
+        <v>39.7</v>
+      </c>
+      <c r="O25">
+        <v>39.2</v>
+      </c>
+      <c r="P25">
         <v>38.8</v>
       </c>
-      <c r="M25">
-[...10 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>36.7</v>
+        <v>38.50000000000001</v>
       </c>
       <c r="R25">
-        <v>36.7</v>
+        <v>38.50000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
         <v>2700</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>33.3</v>
       </c>
       <c r="G26">
         <v>32.6</v>
       </c>
       <c r="H26">
@@ -2671,208 +2671,208 @@
       </c>
       <c r="N42">
         <v>3780</v>
       </c>
       <c r="O42">
         <v>3750</v>
       </c>
       <c r="P42">
         <v>3750</v>
       </c>
       <c r="Q42">
         <v>3750</v>
       </c>
       <c r="R42">
         <v>3750</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
-        <v>2350</v>
+        <v>2450</v>
       </c>
       <c r="D43">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>11590</v>
+        <v>12070</v>
       </c>
       <c r="G43">
-        <v>11450</v>
+        <v>11930</v>
       </c>
       <c r="H43">
-        <v>11300</v>
+        <v>11760</v>
       </c>
       <c r="I43">
+        <v>11580</v>
+      </c>
+      <c r="J43">
+        <v>11420</v>
+      </c>
+      <c r="K43">
+        <v>11240</v>
+      </c>
+      <c r="L43">
         <v>11130</v>
       </c>
-      <c r="J43">
-[...7 lines deleted...]
-      </c>
       <c r="M43">
-        <v>10600</v>
+        <v>11020</v>
       </c>
       <c r="N43">
-        <v>10500</v>
+        <v>10910</v>
       </c>
       <c r="O43">
-        <v>10430</v>
+        <v>10830</v>
       </c>
       <c r="P43">
-        <v>10320</v>
+        <v>10720</v>
       </c>
       <c r="Q43">
-        <v>10250</v>
+        <v>10650</v>
       </c>
       <c r="R43">
-        <v>10250</v>
+        <v>10650</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D44">
         <v>6</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>12191</v>
+        <v>12731</v>
       </c>
       <c r="G44">
-        <v>11947</v>
+        <v>12477</v>
       </c>
       <c r="H44">
-        <v>11697</v>
+        <v>12217</v>
       </c>
       <c r="I44">
-        <v>11453</v>
+        <v>11963</v>
       </c>
       <c r="J44">
-        <v>11210</v>
+        <v>11700</v>
       </c>
       <c r="K44">
-        <v>10986</v>
+        <v>11466</v>
       </c>
       <c r="L44">
-        <v>10819</v>
+        <v>11289</v>
       </c>
       <c r="M44">
-        <v>10665</v>
+        <v>11135</v>
       </c>
       <c r="N44">
-        <v>10510</v>
+        <v>10970</v>
       </c>
       <c r="O44">
-        <v>10370</v>
+        <v>10830</v>
       </c>
       <c r="P44">
-        <v>10280</v>
+        <v>10720</v>
       </c>
       <c r="Q44">
-        <v>10180</v>
+        <v>10620</v>
       </c>
       <c r="R44">
-        <v>10180</v>
+        <v>10620</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>6100</v>
+        <v>6400</v>
       </c>
       <c r="D45">
         <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>17780</v>
+        <v>18230</v>
       </c>
       <c r="G45">
-        <v>17730</v>
+        <v>18180</v>
       </c>
       <c r="H45">
-        <v>17660</v>
+        <v>18110</v>
       </c>
       <c r="I45">
-        <v>17570</v>
+        <v>18020</v>
       </c>
       <c r="J45">
-        <v>17490</v>
+        <v>17940</v>
       </c>
       <c r="K45">
-        <v>17400</v>
+        <v>17850</v>
       </c>
       <c r="L45">
-        <v>17320</v>
+        <v>17770</v>
       </c>
       <c r="M45">
-        <v>17230</v>
+        <v>17680</v>
       </c>
       <c r="N45">
-        <v>17150</v>
+        <v>17500</v>
       </c>
       <c r="O45">
-        <v>17100</v>
+        <v>17500</v>
       </c>
       <c r="P45">
-        <v>17010</v>
+        <v>17460</v>
       </c>
       <c r="Q45">
-        <v>16910</v>
+        <v>17460</v>
       </c>
       <c r="R45">
-        <v>16910</v>
+        <v>17460</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
         <v>1600</v>
       </c>
       <c r="D46">
         <v>6</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>6030</v>
       </c>
       <c r="G46">
         <v>6030</v>
       </c>
       <c r="H46">
@@ -2895,152 +2895,152 @@
       </c>
       <c r="N46">
         <v>5800</v>
       </c>
       <c r="O46">
         <v>5800</v>
       </c>
       <c r="P46">
         <v>5760</v>
       </c>
       <c r="Q46">
         <v>5760</v>
       </c>
       <c r="R46">
         <v>5760</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
-        <v>1850</v>
+        <v>1900</v>
       </c>
       <c r="D47">
         <v>9</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>8811</v>
+        <v>9351</v>
       </c>
       <c r="G47">
-        <v>8647</v>
+        <v>9177</v>
       </c>
       <c r="H47">
-        <v>8477</v>
+        <v>8997</v>
       </c>
       <c r="I47">
-        <v>8313</v>
+        <v>8823</v>
       </c>
       <c r="J47">
-        <v>8150</v>
+        <v>8640</v>
       </c>
       <c r="K47">
-        <v>7996</v>
+        <v>8476</v>
       </c>
       <c r="L47">
-        <v>7879</v>
+        <v>8349</v>
       </c>
       <c r="M47">
-        <v>7765</v>
+        <v>8235</v>
       </c>
       <c r="N47">
-        <v>7650</v>
+        <v>8110</v>
       </c>
       <c r="O47">
-        <v>7560</v>
+        <v>8020</v>
       </c>
       <c r="P47">
-        <v>7510</v>
+        <v>7950</v>
       </c>
       <c r="Q47">
-        <v>7450</v>
+        <v>7890</v>
       </c>
       <c r="R47">
-        <v>7450</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>1840</v>
+        <v>1900</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>8311</v>
+        <v>8871</v>
       </c>
       <c r="G48">
-        <v>8157</v>
+        <v>8707</v>
       </c>
       <c r="H48">
-        <v>8007</v>
+        <v>8537</v>
       </c>
       <c r="I48">
-        <v>7853</v>
+        <v>8373</v>
       </c>
       <c r="J48">
+        <v>8200</v>
+      </c>
+      <c r="K48">
+        <v>8046</v>
+      </c>
+      <c r="L48">
+        <v>7929</v>
+      </c>
+      <c r="M48">
+        <v>7815</v>
+      </c>
+      <c r="N48">
         <v>7700</v>
       </c>
-      <c r="K48">
-[...10 lines deleted...]
-      </c>
       <c r="O48">
-        <v>7150</v>
+        <v>7610</v>
       </c>
       <c r="P48">
-        <v>7100</v>
+        <v>7560</v>
       </c>
       <c r="Q48">
-        <v>7050</v>
+        <v>7500</v>
       </c>
       <c r="R48">
-        <v>7050</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
         <v>2200</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
         <v>10201</v>
       </c>
       <c r="G49">
         <v>9997</v>
       </c>
       <c r="H49">
@@ -3072,87 +3072,87 @@
       </c>
       <c r="Q49">
         <v>8580</v>
       </c>
       <c r="R49">
         <v>8580</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>2270</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>12450</v>
+        <v>12950</v>
       </c>
       <c r="G50">
-        <v>12290</v>
+        <v>12780</v>
       </c>
       <c r="H50">
-        <v>12120</v>
+        <v>12600</v>
       </c>
       <c r="I50">
-        <v>11930</v>
+        <v>12400</v>
       </c>
       <c r="J50">
-        <v>11750</v>
+        <v>12210</v>
       </c>
       <c r="K50">
+        <v>12020</v>
+      </c>
+      <c r="L50">
+        <v>11900</v>
+      </c>
+      <c r="M50">
+        <v>11770</v>
+      </c>
+      <c r="N50">
+        <v>11650</v>
+      </c>
+      <c r="O50">
         <v>11570</v>
       </c>
-      <c r="L50">
-[...10 lines deleted...]
-      </c>
       <c r="P50">
-        <v>11030</v>
+        <v>11440</v>
       </c>
       <c r="Q50">
-        <v>10950</v>
+        <v>11360</v>
       </c>
       <c r="R50">
-        <v>10950</v>
+        <v>11360</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>2050</v>
       </c>
       <c r="D51">
         <v>9</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>10990</v>
       </c>
       <c r="G51">
         <v>10870</v>
       </c>
       <c r="H51">
@@ -3352,87 +3352,87 @@
       </c>
       <c r="Q54">
         <v>9700</v>
       </c>
       <c r="R54">
         <v>9700</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
         <v>2250</v>
       </c>
       <c r="D55">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>12353</v>
+        <v>12870</v>
       </c>
       <c r="G55">
-        <v>12199</v>
+        <v>12700</v>
       </c>
       <c r="H55">
-        <v>12029</v>
+        <v>12520</v>
       </c>
       <c r="I55">
-        <v>11842</v>
+        <v>12320</v>
       </c>
       <c r="J55">
-        <v>11669</v>
+        <v>12140</v>
       </c>
       <c r="K55">
-        <v>11489</v>
+        <v>11950</v>
       </c>
       <c r="L55">
-        <v>11376</v>
+        <v>11830</v>
       </c>
       <c r="M55">
-        <v>11255</v>
+        <v>11700</v>
       </c>
       <c r="N55">
-        <v>11145</v>
+        <v>11580</v>
       </c>
       <c r="O55">
-        <v>11066</v>
+        <v>11500</v>
       </c>
       <c r="P55">
-        <v>10948</v>
+        <v>11370</v>
       </c>
       <c r="Q55">
-        <v>10871</v>
+        <v>11290</v>
       </c>
       <c r="R55">
-        <v>10871</v>
+        <v>11290</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
         <v>3000</v>
       </c>
       <c r="D56">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>21350</v>
       </c>
       <c r="G56">
         <v>20970</v>
       </c>
       <c r="H56">
@@ -3511,96 +3511,96 @@
       </c>
       <c r="N57">
         <v>10630</v>
       </c>
       <c r="O57">
         <v>10560</v>
       </c>
       <c r="P57">
         <v>10450</v>
       </c>
       <c r="Q57">
         <v>10380</v>
       </c>
       <c r="R57">
         <v>10380</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>10531</v>
+        <v>11071</v>
       </c>
       <c r="G58">
-        <v>10327</v>
+        <v>10857</v>
       </c>
       <c r="H58">
-        <v>10117</v>
+        <v>10637</v>
       </c>
       <c r="I58">
-        <v>9913</v>
+        <v>10423</v>
       </c>
       <c r="J58">
-        <v>9710</v>
+        <v>10200</v>
       </c>
       <c r="K58">
-        <v>9516</v>
+        <v>9996</v>
       </c>
       <c r="L58">
-        <v>9379</v>
+        <v>9849</v>
       </c>
       <c r="M58">
-        <v>9245</v>
+        <v>9715</v>
       </c>
       <c r="N58">
-        <v>9110</v>
+        <v>9570</v>
       </c>
       <c r="O58">
-        <v>8990</v>
+        <v>9450</v>
       </c>
       <c r="P58">
-        <v>8920</v>
+        <v>9360</v>
       </c>
       <c r="Q58">
-        <v>8840</v>
+        <v>9280</v>
       </c>
       <c r="R58">
-        <v>8840</v>
+        <v>9280</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
         <v>2700</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>7931</v>
       </c>
       <c r="G59">
         <v>7787</v>
       </c>
       <c r="H59">
@@ -4383,96 +4383,96 @@
       </c>
       <c r="N76">
         <v>31.2</v>
       </c>
       <c r="O76">
         <v>30.9</v>
       </c>
       <c r="P76">
         <v>30.7</v>
       </c>
       <c r="Q76">
         <v>30.7</v>
       </c>
       <c r="R76">
         <v>30.7</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
-        <v>45.6</v>
+        <v>47.0</v>
       </c>
       <c r="G77">
-        <v>45.2</v>
+        <v>46.6</v>
       </c>
       <c r="H77">
-        <v>44.7</v>
+        <v>46.1</v>
       </c>
       <c r="I77">
-        <v>44.1</v>
+        <v>45.5</v>
       </c>
       <c r="J77">
-        <v>43.6</v>
+        <v>44.9</v>
       </c>
       <c r="K77">
-        <v>43.2</v>
+        <v>44.4</v>
       </c>
       <c r="L77">
-        <v>42.8</v>
+        <v>44.0</v>
       </c>
       <c r="M77">
+        <v>43.7</v>
+      </c>
+      <c r="N77">
+        <v>43.3</v>
+      </c>
+      <c r="O77">
+        <v>43.1</v>
+      </c>
+      <c r="P77">
+        <v>42.7</v>
+      </c>
+      <c r="Q77">
         <v>42.5</v>
       </c>
-      <c r="N77">
-[...10 lines deleted...]
-      </c>
       <c r="R77">
-        <v>41.3</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
         <v>2400</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
         <v>44.5</v>
       </c>
       <c r="G78">
         <v>43.6</v>
       </c>
       <c r="H78">
@@ -5055,96 +5055,96 @@
       </c>
       <c r="N88">
         <v>44.2</v>
       </c>
       <c r="O88">
         <v>44.0</v>
       </c>
       <c r="P88">
         <v>43.6</v>
       </c>
       <c r="Q88">
         <v>43.4</v>
       </c>
       <c r="R88">
         <v>43.4</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>71.8</v>
+        <v>73.2</v>
       </c>
       <c r="G89">
-        <v>70.8</v>
+        <v>72.2</v>
       </c>
       <c r="H89">
-        <v>69.7</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="I89">
-        <v>68.5</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="J89">
-        <v>67.40000000000001</v>
+        <v>68.7</v>
       </c>
       <c r="K89">
-        <v>66.40000000000001</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="L89">
-        <v>65.7</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="M89">
+        <v>66.30000000000001</v>
+      </c>
+      <c r="N89">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="O89">
         <v>65.099999999999994</v>
       </c>
-      <c r="N89">
+      <c r="P89">
         <v>64.40000000000001</v>
       </c>
-      <c r="O89">
-[...4 lines deleted...]
-      </c>
       <c r="Q89">
-        <v>62.7</v>
+        <v>63.9</v>
       </c>
       <c r="R89">
-        <v>62.7</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>43</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
         <v>1980</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
         <v>49.8</v>
       </c>
       <c r="G90">
         <v>49.40000000000001</v>
       </c>
       <c r="H90">
@@ -5927,96 +5927,96 @@
       </c>
       <c r="N107">
         <v>8080</v>
       </c>
       <c r="O107">
         <v>7970</v>
       </c>
       <c r="P107">
         <v>7950</v>
       </c>
       <c r="Q107">
         <v>7900</v>
       </c>
       <c r="R107">
         <v>7900</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
-        <v>1500</v>
+        <v>1600</v>
       </c>
       <c r="D108">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>10780</v>
+        <v>11150</v>
       </c>
       <c r="G108">
-        <v>10690</v>
+        <v>11050</v>
       </c>
       <c r="H108">
-        <v>10570</v>
+        <v>10920</v>
       </c>
       <c r="I108">
-        <v>10440</v>
+        <v>10790</v>
       </c>
       <c r="J108">
-        <v>10310</v>
+        <v>10650</v>
       </c>
       <c r="K108">
-        <v>10190</v>
+        <v>10520</v>
       </c>
       <c r="L108">
-        <v>10110</v>
+        <v>10430</v>
       </c>
       <c r="M108">
-        <v>10020</v>
+        <v>10340</v>
       </c>
       <c r="N108">
-        <v>9930</v>
+        <v>10250</v>
       </c>
       <c r="O108">
-        <v>9880</v>
+        <v>10200</v>
       </c>
       <c r="P108">
-        <v>9800</v>
+        <v>10100</v>
       </c>
       <c r="Q108">
-        <v>9750</v>
+        <v>10050</v>
       </c>
       <c r="R108">
-        <v>9750</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
         <v>26</v>
       </c>
       <c r="C109">
         <v>2400</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>11520</v>
       </c>
       <c r="G109">
         <v>11090</v>
       </c>
       <c r="H109">
@@ -6599,96 +6599,96 @@
       </c>
       <c r="N119">
         <v>10480</v>
       </c>
       <c r="O119">
         <v>10430</v>
       </c>
       <c r="P119">
         <v>10330</v>
       </c>
       <c r="Q119">
         <v>10280</v>
       </c>
       <c r="R119">
         <v>10280</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>17390</v>
+        <v>17760</v>
       </c>
       <c r="G120">
-        <v>17140</v>
+        <v>17500</v>
       </c>
       <c r="H120">
-        <v>16860</v>
+        <v>17210</v>
       </c>
       <c r="I120">
-        <v>16580</v>
+        <v>16930</v>
       </c>
       <c r="J120">
-        <v>16300</v>
+        <v>16640</v>
       </c>
       <c r="K120">
-        <v>16030</v>
+        <v>16360</v>
       </c>
       <c r="L120">
-        <v>15870</v>
+        <v>16190</v>
       </c>
       <c r="M120">
-        <v>15690</v>
+        <v>16010</v>
       </c>
       <c r="N120">
+        <v>15840</v>
+      </c>
+      <c r="O120">
+        <v>15710</v>
+      </c>
+      <c r="P120">
         <v>15520</v>
       </c>
-      <c r="O120">
+      <c r="Q120">
         <v>15390</v>
       </c>
-      <c r="P120">
-[...4 lines deleted...]
-      </c>
       <c r="R120">
-        <v>15090</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>43</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
         <v>1980</v>
       </c>
       <c r="D121">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
         <v>11886</v>
       </c>
       <c r="G121">
         <v>11760</v>
       </c>
       <c r="H121">