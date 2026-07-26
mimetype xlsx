--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -847,96 +847,96 @@
       </c>
       <c r="N6">
         <v>52.59999999999999</v>
       </c>
       <c r="O6">
         <v>52.4</v>
       </c>
       <c r="P6">
         <v>52</v>
       </c>
       <c r="Q6">
         <v>51.5</v>
       </c>
       <c r="R6">
         <v>51.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>46.9</v>
+        <v>49.3</v>
       </c>
       <c r="G7">
-        <v>46.4</v>
+        <v>48.7</v>
       </c>
       <c r="H7">
-        <v>45.8</v>
+        <v>48.1</v>
       </c>
       <c r="I7">
+        <v>47.5</v>
+      </c>
+      <c r="J7">
+        <v>46.8</v>
+      </c>
+      <c r="K7">
+        <v>46.2</v>
+      </c>
+      <c r="L7">
+        <v>45.7</v>
+      </c>
+      <c r="M7">
         <v>45.2</v>
       </c>
-      <c r="J7">
+      <c r="N7">
+        <v>44.8</v>
+      </c>
+      <c r="O7">
         <v>44.5</v>
       </c>
-      <c r="K7">
-[...13 lines deleted...]
-      </c>
       <c r="P7">
-        <v>41.7</v>
+        <v>44</v>
       </c>
       <c r="Q7">
-        <v>41.5</v>
+        <v>43.7</v>
       </c>
       <c r="R7">
-        <v>41.5</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>2400</v>
       </c>
       <c r="D8">
         <v>7</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>41.7</v>
       </c>
       <c r="G8">
         <v>41.3</v>
       </c>
       <c r="H8">
@@ -1472,87 +1472,87 @@
       </c>
       <c r="Q17">
         <v>47.4</v>
       </c>
       <c r="R17">
         <v>47.4</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>2050</v>
       </c>
       <c r="D18">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>45.9</v>
+        <v>47.4</v>
       </c>
       <c r="G18">
-        <v>45.4</v>
+        <v>46.9</v>
       </c>
       <c r="H18">
-        <v>44.8</v>
+        <v>46.3</v>
       </c>
       <c r="I18">
-        <v>44.2</v>
+        <v>45.7</v>
       </c>
       <c r="J18">
-        <v>43.6</v>
+        <v>45.0</v>
       </c>
       <c r="K18">
-        <v>43.099999999999994</v>
+        <v>44.4</v>
       </c>
       <c r="L18">
-        <v>42.6</v>
+        <v>43.9</v>
       </c>
       <c r="M18">
-        <v>42.1</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="N18">
-        <v>41.8</v>
+        <v>43.0</v>
       </c>
       <c r="O18">
-        <v>41.59999999999999</v>
+        <v>42.7</v>
       </c>
       <c r="P18">
-        <v>41.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q18">
-        <v>41</v>
+        <v>41.9</v>
       </c>
       <c r="R18">
-        <v>41</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>2400</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>27.7</v>
       </c>
       <c r="G19">
         <v>27.7</v>
       </c>
       <c r="H19">
@@ -1575,275 +1575,275 @@
       </c>
       <c r="N19">
         <v>26.6</v>
       </c>
       <c r="O19">
         <v>26.6</v>
       </c>
       <c r="P19">
         <v>26.4</v>
       </c>
       <c r="Q19">
         <v>26.4</v>
       </c>
       <c r="R19">
         <v>26.4</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>2400</v>
+        <v>2430</v>
       </c>
       <c r="D20">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>48.0</v>
+        <v>48.4</v>
       </c>
       <c r="G20">
-        <v>47.5</v>
+        <v>47.9</v>
       </c>
       <c r="H20">
-        <v>46.90000000000001</v>
+        <v>47.3</v>
       </c>
       <c r="I20">
-        <v>46.3</v>
+        <v>46.7</v>
       </c>
       <c r="J20">
-        <v>45.6</v>
+        <v>46.0</v>
       </c>
       <c r="K20">
-        <v>45.0</v>
+        <v>45.4</v>
       </c>
       <c r="L20">
-        <v>44.5</v>
+        <v>44.9</v>
       </c>
       <c r="M20">
+        <v>44.40000000000001</v>
+      </c>
+      <c r="N20">
         <v>44.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
-        <v>43.3</v>
+        <v>43.7</v>
       </c>
       <c r="P20">
-        <v>42.8</v>
+        <v>43.2</v>
       </c>
       <c r="Q20">
-        <v>42.5</v>
+        <v>42.9</v>
       </c>
       <c r="R20">
-        <v>42.5</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>2200</v>
       </c>
       <c r="D21">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
+        <v>47.2</v>
+      </c>
+      <c r="G21">
+        <v>46.7</v>
+      </c>
+      <c r="H21">
+        <v>46.1</v>
+      </c>
+      <c r="I21">
         <v>45.5</v>
       </c>
-      <c r="G21">
-[...7 lines deleted...]
-      </c>
       <c r="J21">
-        <v>43.3</v>
+        <v>44.8</v>
       </c>
       <c r="K21">
+        <v>44.2</v>
+      </c>
+      <c r="L21">
+        <v>43.7</v>
+      </c>
+      <c r="M21">
+        <v>43.2</v>
+      </c>
+      <c r="N21">
         <v>42.8</v>
       </c>
-      <c r="L21">
-[...7 lines deleted...]
-      </c>
       <c r="O21">
-        <v>41.4</v>
+        <v>42.5</v>
       </c>
       <c r="P21">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q21">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
       <c r="R21">
-        <v>40.8</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>2250</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>53.3</v>
+        <v>72.8</v>
       </c>
       <c r="G22">
-        <v>52.59999999999999</v>
+        <v>71.7</v>
       </c>
       <c r="H22">
-        <v>51.90000000000001</v>
+        <v>70.5</v>
       </c>
       <c r="I22">
-        <v>51.2</v>
+        <v>69.3</v>
       </c>
       <c r="J22">
-        <v>50.40000000000001</v>
+        <v>68.0</v>
       </c>
       <c r="K22">
-        <v>49.7</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="L22">
-        <v>49.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="M22">
-        <v>48.6</v>
+        <v>65.3</v>
       </c>
       <c r="N22">
-        <v>48.2</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="O22">
-        <v>47.9</v>
+        <v>64.0</v>
       </c>
       <c r="P22">
-        <v>47.4</v>
+        <v>63.2</v>
       </c>
       <c r="Q22">
-        <v>47.1</v>
+        <v>62.6</v>
       </c>
       <c r="R22">
-        <v>47.1</v>
+        <v>62.6</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>3000</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>87.59999999999999</v>
+        <v>93.0</v>
       </c>
       <c r="G23">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="H23">
+        <v>89.7</v>
+      </c>
+      <c r="I23">
+        <v>88</v>
+      </c>
+      <c r="J23">
         <v>86.2</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>84.7</v>
       </c>
-      <c r="I23">
-[...7 lines deleted...]
-      </c>
       <c r="L23">
-        <v>79.099999999999994</v>
+        <v>83.7</v>
       </c>
       <c r="M23">
-        <v>78.099999999999994</v>
+        <v>82.7</v>
       </c>
       <c r="N23">
-        <v>77.2</v>
+        <v>81.8</v>
       </c>
       <c r="O23">
-        <v>76.40000000000001</v>
+        <v>81.0</v>
       </c>
       <c r="P23">
-        <v>75.40000000000001</v>
+        <v>80.0</v>
       </c>
       <c r="Q23">
-        <v>74.59999999999999</v>
+        <v>79.2</v>
       </c>
       <c r="R23">
-        <v>74.59999999999999</v>
+        <v>79.2</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>2470</v>
+        <v>2490</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>47.5</v>
       </c>
       <c r="G24">
         <v>47.0</v>
       </c>
       <c r="H24">
         <v>46.40000000000001</v>
       </c>
       <c r="I24">
         <v>45.8</v>
       </c>
       <c r="J24">
         <v>45.1</v>
       </c>
       <c r="K24">
         <v>44.5</v>
       </c>
@@ -1967,51 +1967,51 @@
       </c>
       <c r="N26">
         <v>29.0</v>
       </c>
       <c r="O26">
         <v>28.7</v>
       </c>
       <c r="P26">
         <v>28.5</v>
       </c>
       <c r="Q26">
         <v>28.3</v>
       </c>
       <c r="R26">
         <v>28.3</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
-        <v>2350</v>
+        <v>2380</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>45.0</v>
       </c>
       <c r="G27">
         <v>44.5</v>
       </c>
       <c r="H27">
         <v>44.0</v>
       </c>
       <c r="I27">
         <v>43.5</v>
       </c>
       <c r="J27">
         <v>42.90000000000001</v>
       </c>
       <c r="K27">
         <v>42.4</v>
       </c>
@@ -2503,96 +2503,96 @@
       </c>
       <c r="N39">
         <v>12260</v>
       </c>
       <c r="O39">
         <v>12200</v>
       </c>
       <c r="P39">
         <v>12110</v>
       </c>
       <c r="Q39">
         <v>12010</v>
       </c>
       <c r="R39">
         <v>12010</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="D40">
         <v>7</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>11130</v>
+        <v>11830</v>
       </c>
       <c r="G40">
-        <v>11010</v>
+        <v>11680</v>
       </c>
       <c r="H40">
-        <v>10870</v>
+        <v>11530</v>
       </c>
       <c r="I40">
-        <v>10710</v>
+        <v>11350</v>
       </c>
       <c r="J40">
-        <v>10560</v>
+        <v>11190</v>
       </c>
       <c r="K40">
-        <v>10410</v>
+        <v>11020</v>
       </c>
       <c r="L40">
-        <v>10310</v>
+        <v>10920</v>
       </c>
       <c r="M40">
-        <v>10210</v>
+        <v>10800</v>
       </c>
       <c r="N40">
-        <v>10110</v>
+        <v>10700</v>
       </c>
       <c r="O40">
-        <v>10050</v>
+        <v>10630</v>
       </c>
       <c r="P40">
-        <v>9940</v>
+        <v>10520</v>
       </c>
       <c r="Q40">
-        <v>9880</v>
+        <v>10450</v>
       </c>
       <c r="R40">
-        <v>9880</v>
+        <v>10450</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41">
         <v>2400</v>
       </c>
       <c r="D41">
         <v>7</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>10050</v>
       </c>
       <c r="G41">
         <v>9950</v>
       </c>
       <c r="H41">
@@ -3128,87 +3128,87 @@
       </c>
       <c r="Q50">
         <v>11360</v>
       </c>
       <c r="R50">
         <v>11360</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51">
         <v>2050</v>
       </c>
       <c r="D51">
         <v>9</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>10990</v>
+        <v>11240</v>
       </c>
       <c r="G51">
-        <v>10870</v>
+        <v>11120</v>
       </c>
       <c r="H51">
-        <v>10730</v>
+        <v>10970</v>
       </c>
       <c r="I51">
-        <v>10580</v>
+        <v>10810</v>
       </c>
       <c r="J51">
-        <v>10430</v>
+        <v>10660</v>
       </c>
       <c r="K51">
-        <v>10280</v>
+        <v>10510</v>
       </c>
       <c r="L51">
-        <v>10190</v>
+        <v>10410</v>
       </c>
       <c r="M51">
-        <v>10080</v>
+        <v>10300</v>
       </c>
       <c r="N51">
-        <v>9990</v>
+        <v>10210</v>
       </c>
       <c r="O51">
-        <v>9930</v>
+        <v>10140</v>
       </c>
       <c r="P51">
-        <v>9830</v>
+        <v>10040</v>
       </c>
       <c r="Q51">
-        <v>9770</v>
+        <v>9980</v>
       </c>
       <c r="R51">
-        <v>9770</v>
+        <v>9980</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52">
         <v>2400</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>6360</v>
       </c>
       <c r="G52">
         <v>6360</v>
       </c>
       <c r="H52">
@@ -3231,320 +3231,320 @@
       </c>
       <c r="N52">
         <v>6110</v>
       </c>
       <c r="O52">
         <v>6110</v>
       </c>
       <c r="P52">
         <v>6090</v>
       </c>
       <c r="Q52">
         <v>6090</v>
       </c>
       <c r="R52">
         <v>6090</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>2400</v>
+        <v>2430</v>
       </c>
       <c r="D53">
         <v>9</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>11450</v>
+        <v>11570</v>
       </c>
       <c r="G53">
-        <v>11320</v>
+        <v>11430</v>
       </c>
       <c r="H53">
-        <v>11170</v>
+        <v>11280</v>
       </c>
       <c r="I53">
-        <v>11010</v>
+        <v>11110</v>
       </c>
       <c r="J53">
-        <v>10850</v>
+        <v>10960</v>
       </c>
       <c r="K53">
+        <v>10800</v>
+      </c>
+      <c r="L53">
         <v>10690</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
+        <v>10580</v>
+      </c>
+      <c r="N53">
         <v>10480</v>
       </c>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
       <c r="O53">
-        <v>10320</v>
+        <v>10410</v>
       </c>
       <c r="P53">
-        <v>10210</v>
+        <v>10310</v>
       </c>
       <c r="Q53">
-        <v>10140</v>
+        <v>10240</v>
       </c>
       <c r="R53">
-        <v>10140</v>
+        <v>10240</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54">
         <v>2200</v>
       </c>
       <c r="D54">
         <v>9</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>10900</v>
+        <v>11400</v>
       </c>
       <c r="G54">
-        <v>10790</v>
+        <v>11270</v>
       </c>
       <c r="H54">
+        <v>11120</v>
+      </c>
+      <c r="I54">
+        <v>10960</v>
+      </c>
+      <c r="J54">
+        <v>10800</v>
+      </c>
+      <c r="K54">
         <v>10650</v>
       </c>
-      <c r="I54">
-[...7 lines deleted...]
-      </c>
       <c r="L54">
-        <v>10110</v>
+        <v>10550</v>
       </c>
       <c r="M54">
-        <v>10010</v>
+        <v>10440</v>
       </c>
       <c r="N54">
-        <v>9920</v>
+        <v>10340</v>
       </c>
       <c r="O54">
-        <v>9860</v>
+        <v>10270</v>
       </c>
       <c r="P54">
-        <v>9760</v>
+        <v>10170</v>
       </c>
       <c r="Q54">
-        <v>9700</v>
+        <v>10100</v>
       </c>
       <c r="R54">
-        <v>9700</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
       <c r="C55">
         <v>2250</v>
       </c>
       <c r="D55">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>12870</v>
+        <v>17660</v>
       </c>
       <c r="G55">
-        <v>12700</v>
+        <v>17380</v>
       </c>
       <c r="H55">
-        <v>12520</v>
+        <v>17080</v>
       </c>
       <c r="I55">
-        <v>12320</v>
+        <v>16770</v>
       </c>
       <c r="J55">
-        <v>12140</v>
+        <v>16480</v>
       </c>
       <c r="K55">
-        <v>11950</v>
+        <v>16180</v>
       </c>
       <c r="L55">
-        <v>11830</v>
+        <v>16000</v>
       </c>
       <c r="M55">
-        <v>11700</v>
+        <v>15810</v>
       </c>
       <c r="N55">
-        <v>11580</v>
+        <v>15630</v>
       </c>
       <c r="O55">
-        <v>11500</v>
+        <v>15480</v>
       </c>
       <c r="P55">
-        <v>11370</v>
+        <v>15300</v>
       </c>
       <c r="Q55">
-        <v>11290</v>
+        <v>15160</v>
       </c>
       <c r="R55">
-        <v>11290</v>
+        <v>15160</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56">
         <v>3000</v>
       </c>
       <c r="D56">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>21350</v>
+        <v>22830</v>
       </c>
       <c r="G56">
-        <v>20970</v>
+        <v>22410</v>
       </c>
       <c r="H56">
-        <v>20590</v>
+        <v>21990</v>
       </c>
       <c r="I56">
-        <v>20190</v>
+        <v>21570</v>
       </c>
       <c r="J56">
-        <v>19820</v>
+        <v>21160</v>
       </c>
       <c r="K56">
-        <v>19440</v>
+        <v>20740</v>
       </c>
       <c r="L56">
-        <v>19210</v>
+        <v>20490</v>
       </c>
       <c r="M56">
-        <v>18970</v>
+        <v>20230</v>
       </c>
       <c r="N56">
-        <v>18740</v>
+        <v>20000</v>
       </c>
       <c r="O56">
-        <v>18560</v>
+        <v>19780</v>
       </c>
       <c r="P56">
-        <v>18320</v>
+        <v>19540</v>
       </c>
       <c r="Q56">
-        <v>18140</v>
+        <v>19340</v>
       </c>
       <c r="R56">
-        <v>18140</v>
+        <v>19340</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57">
-        <v>2470</v>
+        <v>2490</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>11740</v>
+        <v>12040</v>
       </c>
       <c r="G57">
-        <v>11610</v>
+        <v>11900</v>
       </c>
       <c r="H57">
-        <v>11450</v>
+        <v>11730</v>
       </c>
       <c r="I57">
-        <v>11280</v>
+        <v>11550</v>
       </c>
       <c r="J57">
-        <v>11120</v>
+        <v>11390</v>
       </c>
       <c r="K57">
-        <v>10950</v>
+        <v>11210</v>
       </c>
       <c r="L57">
-        <v>10850</v>
+        <v>11110</v>
       </c>
       <c r="M57">
-        <v>10730</v>
+        <v>10990</v>
       </c>
       <c r="N57">
-        <v>10630</v>
+        <v>10880</v>
       </c>
       <c r="O57">
-        <v>10560</v>
+        <v>10810</v>
       </c>
       <c r="P57">
-        <v>10450</v>
+        <v>10690</v>
       </c>
       <c r="Q57">
-        <v>10380</v>
+        <v>10620</v>
       </c>
       <c r="R57">
-        <v>10380</v>
+        <v>10620</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
         <v>2600</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
         <v>11071</v>
       </c>
       <c r="G58">
         <v>10857</v>
       </c>
       <c r="H58">
@@ -3623,96 +3623,96 @@
       </c>
       <c r="N59">
         <v>6910</v>
       </c>
       <c r="O59">
         <v>6830</v>
       </c>
       <c r="P59">
         <v>6790</v>
       </c>
       <c r="Q59">
         <v>6740</v>
       </c>
       <c r="R59">
         <v>6740</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
-        <v>2350</v>
+        <v>2380</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>10820</v>
+        <v>11030</v>
       </c>
       <c r="G60">
-        <v>10710</v>
+        <v>10900</v>
       </c>
       <c r="H60">
-        <v>10570</v>
+        <v>10770</v>
       </c>
       <c r="I60">
-        <v>10420</v>
+        <v>10610</v>
       </c>
       <c r="J60">
-        <v>10280</v>
+        <v>10470</v>
       </c>
       <c r="K60">
-        <v>10140</v>
+        <v>10320</v>
       </c>
       <c r="L60">
-        <v>10040</v>
+        <v>10220</v>
       </c>
       <c r="M60">
-        <v>9940</v>
+        <v>10120</v>
       </c>
       <c r="N60">
-        <v>9850</v>
+        <v>10020</v>
       </c>
       <c r="O60">
-        <v>9790</v>
+        <v>9960</v>
       </c>
       <c r="P60">
-        <v>9690</v>
+        <v>9860</v>
       </c>
       <c r="Q60">
-        <v>9630</v>
+        <v>9730</v>
       </c>
       <c r="R60">
-        <v>9630</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>2600</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>13130</v>
       </c>
       <c r="G61">
         <v>13110</v>
       </c>
       <c r="H61">
@@ -4103,96 +4103,96 @@
       </c>
       <c r="N71" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P71" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q71" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R71" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D72">
         <v>7</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>46.40000000000001</v>
+        <v>48.1</v>
       </c>
       <c r="G72">
+        <v>47.7</v>
+      </c>
+      <c r="H72">
+        <v>47.2</v>
+      </c>
+      <c r="I72">
+        <v>46.6</v>
+      </c>
+      <c r="J72">
         <v>46.0</v>
       </c>
-      <c r="H72">
+      <c r="K72">
         <v>45.5</v>
       </c>
-      <c r="I72">
-[...5 lines deleted...]
-      <c r="K72">
+      <c r="L72">
+        <v>45.1</v>
+      </c>
+      <c r="M72">
+        <v>44.8</v>
+      </c>
+      <c r="N72">
+        <v>44.4</v>
+      </c>
+      <c r="O72">
+        <v>44.2</v>
+      </c>
+      <c r="P72">
         <v>43.8</v>
       </c>
-      <c r="L72">
-[...13 lines deleted...]
-      </c>
       <c r="Q72">
-        <v>41.9</v>
+        <v>43.6</v>
       </c>
       <c r="R72">
-        <v>41.9</v>
+        <v>43.6</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>27</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
         <v>1550</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="5">
         <v>41.9</v>
       </c>
       <c r="G73">
         <v>41.6</v>
       </c>
       <c r="H73">
@@ -4383,96 +4383,96 @@
       </c>
       <c r="N76">
         <v>31.2</v>
       </c>
       <c r="O76">
         <v>30.9</v>
       </c>
       <c r="P76">
         <v>30.7</v>
       </c>
       <c r="Q76">
         <v>30.7</v>
       </c>
       <c r="R76">
         <v>30.7</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
+        <v>49.3</v>
+      </c>
+      <c r="G77">
+        <v>48.8</v>
+      </c>
+      <c r="H77">
+        <v>48.2</v>
+      </c>
+      <c r="I77">
+        <v>47.6</v>
+      </c>
+      <c r="J77">
         <v>47.0</v>
       </c>
-      <c r="G77">
-[...2 lines deleted...]
-      <c r="H77">
+      <c r="K77">
+        <v>46.5</v>
+      </c>
+      <c r="L77">
         <v>46.1</v>
       </c>
-      <c r="I77">
-[...10 lines deleted...]
-      </c>
       <c r="M77">
-        <v>43.7</v>
+        <v>45.8</v>
       </c>
       <c r="N77">
-        <v>43.3</v>
+        <v>45.4</v>
       </c>
       <c r="O77">
-        <v>43.1</v>
+        <v>45.2</v>
       </c>
       <c r="P77">
-        <v>42.7</v>
+        <v>44.8</v>
       </c>
       <c r="Q77">
-        <v>42.5</v>
+        <v>44.6</v>
       </c>
       <c r="R77">
-        <v>42.5</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
         <v>2400</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
         <v>44.5</v>
       </c>
       <c r="G78">
         <v>43.6</v>
       </c>
       <c r="H78">
@@ -4840,87 +4840,87 @@
       </c>
       <c r="Q84">
         <v>48.3</v>
       </c>
       <c r="R84">
         <v>48.3</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
         <v>1150</v>
       </c>
       <c r="D85">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
+        <v>46.2</v>
+      </c>
+      <c r="G85">
+        <v>45.8</v>
+      </c>
+      <c r="H85">
         <v>45.3</v>
       </c>
-      <c r="G85">
-[...4 lines deleted...]
-      </c>
       <c r="I85">
-        <v>43.9</v>
+        <v>44.7</v>
       </c>
       <c r="J85">
-        <v>43.4</v>
+        <v>44.1</v>
       </c>
       <c r="K85">
+        <v>43.7</v>
+      </c>
+      <c r="L85">
+        <v>43.3</v>
+      </c>
+      <c r="M85">
         <v>43.0</v>
       </c>
-      <c r="L85">
+      <c r="N85">
         <v>42.6</v>
       </c>
-      <c r="M85">
-[...4 lines deleted...]
-      </c>
       <c r="O85">
-        <v>41.7</v>
+        <v>42.4</v>
       </c>
       <c r="P85">
-        <v>41.3</v>
+        <v>42</v>
       </c>
       <c r="Q85">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
       <c r="R85">
-        <v>41.1</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
         <v>1750</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
         <v>48.3</v>
       </c>
       <c r="G86">
         <v>47.90000000000001</v>
       </c>
       <c r="H86">
@@ -4943,96 +4943,96 @@
       </c>
       <c r="N86">
         <v>44.6</v>
       </c>
       <c r="O86">
         <v>44.4</v>
       </c>
       <c r="P86">
         <v>44</v>
       </c>
       <c r="Q86">
         <v>43.8</v>
       </c>
       <c r="R86">
         <v>43.8</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>39</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>1500</v>
+        <v>1580</v>
       </c>
       <c r="D87">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>47.2</v>
+        <v>47.7</v>
       </c>
       <c r="G87">
+        <v>47.3</v>
+      </c>
+      <c r="H87">
         <v>46.8</v>
       </c>
-      <c r="H87">
-[...1 lines deleted...]
-      </c>
       <c r="I87">
-        <v>45.7</v>
+        <v>46.2</v>
       </c>
       <c r="J87">
+        <v>45.6</v>
+      </c>
+      <c r="K87">
         <v>45.1</v>
       </c>
-      <c r="K87">
-[...1 lines deleted...]
-      </c>
       <c r="L87">
-        <v>44.2</v>
+        <v>44.7</v>
       </c>
       <c r="M87">
-        <v>43.9</v>
+        <v>44.4</v>
       </c>
       <c r="N87">
-        <v>43.5</v>
+        <v>44.0</v>
       </c>
       <c r="O87">
-        <v>43.3</v>
+        <v>43.8</v>
       </c>
       <c r="P87">
-        <v>42.9</v>
+        <v>43.4</v>
       </c>
       <c r="Q87">
-        <v>42.7</v>
+        <v>43.2</v>
       </c>
       <c r="R87">
-        <v>42.7</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
         <v>1400</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>47.90000000000001</v>
       </c>
       <c r="G88">
         <v>47.5</v>
       </c>
       <c r="H88">
@@ -5055,152 +5055,152 @@
       </c>
       <c r="N88">
         <v>44.2</v>
       </c>
       <c r="O88">
         <v>44.0</v>
       </c>
       <c r="P88">
         <v>43.6</v>
       </c>
       <c r="Q88">
         <v>43.4</v>
       </c>
       <c r="R88">
         <v>43.4</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
-        <v>4800</v>
+        <v>4850</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
+        <v>75.5</v>
+      </c>
+      <c r="G89">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="H89">
         <v>73.2</v>
       </c>
-      <c r="G89">
-[...4 lines deleted...]
-      </c>
       <c r="I89">
-        <v>69.90000000000001</v>
+        <v>72.0</v>
       </c>
       <c r="J89">
-        <v>68.7</v>
+        <v>70.8</v>
       </c>
       <c r="K89">
-        <v>67.59999999999999</v>
+        <v>69.7</v>
       </c>
       <c r="L89">
-        <v>66.90000000000001</v>
+        <v>69.0</v>
       </c>
       <c r="M89">
-        <v>66.30000000000001</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="N89">
-        <v>65.59999999999999</v>
+        <v>67.7</v>
       </c>
       <c r="O89">
-        <v>65.099999999999994</v>
+        <v>67.2</v>
       </c>
       <c r="P89">
-        <v>64.40000000000001</v>
+        <v>66.5</v>
       </c>
       <c r="Q89">
-        <v>63.9</v>
+        <v>66.0</v>
       </c>
       <c r="R89">
-        <v>63.9</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>43</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
-        <v>1980</v>
+        <v>2060</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>49.8</v>
+        <v>50.3</v>
       </c>
       <c r="G90">
-        <v>49.40000000000001</v>
+        <v>49.90000000000001</v>
       </c>
       <c r="H90">
-        <v>48.8</v>
+        <v>49.3</v>
       </c>
       <c r="I90">
-        <v>48.099999999999994</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="J90">
-        <v>47.5</v>
+        <v>48.0</v>
       </c>
       <c r="K90">
-        <v>46.9</v>
+        <v>47.4</v>
       </c>
       <c r="L90">
-        <v>46.5</v>
+        <v>47.0</v>
       </c>
       <c r="M90">
+        <v>46.7</v>
+      </c>
+      <c r="N90">
         <v>46.2</v>
       </c>
-      <c r="N90">
-[...1 lines deleted...]
-      </c>
       <c r="O90">
-        <v>45.5</v>
+        <v>46.0</v>
       </c>
       <c r="P90">
-        <v>45.1</v>
+        <v>45.6</v>
       </c>
       <c r="Q90">
-        <v>44.8</v>
+        <v>45.3</v>
       </c>
       <c r="R90">
-        <v>44.8</v>
+        <v>45.3</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
         <v>2200</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
         <v>36.59999999999999</v>
       </c>
       <c r="G91">
         <v>35.9</v>
       </c>
       <c r="H91">
@@ -5279,96 +5279,96 @@
       </c>
       <c r="N92">
         <v>27.3</v>
       </c>
       <c r="O92">
         <v>27.0</v>
       </c>
       <c r="P92">
         <v>26.8</v>
       </c>
       <c r="Q92">
         <v>26.6</v>
       </c>
       <c r="R92">
         <v>26.6</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>46</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="C93">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>46.6</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G93">
-        <v>46.2</v>
+        <v>47.5</v>
       </c>
       <c r="H93">
+        <v>47.0</v>
+      </c>
+      <c r="I93">
+        <v>46.4</v>
+      </c>
+      <c r="J93">
         <v>45.8</v>
       </c>
-      <c r="I93">
+      <c r="K93">
         <v>45.3</v>
       </c>
-      <c r="J93">
-[...4 lines deleted...]
-      </c>
       <c r="L93">
+        <v>44.9</v>
+      </c>
+      <c r="M93">
+        <v>44.59999999999999</v>
+      </c>
+      <c r="N93">
+        <v>44.2</v>
+      </c>
+      <c r="O93">
         <v>44.0</v>
       </c>
-      <c r="M93">
-[...7 lines deleted...]
-      </c>
       <c r="P93">
-        <v>42.7</v>
+        <v>43.6</v>
       </c>
       <c r="Q93">
-        <v>42.5</v>
+        <v>43.4</v>
       </c>
       <c r="R93">
-        <v>42.5</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>48</v>
       </c>
       <c r="B94" t="s">
         <v>26</v>
       </c>
       <c r="C94">
         <v>1500</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
         <v>36.5</v>
       </c>
       <c r="G94">
         <v>35.8</v>
       </c>
       <c r="H94">
@@ -5447,96 +5447,96 @@
       </c>
       <c r="N95">
         <v>40.9</v>
       </c>
       <c r="O95">
         <v>40.7</v>
       </c>
       <c r="P95">
         <v>40</v>
       </c>
       <c r="Q95">
         <v>40</v>
       </c>
       <c r="R95">
         <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>51</v>
       </c>
       <c r="B96" t="s">
         <v>26</v>
       </c>
       <c r="C96">
-        <v>1300</v>
+        <v>1600</v>
       </c>
       <c r="D96">
         <v>3</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="G96">
         <v>25.5</v>
       </c>
-      <c r="G96">
-[...1 lines deleted...]
-      </c>
       <c r="H96">
+        <v>25.0</v>
+      </c>
+      <c r="I96">
         <v>24.6</v>
       </c>
-      <c r="I96">
-[...1 lines deleted...]
-      </c>
       <c r="J96">
+        <v>24.1</v>
+      </c>
+      <c r="K96">
         <v>23.7</v>
       </c>
-      <c r="K96">
+      <c r="L96">
         <v>23.3</v>
       </c>
-      <c r="L96">
-[...1 lines deleted...]
-      </c>
       <c r="M96">
+        <v>23.0</v>
+      </c>
+      <c r="N96">
         <v>22.6</v>
       </c>
-      <c r="N96">
+      <c r="O96">
+        <v>22.4</v>
+      </c>
+      <c r="P96">
+        <v>22.3</v>
+      </c>
+      <c r="Q96">
         <v>22.2</v>
       </c>
-      <c r="O96">
-[...7 lines deleted...]
-      </c>
       <c r="R96">
-        <v>21.8</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>52</v>
       </c>
       <c r="B97" t="s">
         <v>26</v>
       </c>
       <c r="C97">
         <v>1400</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
         <v>42.9</v>
       </c>
       <c r="G97">
         <v>42.6</v>
       </c>
       <c r="H97">
@@ -5647,96 +5647,96 @@
       </c>
       <c r="N102" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O102" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P102" s="4" t="s">
         <v>66</v>
       </c>
       <c r="Q102" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R102" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>26</v>
       </c>
       <c r="C103">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D103">
         <v>7</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>10970</v>
+        <v>11500</v>
       </c>
       <c r="G103">
-        <v>10870</v>
+        <v>11390</v>
       </c>
       <c r="H103">
-        <v>10750</v>
+        <v>11250</v>
       </c>
       <c r="I103">
-        <v>10610</v>
+        <v>11100</v>
       </c>
       <c r="J103">
+        <v>10960</v>
+      </c>
+      <c r="K103">
+        <v>10820</v>
+      </c>
+      <c r="L103">
+        <v>10730</v>
+      </c>
+      <c r="M103">
+        <v>10630</v>
+      </c>
+      <c r="N103">
+        <v>10540</v>
+      </c>
+      <c r="O103">
         <v>10480</v>
       </c>
-      <c r="K103">
-[...13 lines deleted...]
-      </c>
       <c r="P103">
-        <v>9950</v>
+        <v>10390</v>
       </c>
       <c r="Q103">
-        <v>9900</v>
+        <v>10330</v>
       </c>
       <c r="R103">
-        <v>9900</v>
+        <v>10330</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>26</v>
       </c>
       <c r="C104">
         <v>1550</v>
       </c>
       <c r="D104">
         <v>7</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
         <v>10160</v>
       </c>
       <c r="G104">
         <v>10080</v>
       </c>
       <c r="H104">
@@ -5927,96 +5927,96 @@
       </c>
       <c r="N107">
         <v>8080</v>
       </c>
       <c r="O107">
         <v>7970</v>
       </c>
       <c r="P107">
         <v>7950</v>
       </c>
       <c r="Q107">
         <v>7900</v>
       </c>
       <c r="R107">
         <v>7900</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D108">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>11150</v>
+        <v>11810</v>
       </c>
       <c r="G108">
-        <v>11050</v>
+        <v>11690</v>
       </c>
       <c r="H108">
-        <v>10920</v>
+        <v>11540</v>
       </c>
       <c r="I108">
-        <v>10790</v>
+        <v>11390</v>
       </c>
       <c r="J108">
-        <v>10650</v>
+        <v>11240</v>
       </c>
       <c r="K108">
-        <v>10520</v>
+        <v>11100</v>
       </c>
       <c r="L108">
-        <v>10430</v>
+        <v>11000</v>
       </c>
       <c r="M108">
-        <v>10340</v>
+        <v>10900</v>
       </c>
       <c r="N108">
-        <v>10250</v>
+        <v>10800</v>
       </c>
       <c r="O108">
-        <v>10200</v>
+        <v>10740</v>
       </c>
       <c r="P108">
-        <v>10100</v>
+        <v>10640</v>
       </c>
       <c r="Q108">
-        <v>10050</v>
+        <v>10580</v>
       </c>
       <c r="R108">
-        <v>10050</v>
+        <v>10580</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
         <v>26</v>
       </c>
       <c r="C109">
         <v>2400</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>11520</v>
       </c>
       <c r="G109">
         <v>11090</v>
       </c>
       <c r="H109">
@@ -6384,87 +6384,87 @@
       </c>
       <c r="Q115">
         <v>11500</v>
       </c>
       <c r="R115">
         <v>11500</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>26</v>
       </c>
       <c r="C116">
         <v>1150</v>
       </c>
       <c r="D116">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>10740</v>
+        <v>10950</v>
       </c>
       <c r="G116">
-        <v>10640</v>
+        <v>10860</v>
       </c>
       <c r="H116">
-        <v>10530</v>
+        <v>10730</v>
       </c>
       <c r="I116">
-        <v>10400</v>
+        <v>10600</v>
       </c>
       <c r="J116">
-        <v>10270</v>
+        <v>10470</v>
       </c>
       <c r="K116">
-        <v>10150</v>
+        <v>10340</v>
       </c>
       <c r="L116">
-        <v>10070</v>
+        <v>10260</v>
       </c>
       <c r="M116">
-        <v>9980</v>
+        <v>10170</v>
       </c>
       <c r="N116">
-        <v>9900</v>
+        <v>10080</v>
       </c>
       <c r="O116">
-        <v>9850</v>
+        <v>10030</v>
       </c>
       <c r="P116">
-        <v>9760</v>
+        <v>9940</v>
       </c>
       <c r="Q116">
-        <v>9720</v>
+        <v>9890</v>
       </c>
       <c r="R116">
-        <v>9720</v>
+        <v>9890</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>38</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117">
         <v>1750</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>11560</v>
       </c>
       <c r="G117">
         <v>11450</v>
       </c>
       <c r="H117">
@@ -6487,96 +6487,96 @@
       </c>
       <c r="N117">
         <v>10590</v>
       </c>
       <c r="O117">
         <v>10540</v>
       </c>
       <c r="P117">
         <v>10440</v>
       </c>
       <c r="Q117">
         <v>10390</v>
       </c>
       <c r="R117">
         <v>10390</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>26</v>
       </c>
       <c r="C118">
-        <v>1500</v>
+        <v>1580</v>
       </c>
       <c r="D118">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>11230</v>
+        <v>11380</v>
       </c>
       <c r="G118">
-        <v>11120</v>
+        <v>11270</v>
       </c>
       <c r="H118">
+        <v>11140</v>
+      </c>
+      <c r="I118">
         <v>10990</v>
       </c>
-      <c r="I118">
+      <c r="J118">
         <v>10850</v>
       </c>
-      <c r="J118">
+      <c r="K118">
         <v>10720</v>
       </c>
-      <c r="K118">
-[...1 lines deleted...]
-      </c>
       <c r="L118">
-        <v>10500</v>
+        <v>10630</v>
       </c>
       <c r="M118">
-        <v>10400</v>
+        <v>10530</v>
       </c>
       <c r="N118">
-        <v>10310</v>
+        <v>10440</v>
       </c>
       <c r="O118">
-        <v>10250</v>
+        <v>10380</v>
       </c>
       <c r="P118">
-        <v>10160</v>
+        <v>10290</v>
       </c>
       <c r="Q118">
-        <v>10110</v>
+        <v>10230</v>
       </c>
       <c r="R118">
-        <v>10110</v>
+        <v>10230</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>40</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119">
         <v>1400</v>
       </c>
       <c r="D119">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
         <v>11430</v>
       </c>
       <c r="G119">
         <v>11320</v>
       </c>
       <c r="H119">
@@ -6599,152 +6599,152 @@
       </c>
       <c r="N119">
         <v>10480</v>
       </c>
       <c r="O119">
         <v>10430</v>
       </c>
       <c r="P119">
         <v>10330</v>
       </c>
       <c r="Q119">
         <v>10280</v>
       </c>
       <c r="R119">
         <v>10280</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
-        <v>4800</v>
+        <v>4850</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>17760</v>
+        <v>18420</v>
       </c>
       <c r="G120">
-        <v>17500</v>
+        <v>18140</v>
       </c>
       <c r="H120">
-        <v>17210</v>
+        <v>17830</v>
       </c>
       <c r="I120">
-        <v>16930</v>
+        <v>17530</v>
       </c>
       <c r="J120">
-        <v>16640</v>
+        <v>17230</v>
       </c>
       <c r="K120">
-        <v>16360</v>
+        <v>16940</v>
       </c>
       <c r="L120">
-        <v>16190</v>
+        <v>16760</v>
       </c>
       <c r="M120">
-        <v>16010</v>
+        <v>16570</v>
       </c>
       <c r="N120">
-        <v>15840</v>
+        <v>16390</v>
       </c>
       <c r="O120">
-        <v>15710</v>
+        <v>16250</v>
       </c>
       <c r="P120">
-        <v>15520</v>
+        <v>16060</v>
       </c>
       <c r="Q120">
-        <v>15390</v>
+        <v>15920</v>
       </c>
       <c r="R120">
-        <v>15390</v>
+        <v>15920</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>43</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
-        <v>1980</v>
+        <v>2060</v>
       </c>
       <c r="D121">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>11886</v>
+        <v>12036</v>
       </c>
       <c r="G121">
-        <v>11760</v>
+        <v>11910</v>
       </c>
       <c r="H121">
-        <v>11614</v>
+        <v>11764</v>
       </c>
       <c r="I121">
-        <v>11459</v>
+        <v>11599</v>
       </c>
       <c r="J121">
-        <v>11314</v>
+        <v>11444</v>
       </c>
       <c r="K121">
-        <v>11160</v>
+        <v>11300</v>
       </c>
       <c r="L121">
-        <v>11071</v>
+        <v>11201</v>
       </c>
       <c r="M121">
-        <v>10963</v>
+        <v>11093</v>
       </c>
       <c r="N121">
-        <v>10864</v>
+        <v>10994</v>
       </c>
       <c r="O121">
-        <v>10796</v>
+        <v>10926</v>
       </c>
       <c r="P121">
-        <v>10698</v>
+        <v>10828</v>
       </c>
       <c r="Q121">
-        <v>10640</v>
+        <v>10760</v>
       </c>
       <c r="R121">
-        <v>10640</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
         <v>26</v>
       </c>
       <c r="C122">
         <v>2200</v>
       </c>
       <c r="D122">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
         <v>9510</v>
       </c>
       <c r="G122">
         <v>9130</v>
       </c>
       <c r="H122">
@@ -6823,90 +6823,90 @@
       </c>
       <c r="N123">
         <v>7060</v>
       </c>
       <c r="O123">
         <v>6980</v>
       </c>
       <c r="P123">
         <v>6930</v>
       </c>
       <c r="Q123">
         <v>6890</v>
       </c>
       <c r="R123">
         <v>6890</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>46</v>
       </c>
       <c r="B124" t="s">
         <v>26</v>
       </c>
       <c r="C124">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="D124">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>11850</v>
+        <v>12030</v>
       </c>
       <c r="G124">
+        <v>11900</v>
+      </c>
+      <c r="H124">
         <v>11750</v>
       </c>
-      <c r="H124">
-[...1 lines deleted...]
-      </c>
       <c r="I124">
-        <v>11490</v>
+        <v>11600</v>
       </c>
       <c r="J124">
-        <v>11350</v>
+        <v>11440</v>
       </c>
       <c r="K124">
-        <v>11220</v>
+        <v>11290</v>
       </c>
       <c r="L124">
-        <v>11140</v>
+        <v>11200</v>
       </c>
       <c r="M124">
-        <v>11040</v>
+        <v>11090</v>
       </c>
       <c r="N124">
-        <v>10950</v>
+        <v>10990</v>
       </c>
       <c r="O124">
-        <v>10900</v>
+        <v>10920</v>
       </c>
       <c r="P124">
-        <v>10810</v>
+        <v>10820</v>
       </c>
       <c r="Q124">
         <v>10760</v>
       </c>
       <c r="R124">
         <v>10760</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>48</v>
       </c>
       <c r="B125" t="s">
         <v>26</v>
       </c>
       <c r="C125">
         <v>1500</v>
       </c>
       <c r="D125">
         <v>3</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
@@ -6991,96 +6991,96 @@
       </c>
       <c r="N126">
         <v>9710</v>
       </c>
       <c r="O126">
         <v>9660</v>
       </c>
       <c r="P126">
         <v>9580</v>
       </c>
       <c r="Q126">
         <v>9440</v>
       </c>
       <c r="R126">
         <v>9440</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>51</v>
       </c>
       <c r="B127" t="s">
         <v>26</v>
       </c>
       <c r="C127">
-        <v>1300</v>
+        <v>1600</v>
       </c>
       <c r="D127">
         <v>3</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
+        <v>6730</v>
+      </c>
+      <c r="G127">
         <v>6620</v>
       </c>
-      <c r="G127">
-[...1 lines deleted...]
-      </c>
       <c r="H127">
-        <v>6400</v>
+        <v>6500</v>
       </c>
       <c r="I127">
-        <v>6280</v>
+        <v>6380</v>
       </c>
       <c r="J127">
-        <v>6170</v>
+        <v>6270</v>
       </c>
       <c r="K127">
+        <v>6160</v>
+      </c>
+      <c r="L127">
         <v>6070</v>
       </c>
-      <c r="L127">
-[...1 lines deleted...]
-      </c>
       <c r="M127">
-        <v>5890</v>
+        <v>5990</v>
       </c>
       <c r="N127">
+        <v>5900</v>
+      </c>
+      <c r="O127">
+        <v>5830</v>
+      </c>
+      <c r="P127">
         <v>5800</v>
       </c>
-      <c r="O127">
-[...4 lines deleted...]
-      </c>
       <c r="Q127">
-        <v>5690</v>
+        <v>5770</v>
       </c>
       <c r="R127">
-        <v>5690</v>
+        <v>5770</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>52</v>
       </c>
       <c r="B128" t="s">
         <v>26</v>
       </c>
       <c r="C128">
         <v>1400</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
         <v>10070</v>
       </c>
       <c r="G128">
         <v>10000</v>
       </c>
       <c r="H128">