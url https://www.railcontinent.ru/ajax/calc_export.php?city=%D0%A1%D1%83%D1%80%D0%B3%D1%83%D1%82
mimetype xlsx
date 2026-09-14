--- v5 (2026-07-26)
+++ v6 (2026-09-14)
@@ -959,96 +959,96 @@
       </c>
       <c r="N8">
         <v>38.3</v>
       </c>
       <c r="O8">
         <v>38.1</v>
       </c>
       <c r="P8">
         <v>37.7</v>
       </c>
       <c r="Q8">
         <v>37.5</v>
       </c>
       <c r="R8">
         <v>37.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>18.4</v>
+        <v>20.8</v>
       </c>
       <c r="G9">
-        <v>18.1</v>
+        <v>20.7</v>
       </c>
       <c r="H9">
-        <v>17.9</v>
+        <v>20.5</v>
       </c>
       <c r="I9">
-        <v>17.6</v>
+        <v>20.3</v>
       </c>
       <c r="J9">
-        <v>17.4</v>
+        <v>20.2</v>
       </c>
       <c r="K9">
-        <v>17.1</v>
+        <v>20</v>
       </c>
       <c r="L9">
-        <v>16.9</v>
+        <v>19.9</v>
       </c>
       <c r="M9">
-        <v>16.6</v>
+        <v>19.6</v>
       </c>
       <c r="N9">
-        <v>16.4</v>
+        <v>19.3</v>
       </c>
       <c r="O9">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="P9">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="Q9">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
       <c r="R9">
-        <v>16.3</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
         <v>2450</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>50.3</v>
       </c>
       <c r="G10">
         <v>49.7</v>
       </c>
       <c r="H10">
@@ -1071,96 +1071,96 @@
       </c>
       <c r="N10">
         <v>45.59999999999999</v>
       </c>
       <c r="O10">
         <v>45.3</v>
       </c>
       <c r="P10">
         <v>44.8</v>
       </c>
       <c r="Q10">
         <v>44.5</v>
       </c>
       <c r="R10">
         <v>44.5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>2400</v>
+        <v>2460</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>52.8</v>
+        <v>55.2</v>
       </c>
       <c r="G11">
-        <v>51.7</v>
+        <v>54.3</v>
       </c>
       <c r="H11">
-        <v>50.7</v>
+        <v>53.3</v>
       </c>
       <c r="I11">
-        <v>49.60000000000001</v>
+        <v>52.3</v>
       </c>
       <c r="J11">
-        <v>48.6</v>
+        <v>51.4</v>
       </c>
       <c r="K11">
-        <v>47.50000000000001</v>
+        <v>50.4</v>
       </c>
       <c r="L11">
-        <v>46.8</v>
+        <v>49.8</v>
       </c>
       <c r="M11">
-        <v>46.0</v>
+        <v>49.0</v>
       </c>
       <c r="N11">
-        <v>45.3</v>
+        <v>48.2</v>
       </c>
       <c r="O11">
-        <v>44.7</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="P11">
-        <v>44.2</v>
+        <v>47.1</v>
       </c>
       <c r="Q11">
-        <v>43.8</v>
+        <v>46.7</v>
       </c>
       <c r="R11">
-        <v>43.8</v>
+        <v>46.7</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12">
         <v>6400</v>
       </c>
       <c r="D12">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>69.2</v>
       </c>
       <c r="G12">
         <v>69.2</v>
       </c>
       <c r="H12">
@@ -1239,208 +1239,208 @@
       </c>
       <c r="N13">
         <v>25.2</v>
       </c>
       <c r="O13">
         <v>25.2</v>
       </c>
       <c r="P13">
         <v>25</v>
       </c>
       <c r="Q13">
         <v>25</v>
       </c>
       <c r="R13">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>39.2</v>
+        <v>41.6</v>
       </c>
       <c r="G14">
-        <v>38.40000000000001</v>
+        <v>41.0</v>
       </c>
       <c r="H14">
-        <v>37.7</v>
+        <v>40.3</v>
       </c>
       <c r="I14">
-        <v>36.90000000000001</v>
+        <v>39.6</v>
       </c>
       <c r="J14">
-        <v>36.2</v>
+        <v>39.0</v>
       </c>
       <c r="K14">
-        <v>35.40000000000001</v>
+        <v>38.3</v>
       </c>
       <c r="L14">
-        <v>34.9</v>
+        <v>37.9</v>
       </c>
       <c r="M14">
-        <v>34.3</v>
+        <v>37.3</v>
       </c>
       <c r="N14">
-        <v>33.8</v>
+        <v>36.7</v>
       </c>
       <c r="O14">
-        <v>33.40000000000001</v>
+        <v>36.3</v>
       </c>
       <c r="P14">
-        <v>33.1</v>
+        <v>36.0</v>
       </c>
       <c r="Q14">
-        <v>32.90000000000001</v>
+        <v>35.8</v>
       </c>
       <c r="R14">
-        <v>32.90000000000001</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D15">
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>36.7</v>
+        <v>39.1</v>
       </c>
       <c r="G15">
+        <v>38.59999999999999</v>
+      </c>
+      <c r="H15">
+        <v>38.0</v>
+      </c>
+      <c r="I15">
+        <v>37.40000000000001</v>
+      </c>
+      <c r="J15">
+        <v>36.9</v>
+      </c>
+      <c r="K15">
+        <v>36.3</v>
+      </c>
+      <c r="L15">
         <v>36.0</v>
       </c>
-      <c r="H15">
-[...2 lines deleted...]
-      <c r="I15">
+      <c r="M15">
+        <v>35.5</v>
+      </c>
+      <c r="N15">
+        <v>35.0</v>
+      </c>
+      <c r="O15">
         <v>34.7</v>
       </c>
-      <c r="J15">
-[...16 lines deleted...]
-      </c>
       <c r="P15">
-        <v>31.6</v>
+        <v>34.5</v>
       </c>
       <c r="Q15">
-        <v>31.4</v>
+        <v>34.3</v>
       </c>
       <c r="R15">
-        <v>31.4</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
-        <v>2200</v>
+        <v>2260</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>42.3</v>
+        <v>44.7</v>
       </c>
       <c r="G16">
-        <v>41.40000000000001</v>
+        <v>44.0</v>
       </c>
       <c r="H16">
-        <v>40.59999999999999</v>
+        <v>43.2</v>
       </c>
       <c r="I16">
-        <v>39.7</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="J16">
-        <v>39.0</v>
+        <v>41.8</v>
       </c>
       <c r="K16">
-        <v>38.2</v>
+        <v>41.1</v>
       </c>
       <c r="L16">
-        <v>37.7</v>
+        <v>40.7</v>
       </c>
       <c r="M16">
-        <v>37.1</v>
+        <v>40.1</v>
       </c>
       <c r="N16">
-        <v>36.59999999999999</v>
+        <v>39.5</v>
       </c>
       <c r="O16">
-        <v>36.2</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="P16">
-        <v>35.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="Q16">
-        <v>35.6</v>
+        <v>38.5</v>
       </c>
       <c r="R16">
-        <v>35.6</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>2270</v>
       </c>
       <c r="D17">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>53.8</v>
       </c>
       <c r="G17">
         <v>53.099999999999994</v>
       </c>
       <c r="H17">
@@ -1855,152 +1855,152 @@
       </c>
       <c r="N24">
         <v>43.099999999999994</v>
       </c>
       <c r="O24">
         <v>42.8</v>
       </c>
       <c r="P24">
         <v>42.3</v>
       </c>
       <c r="Q24">
         <v>42</v>
       </c>
       <c r="R24">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>2600</v>
+        <v>2660</v>
       </c>
       <c r="D25">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>46.40000000000001</v>
+        <v>48.8</v>
       </c>
       <c r="G25">
-        <v>45.40000000000001</v>
+        <v>48.0</v>
       </c>
       <c r="H25">
+        <v>47.099999999999994</v>
+      </c>
+      <c r="I25">
+        <v>46.2</v>
+      </c>
+      <c r="J25">
+        <v>45.4</v>
+      </c>
+      <c r="K25">
         <v>44.5</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="L25">
+        <v>44.0</v>
+      </c>
+      <c r="M25">
+        <v>43.3</v>
+      </c>
+      <c r="N25">
         <v>42.6</v>
       </c>
-      <c r="K25">
-[...10 lines deleted...]
-      </c>
       <c r="O25">
-        <v>39.2</v>
+        <v>42.099999999999994</v>
       </c>
       <c r="P25">
-        <v>38.8</v>
+        <v>41.7</v>
       </c>
       <c r="Q25">
-        <v>38.50000000000001</v>
+        <v>41.4</v>
       </c>
       <c r="R25">
-        <v>38.50000000000001</v>
+        <v>41.4</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26">
-        <v>2700</v>
+        <v>2760</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>33.3</v>
+        <v>35.7</v>
       </c>
       <c r="G26">
-        <v>32.6</v>
+        <v>35.2</v>
       </c>
       <c r="H26">
-        <v>32.0</v>
+        <v>34.6</v>
       </c>
       <c r="I26">
+        <v>34.1</v>
+      </c>
+      <c r="J26">
+        <v>33.7</v>
+      </c>
+      <c r="K26">
+        <v>33.2</v>
+      </c>
+      <c r="L26">
+        <v>32.9</v>
+      </c>
+      <c r="M26">
+        <v>32.40000000000001</v>
+      </c>
+      <c r="N26">
+        <v>31.9</v>
+      </c>
+      <c r="O26">
+        <v>31.6</v>
+      </c>
+      <c r="P26">
         <v>31.4</v>
       </c>
-      <c r="J26">
-[...19 lines deleted...]
-      </c>
       <c r="Q26">
-        <v>28.3</v>
+        <v>31.2</v>
       </c>
       <c r="R26">
-        <v>28.3</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>2380</v>
       </c>
       <c r="D27">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>45.0</v>
       </c>
       <c r="G27">
         <v>44.5</v>
       </c>
       <c r="H27">
@@ -2079,96 +2079,96 @@
       </c>
       <c r="N28">
         <v>52.59999999999999</v>
       </c>
       <c r="O28">
         <v>52.4</v>
       </c>
       <c r="P28">
         <v>52</v>
       </c>
       <c r="Q28">
         <v>51.5</v>
       </c>
       <c r="R28">
         <v>51.5</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
-        <v>1750</v>
+        <v>1810</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>33.8</v>
+        <v>36.2</v>
       </c>
       <c r="G29">
-        <v>33.1</v>
+        <v>35.7</v>
       </c>
       <c r="H29">
-        <v>32.5</v>
+        <v>35.1</v>
       </c>
       <c r="I29">
+        <v>34.5</v>
+      </c>
+      <c r="J29">
+        <v>34.1</v>
+      </c>
+      <c r="K29">
+        <v>33.6</v>
+      </c>
+      <c r="L29">
+        <v>33.3</v>
+      </c>
+      <c r="M29">
+        <v>32.8</v>
+      </c>
+      <c r="N29">
+        <v>32.3</v>
+      </c>
+      <c r="O29">
+        <v>32.0</v>
+      </c>
+      <c r="P29">
         <v>31.8</v>
       </c>
-      <c r="J29">
-[...19 lines deleted...]
-      </c>
       <c r="Q29">
-        <v>28.7</v>
+        <v>31.6</v>
       </c>
       <c r="R29">
-        <v>28.7</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>3400</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>59.90000000000001</v>
       </c>
       <c r="G30">
         <v>59.099999999999994</v>
       </c>
       <c r="H30">
@@ -2247,96 +2247,96 @@
       </c>
       <c r="N31">
         <v>40.7</v>
       </c>
       <c r="O31">
         <v>40.2</v>
       </c>
       <c r="P31">
         <v>39.5</v>
       </c>
       <c r="Q31">
         <v>39.5</v>
       </c>
       <c r="R31">
         <v>39.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D32">
         <v>2</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>28.7</v>
+        <v>31.1</v>
       </c>
       <c r="G32">
-        <v>28.1</v>
+        <v>30.7</v>
       </c>
       <c r="H32">
-        <v>27.7</v>
+        <v>30.3</v>
       </c>
       <c r="I32">
-        <v>27.2</v>
+        <v>29.9</v>
       </c>
       <c r="J32">
-        <v>26.8</v>
+        <v>29.6</v>
       </c>
       <c r="K32">
-        <v>26.3</v>
+        <v>29.2</v>
       </c>
       <c r="L32">
-        <v>26.0</v>
+        <v>29.0</v>
       </c>
       <c r="M32">
-        <v>25.6</v>
+        <v>28.6</v>
       </c>
       <c r="N32">
-        <v>25.3</v>
+        <v>28.2</v>
       </c>
       <c r="O32">
-        <v>25.1</v>
+        <v>28.0</v>
       </c>
       <c r="P32">
-        <v>25.0</v>
+        <v>27.9</v>
       </c>
       <c r="Q32">
-        <v>24.9</v>
+        <v>27.8</v>
       </c>
       <c r="R32">
-        <v>24.9</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33">
         <v>2350</v>
       </c>
       <c r="D33">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
         <v>41.9</v>
       </c>
       <c r="G33">
         <v>41.5</v>
       </c>
       <c r="H33">
@@ -2615,96 +2615,96 @@
       </c>
       <c r="N41">
         <v>9200</v>
       </c>
       <c r="O41">
         <v>9150</v>
       </c>
       <c r="P41">
         <v>9060</v>
       </c>
       <c r="Q41">
         <v>9010</v>
       </c>
       <c r="R41">
         <v>9010</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42">
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
-        <v>4231</v>
+        <v>4780</v>
       </c>
       <c r="G42">
-        <v>4177</v>
+        <v>4760</v>
       </c>
       <c r="H42">
-        <v>4117</v>
+        <v>4720</v>
       </c>
       <c r="I42">
-        <v>4063</v>
+        <v>4660</v>
       </c>
       <c r="J42">
-        <v>4000</v>
+        <v>4640</v>
       </c>
       <c r="K42">
-        <v>3946</v>
+        <v>4620</v>
       </c>
       <c r="L42">
-        <v>3889</v>
+        <v>4570</v>
       </c>
       <c r="M42">
-        <v>3835</v>
+        <v>4510</v>
       </c>
       <c r="N42">
-        <v>3780</v>
+        <v>4460</v>
       </c>
       <c r="O42">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="P42">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="Q42">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="R42">
-        <v>3750</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43">
         <v>2450</v>
       </c>
       <c r="D43">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
         <v>12070</v>
       </c>
       <c r="G43">
         <v>11930</v>
       </c>
       <c r="H43">
@@ -2727,96 +2727,96 @@
       </c>
       <c r="N43">
         <v>10910</v>
       </c>
       <c r="O43">
         <v>10830</v>
       </c>
       <c r="P43">
         <v>10720</v>
       </c>
       <c r="Q43">
         <v>10650</v>
       </c>
       <c r="R43">
         <v>10650</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
-        <v>2400</v>
+        <v>2460</v>
       </c>
       <c r="D44">
         <v>6</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>12731</v>
+        <v>13280</v>
       </c>
       <c r="G44">
-        <v>12477</v>
+        <v>13060</v>
       </c>
       <c r="H44">
-        <v>12217</v>
+        <v>12820</v>
       </c>
       <c r="I44">
-        <v>11963</v>
+        <v>12560</v>
       </c>
       <c r="J44">
-        <v>11700</v>
+        <v>12340</v>
       </c>
       <c r="K44">
-        <v>11466</v>
+        <v>12140</v>
       </c>
       <c r="L44">
-        <v>11289</v>
+        <v>11970</v>
       </c>
       <c r="M44">
-        <v>11135</v>
+        <v>11810</v>
       </c>
       <c r="N44">
-        <v>10970</v>
+        <v>11650</v>
       </c>
       <c r="O44">
-        <v>10830</v>
+        <v>11510</v>
       </c>
       <c r="P44">
-        <v>10720</v>
+        <v>11400</v>
       </c>
       <c r="Q44">
-        <v>10620</v>
+        <v>11300</v>
       </c>
       <c r="R44">
-        <v>10620</v>
+        <v>11300</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>6400</v>
       </c>
       <c r="D45">
         <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>18230</v>
       </c>
       <c r="G45">
         <v>18180</v>
       </c>
       <c r="H45">
@@ -2895,208 +2895,208 @@
       </c>
       <c r="N46">
         <v>5800</v>
       </c>
       <c r="O46">
         <v>5800</v>
       </c>
       <c r="P46">
         <v>5760</v>
       </c>
       <c r="Q46">
         <v>5760</v>
       </c>
       <c r="R46">
         <v>5760</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D47">
         <v>9</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>9351</v>
+        <v>9900</v>
       </c>
       <c r="G47">
-        <v>9177</v>
+        <v>9760</v>
       </c>
       <c r="H47">
-        <v>8997</v>
+        <v>9600</v>
       </c>
       <c r="I47">
-        <v>8823</v>
+        <v>9420</v>
       </c>
       <c r="J47">
-        <v>8640</v>
+        <v>9280</v>
       </c>
       <c r="K47">
-        <v>8476</v>
+        <v>9150</v>
       </c>
       <c r="L47">
-        <v>8349</v>
+        <v>9030</v>
       </c>
       <c r="M47">
-        <v>8235</v>
+        <v>8910</v>
       </c>
       <c r="N47">
-        <v>8110</v>
+        <v>8790</v>
       </c>
       <c r="O47">
-        <v>8020</v>
+        <v>8700</v>
       </c>
       <c r="P47">
-        <v>7950</v>
+        <v>8630</v>
       </c>
       <c r="Q47">
-        <v>7890</v>
+        <v>8570</v>
       </c>
       <c r="R47">
-        <v>7890</v>
+        <v>8570</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>8871</v>
+        <v>9420</v>
       </c>
       <c r="G48">
-        <v>8707</v>
+        <v>9290</v>
       </c>
       <c r="H48">
-        <v>8537</v>
+        <v>9140</v>
       </c>
       <c r="I48">
-        <v>8373</v>
+        <v>8970</v>
       </c>
       <c r="J48">
-        <v>8200</v>
+        <v>8840</v>
       </c>
       <c r="K48">
-        <v>8046</v>
+        <v>8720</v>
       </c>
       <c r="L48">
-        <v>7929</v>
+        <v>8610</v>
       </c>
       <c r="M48">
-        <v>7815</v>
+        <v>8490</v>
       </c>
       <c r="N48">
-        <v>7700</v>
+        <v>8380</v>
       </c>
       <c r="O48">
-        <v>7610</v>
+        <v>8290</v>
       </c>
       <c r="P48">
-        <v>7560</v>
+        <v>8240</v>
       </c>
       <c r="Q48">
-        <v>7500</v>
+        <v>8180</v>
       </c>
       <c r="R48">
-        <v>7500</v>
+        <v>8180</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49">
-        <v>2200</v>
+        <v>2260</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10201</v>
+        <v>10750</v>
       </c>
       <c r="G49">
-        <v>9997</v>
+        <v>10580</v>
       </c>
       <c r="H49">
-        <v>9797</v>
+        <v>10400</v>
       </c>
       <c r="I49">
-        <v>9603</v>
+        <v>10200</v>
       </c>
       <c r="J49">
-        <v>9410</v>
+        <v>10050</v>
       </c>
       <c r="K49">
-        <v>9226</v>
+        <v>9900</v>
       </c>
       <c r="L49">
-        <v>9089</v>
+        <v>9770</v>
       </c>
       <c r="M49">
-        <v>8955</v>
+        <v>9630</v>
       </c>
       <c r="N49">
-        <v>8830</v>
+        <v>9510</v>
       </c>
       <c r="O49">
-        <v>8720</v>
+        <v>9400</v>
       </c>
       <c r="P49">
-        <v>8650</v>
+        <v>9330</v>
       </c>
       <c r="Q49">
-        <v>8580</v>
+        <v>9260</v>
       </c>
       <c r="R49">
-        <v>8580</v>
+        <v>9260</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50">
         <v>2270</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
         <v>12950</v>
       </c>
       <c r="G50">
         <v>12780</v>
       </c>
       <c r="H50">
@@ -3511,152 +3511,152 @@
       </c>
       <c r="N57">
         <v>10880</v>
       </c>
       <c r="O57">
         <v>10810</v>
       </c>
       <c r="P57">
         <v>10690</v>
       </c>
       <c r="Q57">
         <v>10620</v>
       </c>
       <c r="R57">
         <v>10620</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
       <c r="C58">
-        <v>2600</v>
+        <v>2660</v>
       </c>
       <c r="D58">
         <v>5</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>11071</v>
+        <v>11620</v>
       </c>
       <c r="G58">
-        <v>10857</v>
+        <v>11440</v>
       </c>
       <c r="H58">
-        <v>10637</v>
+        <v>11240</v>
       </c>
       <c r="I58">
-        <v>10423</v>
+        <v>11020</v>
       </c>
       <c r="J58">
-        <v>10200</v>
+        <v>10840</v>
       </c>
       <c r="K58">
-        <v>9996</v>
+        <v>10670</v>
       </c>
       <c r="L58">
-        <v>9849</v>
+        <v>10530</v>
       </c>
       <c r="M58">
-        <v>9715</v>
+        <v>10390</v>
       </c>
       <c r="N58">
-        <v>9570</v>
+        <v>10250</v>
       </c>
       <c r="O58">
-        <v>9450</v>
+        <v>10130</v>
       </c>
       <c r="P58">
-        <v>9360</v>
+        <v>10040</v>
       </c>
       <c r="Q58">
-        <v>9280</v>
+        <v>9960</v>
       </c>
       <c r="R58">
-        <v>9280</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
       <c r="C59">
-        <v>2700</v>
+        <v>2760</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7931</v>
+        <v>8480</v>
       </c>
       <c r="G59">
-        <v>7787</v>
+        <v>8370</v>
       </c>
       <c r="H59">
-        <v>7637</v>
+        <v>8240</v>
       </c>
       <c r="I59">
-        <v>7503</v>
+        <v>8100</v>
       </c>
       <c r="J59">
-        <v>7350</v>
+        <v>7990</v>
       </c>
       <c r="K59">
-        <v>7216</v>
+        <v>7890</v>
       </c>
       <c r="L59">
-        <v>7109</v>
+        <v>7790</v>
       </c>
       <c r="M59">
-        <v>7005</v>
+        <v>7680</v>
       </c>
       <c r="N59">
-        <v>6910</v>
+        <v>7590</v>
       </c>
       <c r="O59">
-        <v>6830</v>
+        <v>7510</v>
       </c>
       <c r="P59">
-        <v>6790</v>
+        <v>7470</v>
       </c>
       <c r="Q59">
-        <v>6740</v>
+        <v>7420</v>
       </c>
       <c r="R59">
-        <v>6740</v>
+        <v>7420</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
       <c r="C60">
         <v>2380</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>11030</v>
       </c>
       <c r="G60">
         <v>10900</v>
       </c>
       <c r="H60">
@@ -3735,96 +3735,96 @@
       </c>
       <c r="N61">
         <v>12260</v>
       </c>
       <c r="O61">
         <v>12200</v>
       </c>
       <c r="P61">
         <v>12110</v>
       </c>
       <c r="Q61">
         <v>12010</v>
       </c>
       <c r="R61">
         <v>12010</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
       <c r="C62">
-        <v>1750</v>
+        <v>1810</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>8081</v>
+        <v>8630</v>
       </c>
       <c r="G62">
-        <v>7927</v>
+        <v>8510</v>
       </c>
       <c r="H62">
-        <v>7777</v>
+        <v>8380</v>
       </c>
       <c r="I62">
-        <v>7633</v>
+        <v>8230</v>
       </c>
       <c r="J62">
-        <v>7490</v>
+        <v>8130</v>
       </c>
       <c r="K62">
-        <v>7346</v>
+        <v>8020</v>
       </c>
       <c r="L62">
-        <v>7239</v>
+        <v>7920</v>
       </c>
       <c r="M62">
-        <v>7135</v>
+        <v>7810</v>
       </c>
       <c r="N62">
-        <v>7030</v>
+        <v>7710</v>
       </c>
       <c r="O62">
-        <v>6950</v>
+        <v>7630</v>
       </c>
       <c r="P62">
-        <v>6910</v>
+        <v>7590</v>
       </c>
       <c r="Q62">
-        <v>6860</v>
+        <v>7540</v>
       </c>
       <c r="R62">
-        <v>6860</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>3400</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>14460</v>
       </c>
       <c r="G63">
         <v>14260</v>
       </c>
       <c r="H63">
@@ -3903,96 +3903,96 @@
       </c>
       <c r="N64">
         <v>9250</v>
       </c>
       <c r="O64">
         <v>9200</v>
       </c>
       <c r="P64">
         <v>9020</v>
       </c>
       <c r="Q64">
         <v>9010</v>
       </c>
       <c r="R64">
         <v>9010</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>51</v>
       </c>
       <c r="B65" t="s">
         <v>26</v>
       </c>
       <c r="C65">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>6891</v>
+        <v>7440</v>
       </c>
       <c r="G65">
-        <v>6777</v>
+        <v>7360</v>
       </c>
       <c r="H65">
-        <v>6657</v>
+        <v>7260</v>
       </c>
       <c r="I65">
-        <v>6533</v>
+        <v>7130</v>
       </c>
       <c r="J65">
-        <v>6410</v>
+        <v>7050</v>
       </c>
       <c r="K65">
-        <v>6296</v>
+        <v>6970</v>
       </c>
       <c r="L65">
-        <v>6209</v>
+        <v>6890</v>
       </c>
       <c r="M65">
-        <v>6125</v>
+        <v>6800</v>
       </c>
       <c r="N65">
-        <v>6030</v>
+        <v>6710</v>
       </c>
       <c r="O65">
-        <v>5970</v>
+        <v>6650</v>
       </c>
       <c r="P65">
-        <v>5940</v>
+        <v>6620</v>
       </c>
       <c r="Q65">
-        <v>5900</v>
+        <v>6580</v>
       </c>
       <c r="R65">
-        <v>5900</v>
+        <v>6580</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66">
         <v>2350</v>
       </c>
       <c r="D66">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>10230</v>
       </c>
       <c r="G66">
         <v>9930</v>
       </c>
       <c r="H66">
@@ -4103,1496 +4103,1496 @@
       </c>
       <c r="N71" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P71" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q71" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R71" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>26</v>
       </c>
       <c r="C72">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D72">
         <v>7</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>48.1</v>
+        <v>54.8</v>
       </c>
       <c r="G72">
-        <v>47.7</v>
+        <v>54.3</v>
       </c>
       <c r="H72">
-        <v>47.2</v>
+        <v>53.9</v>
       </c>
       <c r="I72">
-        <v>46.6</v>
+        <v>52.6</v>
       </c>
       <c r="J72">
-        <v>46.0</v>
+        <v>51.8</v>
       </c>
       <c r="K72">
-        <v>45.5</v>
+        <v>51.2</v>
       </c>
       <c r="L72">
-        <v>45.1</v>
+        <v>50.8</v>
       </c>
       <c r="M72">
-        <v>44.8</v>
+        <v>50.4</v>
       </c>
       <c r="N72">
-        <v>44.4</v>
+        <v>50.0</v>
       </c>
       <c r="O72">
-        <v>44.2</v>
+        <v>49.8</v>
       </c>
       <c r="P72">
-        <v>43.8</v>
+        <v>49.5</v>
       </c>
       <c r="Q72">
-        <v>43.6</v>
+        <v>49.3</v>
       </c>
       <c r="R72">
-        <v>43.6</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>27</v>
       </c>
       <c r="B73" t="s">
         <v>26</v>
       </c>
       <c r="C73">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="5">
-        <v>41.9</v>
+        <v>48.6</v>
       </c>
       <c r="G73">
-        <v>41.6</v>
+        <v>48.2</v>
       </c>
       <c r="H73">
-        <v>41.2</v>
+        <v>47.9</v>
       </c>
       <c r="I73">
-        <v>40.7</v>
+        <v>46.7</v>
       </c>
       <c r="J73">
-        <v>40.2</v>
+        <v>46.0</v>
       </c>
       <c r="K73">
-        <v>39.8</v>
+        <v>45.5</v>
       </c>
       <c r="L73">
-        <v>39.5</v>
+        <v>45.2</v>
       </c>
       <c r="M73">
-        <v>39.3</v>
+        <v>44.9</v>
       </c>
       <c r="N73">
-        <v>39.0</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="O73">
-        <v>38.9</v>
+        <v>44.5</v>
       </c>
       <c r="P73">
-        <v>38.6</v>
+        <v>44.3</v>
       </c>
       <c r="Q73">
-        <v>38.5</v>
+        <v>44.2</v>
       </c>
       <c r="R73">
-        <v>38.5</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="D74">
         <v>9</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
       <c r="F74" s="5">
-        <v>23.9</v>
+        <v>27</v>
       </c>
       <c r="G74">
-        <v>23.5</v>
+        <v>26.9</v>
       </c>
       <c r="H74">
-        <v>23.3</v>
+        <v>26.7</v>
       </c>
       <c r="I74">
-        <v>22.9</v>
+        <v>26.3</v>
       </c>
       <c r="J74">
-        <v>22.6</v>
+        <v>26.2</v>
       </c>
       <c r="K74">
-        <v>22.2</v>
+        <v>26.1</v>
       </c>
       <c r="L74">
-        <v>22</v>
+        <v>25.8</v>
       </c>
       <c r="M74">
-        <v>21.6</v>
+        <v>25.5</v>
       </c>
       <c r="N74">
-        <v>21.3</v>
+        <v>25.2</v>
       </c>
       <c r="O74">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="P74">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="Q74">
-        <v>21.2</v>
+        <v>25</v>
       </c>
       <c r="R74">
-        <v>21.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>28</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D75">
         <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="5">
-        <v>16.2</v>
+        <v>20.8</v>
       </c>
       <c r="G75">
-        <v>16</v>
+        <v>20.7</v>
       </c>
       <c r="H75">
-        <v>15.7</v>
+        <v>20.5</v>
       </c>
       <c r="I75">
-        <v>15.5</v>
+        <v>20.3</v>
       </c>
       <c r="J75">
-        <v>15.2</v>
+        <v>20.2</v>
       </c>
       <c r="K75">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="L75">
-        <v>14.7</v>
+        <v>19.9</v>
       </c>
       <c r="M75">
-        <v>14.5</v>
+        <v>19.6</v>
       </c>
       <c r="N75">
-        <v>14.2</v>
+        <v>19.3</v>
       </c>
       <c r="O75">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="P75">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="Q75">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
       <c r="R75">
-        <v>14.1</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>72</v>
       </c>
       <c r="B76" t="s">
         <v>26</v>
       </c>
       <c r="C76">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>34.9</v>
+        <v>39.5</v>
       </c>
       <c r="G76">
-        <v>34.5</v>
+        <v>39.2</v>
       </c>
       <c r="H76">
-        <v>33.9</v>
+        <v>38.7</v>
       </c>
       <c r="I76">
-        <v>33.5</v>
+        <v>38.3</v>
       </c>
       <c r="J76">
-        <v>33.0</v>
+        <v>38.0</v>
       </c>
       <c r="K76">
-        <v>32.4</v>
+        <v>37.4</v>
       </c>
       <c r="L76">
-        <v>31.7</v>
+        <v>36.9</v>
       </c>
       <c r="M76">
-        <v>31.5</v>
+        <v>36.6</v>
       </c>
       <c r="N76">
-        <v>31.2</v>
+        <v>36.3</v>
       </c>
       <c r="O76">
-        <v>30.9</v>
+        <v>36.0</v>
       </c>
       <c r="P76">
-        <v>30.7</v>
+        <v>35.8</v>
       </c>
       <c r="Q76">
-        <v>30.7</v>
+        <v>35.8</v>
       </c>
       <c r="R76">
-        <v>30.7</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>26</v>
       </c>
       <c r="C77">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
-        <v>49.3</v>
+        <v>56</v>
       </c>
       <c r="G77">
-        <v>48.8</v>
+        <v>55.4</v>
       </c>
       <c r="H77">
-        <v>48.2</v>
+        <v>54.9</v>
       </c>
       <c r="I77">
-        <v>47.6</v>
+        <v>53.6</v>
       </c>
       <c r="J77">
-        <v>47.0</v>
+        <v>52.8</v>
       </c>
       <c r="K77">
-        <v>46.5</v>
+        <v>52.2</v>
       </c>
       <c r="L77">
-        <v>46.1</v>
+        <v>51.8</v>
       </c>
       <c r="M77">
-        <v>45.8</v>
+        <v>51.4</v>
       </c>
       <c r="N77">
-        <v>45.4</v>
+        <v>51.0</v>
       </c>
       <c r="O77">
-        <v>45.2</v>
+        <v>50.8</v>
       </c>
       <c r="P77">
-        <v>44.8</v>
+        <v>50.5</v>
       </c>
       <c r="Q77">
-        <v>44.6</v>
+        <v>50.3</v>
       </c>
       <c r="R77">
-        <v>44.6</v>
+        <v>50.3</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>2400</v>
+        <v>2450</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
-        <v>44.5</v>
+        <v>49.099999999999994</v>
       </c>
       <c r="G78">
-        <v>43.6</v>
+        <v>48.3</v>
       </c>
       <c r="H78">
-        <v>42.59999999999999</v>
+        <v>47.4</v>
       </c>
       <c r="I78">
-        <v>41.8</v>
+        <v>46.6</v>
       </c>
       <c r="J78">
-        <v>40.9</v>
+        <v>45.9</v>
       </c>
       <c r="K78">
-        <v>40.1</v>
+        <v>45.1</v>
       </c>
       <c r="L78">
-        <v>39.4</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="M78">
-        <v>38.8</v>
+        <v>43.90000000000001</v>
       </c>
       <c r="N78">
-        <v>38.099999999999994</v>
+        <v>43.2</v>
       </c>
       <c r="O78">
-        <v>37.6</v>
+        <v>42.7</v>
       </c>
       <c r="P78">
-        <v>37.2</v>
+        <v>42.3</v>
       </c>
       <c r="Q78">
-        <v>36.8</v>
+        <v>41.9</v>
       </c>
       <c r="R78">
-        <v>36.8</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>32</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="C79">
-        <v>1200</v>
+        <v>1350</v>
       </c>
       <c r="D79">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" s="5">
-        <v>45.4</v>
+        <v>55.5</v>
       </c>
       <c r="G79">
-        <v>45.4</v>
+        <v>55.4</v>
       </c>
       <c r="H79">
-        <v>45.3</v>
+        <v>54.5</v>
       </c>
       <c r="I79">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="J79">
-        <v>44.7</v>
+        <v>53.4</v>
       </c>
       <c r="K79">
-        <v>44.5</v>
+        <v>53.1</v>
       </c>
       <c r="L79">
-        <v>44.2</v>
+        <v>52.8</v>
       </c>
       <c r="M79">
-        <v>44.1</v>
+        <v>52.5</v>
       </c>
       <c r="N79">
-        <v>43.8</v>
+        <v>52.2</v>
       </c>
       <c r="O79">
-        <v>43.8</v>
+        <v>52.2</v>
       </c>
       <c r="P79">
-        <v>43.5</v>
+        <v>52</v>
       </c>
       <c r="Q79">
-        <v>43.5</v>
+        <v>52</v>
       </c>
       <c r="R79">
-        <v>43.5</v>
+        <v>52</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>32</v>
       </c>
       <c r="B80" t="s">
         <v>26</v>
       </c>
       <c r="C80">
-        <v>800</v>
+        <v>850</v>
       </c>
       <c r="D80">
         <v>6</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>30.3</v>
+        <v>37</v>
       </c>
       <c r="G80">
-        <v>30.3</v>
+        <v>36.9</v>
       </c>
       <c r="H80">
-        <v>30.2</v>
+        <v>36.9</v>
       </c>
       <c r="I80">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J80">
-        <v>29.8</v>
+        <v>35.6</v>
       </c>
       <c r="K80">
-        <v>29.7</v>
+        <v>35.4</v>
       </c>
       <c r="L80">
-        <v>29.5</v>
+        <v>35.2</v>
       </c>
       <c r="M80">
-        <v>29.4</v>
+        <v>35</v>
       </c>
       <c r="N80">
-        <v>29.2</v>
+        <v>34.8</v>
       </c>
       <c r="O80">
-        <v>29.2</v>
+        <v>34.8</v>
       </c>
       <c r="P80">
-        <v>29</v>
+        <v>34.7</v>
       </c>
       <c r="Q80">
-        <v>29</v>
+        <v>34.7</v>
       </c>
       <c r="R80">
-        <v>29</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>73</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81">
-        <v>1460</v>
+        <v>1510</v>
       </c>
       <c r="D81">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>41.2</v>
+        <v>47.9</v>
       </c>
       <c r="G81">
-        <v>40.9</v>
+        <v>47.5</v>
       </c>
       <c r="H81">
-        <v>40.5</v>
+        <v>47.2</v>
       </c>
       <c r="I81">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J81">
-        <v>39.6</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="K81">
-        <v>39.3</v>
+        <v>45.0</v>
       </c>
       <c r="L81">
-        <v>39.0</v>
+        <v>44.7</v>
       </c>
       <c r="M81">
-        <v>38.8</v>
+        <v>44.4</v>
       </c>
       <c r="N81">
-        <v>38.5</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="O81">
-        <v>38.4</v>
+        <v>44.0</v>
       </c>
       <c r="P81">
-        <v>38.1</v>
+        <v>43.8</v>
       </c>
       <c r="Q81">
-        <v>38</v>
+        <v>43.7</v>
       </c>
       <c r="R81">
-        <v>38</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>26</v>
       </c>
       <c r="C82">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D82">
         <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>29.4</v>
+        <v>34.0</v>
       </c>
       <c r="G82">
-        <v>28.9</v>
+        <v>33.6</v>
       </c>
       <c r="H82">
-        <v>28.3</v>
+        <v>33.1</v>
       </c>
       <c r="I82">
-        <v>27.8</v>
+        <v>32.6</v>
       </c>
       <c r="J82">
-        <v>27.2</v>
+        <v>32.2</v>
       </c>
       <c r="K82">
-        <v>26.7</v>
+        <v>31.7</v>
       </c>
       <c r="L82">
-        <v>26.2</v>
+        <v>31.4</v>
       </c>
       <c r="M82">
-        <v>25.8</v>
+        <v>30.9</v>
       </c>
       <c r="N82">
-        <v>25.3</v>
+        <v>30.4</v>
       </c>
       <c r="O82">
-        <v>25.0</v>
+        <v>30.1</v>
       </c>
       <c r="P82">
-        <v>24.8</v>
+        <v>29.9</v>
       </c>
       <c r="Q82">
-        <v>24.6</v>
+        <v>29.7</v>
       </c>
       <c r="R82">
-        <v>24.6</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>35</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D83">
         <v>3</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>24.5</v>
+        <v>29.1</v>
       </c>
       <c r="G83">
-        <v>24.1</v>
+        <v>28.8</v>
       </c>
       <c r="H83">
-        <v>23.6</v>
+        <v>28.4</v>
       </c>
       <c r="I83">
-        <v>23.2</v>
+        <v>28.0</v>
       </c>
       <c r="J83">
-        <v>22.7</v>
+        <v>27.7</v>
       </c>
       <c r="K83">
-        <v>22.3</v>
+        <v>27.3</v>
       </c>
       <c r="L83">
-        <v>21.9</v>
+        <v>27.099999999999998</v>
       </c>
       <c r="M83">
-        <v>21.6</v>
+        <v>26.7</v>
       </c>
       <c r="N83">
-        <v>21.2</v>
+        <v>26.3</v>
       </c>
       <c r="O83">
-        <v>21.0</v>
+        <v>26.1</v>
       </c>
       <c r="P83">
-        <v>20.9</v>
+        <v>26.0</v>
       </c>
       <c r="Q83">
-        <v>20.8</v>
+        <v>25.9</v>
       </c>
       <c r="R83">
-        <v>20.8</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="C84">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D84">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>54.2</v>
+        <v>60.9</v>
       </c>
       <c r="G84">
-        <v>53.6</v>
+        <v>60.2</v>
       </c>
       <c r="H84">
-        <v>52.9</v>
+        <v>59.59999999999999</v>
       </c>
       <c r="I84">
-        <v>52.1</v>
+        <v>58.1</v>
       </c>
       <c r="J84">
-        <v>51.40000000000001</v>
+        <v>57.2</v>
       </c>
       <c r="K84">
-        <v>50.8</v>
+        <v>56.5</v>
       </c>
       <c r="L84">
-        <v>50.3</v>
+        <v>56.0</v>
       </c>
       <c r="M84">
-        <v>49.9</v>
+        <v>55.5</v>
       </c>
       <c r="N84">
-        <v>49.4</v>
+        <v>55.0</v>
       </c>
       <c r="O84">
-        <v>49.099999999999994</v>
+        <v>54.7</v>
       </c>
       <c r="P84">
-        <v>48.6</v>
+        <v>54.3</v>
       </c>
       <c r="Q84">
-        <v>48.3</v>
+        <v>54.0</v>
       </c>
       <c r="R84">
-        <v>48.3</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>37</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D85">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>46.2</v>
+        <v>52.9</v>
       </c>
       <c r="G85">
-        <v>45.8</v>
+        <v>52.4</v>
       </c>
       <c r="H85">
-        <v>45.3</v>
+        <v>52.0</v>
       </c>
       <c r="I85">
-        <v>44.7</v>
+        <v>50.7</v>
       </c>
       <c r="J85">
-        <v>44.1</v>
+        <v>49.90000000000001</v>
       </c>
       <c r="K85">
-        <v>43.7</v>
+        <v>49.4</v>
       </c>
       <c r="L85">
-        <v>43.3</v>
+        <v>49.0</v>
       </c>
       <c r="M85">
-        <v>43.0</v>
+        <v>48.6</v>
       </c>
       <c r="N85">
-        <v>42.6</v>
+        <v>48.2</v>
       </c>
       <c r="O85">
-        <v>42.4</v>
+        <v>48.0</v>
       </c>
       <c r="P85">
-        <v>42</v>
+        <v>47.7</v>
       </c>
       <c r="Q85">
-        <v>41.8</v>
+        <v>47.5</v>
       </c>
       <c r="R85">
-        <v>41.8</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>26</v>
       </c>
       <c r="C86">
-        <v>1750</v>
+        <v>1800</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>48.3</v>
+        <v>55</v>
       </c>
       <c r="G86">
-        <v>47.90000000000001</v>
+        <v>54.5</v>
       </c>
       <c r="H86">
-        <v>47.4</v>
+        <v>54.099999999999994</v>
       </c>
       <c r="I86">
-        <v>46.8</v>
+        <v>52.8</v>
       </c>
       <c r="J86">
-        <v>46.2</v>
+        <v>52.0</v>
       </c>
       <c r="K86">
-        <v>45.7</v>
+        <v>51.4</v>
       </c>
       <c r="L86">
-        <v>45.3</v>
+        <v>51.0</v>
       </c>
       <c r="M86">
-        <v>45.0</v>
+        <v>50.6</v>
       </c>
       <c r="N86">
-        <v>44.6</v>
+        <v>50.2</v>
       </c>
       <c r="O86">
-        <v>44.4</v>
+        <v>50.0</v>
       </c>
       <c r="P86">
-        <v>44</v>
+        <v>49.7</v>
       </c>
       <c r="Q86">
-        <v>43.8</v>
+        <v>49.5</v>
       </c>
       <c r="R86">
-        <v>43.8</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>39</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>1580</v>
+        <v>1630</v>
       </c>
       <c r="D87">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>47.7</v>
+        <v>54.4</v>
       </c>
       <c r="G87">
-        <v>47.3</v>
+        <v>53.9</v>
       </c>
       <c r="H87">
-        <v>46.8</v>
+        <v>53.5</v>
       </c>
       <c r="I87">
-        <v>46.2</v>
+        <v>52.2</v>
       </c>
       <c r="J87">
-        <v>45.6</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="K87">
-        <v>45.1</v>
+        <v>50.8</v>
       </c>
       <c r="L87">
-        <v>44.7</v>
+        <v>50.40000000000001</v>
       </c>
       <c r="M87">
-        <v>44.4</v>
+        <v>50</v>
       </c>
       <c r="N87">
-        <v>44.0</v>
+        <v>49.59999999999999</v>
       </c>
       <c r="O87">
-        <v>43.8</v>
+        <v>49.4</v>
       </c>
       <c r="P87">
-        <v>43.4</v>
+        <v>49.1</v>
       </c>
       <c r="Q87">
-        <v>43.2</v>
+        <v>48.90000000000001</v>
       </c>
       <c r="R87">
-        <v>43.2</v>
+        <v>48.90000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
         <v>26</v>
       </c>
       <c r="C88">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D88">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>47.90000000000001</v>
+        <v>54.6</v>
       </c>
       <c r="G88">
-        <v>47.5</v>
+        <v>54.099999999999994</v>
       </c>
       <c r="H88">
-        <v>47.0</v>
+        <v>53.7</v>
       </c>
       <c r="I88">
-        <v>46.4</v>
+        <v>52.4</v>
       </c>
       <c r="J88">
-        <v>45.8</v>
+        <v>51.6</v>
       </c>
       <c r="K88">
-        <v>45.3</v>
+        <v>51.0</v>
       </c>
       <c r="L88">
-        <v>44.9</v>
+        <v>50.6</v>
       </c>
       <c r="M88">
-        <v>44.59999999999999</v>
+        <v>50.2</v>
       </c>
       <c r="N88">
-        <v>44.2</v>
+        <v>49.8</v>
       </c>
       <c r="O88">
-        <v>44.0</v>
+        <v>49.59999999999999</v>
       </c>
       <c r="P88">
-        <v>43.6</v>
+        <v>49.3</v>
       </c>
       <c r="Q88">
-        <v>43.4</v>
+        <v>49.1</v>
       </c>
       <c r="R88">
-        <v>43.4</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>26</v>
       </c>
       <c r="C89">
-        <v>4850</v>
+        <v>4900</v>
       </c>
       <c r="D89">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>75.5</v>
+        <v>82.2</v>
       </c>
       <c r="G89">
-        <v>74.40000000000001</v>
+        <v>81.0</v>
       </c>
       <c r="H89">
-        <v>73.2</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="I89">
-        <v>72.0</v>
+        <v>78.0</v>
       </c>
       <c r="J89">
-        <v>70.8</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="K89">
-        <v>69.7</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="L89">
-        <v>69.0</v>
+        <v>74.7</v>
       </c>
       <c r="M89">
-        <v>68.40000000000001</v>
+        <v>74.0</v>
       </c>
       <c r="N89">
-        <v>67.7</v>
+        <v>73.3</v>
       </c>
       <c r="O89">
-        <v>67.2</v>
+        <v>72.8</v>
       </c>
       <c r="P89">
-        <v>66.5</v>
+        <v>72.2</v>
       </c>
       <c r="Q89">
-        <v>66.0</v>
+        <v>71.7</v>
       </c>
       <c r="R89">
-        <v>66.0</v>
+        <v>71.7</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>43</v>
       </c>
       <c r="B90" t="s">
         <v>26</v>
       </c>
       <c r="C90">
-        <v>2060</v>
+        <v>2110</v>
       </c>
       <c r="D90">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
-        <v>50.3</v>
+        <v>57.0</v>
       </c>
       <c r="G90">
-        <v>49.90000000000001</v>
+        <v>56.5</v>
       </c>
       <c r="H90">
-        <v>49.3</v>
+        <v>56.0</v>
       </c>
       <c r="I90">
-        <v>48.59999999999999</v>
+        <v>54.59999999999999</v>
       </c>
       <c r="J90">
-        <v>48.0</v>
+        <v>53.8</v>
       </c>
       <c r="K90">
-        <v>47.4</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="L90">
-        <v>47.0</v>
+        <v>52.7</v>
       </c>
       <c r="M90">
-        <v>46.7</v>
+        <v>52.3</v>
       </c>
       <c r="N90">
-        <v>46.2</v>
+        <v>51.8</v>
       </c>
       <c r="O90">
-        <v>46.0</v>
+        <v>51.59999999999999</v>
       </c>
       <c r="P90">
-        <v>45.6</v>
+        <v>51.3</v>
       </c>
       <c r="Q90">
-        <v>45.3</v>
+        <v>51.0</v>
       </c>
       <c r="R90">
-        <v>45.3</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
-        <v>2200</v>
+        <v>2250</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>36.59999999999999</v>
+        <v>41.2</v>
       </c>
       <c r="G91">
+        <v>40.59999999999999</v>
+      </c>
+      <c r="H91">
+        <v>39.9</v>
+      </c>
+      <c r="I91">
+        <v>39.2</v>
+      </c>
+      <c r="J91">
+        <v>38.59999999999999</v>
+      </c>
+      <c r="K91">
+        <v>37.9</v>
+      </c>
+      <c r="L91">
+        <v>37.5</v>
+      </c>
+      <c r="M91">
+        <v>36.90000000000001</v>
+      </c>
+      <c r="N91">
+        <v>36.3</v>
+      </c>
+      <c r="O91">
         <v>35.9</v>
       </c>
-      <c r="H91">
-[...22 lines deleted...]
-      </c>
       <c r="P91">
-        <v>30.5</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="Q91">
-        <v>30.2</v>
+        <v>35.3</v>
       </c>
       <c r="R91">
-        <v>30.2</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>45</v>
       </c>
       <c r="B92" t="s">
         <v>26</v>
       </c>
       <c r="C92">
-        <v>2100</v>
+        <v>2150</v>
       </c>
       <c r="D92">
         <v>3</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
+        <v>36.3</v>
+      </c>
+      <c r="G92">
+        <v>35.8</v>
+      </c>
+      <c r="H92">
+        <v>35.2</v>
+      </c>
+      <c r="I92">
+        <v>34.6</v>
+      </c>
+      <c r="J92">
+        <v>34.2</v>
+      </c>
+      <c r="K92">
+        <v>33.7</v>
+      </c>
+      <c r="L92">
+        <v>33.4</v>
+      </c>
+      <c r="M92">
+        <v>32.90000000000001</v>
+      </c>
+      <c r="N92">
+        <v>32.4</v>
+      </c>
+      <c r="O92">
+        <v>32.1</v>
+      </c>
+      <c r="P92">
+        <v>31.9</v>
+      </c>
+      <c r="Q92">
         <v>31.7</v>
       </c>
-      <c r="G92">
-[...31 lines deleted...]
-      </c>
       <c r="R92">
-        <v>26.6</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>46</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="C93">
-        <v>1700</v>
+        <v>1750</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>47.90000000000001</v>
+        <v>54.6</v>
       </c>
       <c r="G93">
-        <v>47.5</v>
+        <v>54.099999999999994</v>
       </c>
       <c r="H93">
-        <v>47.0</v>
+        <v>53.7</v>
       </c>
       <c r="I93">
-        <v>46.4</v>
+        <v>52.4</v>
       </c>
       <c r="J93">
-        <v>45.8</v>
+        <v>51.6</v>
       </c>
       <c r="K93">
-        <v>45.3</v>
+        <v>51.0</v>
       </c>
       <c r="L93">
-        <v>44.9</v>
+        <v>50.6</v>
       </c>
       <c r="M93">
-        <v>44.59999999999999</v>
+        <v>50.2</v>
       </c>
       <c r="N93">
-        <v>44.2</v>
+        <v>49.8</v>
       </c>
       <c r="O93">
-        <v>44.0</v>
+        <v>49.59999999999999</v>
       </c>
       <c r="P93">
-        <v>43.6</v>
+        <v>49.3</v>
       </c>
       <c r="Q93">
-        <v>43.4</v>
+        <v>49.1</v>
       </c>
       <c r="R93">
-        <v>43.4</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>48</v>
       </c>
       <c r="B94" t="s">
         <v>26</v>
       </c>
       <c r="C94">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>36.5</v>
+        <v>41.1</v>
       </c>
       <c r="G94">
-        <v>35.8</v>
+        <v>40.5</v>
       </c>
       <c r="H94">
-        <v>35.0</v>
+        <v>39.8</v>
       </c>
       <c r="I94">
-        <v>34.3</v>
+        <v>39.1</v>
       </c>
       <c r="J94">
-        <v>33.5</v>
+        <v>38.5</v>
       </c>
       <c r="K94">
-        <v>32.9</v>
+        <v>37.9</v>
       </c>
       <c r="L94">
-        <v>32.3</v>
+        <v>37.5</v>
       </c>
       <c r="M94">
-        <v>31.8</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="N94">
-        <v>31.2</v>
+        <v>36.3</v>
       </c>
       <c r="O94">
-        <v>30.8</v>
+        <v>35.9</v>
       </c>
       <c r="P94">
-        <v>30.6</v>
+        <v>35.7</v>
       </c>
       <c r="Q94">
-        <v>30.4</v>
+        <v>35.5</v>
       </c>
       <c r="R94">
-        <v>30.4</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>50</v>
       </c>
       <c r="B95" t="s">
         <v>26</v>
       </c>
       <c r="C95">
-        <v>1560</v>
+        <v>1610</v>
       </c>
       <c r="D95">
         <v>9</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>44.1</v>
+        <v>50.8</v>
       </c>
       <c r="G95">
-        <v>43.8</v>
+        <v>50.4</v>
       </c>
       <c r="H95">
-        <v>43.4</v>
+        <v>50.099999999999994</v>
       </c>
       <c r="I95">
-        <v>42.9</v>
+        <v>48.9</v>
       </c>
       <c r="J95">
-        <v>42.4</v>
+        <v>48.2</v>
       </c>
       <c r="K95">
-        <v>42.0</v>
+        <v>47.7</v>
       </c>
       <c r="L95">
-        <v>41.6</v>
+        <v>47.3</v>
       </c>
       <c r="M95">
-        <v>41.3</v>
+        <v>46.9</v>
       </c>
       <c r="N95">
-        <v>40.9</v>
+        <v>46.5</v>
       </c>
       <c r="O95">
-        <v>40.7</v>
+        <v>46.3</v>
       </c>
       <c r="P95">
-        <v>40</v>
+        <v>45.7</v>
       </c>
       <c r="Q95">
-        <v>40</v>
+        <v>45.7</v>
       </c>
       <c r="R95">
-        <v>40</v>
+        <v>45.7</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>51</v>
       </c>
       <c r="B96" t="s">
         <v>26</v>
       </c>
       <c r="C96">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D96">
         <v>3</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>25.9</v>
+        <v>30.5</v>
       </c>
       <c r="G96">
-        <v>25.5</v>
+        <v>30.2</v>
       </c>
       <c r="H96">
-        <v>25.0</v>
+        <v>29.8</v>
       </c>
       <c r="I96">
-        <v>24.6</v>
+        <v>29.4</v>
       </c>
       <c r="J96">
-        <v>24.1</v>
+        <v>29.1</v>
       </c>
       <c r="K96">
-        <v>23.7</v>
+        <v>28.7</v>
       </c>
       <c r="L96">
-        <v>23.3</v>
+        <v>28.5</v>
       </c>
       <c r="M96">
-        <v>23.0</v>
+        <v>28.1</v>
       </c>
       <c r="N96">
-        <v>22.6</v>
+        <v>27.7</v>
       </c>
       <c r="O96">
-        <v>22.4</v>
+        <v>27.5</v>
       </c>
       <c r="P96">
-        <v>22.3</v>
+        <v>27.4</v>
       </c>
       <c r="Q96">
-        <v>22.2</v>
+        <v>27.3</v>
       </c>
       <c r="R96">
-        <v>22.2</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>52</v>
       </c>
       <c r="B97" t="s">
         <v>26</v>
       </c>
       <c r="C97">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>42.9</v>
+        <v>49.6</v>
       </c>
       <c r="G97">
-        <v>42.6</v>
+        <v>49.2</v>
       </c>
       <c r="H97">
-        <v>42.2</v>
+        <v>48.9</v>
       </c>
       <c r="I97">
-        <v>41.7</v>
+        <v>47.7</v>
       </c>
       <c r="J97">
-        <v>41.2</v>
+        <v>47.0</v>
       </c>
       <c r="K97">
-        <v>40.8</v>
+        <v>46.5</v>
       </c>
       <c r="L97">
-        <v>40.4</v>
+        <v>46.1</v>
       </c>
       <c r="M97">
-        <v>40.099999999999994</v>
+        <v>45.7</v>
       </c>
       <c r="N97">
-        <v>39.7</v>
+        <v>45.3</v>
       </c>
       <c r="O97">
-        <v>39.5</v>
+        <v>45.099999999999994</v>
       </c>
       <c r="P97">
-        <v>39.1</v>
+        <v>44.8</v>
       </c>
       <c r="Q97">
-        <v>39</v>
+        <v>44.7</v>
       </c>
       <c r="R97">
-        <v>39</v>
+        <v>44.7</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:19" customHeight="1" ht="20">
       <c r="A101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
       <c r="J101" s="2"/>
@@ -5647,1496 +5647,1496 @@
       </c>
       <c r="N102" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O102" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P102" s="4" t="s">
         <v>66</v>
       </c>
       <c r="Q102" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R102" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>26</v>
       </c>
       <c r="C103">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D103">
         <v>7</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>11500</v>
+        <v>13040</v>
       </c>
       <c r="G103">
-        <v>11390</v>
+        <v>12890</v>
       </c>
       <c r="H103">
-        <v>11250</v>
+        <v>12650</v>
       </c>
       <c r="I103">
-        <v>11100</v>
+        <v>12470</v>
       </c>
       <c r="J103">
-        <v>10960</v>
+        <v>12290</v>
       </c>
       <c r="K103">
-        <v>10820</v>
+        <v>12130</v>
       </c>
       <c r="L103">
-        <v>10730</v>
+        <v>12030</v>
       </c>
       <c r="M103">
-        <v>10630</v>
+        <v>11930</v>
       </c>
       <c r="N103">
-        <v>10540</v>
+        <v>11840</v>
       </c>
       <c r="O103">
-        <v>10480</v>
+        <v>11780</v>
       </c>
       <c r="P103">
-        <v>10390</v>
+        <v>11690</v>
       </c>
       <c r="Q103">
-        <v>10330</v>
+        <v>11630</v>
       </c>
       <c r="R103">
-        <v>10330</v>
+        <v>11630</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>26</v>
       </c>
       <c r="C104">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D104">
         <v>7</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>10160</v>
+        <v>11700</v>
       </c>
       <c r="G104">
-        <v>10080</v>
+        <v>11580</v>
       </c>
       <c r="H104">
-        <v>9980</v>
+        <v>11380</v>
       </c>
       <c r="I104">
-        <v>9860</v>
+        <v>11230</v>
       </c>
       <c r="J104">
-        <v>9750</v>
+        <v>11080</v>
       </c>
       <c r="K104">
-        <v>9640</v>
+        <v>10950</v>
       </c>
       <c r="L104">
-        <v>9570</v>
+        <v>10870</v>
       </c>
       <c r="M104">
-        <v>9490</v>
+        <v>10790</v>
       </c>
       <c r="N104">
-        <v>9410</v>
+        <v>10710</v>
       </c>
       <c r="O104">
-        <v>9370</v>
+        <v>10670</v>
       </c>
       <c r="P104">
-        <v>9290</v>
+        <v>10590</v>
       </c>
       <c r="Q104">
-        <v>9250</v>
+        <v>10550</v>
       </c>
       <c r="R104">
-        <v>9250</v>
+        <v>10550</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>26</v>
       </c>
       <c r="C105">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="D105">
         <v>9</v>
       </c>
       <c r="E105" t="s">
         <v>71</v>
       </c>
       <c r="F105" s="6">
-        <v>5500</v>
+        <v>6210</v>
       </c>
       <c r="G105">
-        <v>5430</v>
+        <v>6190</v>
       </c>
       <c r="H105">
-        <v>5352</v>
+        <v>6140</v>
       </c>
       <c r="I105">
-        <v>5282</v>
+        <v>6060</v>
       </c>
       <c r="J105">
-        <v>5200</v>
+        <v>6030</v>
       </c>
       <c r="K105">
-        <v>5130</v>
+        <v>6010</v>
       </c>
       <c r="L105">
-        <v>5056</v>
+        <v>5940</v>
       </c>
       <c r="M105">
-        <v>4986</v>
+        <v>5860</v>
       </c>
       <c r="N105">
-        <v>4914</v>
+        <v>5790</v>
       </c>
       <c r="O105">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="P105">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="Q105">
-        <v>4875</v>
+        <v>5750</v>
       </c>
       <c r="R105">
-        <v>4875</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>26</v>
       </c>
       <c r="C106">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="D106">
         <v>2</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>4230</v>
+        <v>4780</v>
       </c>
       <c r="G106">
-        <v>4180</v>
+        <v>4760</v>
       </c>
       <c r="H106">
-        <v>4120</v>
+        <v>4720</v>
       </c>
       <c r="I106">
-        <v>4060</v>
+        <v>4660</v>
       </c>
       <c r="J106">
-        <v>4000</v>
+        <v>4640</v>
       </c>
       <c r="K106">
-        <v>3950</v>
+        <v>4620</v>
       </c>
       <c r="L106">
-        <v>3890</v>
+        <v>4570</v>
       </c>
       <c r="M106">
-        <v>3840</v>
+        <v>4510</v>
       </c>
       <c r="N106">
-        <v>3780</v>
+        <v>4460</v>
       </c>
       <c r="O106">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="P106">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="Q106">
-        <v>3750</v>
+        <v>4430</v>
       </c>
       <c r="R106">
-        <v>3750</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>72</v>
       </c>
       <c r="B107" t="s">
         <v>26</v>
       </c>
       <c r="C107">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D107">
         <v>4</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>8850</v>
+        <v>9400</v>
       </c>
       <c r="G107">
-        <v>8780</v>
+        <v>9360</v>
       </c>
       <c r="H107">
-        <v>8700</v>
+        <v>9300</v>
       </c>
       <c r="I107">
-        <v>8600</v>
+        <v>9200</v>
       </c>
       <c r="J107">
-        <v>8490</v>
+        <v>9130</v>
       </c>
       <c r="K107">
-        <v>8340</v>
+        <v>9010</v>
       </c>
       <c r="L107">
-        <v>8250</v>
+        <v>8930</v>
       </c>
       <c r="M107">
-        <v>8160</v>
+        <v>8830</v>
       </c>
       <c r="N107">
-        <v>8080</v>
+        <v>8760</v>
       </c>
       <c r="O107">
-        <v>7970</v>
+        <v>8650</v>
       </c>
       <c r="P107">
-        <v>7950</v>
+        <v>8630</v>
       </c>
       <c r="Q107">
-        <v>7900</v>
+        <v>8580</v>
       </c>
       <c r="R107">
-        <v>7900</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>26</v>
       </c>
       <c r="C108">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="D108">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>11810</v>
+        <v>13350</v>
       </c>
       <c r="G108">
-        <v>11690</v>
+        <v>13190</v>
       </c>
       <c r="H108">
-        <v>11540</v>
+        <v>12940</v>
       </c>
       <c r="I108">
-        <v>11390</v>
+        <v>12760</v>
       </c>
       <c r="J108">
-        <v>11240</v>
+        <v>12570</v>
       </c>
       <c r="K108">
-        <v>11100</v>
+        <v>12410</v>
       </c>
       <c r="L108">
-        <v>11000</v>
+        <v>12300</v>
       </c>
       <c r="M108">
-        <v>10900</v>
+        <v>12200</v>
       </c>
       <c r="N108">
-        <v>10800</v>
+        <v>12100</v>
       </c>
       <c r="O108">
-        <v>10740</v>
+        <v>12040</v>
       </c>
       <c r="P108">
-        <v>10640</v>
+        <v>11940</v>
       </c>
       <c r="Q108">
-        <v>10580</v>
+        <v>11880</v>
       </c>
       <c r="R108">
-        <v>10580</v>
+        <v>11880</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
         <v>26</v>
       </c>
       <c r="C109">
-        <v>2400</v>
+        <v>2450</v>
       </c>
       <c r="D109">
         <v>7</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
-        <v>11520</v>
+        <v>12070</v>
       </c>
       <c r="G109">
-        <v>11090</v>
+        <v>11670</v>
       </c>
       <c r="H109">
-        <v>10850</v>
+        <v>11450</v>
       </c>
       <c r="I109">
-        <v>10630</v>
+        <v>11230</v>
       </c>
       <c r="J109">
-        <v>10410</v>
+        <v>11050</v>
       </c>
       <c r="K109">
-        <v>10200</v>
+        <v>10870</v>
       </c>
       <c r="L109">
-        <v>10000</v>
+        <v>10680</v>
       </c>
       <c r="M109">
-        <v>9860</v>
+        <v>10530</v>
       </c>
       <c r="N109">
-        <v>9710</v>
+        <v>10390</v>
       </c>
       <c r="O109">
-        <v>9590</v>
+        <v>10270</v>
       </c>
       <c r="P109">
-        <v>9510</v>
+        <v>10190</v>
       </c>
       <c r="Q109">
-        <v>9420</v>
+        <v>10100</v>
       </c>
       <c r="R109">
-        <v>9420</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>32</v>
       </c>
       <c r="B110" t="s">
         <v>26</v>
       </c>
       <c r="C110">
-        <v>1200</v>
+        <v>1350</v>
       </c>
       <c r="D110">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>71</v>
       </c>
       <c r="F110" s="6">
-        <v>10460</v>
+        <v>12780</v>
       </c>
       <c r="G110">
-        <v>10460</v>
+        <v>12720</v>
       </c>
       <c r="H110">
-        <v>10430</v>
+        <v>12530</v>
       </c>
       <c r="I110">
-        <v>10370</v>
+        <v>12420</v>
       </c>
       <c r="J110">
-        <v>10310</v>
+        <v>12300</v>
       </c>
       <c r="K110">
-        <v>10250</v>
+        <v>12210</v>
       </c>
       <c r="L110">
-        <v>10200</v>
+        <v>12150</v>
       </c>
       <c r="M110">
-        <v>10130</v>
+        <v>12090</v>
       </c>
       <c r="N110">
-        <v>10080</v>
+        <v>12030</v>
       </c>
       <c r="O110">
-        <v>10080</v>
+        <v>12030</v>
       </c>
       <c r="P110">
-        <v>10020</v>
+        <v>11970</v>
       </c>
       <c r="Q110">
-        <v>10020</v>
+        <v>11970</v>
       </c>
       <c r="R110">
-        <v>10020</v>
+        <v>11970</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>32</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
-        <v>800</v>
+        <v>850</v>
       </c>
       <c r="D111">
         <v>6</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>6980</v>
+        <v>8520</v>
       </c>
       <c r="G111">
-        <v>6980</v>
+        <v>8480</v>
       </c>
       <c r="H111">
-        <v>6950</v>
+        <v>8350</v>
       </c>
       <c r="I111">
-        <v>6910</v>
+        <v>8280</v>
       </c>
       <c r="J111">
-        <v>6870</v>
+        <v>8200</v>
       </c>
       <c r="K111">
-        <v>6830</v>
+        <v>8140</v>
       </c>
       <c r="L111">
-        <v>6800</v>
+        <v>8100</v>
       </c>
       <c r="M111">
-        <v>6760</v>
+        <v>8060</v>
       </c>
       <c r="N111">
-        <v>6720</v>
+        <v>8020</v>
       </c>
       <c r="O111">
-        <v>6720</v>
+        <v>8020</v>
       </c>
       <c r="P111">
-        <v>6680</v>
+        <v>7980</v>
       </c>
       <c r="Q111">
-        <v>6680</v>
+        <v>7980</v>
       </c>
       <c r="R111">
-        <v>6680</v>
+        <v>7980</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>73</v>
       </c>
       <c r="B112" t="s">
         <v>26</v>
       </c>
       <c r="C112">
-        <v>1460</v>
+        <v>1510</v>
       </c>
       <c r="D112">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9780</v>
+        <v>11320</v>
       </c>
       <c r="G112">
-        <v>9710</v>
+        <v>11210</v>
       </c>
       <c r="H112">
-        <v>9590</v>
+        <v>10990</v>
       </c>
       <c r="I112">
-        <v>9490</v>
+        <v>10860</v>
       </c>
       <c r="J112">
-        <v>9390</v>
+        <v>10720</v>
       </c>
       <c r="K112">
-        <v>9280</v>
+        <v>10590</v>
       </c>
       <c r="L112">
-        <v>9220</v>
+        <v>10520</v>
       </c>
       <c r="M112">
-        <v>9140</v>
+        <v>10440</v>
       </c>
       <c r="N112">
-        <v>9070</v>
+        <v>10370</v>
       </c>
       <c r="O112">
-        <v>9030</v>
+        <v>10330</v>
       </c>
       <c r="P112">
-        <v>8960</v>
+        <v>10260</v>
       </c>
       <c r="Q112">
-        <v>8920</v>
+        <v>10220</v>
       </c>
       <c r="R112">
-        <v>8920</v>
+        <v>10220</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>26</v>
       </c>
       <c r="C113">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D113">
         <v>5</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>7780</v>
+        <v>8330</v>
       </c>
       <c r="G113">
-        <v>7440</v>
+        <v>8020</v>
       </c>
       <c r="H113">
-        <v>7300</v>
+        <v>7900</v>
       </c>
       <c r="I113">
-        <v>7160</v>
+        <v>7760</v>
       </c>
       <c r="J113">
-        <v>7030</v>
+        <v>7670</v>
       </c>
       <c r="K113">
-        <v>6900</v>
+        <v>7570</v>
       </c>
       <c r="L113">
-        <v>6800</v>
+        <v>7480</v>
       </c>
       <c r="M113">
-        <v>6710</v>
+        <v>7380</v>
       </c>
       <c r="N113">
-        <v>6600</v>
+        <v>7280</v>
       </c>
       <c r="O113">
-        <v>6530</v>
+        <v>7210</v>
       </c>
       <c r="P113">
-        <v>6490</v>
+        <v>7170</v>
       </c>
       <c r="Q113">
-        <v>6450</v>
+        <v>7130</v>
       </c>
       <c r="R113">
-        <v>6450</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>35</v>
       </c>
       <c r="B114" t="s">
         <v>26</v>
       </c>
       <c r="C114">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D114">
         <v>3</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>6740</v>
+        <v>7290</v>
       </c>
       <c r="G114">
-        <v>6630</v>
+        <v>7210</v>
       </c>
       <c r="H114">
-        <v>6480</v>
+        <v>7080</v>
       </c>
       <c r="I114">
-        <v>6360</v>
+        <v>6960</v>
       </c>
       <c r="J114">
-        <v>6200</v>
+        <v>6840</v>
       </c>
       <c r="K114">
-        <v>5950</v>
+        <v>6620</v>
       </c>
       <c r="L114">
-        <v>5700</v>
+        <v>6380</v>
       </c>
       <c r="M114">
-        <v>5630</v>
+        <v>6300</v>
       </c>
       <c r="N114">
-        <v>5540</v>
+        <v>6220</v>
       </c>
       <c r="O114">
-        <v>5480</v>
+        <v>6160</v>
       </c>
       <c r="P114">
-        <v>5460</v>
+        <v>6140</v>
       </c>
       <c r="Q114">
-        <v>5430</v>
+        <v>6110</v>
       </c>
       <c r="R114">
-        <v>5430</v>
+        <v>6110</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>36</v>
       </c>
       <c r="B115" t="s">
         <v>26</v>
       </c>
       <c r="C115">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D115">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>12940</v>
+        <v>14480</v>
       </c>
       <c r="G115">
+        <v>14300</v>
+      </c>
+      <c r="H115">
+        <v>14020</v>
+      </c>
+      <c r="I115">
+        <v>13820</v>
+      </c>
+      <c r="J115">
+        <v>13600</v>
+      </c>
+      <c r="K115">
+        <v>13410</v>
+      </c>
+      <c r="L115">
+        <v>13290</v>
+      </c>
+      <c r="M115">
+        <v>13170</v>
+      </c>
+      <c r="N115">
+        <v>13060</v>
+      </c>
+      <c r="O115">
+        <v>12980</v>
+      </c>
+      <c r="P115">
+        <v>12870</v>
+      </c>
+      <c r="Q115">
         <v>12800</v>
       </c>
-      <c r="H115">
-[...28 lines deleted...]
-      </c>
       <c r="R115">
-        <v>11500</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>26</v>
       </c>
       <c r="C116">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D116">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>10950</v>
+        <v>12490</v>
       </c>
       <c r="G116">
-        <v>10860</v>
+        <v>12360</v>
       </c>
       <c r="H116">
-        <v>10730</v>
+        <v>12130</v>
       </c>
       <c r="I116">
-        <v>10600</v>
+        <v>11970</v>
       </c>
       <c r="J116">
-        <v>10470</v>
+        <v>11800</v>
       </c>
       <c r="K116">
-        <v>10340</v>
+        <v>11650</v>
       </c>
       <c r="L116">
-        <v>10260</v>
+        <v>11560</v>
       </c>
       <c r="M116">
-        <v>10170</v>
+        <v>11470</v>
       </c>
       <c r="N116">
-        <v>10080</v>
+        <v>11380</v>
       </c>
       <c r="O116">
-        <v>10030</v>
+        <v>11330</v>
       </c>
       <c r="P116">
-        <v>9940</v>
+        <v>11240</v>
       </c>
       <c r="Q116">
-        <v>9890</v>
+        <v>11190</v>
       </c>
       <c r="R116">
-        <v>9890</v>
+        <v>11190</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>38</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117">
-        <v>1750</v>
+        <v>1800</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
-        <v>11560</v>
+        <v>13100</v>
       </c>
       <c r="G117">
-        <v>11450</v>
+        <v>12950</v>
       </c>
       <c r="H117">
-        <v>11310</v>
+        <v>12710</v>
       </c>
       <c r="I117">
-        <v>11170</v>
+        <v>12540</v>
       </c>
       <c r="J117">
-        <v>11020</v>
+        <v>12350</v>
       </c>
       <c r="K117">
-        <v>10880</v>
+        <v>12190</v>
       </c>
       <c r="L117">
-        <v>10790</v>
+        <v>12090</v>
       </c>
       <c r="M117">
-        <v>10690</v>
+        <v>11990</v>
       </c>
       <c r="N117">
-        <v>10590</v>
+        <v>11890</v>
       </c>
       <c r="O117">
-        <v>10540</v>
+        <v>11840</v>
       </c>
       <c r="P117">
-        <v>10440</v>
+        <v>11740</v>
       </c>
       <c r="Q117">
-        <v>10390</v>
+        <v>11690</v>
       </c>
       <c r="R117">
-        <v>10390</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>26</v>
       </c>
       <c r="C118">
-        <v>1580</v>
+        <v>1630</v>
       </c>
       <c r="D118">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>11380</v>
+        <v>12920</v>
       </c>
       <c r="G118">
-        <v>11270</v>
+        <v>12770</v>
       </c>
       <c r="H118">
-        <v>11140</v>
+        <v>12540</v>
       </c>
       <c r="I118">
-        <v>10990</v>
+        <v>12360</v>
       </c>
       <c r="J118">
-        <v>10850</v>
+        <v>12180</v>
       </c>
       <c r="K118">
-        <v>10720</v>
+        <v>12030</v>
       </c>
       <c r="L118">
-        <v>10630</v>
+        <v>11930</v>
       </c>
       <c r="M118">
-        <v>10530</v>
+        <v>11830</v>
       </c>
       <c r="N118">
-        <v>10440</v>
+        <v>11740</v>
       </c>
       <c r="O118">
-        <v>10380</v>
+        <v>11680</v>
       </c>
       <c r="P118">
-        <v>10290</v>
+        <v>11590</v>
       </c>
       <c r="Q118">
-        <v>10230</v>
+        <v>11530</v>
       </c>
       <c r="R118">
-        <v>10230</v>
+        <v>11530</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>40</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D119">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>11430</v>
+        <v>12970</v>
       </c>
       <c r="G119">
-        <v>11320</v>
+        <v>12820</v>
       </c>
       <c r="H119">
-        <v>11190</v>
+        <v>12590</v>
       </c>
       <c r="I119">
-        <v>11040</v>
+        <v>12410</v>
       </c>
       <c r="J119">
-        <v>10900</v>
+        <v>12230</v>
       </c>
       <c r="K119">
-        <v>10760</v>
+        <v>12070</v>
       </c>
       <c r="L119">
-        <v>10680</v>
+        <v>11980</v>
       </c>
       <c r="M119">
-        <v>10580</v>
+        <v>11880</v>
       </c>
       <c r="N119">
-        <v>10480</v>
+        <v>11780</v>
       </c>
       <c r="O119">
-        <v>10430</v>
+        <v>11730</v>
       </c>
       <c r="P119">
-        <v>10330</v>
+        <v>11630</v>
       </c>
       <c r="Q119">
-        <v>10280</v>
+        <v>11580</v>
       </c>
       <c r="R119">
-        <v>10280</v>
+        <v>11580</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120">
-        <v>4850</v>
+        <v>4900</v>
       </c>
       <c r="D120">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>18420</v>
+        <v>19960</v>
       </c>
       <c r="G120">
-        <v>18140</v>
+        <v>19640</v>
       </c>
       <c r="H120">
-        <v>17830</v>
+        <v>19230</v>
       </c>
       <c r="I120">
-        <v>17530</v>
+        <v>18900</v>
       </c>
       <c r="J120">
-        <v>17230</v>
+        <v>18560</v>
       </c>
       <c r="K120">
-        <v>16940</v>
+        <v>18250</v>
       </c>
       <c r="L120">
-        <v>16760</v>
+        <v>18060</v>
       </c>
       <c r="M120">
-        <v>16570</v>
+        <v>17870</v>
       </c>
       <c r="N120">
-        <v>16390</v>
+        <v>17690</v>
       </c>
       <c r="O120">
-        <v>16250</v>
+        <v>17550</v>
       </c>
       <c r="P120">
-        <v>16060</v>
+        <v>17360</v>
       </c>
       <c r="Q120">
-        <v>15920</v>
+        <v>17220</v>
       </c>
       <c r="R120">
-        <v>15920</v>
+        <v>17220</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>43</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
-        <v>2060</v>
+        <v>2110</v>
       </c>
       <c r="D121">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>12036</v>
+        <v>13576</v>
       </c>
       <c r="G121">
-        <v>11910</v>
+        <v>13410</v>
       </c>
       <c r="H121">
-        <v>11764</v>
+        <v>13164</v>
       </c>
       <c r="I121">
-        <v>11599</v>
+        <v>12969</v>
       </c>
       <c r="J121">
-        <v>11444</v>
+        <v>12774</v>
       </c>
       <c r="K121">
-        <v>11300</v>
+        <v>12610</v>
       </c>
       <c r="L121">
-        <v>11201</v>
+        <v>12501</v>
       </c>
       <c r="M121">
-        <v>11093</v>
+        <v>12393</v>
       </c>
       <c r="N121">
-        <v>10994</v>
+        <v>12294</v>
       </c>
       <c r="O121">
-        <v>10926</v>
+        <v>12226</v>
       </c>
       <c r="P121">
-        <v>10828</v>
+        <v>12128</v>
       </c>
       <c r="Q121">
-        <v>10760</v>
+        <v>12060</v>
       </c>
       <c r="R121">
-        <v>10760</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
         <v>26</v>
       </c>
       <c r="C122">
-        <v>2200</v>
+        <v>2250</v>
       </c>
       <c r="D122">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>9510</v>
+        <v>10060</v>
       </c>
       <c r="G122">
-        <v>9130</v>
+        <v>9710</v>
       </c>
       <c r="H122">
-        <v>8950</v>
+        <v>9550</v>
       </c>
       <c r="I122">
-        <v>8770</v>
+        <v>9370</v>
       </c>
       <c r="J122">
-        <v>8600</v>
+        <v>9240</v>
       </c>
       <c r="K122">
-        <v>8430</v>
+        <v>9100</v>
       </c>
       <c r="L122">
-        <v>8310</v>
+        <v>8990</v>
       </c>
       <c r="M122">
-        <v>8200</v>
+        <v>8870</v>
       </c>
       <c r="N122">
-        <v>8060</v>
+        <v>8740</v>
       </c>
       <c r="O122">
-        <v>7970</v>
+        <v>8650</v>
       </c>
       <c r="P122">
-        <v>7910</v>
+        <v>8590</v>
       </c>
       <c r="Q122">
-        <v>7850</v>
+        <v>8530</v>
       </c>
       <c r="R122">
-        <v>7850</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>45</v>
       </c>
       <c r="B123" t="s">
         <v>26</v>
       </c>
       <c r="C123">
-        <v>2100</v>
+        <v>2150</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>8110</v>
+        <v>8660</v>
       </c>
       <c r="G123">
-        <v>7960</v>
+        <v>8540</v>
       </c>
       <c r="H123">
-        <v>7810</v>
+        <v>8410</v>
       </c>
       <c r="I123">
+        <v>8260</v>
+      </c>
+      <c r="J123">
+        <v>8150</v>
+      </c>
+      <c r="K123">
+        <v>8050</v>
+      </c>
+      <c r="L123">
+        <v>7950</v>
+      </c>
+      <c r="M123">
+        <v>7840</v>
+      </c>
+      <c r="N123">
+        <v>7740</v>
+      </c>
+      <c r="O123">
         <v>7660</v>
       </c>
-      <c r="J123">
-[...16 lines deleted...]
-      </c>
       <c r="P123">
-        <v>6930</v>
+        <v>7610</v>
       </c>
       <c r="Q123">
-        <v>6890</v>
+        <v>7570</v>
       </c>
       <c r="R123">
-        <v>6890</v>
+        <v>7570</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>46</v>
       </c>
       <c r="B124" t="s">
         <v>26</v>
       </c>
       <c r="C124">
-        <v>1700</v>
+        <v>1750</v>
       </c>
       <c r="D124">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>12030</v>
+        <v>13570</v>
       </c>
       <c r="G124">
-        <v>11900</v>
+        <v>13400</v>
       </c>
       <c r="H124">
-        <v>11750</v>
+        <v>13150</v>
       </c>
       <c r="I124">
-        <v>11600</v>
+        <v>12970</v>
       </c>
       <c r="J124">
-        <v>11440</v>
+        <v>12770</v>
       </c>
       <c r="K124">
-        <v>11290</v>
+        <v>12600</v>
       </c>
       <c r="L124">
-        <v>11200</v>
+        <v>12500</v>
       </c>
       <c r="M124">
-        <v>11090</v>
+        <v>12390</v>
       </c>
       <c r="N124">
-        <v>10990</v>
+        <v>12290</v>
       </c>
       <c r="O124">
-        <v>10920</v>
+        <v>12220</v>
       </c>
       <c r="P124">
-        <v>10820</v>
+        <v>12120</v>
       </c>
       <c r="Q124">
-        <v>10760</v>
+        <v>12060</v>
       </c>
       <c r="R124">
-        <v>10760</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>48</v>
       </c>
       <c r="B125" t="s">
         <v>26</v>
       </c>
       <c r="C125">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="D125">
         <v>3</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
-        <v>9260</v>
+        <v>9810</v>
       </c>
       <c r="G125">
-        <v>9090</v>
+        <v>9670</v>
       </c>
       <c r="H125">
-        <v>8910</v>
+        <v>9510</v>
       </c>
       <c r="I125">
-        <v>8730</v>
+        <v>9330</v>
       </c>
       <c r="J125">
+        <v>9200</v>
+      </c>
+      <c r="K125">
+        <v>9070</v>
+      </c>
+      <c r="L125">
+        <v>8950</v>
+      </c>
+      <c r="M125">
+        <v>8830</v>
+      </c>
+      <c r="N125">
+        <v>8710</v>
+      </c>
+      <c r="O125">
+        <v>8620</v>
+      </c>
+      <c r="P125">
         <v>8560</v>
       </c>
-      <c r="K125">
-[...16 lines deleted...]
-      </c>
       <c r="Q125">
-        <v>7820</v>
+        <v>8500</v>
       </c>
       <c r="R125">
-        <v>7820</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>50</v>
       </c>
       <c r="B126" t="s">
         <v>26</v>
       </c>
       <c r="C126">
-        <v>1560</v>
+        <v>1610</v>
       </c>
       <c r="D126">
         <v>9</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>10520</v>
+        <v>12060</v>
       </c>
       <c r="G126">
-        <v>10430</v>
+        <v>11930</v>
       </c>
       <c r="H126">
-        <v>10320</v>
+        <v>11720</v>
       </c>
       <c r="I126">
-        <v>10200</v>
+        <v>11570</v>
       </c>
       <c r="J126">
-        <v>10080</v>
+        <v>11410</v>
       </c>
       <c r="K126">
-        <v>9960</v>
+        <v>11270</v>
       </c>
       <c r="L126">
-        <v>9880</v>
+        <v>11180</v>
       </c>
       <c r="M126">
-        <v>9800</v>
+        <v>11100</v>
       </c>
       <c r="N126">
-        <v>9710</v>
+        <v>11010</v>
       </c>
       <c r="O126">
-        <v>9660</v>
+        <v>10960</v>
       </c>
       <c r="P126">
-        <v>9580</v>
+        <v>10880</v>
       </c>
       <c r="Q126">
-        <v>9440</v>
+        <v>10740</v>
       </c>
       <c r="R126">
-        <v>9440</v>
+        <v>10740</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>51</v>
       </c>
       <c r="B127" t="s">
         <v>26</v>
       </c>
       <c r="C127">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="D127">
         <v>3</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>6730</v>
+        <v>7280</v>
       </c>
       <c r="G127">
-        <v>6620</v>
+        <v>7200</v>
       </c>
       <c r="H127">
-        <v>6500</v>
+        <v>7100</v>
       </c>
       <c r="I127">
-        <v>6380</v>
+        <v>6980</v>
       </c>
       <c r="J127">
-        <v>6270</v>
+        <v>6910</v>
       </c>
       <c r="K127">
-        <v>6160</v>
+        <v>6830</v>
       </c>
       <c r="L127">
-        <v>6070</v>
+        <v>6750</v>
       </c>
       <c r="M127">
-        <v>5990</v>
+        <v>6660</v>
       </c>
       <c r="N127">
-        <v>5900</v>
+        <v>6580</v>
       </c>
       <c r="O127">
-        <v>5830</v>
+        <v>6510</v>
       </c>
       <c r="P127">
-        <v>5800</v>
+        <v>6480</v>
       </c>
       <c r="Q127">
-        <v>5770</v>
+        <v>6450</v>
       </c>
       <c r="R127">
-        <v>5770</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>52</v>
       </c>
       <c r="B128" t="s">
         <v>26</v>
       </c>
       <c r="C128">
-        <v>1400</v>
+        <v>1450</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
-        <v>10070</v>
+        <v>11610</v>
       </c>
       <c r="G128">
-        <v>10000</v>
+        <v>11500</v>
       </c>
       <c r="H128">
-        <v>9890</v>
+        <v>11290</v>
       </c>
       <c r="I128">
-        <v>9780</v>
+        <v>11150</v>
       </c>
       <c r="J128">
-        <v>9670</v>
+        <v>11000</v>
       </c>
       <c r="K128">
-        <v>9560</v>
+        <v>10870</v>
       </c>
       <c r="L128">
-        <v>9490</v>
+        <v>10790</v>
       </c>
       <c r="M128">
-        <v>9410</v>
+        <v>10710</v>
       </c>
       <c r="N128">
-        <v>9330</v>
+        <v>10630</v>
       </c>
       <c r="O128">
-        <v>9300</v>
+        <v>10600</v>
       </c>
       <c r="P128">
-        <v>9220</v>
+        <v>10520</v>
       </c>
       <c r="Q128">
-        <v>9180</v>
+        <v>10480</v>
       </c>
       <c r="R128">
-        <v>9180</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="A35:R35"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A69:R69"/>
     <mergeCell ref="A70:R70"/>