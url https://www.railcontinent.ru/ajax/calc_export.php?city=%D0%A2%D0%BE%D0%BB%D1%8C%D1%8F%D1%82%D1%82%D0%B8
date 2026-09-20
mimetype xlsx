--- v4 (2026-06-23)
+++ v5 (2026-09-20)
@@ -710,96 +710,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>1180</v>
+        <v>1260</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>19.5</v>
+        <v>20.0</v>
       </c>
       <c r="G6">
+        <v>19.6</v>
+      </c>
+      <c r="H6">
         <v>19.1</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18.6</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>18.2</v>
+      </c>
+      <c r="K6">
         <v>17.7</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>17.5</v>
+      </c>
+      <c r="M6">
+        <v>17.3</v>
+      </c>
+      <c r="N6">
         <v>17.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>16.8</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6">
+      <c r="P6">
+        <v>16.6</v>
+      </c>
+      <c r="Q6">
         <v>16.3</v>
       </c>
-      <c r="P6">
-[...4 lines deleted...]
-      </c>
       <c r="R6">
-        <v>15.8</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>480</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>2.6</v>
       </c>
       <c r="G7">
         <v>2.6</v>
       </c>
       <c r="H7">
@@ -822,152 +822,152 @@
       </c>
       <c r="N7">
         <v>2.2</v>
       </c>
       <c r="O7">
         <v>2.2</v>
       </c>
       <c r="P7">
         <v>2.2</v>
       </c>
       <c r="Q7">
         <v>2.1</v>
       </c>
       <c r="R7">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>1830</v>
+        <v>1910</v>
       </c>
       <c r="D8">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>46.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="G8">
-        <v>45.5</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="H8">
-        <v>44.40000000000001</v>
+        <v>63.5</v>
       </c>
       <c r="I8">
-        <v>43.3</v>
+        <v>61.89999999999999</v>
       </c>
       <c r="J8">
-        <v>42.3</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="K8">
-        <v>41.2</v>
+        <v>58.90000000000001</v>
       </c>
       <c r="L8">
-        <v>40.6</v>
+        <v>58.1</v>
       </c>
       <c r="M8">
-        <v>40.1</v>
+        <v>57.3</v>
       </c>
       <c r="N8">
-        <v>39.5</v>
+        <v>56.4</v>
       </c>
       <c r="O8">
-        <v>39.0</v>
+        <v>55.59999999999999</v>
       </c>
       <c r="P8">
-        <v>38.5</v>
+        <v>54.8</v>
       </c>
       <c r="Q8">
-        <v>37.9</v>
+        <v>53.90000000000001</v>
       </c>
       <c r="R8">
-        <v>37.9</v>
+        <v>53.90000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>1980</v>
+        <v>2110</v>
       </c>
       <c r="D9">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>49.8</v>
+        <v>57.0</v>
       </c>
       <c r="G9">
-        <v>49.40000000000001</v>
+        <v>56.5</v>
       </c>
       <c r="H9">
-        <v>48.8</v>
+        <v>56.0</v>
       </c>
       <c r="I9">
-        <v>48.099999999999994</v>
+        <v>54.59999999999999</v>
       </c>
       <c r="J9">
-        <v>47.5</v>
+        <v>53.8</v>
       </c>
       <c r="K9">
-        <v>46.9</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="L9">
-        <v>46.5</v>
+        <v>52.7</v>
       </c>
       <c r="M9">
-        <v>46.2</v>
+        <v>52.3</v>
       </c>
       <c r="N9">
-        <v>45.7</v>
+        <v>51.8</v>
       </c>
       <c r="O9">
-        <v>45.5</v>
+        <v>51.59999999999999</v>
       </c>
       <c r="P9">
-        <v>45.1</v>
+        <v>51.3</v>
       </c>
       <c r="Q9">
-        <v>44.8</v>
+        <v>51.0</v>
       </c>
       <c r="R9">
-        <v>44.8</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19" customHeight="1" ht="20">
       <c r="A13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
@@ -1022,96 +1022,96 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="Q14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="R14" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>1180</v>
+        <v>1260</v>
       </c>
       <c r="D15">
         <v>5</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>4906</v>
+        <v>5056</v>
       </c>
       <c r="G15">
-        <v>4780</v>
+        <v>4930</v>
       </c>
       <c r="H15">
-        <v>4664</v>
+        <v>4814</v>
       </c>
       <c r="I15">
-        <v>4549</v>
+        <v>4689</v>
       </c>
       <c r="J15">
-        <v>4444</v>
+        <v>4574</v>
       </c>
       <c r="K15">
-        <v>4330</v>
+        <v>4470</v>
       </c>
       <c r="L15">
-        <v>4271</v>
+        <v>4401</v>
       </c>
       <c r="M15">
-        <v>4203</v>
+        <v>4333</v>
       </c>
       <c r="N15">
-        <v>4144</v>
+        <v>4274</v>
       </c>
       <c r="O15">
-        <v>4076</v>
+        <v>4206</v>
       </c>
       <c r="P15">
-        <v>4018</v>
+        <v>4148</v>
       </c>
       <c r="Q15">
-        <v>3960</v>
+        <v>4080</v>
       </c>
       <c r="R15">
-        <v>3960</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>480</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
         <v>656</v>
       </c>
       <c r="G16">
         <v>640</v>
       </c>
       <c r="H16">
@@ -1134,152 +1134,152 @@
       </c>
       <c r="N16">
         <v>554</v>
       </c>
       <c r="O16">
         <v>546</v>
       </c>
       <c r="P16">
         <v>538</v>
       </c>
       <c r="Q16">
         <v>530</v>
       </c>
       <c r="R16">
         <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>1830</v>
+        <v>1910</v>
       </c>
       <c r="D17">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>11746</v>
+        <v>16686</v>
       </c>
       <c r="G17">
-        <v>11450</v>
+        <v>16280</v>
       </c>
       <c r="H17">
-        <v>11174</v>
+        <v>15884</v>
       </c>
       <c r="I17">
-        <v>10899</v>
+        <v>15489</v>
       </c>
       <c r="J17">
-        <v>10644</v>
+        <v>15114</v>
       </c>
       <c r="K17">
-        <v>10380</v>
+        <v>14750</v>
       </c>
       <c r="L17">
-        <v>10231</v>
+        <v>14531</v>
       </c>
       <c r="M17">
-        <v>10073</v>
+        <v>14313</v>
       </c>
       <c r="N17">
-        <v>9924</v>
+        <v>14104</v>
       </c>
       <c r="O17">
-        <v>9776</v>
+        <v>13886</v>
       </c>
       <c r="P17">
-        <v>9628</v>
+        <v>13688</v>
       </c>
       <c r="Q17">
-        <v>9490</v>
+        <v>13480</v>
       </c>
       <c r="R17">
-        <v>9490</v>
+        <v>13480</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>1980</v>
+        <v>2110</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
-        <v>11886</v>
+        <v>13576</v>
       </c>
       <c r="G18">
-        <v>11760</v>
+        <v>13410</v>
       </c>
       <c r="H18">
-        <v>11614</v>
+        <v>13164</v>
       </c>
       <c r="I18">
-        <v>11459</v>
+        <v>12969</v>
       </c>
       <c r="J18">
-        <v>11314</v>
+        <v>12774</v>
       </c>
       <c r="K18">
-        <v>11160</v>
+        <v>12610</v>
       </c>
       <c r="L18">
-        <v>11071</v>
+        <v>12501</v>
       </c>
       <c r="M18">
-        <v>10963</v>
+        <v>12393</v>
       </c>
       <c r="N18">
-        <v>10864</v>
+        <v>12294</v>
       </c>
       <c r="O18">
-        <v>10796</v>
+        <v>12226</v>
       </c>
       <c r="P18">
-        <v>10698</v>
+        <v>12128</v>
       </c>
       <c r="Q18">
-        <v>10640</v>
+        <v>12060</v>
       </c>
       <c r="R18">
-        <v>10640</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:19" customHeight="1" ht="20">
       <c r="A22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
@@ -1334,51 +1334,51 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R23" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="D24">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>21.3</v>
       </c>
       <c r="G24">
         <v>20.8</v>
       </c>
       <c r="H24">
         <v>20.3</v>
       </c>
       <c r="I24">
         <v>19.8</v>
       </c>
       <c r="J24">
         <v>19.3</v>
       </c>
       <c r="K24">
         <v>18.8</v>
       </c>
@@ -1399,98 +1399,98 @@
       </c>
       <c r="Q24">
         <v>17</v>
       </c>
       <c r="R24">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>940</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>25.7</v>
+        <v>26.4</v>
       </c>
       <c r="G25">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="H25">
-        <v>24.5</v>
+        <v>25.2</v>
       </c>
       <c r="I25">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
       <c r="J25">
-        <v>23.3</v>
+        <v>24</v>
       </c>
       <c r="K25">
-        <v>22.7</v>
+        <v>23.4</v>
       </c>
       <c r="L25">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
       <c r="M25">
-        <v>22.1</v>
+        <v>22.8</v>
       </c>
       <c r="N25">
-        <v>21.8</v>
+        <v>22.5</v>
       </c>
       <c r="O25">
-        <v>21.5</v>
+        <v>22.2</v>
       </c>
       <c r="P25">
-        <v>21.2</v>
+        <v>21.9</v>
       </c>
       <c r="Q25">
-        <v>20.9</v>
+        <v>21.6</v>
       </c>
       <c r="R25">
-        <v>20.9</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>27</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>2470</v>
+        <v>2490</v>
       </c>
       <c r="D26">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>47.5</v>
       </c>
       <c r="G26">
         <v>47.0</v>
       </c>
       <c r="H26">
         <v>46.40000000000001</v>
       </c>
       <c r="I26">
         <v>45.8</v>
       </c>
       <c r="J26">
         <v>45.1</v>
       </c>
       <c r="K26">
         <v>44.5</v>
       </c>
@@ -1590,208 +1590,208 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>41</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>42</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="D32">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>5710</v>
+        <v>6010</v>
       </c>
       <c r="G32">
+        <v>5870</v>
+      </c>
+      <c r="H32">
+        <v>5720</v>
+      </c>
+      <c r="I32">
         <v>5580</v>
       </c>
-      <c r="H32">
-[...2 lines deleted...]
-      <c r="I32">
+      <c r="J32">
+        <v>5450</v>
+      </c>
+      <c r="K32">
         <v>5310</v>
       </c>
-      <c r="J32">
-[...4 lines deleted...]
-      </c>
       <c r="L32">
-        <v>4980</v>
+        <v>5240</v>
       </c>
       <c r="M32">
-        <v>4900</v>
+        <v>5160</v>
       </c>
       <c r="N32">
-        <v>4830</v>
+        <v>5080</v>
       </c>
       <c r="O32">
-        <v>4760</v>
+        <v>5010</v>
       </c>
       <c r="P32">
-        <v>4690</v>
+        <v>4930</v>
       </c>
       <c r="Q32">
-        <v>4620</v>
+        <v>4860</v>
       </c>
       <c r="R32">
-        <v>4620</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
         <v>940</v>
       </c>
       <c r="D33">
         <v>6</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>6460</v>
+        <v>6670</v>
       </c>
       <c r="G33">
-        <v>6300</v>
+        <v>6510</v>
       </c>
       <c r="H33">
-        <v>6150</v>
+        <v>6350</v>
       </c>
       <c r="I33">
-        <v>6000</v>
+        <v>6190</v>
       </c>
       <c r="J33">
-        <v>5850</v>
+        <v>6040</v>
       </c>
       <c r="K33">
-        <v>5710</v>
+        <v>5890</v>
       </c>
       <c r="L33">
-        <v>5630</v>
+        <v>5810</v>
       </c>
       <c r="M33">
-        <v>5540</v>
+        <v>5720</v>
       </c>
       <c r="N33">
-        <v>5460</v>
+        <v>5640</v>
       </c>
       <c r="O33">
-        <v>5380</v>
+        <v>5550</v>
       </c>
       <c r="P33">
-        <v>5300</v>
+        <v>5470</v>
       </c>
       <c r="Q33">
-        <v>5220</v>
+        <v>5390</v>
       </c>
       <c r="R33">
-        <v>5220</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
-        <v>2470</v>
+        <v>2490</v>
       </c>
       <c r="D34">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>11740</v>
+        <v>12040</v>
       </c>
       <c r="G34">
-        <v>11610</v>
+        <v>11900</v>
       </c>
       <c r="H34">
-        <v>11450</v>
+        <v>11730</v>
       </c>
       <c r="I34">
-        <v>11280</v>
+        <v>11550</v>
       </c>
       <c r="J34">
-        <v>11120</v>
+        <v>11390</v>
       </c>
       <c r="K34">
-        <v>10950</v>
+        <v>11210</v>
       </c>
       <c r="L34">
-        <v>10850</v>
+        <v>11110</v>
       </c>
       <c r="M34">
-        <v>10730</v>
+        <v>10990</v>
       </c>
       <c r="N34">
-        <v>10630</v>
+        <v>10880</v>
       </c>
       <c r="O34">
-        <v>10560</v>
+        <v>10810</v>
       </c>
       <c r="P34">
-        <v>10450</v>
+        <v>10690</v>
       </c>
       <c r="Q34">
-        <v>10380</v>
+        <v>10620</v>
       </c>
       <c r="R34">
-        <v>10380</v>
+        <v>10620</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>