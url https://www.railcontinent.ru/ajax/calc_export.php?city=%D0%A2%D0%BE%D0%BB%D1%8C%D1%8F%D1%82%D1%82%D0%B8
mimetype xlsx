--- v2 (2026-02-08)
+++ v3 (2026-05-02)
@@ -887,87 +887,87 @@
       </c>
       <c r="Q8">
         <v>36.2</v>
       </c>
       <c r="R8">
         <v>36.2</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1980</v>
       </c>
       <c r="D9">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>47.8</v>
+        <v>49.8</v>
       </c>
       <c r="G9">
-        <v>47.40000000000001</v>
+        <v>49.40000000000001</v>
       </c>
       <c r="H9">
-        <v>46.8</v>
+        <v>48.8</v>
       </c>
       <c r="I9">
-        <v>46.099999999999994</v>
+        <v>48.099999999999994</v>
       </c>
       <c r="J9">
+        <v>47.5</v>
+      </c>
+      <c r="K9">
+        <v>46.9</v>
+      </c>
+      <c r="L9">
+        <v>46.5</v>
+      </c>
+      <c r="M9">
+        <v>46.2</v>
+      </c>
+      <c r="N9">
+        <v>45.7</v>
+      </c>
+      <c r="O9">
         <v>45.5</v>
       </c>
-      <c r="K9">
-[...13 lines deleted...]
-      </c>
       <c r="P9">
-        <v>43.1</v>
+        <v>45.1</v>
       </c>
       <c r="Q9">
-        <v>42.8</v>
+        <v>44.8</v>
       </c>
       <c r="R9">
-        <v>42.8</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19" customHeight="1" ht="20">
       <c r="A13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
@@ -1199,87 +1199,87 @@
       </c>
       <c r="Q17">
         <v>9071</v>
       </c>
       <c r="R17">
         <v>9071</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>1980</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
-        <v>11426</v>
+        <v>11886</v>
       </c>
       <c r="G18">
-        <v>11300</v>
+        <v>11760</v>
       </c>
       <c r="H18">
-        <v>11154</v>
+        <v>11614</v>
       </c>
       <c r="I18">
-        <v>10999</v>
+        <v>11459</v>
       </c>
       <c r="J18">
-        <v>10854</v>
+        <v>11314</v>
       </c>
       <c r="K18">
-        <v>10700</v>
+        <v>11160</v>
       </c>
       <c r="L18">
-        <v>10611</v>
+        <v>11071</v>
       </c>
       <c r="M18">
-        <v>10503</v>
+        <v>10963</v>
       </c>
       <c r="N18">
-        <v>10404</v>
+        <v>10864</v>
       </c>
       <c r="O18">
-        <v>10296</v>
+        <v>10796</v>
       </c>
       <c r="P18">
-        <v>10238</v>
+        <v>10698</v>
       </c>
       <c r="Q18">
-        <v>10180</v>
+        <v>10640</v>
       </c>
       <c r="R18">
-        <v>10180</v>
+        <v>10640</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:19" customHeight="1" ht="20">
       <c r="A22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>