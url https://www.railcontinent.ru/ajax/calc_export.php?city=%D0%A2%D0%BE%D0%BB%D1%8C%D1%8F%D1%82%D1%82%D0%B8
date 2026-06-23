--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -831,87 +831,87 @@
       </c>
       <c r="Q7">
         <v>2.1</v>
       </c>
       <c r="R7">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>1830</v>
       </c>
       <c r="D8">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>44.7</v>
+        <v>46.6</v>
       </c>
       <c r="G8">
-        <v>43.7</v>
+        <v>45.5</v>
       </c>
       <c r="H8">
-        <v>42.6</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="I8">
-        <v>41.5</v>
+        <v>43.3</v>
       </c>
       <c r="J8">
-        <v>40.5</v>
+        <v>42.3</v>
       </c>
       <c r="K8">
-        <v>39.4</v>
+        <v>41.2</v>
       </c>
       <c r="L8">
-        <v>38.9</v>
+        <v>40.6</v>
       </c>
       <c r="M8">
-        <v>38.40000000000001</v>
+        <v>40.1</v>
       </c>
       <c r="N8">
-        <v>37.8</v>
+        <v>39.5</v>
       </c>
       <c r="O8">
-        <v>37.3</v>
+        <v>39.0</v>
       </c>
       <c r="P8">
-        <v>36.8</v>
+        <v>38.5</v>
       </c>
       <c r="Q8">
-        <v>36.2</v>
+        <v>37.9</v>
       </c>
       <c r="R8">
-        <v>36.2</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1980</v>
       </c>
       <c r="D9">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>49.8</v>
       </c>
       <c r="G9">
         <v>49.40000000000001</v>
       </c>
       <c r="H9">
@@ -1143,87 +1143,87 @@
       </c>
       <c r="Q16">
         <v>530</v>
       </c>
       <c r="R16">
         <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1830</v>
       </c>
       <c r="D17">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>11229</v>
+        <v>11746</v>
       </c>
       <c r="G17">
-        <v>10949</v>
+        <v>11450</v>
       </c>
       <c r="H17">
-        <v>10683</v>
+        <v>11174</v>
       </c>
       <c r="I17">
-        <v>10421</v>
+        <v>10899</v>
       </c>
       <c r="J17">
-        <v>10173</v>
+        <v>10644</v>
       </c>
       <c r="K17">
-        <v>9919</v>
+        <v>10380</v>
       </c>
       <c r="L17">
-        <v>9777</v>
+        <v>10231</v>
       </c>
       <c r="M17">
+        <v>10073</v>
+      </c>
+      <c r="N17">
+        <v>9924</v>
+      </c>
+      <c r="O17">
+        <v>9776</v>
+      </c>
+      <c r="P17">
         <v>9628</v>
       </c>
-      <c r="N17">
-[...7 lines deleted...]
-      </c>
       <c r="Q17">
-        <v>9071</v>
+        <v>9490</v>
       </c>
       <c r="R17">
-        <v>9071</v>
+        <v>9490</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>1980</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
         <v>11886</v>
       </c>
       <c r="G18">
         <v>11760</v>
       </c>
       <c r="H18">