--- v1 (2026-03-03)
+++ v2 (2026-05-26)
@@ -1221,87 +1221,87 @@
       </c>
       <c r="Q13">
         <v>40.7</v>
       </c>
       <c r="R13">
         <v>40.7</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
         <v>2200</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>38.8</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="G14">
-        <v>38.0</v>
+        <v>35.9</v>
       </c>
       <c r="H14">
-        <v>37.3</v>
+        <v>35.099999999999994</v>
       </c>
       <c r="I14">
-        <v>36.5</v>
+        <v>34.4</v>
       </c>
       <c r="J14">
-        <v>35.8</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="K14">
-        <v>35.0</v>
+        <v>32.9</v>
       </c>
       <c r="L14">
-        <v>34.5</v>
+        <v>32.3</v>
       </c>
       <c r="M14">
-        <v>33.90000000000001</v>
+        <v>31.8</v>
       </c>
       <c r="N14">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O14">
-        <v>33.0</v>
+        <v>30.8</v>
       </c>
       <c r="P14">
-        <v>32.7</v>
+        <v>30.5</v>
       </c>
       <c r="Q14">
-        <v>32.40000000000001</v>
+        <v>30.2</v>
       </c>
       <c r="R14">
-        <v>32.40000000000001</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>6700</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>51.4</v>
       </c>
       <c r="G15">
         <v>49.8</v>
       </c>
       <c r="H15">
@@ -1869,72 +1869,72 @@
       </c>
       <c r="Q28">
         <v>10201</v>
       </c>
       <c r="R28">
         <v>10201</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>2200</v>
       </c>
       <c r="D29">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>9511</v>
+        <v>9510</v>
       </c>
       <c r="G29">
-        <v>9127</v>
+        <v>9130</v>
       </c>
       <c r="H29">
-        <v>8947</v>
+        <v>8950</v>
       </c>
       <c r="I29">
-        <v>8773</v>
+        <v>8770</v>
       </c>
       <c r="J29">
         <v>8600</v>
       </c>
       <c r="K29">
-        <v>8426</v>
+        <v>8430</v>
       </c>
       <c r="L29">
-        <v>8309</v>
+        <v>8310</v>
       </c>
       <c r="M29">
-        <v>8195</v>
+        <v>8200</v>
       </c>
       <c r="N29">
         <v>8060</v>
       </c>
       <c r="O29">
         <v>7970</v>
       </c>
       <c r="P29">
         <v>7910</v>
       </c>
       <c r="Q29">
         <v>7850</v>
       </c>
       <c r="R29">
         <v>7850</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
@@ -2060,264 +2060,264 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>2650</v>
+        <v>1650</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>52.6</v>
+        <v>36.1</v>
       </c>
       <c r="G36">
-        <v>50.7</v>
+        <v>34.7</v>
       </c>
       <c r="H36">
-        <v>50.3</v>
+        <v>34.3</v>
       </c>
       <c r="I36">
-        <v>48.4</v>
+        <v>32.9</v>
       </c>
       <c r="J36">
-        <v>48.0</v>
+        <v>32.5</v>
       </c>
       <c r="K36">
-        <v>45.6</v>
+        <v>31.1</v>
       </c>
       <c r="L36">
-        <v>45.4</v>
+        <v>30.9</v>
       </c>
       <c r="M36">
-        <v>44.2</v>
+        <v>30.2</v>
       </c>
       <c r="N36">
-        <v>44.0</v>
+        <v>30.0</v>
       </c>
       <c r="O36">
-        <v>42.8</v>
+        <v>29.3</v>
       </c>
       <c r="P36">
-        <v>42.1</v>
+        <v>28.6</v>
       </c>
       <c r="Q36">
-        <v>41.4</v>
+        <v>28.4</v>
       </c>
       <c r="R36">
-        <v>41.4</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
-        <v>2750</v>
+        <v>1750</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>48.1</v>
+        <v>31.6</v>
       </c>
       <c r="G37">
-        <v>46.3</v>
+        <v>30.3</v>
       </c>
       <c r="H37">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="I37">
-        <v>44.2</v>
+        <v>28.7</v>
       </c>
       <c r="J37">
-        <v>43.9</v>
+        <v>28.4</v>
       </c>
       <c r="K37">
-        <v>41.6</v>
+        <v>27.1</v>
       </c>
       <c r="L37">
-        <v>41.5</v>
+        <v>27</v>
       </c>
       <c r="M37">
-        <v>40.4</v>
+        <v>26.4</v>
       </c>
       <c r="N37">
-        <v>40.3</v>
+        <v>26.3</v>
       </c>
       <c r="O37">
-        <v>39.2</v>
+        <v>25.7</v>
       </c>
       <c r="P37">
-        <v>38.6</v>
+        <v>25.1</v>
       </c>
       <c r="Q37">
-        <v>38.0</v>
+        <v>25.0</v>
       </c>
       <c r="R37">
-        <v>38.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>2900</v>
+        <v>1900</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>48.4</v>
+        <v>31.9</v>
       </c>
       <c r="G38">
-        <v>46.8</v>
+        <v>30.8</v>
       </c>
       <c r="H38">
-        <v>46.7</v>
+        <v>30.7</v>
       </c>
       <c r="I38">
-        <v>45.1</v>
+        <v>29.6</v>
       </c>
       <c r="J38">
-        <v>45.0</v>
+        <v>29.5</v>
       </c>
       <c r="K38">
-        <v>42.8</v>
+        <v>28.3</v>
       </c>
       <c r="L38">
-        <v>42.6</v>
+        <v>28.1</v>
       </c>
       <c r="M38">
-        <v>41.1</v>
+        <v>27.1</v>
       </c>
       <c r="N38">
-        <v>39.9</v>
+        <v>25.9</v>
       </c>
       <c r="O38">
-        <v>38.1</v>
+        <v>24.6</v>
       </c>
       <c r="P38">
-        <v>36.8</v>
+        <v>23.3</v>
       </c>
       <c r="Q38">
-        <v>35.8</v>
+        <v>22.8</v>
       </c>
       <c r="R38">
-        <v>35.8</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
-        <v>2700</v>
+        <v>1800</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>51.8</v>
+        <v>36.7</v>
       </c>
       <c r="G39">
-        <v>49.9</v>
+        <v>35.3</v>
       </c>
       <c r="H39">
-        <v>49.5</v>
+        <v>34.9</v>
       </c>
       <c r="I39">
-        <v>47.6</v>
+        <v>33.5</v>
       </c>
       <c r="J39">
-        <v>47.3</v>
+        <v>33.1</v>
       </c>
       <c r="K39">
-        <v>45.0</v>
+        <v>31.7</v>
       </c>
       <c r="L39">
-        <v>44.8</v>
+        <v>31.5</v>
       </c>
       <c r="M39">
-        <v>43.6</v>
+        <v>30.8</v>
       </c>
       <c r="N39">
-        <v>43.4</v>
+        <v>30.6</v>
       </c>
       <c r="O39">
-        <v>42.2</v>
+        <v>29.9</v>
       </c>
       <c r="P39">
-        <v>41.5</v>
+        <v>29.2</v>
       </c>
       <c r="Q39">
-        <v>40.8</v>
+        <v>29.0</v>
       </c>
       <c r="R39">
-        <v>40.8</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
         <v>57</v>
       </c>
       <c r="C40">
         <v>1000</v>
       </c>
       <c r="D40">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40">
         <v>18</v>
       </c>
       <c r="H40">
@@ -2452,96 +2452,96 @@
       </c>
       <c r="N42">
         <v>25.3</v>
       </c>
       <c r="O42">
         <v>25</v>
       </c>
       <c r="P42">
         <v>24.8</v>
       </c>
       <c r="Q42">
         <v>24.5</v>
       </c>
       <c r="R42">
         <v>24.5</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>2660</v>
+        <v>1660</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>47.4</v>
+        <v>30.9</v>
       </c>
       <c r="G43">
-        <v>45.6</v>
+        <v>29.6</v>
       </c>
       <c r="H43">
-        <v>45.3</v>
+        <v>29.3</v>
       </c>
       <c r="I43">
-        <v>43.5</v>
+        <v>28</v>
       </c>
       <c r="J43">
-        <v>43.3</v>
+        <v>27.8</v>
       </c>
       <c r="K43">
-        <v>41.1</v>
+        <v>26.6</v>
       </c>
       <c r="L43">
-        <v>41.0</v>
+        <v>26.5</v>
       </c>
       <c r="M43">
-        <v>39.9</v>
+        <v>25.9</v>
       </c>
       <c r="N43">
-        <v>39.8</v>
+        <v>25.8</v>
       </c>
       <c r="O43">
-        <v>38.7</v>
+        <v>25.2</v>
       </c>
       <c r="P43">
-        <v>38.1</v>
+        <v>24.6</v>
       </c>
       <c r="Q43">
-        <v>37.5</v>
+        <v>24.5</v>
       </c>
       <c r="R43">
-        <v>37.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
         <v>700</v>
       </c>
       <c r="D44">
         <v>1</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
         <v>7.2</v>
       </c>
       <c r="G44">
         <v>7</v>
       </c>
       <c r="H44">
@@ -2564,96 +2564,96 @@
       </c>
       <c r="N44">
         <v>5.9</v>
       </c>
       <c r="O44">
         <v>5.8</v>
       </c>
       <c r="P44">
         <v>5.7</v>
       </c>
       <c r="Q44">
         <v>5.6</v>
       </c>
       <c r="R44">
         <v>5.6</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>2350</v>
+        <v>1350</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>51.5</v>
+        <v>35</v>
       </c>
       <c r="G45">
-        <v>49.6</v>
+        <v>33.6</v>
       </c>
       <c r="H45">
-        <v>49.2</v>
+        <v>33.2</v>
       </c>
       <c r="I45">
-        <v>47.4</v>
+        <v>31.9</v>
       </c>
       <c r="J45">
-        <v>47.1</v>
+        <v>31.6</v>
       </c>
       <c r="K45">
-        <v>44.8</v>
+        <v>30.3</v>
       </c>
       <c r="L45">
-        <v>44.6</v>
+        <v>30.1</v>
       </c>
       <c r="M45">
-        <v>43.4</v>
+        <v>29.4</v>
       </c>
       <c r="N45">
-        <v>43.2</v>
+        <v>29.2</v>
       </c>
       <c r="O45">
-        <v>42.0</v>
+        <v>28.5</v>
       </c>
       <c r="P45">
-        <v>41.3</v>
+        <v>27.8</v>
       </c>
       <c r="Q45">
-        <v>40.6</v>
+        <v>27.6</v>
       </c>
       <c r="R45">
-        <v>40.6</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>57</v>
       </c>
       <c r="C46">
         <v>2500</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>18</v>
       </c>
       <c r="G46">
         <v>17.5</v>
       </c>
       <c r="H46">
@@ -2676,264 +2676,264 @@
       </c>
       <c r="N46">
         <v>14.5</v>
       </c>
       <c r="O46">
         <v>14</v>
       </c>
       <c r="P46">
         <v>14</v>
       </c>
       <c r="Q46">
         <v>13</v>
       </c>
       <c r="R46">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
-        <v>2600</v>
+        <v>1600</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>54.1</v>
+        <v>37.6</v>
       </c>
       <c r="G47">
-        <v>52.2</v>
+        <v>36.2</v>
       </c>
       <c r="H47">
-        <v>51.8</v>
+        <v>35.8</v>
       </c>
       <c r="I47">
-        <v>49.9</v>
+        <v>34.4</v>
       </c>
       <c r="J47">
-        <v>49.5</v>
+        <v>34</v>
       </c>
       <c r="K47">
-        <v>47.1</v>
+        <v>32.6</v>
       </c>
       <c r="L47">
-        <v>46.9</v>
+        <v>32.4</v>
       </c>
       <c r="M47">
-        <v>45.7</v>
+        <v>31.7</v>
       </c>
       <c r="N47">
-        <v>45.5</v>
+        <v>31.5</v>
       </c>
       <c r="O47">
-        <v>44.3</v>
+        <v>30.8</v>
       </c>
       <c r="P47">
-        <v>43.6</v>
+        <v>30.1</v>
       </c>
       <c r="Q47">
-        <v>42.9</v>
+        <v>29.9</v>
       </c>
       <c r="R47">
-        <v>42.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D48">
         <v>5</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>43.6</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="G48">
-        <v>42.7</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="H48">
-        <v>41.89999999999999</v>
+        <v>44.5</v>
       </c>
       <c r="I48">
+        <v>43.50000000000001</v>
+      </c>
+      <c r="J48">
+        <v>42.6</v>
+      </c>
+      <c r="K48">
+        <v>41.60000000000001</v>
+      </c>
+      <c r="L48">
         <v>41.0</v>
       </c>
-      <c r="J48">
-[...5 lines deleted...]
-      <c r="L48">
+      <c r="M48">
+        <v>40.3</v>
+      </c>
+      <c r="N48">
+        <v>39.7</v>
+      </c>
+      <c r="O48">
+        <v>39.2</v>
+      </c>
+      <c r="P48">
         <v>38.8</v>
       </c>
-      <c r="M48">
-[...10 lines deleted...]
-      </c>
       <c r="Q48">
-        <v>36.7</v>
+        <v>38.50000000000001</v>
       </c>
       <c r="R48">
-        <v>36.7</v>
+        <v>38.50000000000001</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>2350</v>
+        <v>2900</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
-        <v>38.6</v>
+        <v>43.5</v>
       </c>
       <c r="G49">
-        <v>37.7</v>
+        <v>42.4</v>
       </c>
       <c r="H49">
-        <v>36.8</v>
+        <v>41.3</v>
       </c>
       <c r="I49">
-        <v>35.9</v>
+        <v>40.2</v>
       </c>
       <c r="J49">
-        <v>35.0</v>
+        <v>39.2</v>
       </c>
       <c r="K49">
-        <v>34.1</v>
+        <v>38.2</v>
       </c>
       <c r="L49">
-        <v>33.6</v>
+        <v>37.6</v>
       </c>
       <c r="M49">
-        <v>33.1</v>
+        <v>37.0</v>
       </c>
       <c r="N49">
-        <v>32.6</v>
+        <v>36.4</v>
       </c>
       <c r="O49">
-        <v>32.099999999999994</v>
+        <v>35.8</v>
       </c>
       <c r="P49">
-        <v>31.6</v>
+        <v>35.2</v>
       </c>
       <c r="Q49">
-        <v>31.1</v>
+        <v>34.7</v>
       </c>
       <c r="R49">
-        <v>31.1</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>2600</v>
+        <v>1600</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>49.1</v>
+        <v>32.6</v>
       </c>
       <c r="G50">
-        <v>47.3</v>
+        <v>31.3</v>
       </c>
       <c r="H50">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I50">
-        <v>45.2</v>
+        <v>29.7</v>
       </c>
       <c r="J50">
-        <v>44.9</v>
+        <v>29.4</v>
       </c>
       <c r="K50">
-        <v>42.6</v>
+        <v>28.1</v>
       </c>
       <c r="L50">
-        <v>42.4</v>
+        <v>27.9</v>
       </c>
       <c r="M50">
-        <v>41.2</v>
+        <v>27.2</v>
       </c>
       <c r="N50">
-        <v>41.0</v>
+        <v>27.0</v>
       </c>
       <c r="O50">
-        <v>39.8</v>
+        <v>26.3</v>
       </c>
       <c r="P50">
-        <v>39.1</v>
+        <v>25.6</v>
       </c>
       <c r="Q50">
-        <v>38.5</v>
+        <v>25.5</v>
       </c>
       <c r="R50">
-        <v>38.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:19" customHeight="1" ht="20">
       <c r="A54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
@@ -2988,264 +2988,264 @@
       </c>
       <c r="N55" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R55" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>53</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>2650</v>
+        <v>1650</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>13840</v>
+        <v>9140</v>
       </c>
       <c r="G56">
-        <v>13590</v>
+        <v>8990</v>
       </c>
       <c r="H56">
-        <v>13350</v>
+        <v>8900</v>
       </c>
       <c r="I56">
-        <v>13050</v>
+        <v>8700</v>
       </c>
       <c r="J56">
-        <v>12760</v>
+        <v>8510</v>
       </c>
       <c r="K56">
-        <v>12670</v>
+        <v>8420</v>
       </c>
       <c r="L56">
-        <v>12420</v>
+        <v>8270</v>
       </c>
       <c r="M56">
-        <v>12170</v>
+        <v>8120</v>
       </c>
       <c r="N56">
-        <v>12020</v>
+        <v>8020</v>
       </c>
       <c r="O56">
-        <v>11620</v>
+        <v>7670</v>
       </c>
       <c r="P56">
-        <v>11370</v>
+        <v>7520</v>
       </c>
       <c r="Q56">
-        <v>11270</v>
+        <v>7470</v>
       </c>
       <c r="R56">
-        <v>11270</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>54</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
-        <v>2750</v>
+        <v>1750</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>13030</v>
+        <v>8330</v>
       </c>
       <c r="G57">
-        <v>12800</v>
+        <v>8200</v>
       </c>
       <c r="H57">
-        <v>12580</v>
+        <v>8130</v>
       </c>
       <c r="I57">
-        <v>12300</v>
+        <v>7950</v>
       </c>
       <c r="J57">
-        <v>12030</v>
+        <v>7780</v>
       </c>
       <c r="K57">
-        <v>11960</v>
+        <v>7710</v>
       </c>
       <c r="L57">
-        <v>11720</v>
+        <v>7570</v>
       </c>
       <c r="M57">
-        <v>11480</v>
+        <v>7430</v>
       </c>
       <c r="N57">
-        <v>11340</v>
+        <v>7340</v>
       </c>
       <c r="O57">
-        <v>10950</v>
+        <v>7000</v>
       </c>
       <c r="P57">
-        <v>10710</v>
+        <v>6860</v>
       </c>
       <c r="Q57">
-        <v>10620</v>
+        <v>6820</v>
       </c>
       <c r="R57">
-        <v>10620</v>
+        <v>6820</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>55</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
-        <v>2900</v>
+        <v>1900</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>13300</v>
+        <v>8600</v>
       </c>
       <c r="G58">
-        <v>13100</v>
+        <v>8500</v>
       </c>
       <c r="H58">
-        <v>12890</v>
+        <v>8440</v>
       </c>
       <c r="I58">
-        <v>12450</v>
+        <v>8100</v>
       </c>
       <c r="J58">
-        <v>12130</v>
+        <v>7880</v>
       </c>
       <c r="K58">
-        <v>11950</v>
+        <v>7700</v>
       </c>
       <c r="L58">
-        <v>11650</v>
+        <v>7500</v>
       </c>
       <c r="M58">
-        <v>11300</v>
+        <v>7250</v>
       </c>
       <c r="N58">
-        <v>11050</v>
+        <v>7050</v>
       </c>
       <c r="O58">
-        <v>10550</v>
+        <v>6600</v>
       </c>
       <c r="P58">
-        <v>10230</v>
+        <v>6380</v>
       </c>
       <c r="Q58">
-        <v>10030</v>
+        <v>6230</v>
       </c>
       <c r="R58">
-        <v>10030</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>56</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>2700</v>
+        <v>1800</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>13650</v>
+        <v>9320</v>
       </c>
       <c r="G59">
-        <v>13410</v>
+        <v>9170</v>
       </c>
       <c r="H59">
-        <v>13170</v>
+        <v>9070</v>
       </c>
       <c r="I59">
-        <v>12880</v>
+        <v>8880</v>
       </c>
       <c r="J59">
-        <v>12590</v>
+        <v>8680</v>
       </c>
       <c r="K59">
-        <v>12510</v>
+        <v>8590</v>
       </c>
       <c r="L59">
-        <v>12260</v>
+        <v>8430</v>
       </c>
       <c r="M59">
-        <v>12010</v>
+        <v>8280</v>
       </c>
       <c r="N59">
-        <v>11860</v>
+        <v>8180</v>
       </c>
       <c r="O59">
-        <v>11460</v>
+        <v>7830</v>
       </c>
       <c r="P59">
-        <v>11220</v>
+        <v>7670</v>
       </c>
       <c r="Q59">
-        <v>11120</v>
+        <v>7620</v>
       </c>
       <c r="R59">
-        <v>11120</v>
+        <v>7620</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>29</v>
       </c>
       <c r="B60" t="s">
         <v>57</v>
       </c>
       <c r="C60">
         <v>1000</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>4900</v>
       </c>
       <c r="G60">
         <v>4850</v>
       </c>
       <c r="H60">
@@ -3380,96 +3380,96 @@
       </c>
       <c r="N62">
         <v>7100</v>
       </c>
       <c r="O62">
         <v>7000</v>
       </c>
       <c r="P62">
         <v>6900</v>
       </c>
       <c r="Q62">
         <v>6800</v>
       </c>
       <c r="R62">
         <v>6800</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>59</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
-        <v>2660</v>
+        <v>1660</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>12650</v>
+        <v>7950</v>
       </c>
       <c r="G63">
-        <v>12430</v>
+        <v>7830</v>
       </c>
       <c r="H63">
-        <v>12190</v>
+        <v>7740</v>
       </c>
       <c r="I63">
-        <v>11930</v>
+        <v>7580</v>
       </c>
       <c r="J63">
-        <v>11670</v>
+        <v>7420</v>
       </c>
       <c r="K63">
-        <v>11600</v>
+        <v>7350</v>
       </c>
       <c r="L63">
-        <v>11370</v>
+        <v>7220</v>
       </c>
       <c r="M63">
-        <v>11130</v>
+        <v>7080</v>
       </c>
       <c r="N63">
-        <v>11000</v>
+        <v>7000</v>
       </c>
       <c r="O63">
-        <v>10610</v>
+        <v>6660</v>
       </c>
       <c r="P63">
-        <v>10380</v>
+        <v>6530</v>
       </c>
       <c r="Q63">
-        <v>10290</v>
+        <v>6490</v>
       </c>
       <c r="R63">
-        <v>10290</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>30</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>700</v>
       </c>
       <c r="D64">
         <v>1</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>1720</v>
       </c>
       <c r="G64">
         <v>1680</v>
       </c>
       <c r="H64">
@@ -3492,96 +3492,96 @@
       </c>
       <c r="N64">
         <v>1460</v>
       </c>
       <c r="O64">
         <v>1430</v>
       </c>
       <c r="P64">
         <v>1410</v>
       </c>
       <c r="Q64">
         <v>1390</v>
       </c>
       <c r="R64">
         <v>1390</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
-        <v>2350</v>
+        <v>1350</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>13610</v>
+        <v>8910</v>
       </c>
       <c r="G65">
-        <v>13360</v>
+        <v>8760</v>
       </c>
       <c r="H65">
-        <v>13130</v>
+        <v>8680</v>
       </c>
       <c r="I65">
-        <v>12840</v>
+        <v>8490</v>
       </c>
       <c r="J65">
-        <v>12550</v>
+        <v>8300</v>
       </c>
       <c r="K65">
-        <v>12470</v>
+        <v>8220</v>
       </c>
       <c r="L65">
-        <v>12220</v>
+        <v>8070</v>
       </c>
       <c r="M65">
-        <v>11970</v>
+        <v>7920</v>
       </c>
       <c r="N65">
-        <v>11830</v>
+        <v>7830</v>
       </c>
       <c r="O65">
-        <v>11430</v>
+        <v>7480</v>
       </c>
       <c r="P65">
-        <v>11180</v>
+        <v>7330</v>
       </c>
       <c r="Q65">
-        <v>11090</v>
+        <v>7290</v>
       </c>
       <c r="R65">
-        <v>11090</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>57</v>
       </c>
       <c r="C66">
         <v>2500</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>5500</v>
       </c>
       <c r="G66">
         <v>5400</v>
       </c>
       <c r="H66">
@@ -3604,264 +3604,264 @@
       </c>
       <c r="N66">
         <v>4650</v>
       </c>
       <c r="O66">
         <v>4550</v>
       </c>
       <c r="P66">
         <v>4500</v>
       </c>
       <c r="Q66">
         <v>4400</v>
       </c>
       <c r="R66">
         <v>4400</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>62</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
-        <v>2600</v>
+        <v>1600</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>14300</v>
+        <v>9600</v>
       </c>
       <c r="G67">
-        <v>14040</v>
+        <v>9440</v>
       </c>
       <c r="H67">
-        <v>13790</v>
+        <v>9340</v>
       </c>
       <c r="I67">
-        <v>13480</v>
+        <v>9130</v>
       </c>
       <c r="J67">
-        <v>13180</v>
+        <v>8930</v>
       </c>
       <c r="K67">
-        <v>13080</v>
+        <v>8830</v>
       </c>
       <c r="L67">
-        <v>12830</v>
+        <v>8680</v>
       </c>
       <c r="M67">
-        <v>12570</v>
+        <v>8520</v>
       </c>
       <c r="N67">
-        <v>12410</v>
+        <v>8410</v>
       </c>
       <c r="O67">
-        <v>12010</v>
+        <v>8060</v>
       </c>
       <c r="P67">
-        <v>11750</v>
+        <v>7900</v>
       </c>
       <c r="Q67">
-        <v>11650</v>
+        <v>7850</v>
       </c>
       <c r="R67">
-        <v>11650</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
-        <v>2550</v>
+        <v>2600</v>
       </c>
       <c r="D68">
         <v>5</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10531</v>
+        <v>11071</v>
       </c>
       <c r="G68">
-        <v>10327</v>
+        <v>10857</v>
       </c>
       <c r="H68">
-        <v>10117</v>
+        <v>10637</v>
       </c>
       <c r="I68">
-        <v>9913</v>
+        <v>10423</v>
       </c>
       <c r="J68">
-        <v>9710</v>
+        <v>10200</v>
       </c>
       <c r="K68">
-        <v>9516</v>
+        <v>9996</v>
       </c>
       <c r="L68">
-        <v>9379</v>
+        <v>9849</v>
       </c>
       <c r="M68">
-        <v>9245</v>
+        <v>9715</v>
       </c>
       <c r="N68">
-        <v>9110</v>
+        <v>9570</v>
       </c>
       <c r="O68">
-        <v>8990</v>
+        <v>9450</v>
       </c>
       <c r="P68">
-        <v>8920</v>
+        <v>9360</v>
       </c>
       <c r="Q68">
-        <v>8840</v>
+        <v>9280</v>
       </c>
       <c r="R68">
-        <v>8840</v>
+        <v>9280</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>63</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69">
-        <v>2350</v>
+        <v>2900</v>
       </c>
       <c r="D69">
         <v>5</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9600</v>
+        <v>10720</v>
       </c>
       <c r="G69">
-        <v>9370</v>
+        <v>10460</v>
       </c>
       <c r="H69">
-        <v>9140</v>
+        <v>10210</v>
       </c>
       <c r="I69">
-        <v>8910</v>
+        <v>9960</v>
       </c>
       <c r="J69">
-        <v>8700</v>
+        <v>9710</v>
       </c>
       <c r="K69">
-        <v>8480</v>
+        <v>9480</v>
       </c>
       <c r="L69">
-        <v>8360</v>
+        <v>9340</v>
       </c>
       <c r="M69">
-        <v>8240</v>
+        <v>9210</v>
       </c>
       <c r="N69">
-        <v>8120</v>
+        <v>9070</v>
       </c>
       <c r="O69">
-        <v>7990</v>
+        <v>8930</v>
       </c>
       <c r="P69">
-        <v>7880</v>
+        <v>8790</v>
       </c>
       <c r="Q69">
-        <v>7760</v>
+        <v>8670</v>
       </c>
       <c r="R69">
-        <v>7760</v>
+        <v>8670</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>64</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
-        <v>2600</v>
+        <v>1600</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>12940</v>
+        <v>8240</v>
       </c>
       <c r="G70">
-        <v>12720</v>
+        <v>8120</v>
       </c>
       <c r="H70">
-        <v>12490</v>
+        <v>8040</v>
       </c>
       <c r="I70">
-        <v>12220</v>
+        <v>7870</v>
       </c>
       <c r="J70">
-        <v>11950</v>
+        <v>7700</v>
       </c>
       <c r="K70">
-        <v>11880</v>
+        <v>7630</v>
       </c>
       <c r="L70">
-        <v>11640</v>
+        <v>7490</v>
       </c>
       <c r="M70">
-        <v>11400</v>
+        <v>7350</v>
       </c>
       <c r="N70">
-        <v>11260</v>
+        <v>7260</v>
       </c>
       <c r="O70">
-        <v>10880</v>
+        <v>6930</v>
       </c>
       <c r="P70">
-        <v>10640</v>
+        <v>6790</v>
       </c>
       <c r="Q70">
-        <v>10550</v>
+        <v>6750</v>
       </c>
       <c r="R70">
-        <v>10550</v>
+        <v>6750</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>
     <mergeCell ref="A33:R33"/>
     <mergeCell ref="A34:R34"/>