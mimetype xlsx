--- v2 (2026-05-26)
+++ v3 (2026-07-15)
@@ -988,96 +988,96 @@
       </c>
       <c r="N9">
         <v>17.4</v>
       </c>
       <c r="O9">
         <v>17.1</v>
       </c>
       <c r="P9">
         <v>16.8</v>
       </c>
       <c r="Q9">
         <v>16.5</v>
       </c>
       <c r="R9">
         <v>16.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
-        <v>1800</v>
+        <v>1980</v>
       </c>
       <c r="D10">
         <v>6</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>25.099999999999998</v>
+        <v>30.3</v>
       </c>
       <c r="G10">
-        <v>24.5</v>
+        <v>29.5</v>
       </c>
       <c r="H10">
+        <v>28.8</v>
+      </c>
+      <c r="I10">
+        <v>27.9</v>
+      </c>
+      <c r="J10">
+        <v>27.0</v>
+      </c>
+      <c r="K10">
+        <v>26.3</v>
+      </c>
+      <c r="L10">
+        <v>25.9</v>
+      </c>
+      <c r="M10">
+        <v>25.5</v>
+      </c>
+      <c r="N10">
+        <v>25.1</v>
+      </c>
+      <c r="O10">
+        <v>24.7</v>
+      </c>
+      <c r="P10">
+        <v>24.3</v>
+      </c>
+      <c r="Q10">
         <v>23.9</v>
       </c>
-      <c r="I10">
-[...25 lines deleted...]
-      </c>
       <c r="R10">
-        <v>20.3</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>800</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>7.2</v>
       </c>
       <c r="G11">
         <v>7</v>
       </c>
       <c r="H11">
@@ -1156,96 +1156,96 @@
       </c>
       <c r="N12">
         <v>15.5</v>
       </c>
       <c r="O12">
         <v>15.3</v>
       </c>
       <c r="P12">
         <v>15.1</v>
       </c>
       <c r="Q12">
         <v>14.9</v>
       </c>
       <c r="R12">
         <v>14.9</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
-        <v>2450</v>
+        <v>2630</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>50.3</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="G13">
-        <v>49.1</v>
+        <v>75.0</v>
       </c>
       <c r="H13">
-        <v>47.90000000000001</v>
+        <v>73.2</v>
       </c>
       <c r="I13">
-        <v>46.7</v>
+        <v>71.19999999999999</v>
       </c>
       <c r="J13">
-        <v>45.5</v>
+        <v>69.2</v>
       </c>
       <c r="K13">
-        <v>44.3</v>
+        <v>67.5</v>
       </c>
       <c r="L13">
-        <v>43.7</v>
+        <v>66.5</v>
       </c>
       <c r="M13">
-        <v>43.1</v>
+        <v>65.5</v>
       </c>
       <c r="N13">
-        <v>42.5</v>
+        <v>64.5</v>
       </c>
       <c r="O13">
-        <v>41.9</v>
+        <v>63.5</v>
       </c>
       <c r="P13">
-        <v>41.3</v>
+        <v>62.5</v>
       </c>
       <c r="Q13">
-        <v>40.7</v>
+        <v>61.5</v>
       </c>
       <c r="R13">
-        <v>40.7</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
         <v>2200</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>36.59999999999999</v>
       </c>
       <c r="G14">
         <v>35.9</v>
       </c>
       <c r="H14">
@@ -1636,96 +1636,96 @@
       </c>
       <c r="N24">
         <v>4320</v>
       </c>
       <c r="O24">
         <v>4250</v>
       </c>
       <c r="P24">
         <v>4190</v>
       </c>
       <c r="Q24">
         <v>4130</v>
       </c>
       <c r="R24">
         <v>4130</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
-        <v>1800</v>
+        <v>1980</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>6300</v>
+        <v>8000</v>
       </c>
       <c r="G25">
-        <v>6140</v>
+        <v>7810</v>
       </c>
       <c r="H25">
-        <v>5990</v>
+        <v>7620</v>
       </c>
       <c r="I25">
-        <v>5850</v>
+        <v>7360</v>
       </c>
       <c r="J25">
-        <v>5700</v>
+        <v>7130</v>
       </c>
       <c r="K25">
-        <v>5560</v>
+        <v>6940</v>
       </c>
       <c r="L25">
-        <v>5480</v>
+        <v>6840</v>
       </c>
       <c r="M25">
-        <v>5400</v>
+        <v>6740</v>
       </c>
       <c r="N25">
-        <v>5310</v>
+        <v>6640</v>
       </c>
       <c r="O25">
-        <v>5240</v>
+        <v>6540</v>
       </c>
       <c r="P25">
-        <v>5160</v>
+        <v>6440</v>
       </c>
       <c r="Q25">
-        <v>5090</v>
+        <v>6350</v>
       </c>
       <c r="R25">
-        <v>5090</v>
+        <v>6350</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>800</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
         <v>1730</v>
       </c>
       <c r="G26">
         <v>1690</v>
       </c>
       <c r="H26">
@@ -1804,96 +1804,96 @@
       </c>
       <c r="N27">
         <v>3890</v>
       </c>
       <c r="O27">
         <v>3830</v>
       </c>
       <c r="P27">
         <v>3780</v>
       </c>
       <c r="Q27">
         <v>3720</v>
       </c>
       <c r="R27">
         <v>3720</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
-        <v>2450</v>
+        <v>2630</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>12623</v>
+        <v>19630</v>
       </c>
       <c r="G28">
-        <v>12309</v>
+        <v>19160</v>
       </c>
       <c r="H28">
-        <v>12009</v>
+        <v>18690</v>
       </c>
       <c r="I28">
-        <v>11722</v>
+        <v>18160</v>
       </c>
       <c r="J28">
-        <v>11429</v>
+        <v>17670</v>
       </c>
       <c r="K28">
-        <v>11149</v>
+        <v>17220</v>
       </c>
       <c r="L28">
-        <v>10986</v>
+        <v>16970</v>
       </c>
       <c r="M28">
-        <v>10825</v>
+        <v>16720</v>
       </c>
       <c r="N28">
-        <v>10655</v>
+        <v>16470</v>
       </c>
       <c r="O28">
-        <v>10506</v>
+        <v>16220</v>
       </c>
       <c r="P28">
-        <v>10348</v>
+        <v>15980</v>
       </c>
       <c r="Q28">
-        <v>10201</v>
+        <v>15750</v>
       </c>
       <c r="R28">
-        <v>10201</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>2200</v>
       </c>
       <c r="D29">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
         <v>9510</v>
       </c>
       <c r="G29">
         <v>9130</v>
       </c>
       <c r="H29">
@@ -2060,96 +2060,96 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D36">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>36.1</v>
+        <v>37.8</v>
       </c>
       <c r="G36">
-        <v>34.7</v>
+        <v>36.4</v>
       </c>
       <c r="H36">
-        <v>34.3</v>
+        <v>36</v>
       </c>
       <c r="I36">
-        <v>32.9</v>
+        <v>34.6</v>
       </c>
       <c r="J36">
-        <v>32.5</v>
+        <v>34.2</v>
       </c>
       <c r="K36">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="L36">
-        <v>30.9</v>
+        <v>32.6</v>
       </c>
       <c r="M36">
-        <v>30.2</v>
+        <v>31.9</v>
       </c>
       <c r="N36">
-        <v>30.0</v>
+        <v>31.7</v>
       </c>
       <c r="O36">
-        <v>29.3</v>
+        <v>31</v>
       </c>
       <c r="P36">
-        <v>28.6</v>
+        <v>30.3</v>
       </c>
       <c r="Q36">
-        <v>28.4</v>
+        <v>30.1</v>
       </c>
       <c r="R36">
-        <v>28.4</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37">
         <v>1750</v>
       </c>
       <c r="D37">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>31.6</v>
       </c>
       <c r="G37">
         <v>30.3</v>
       </c>
       <c r="H37">
@@ -2228,96 +2228,96 @@
       </c>
       <c r="N38">
         <v>25.9</v>
       </c>
       <c r="O38">
         <v>24.6</v>
       </c>
       <c r="P38">
         <v>23.3</v>
       </c>
       <c r="Q38">
         <v>22.8</v>
       </c>
       <c r="R38">
         <v>22.8</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>36.7</v>
+        <v>39</v>
       </c>
       <c r="G39">
-        <v>35.3</v>
+        <v>37.5</v>
       </c>
       <c r="H39">
-        <v>34.9</v>
+        <v>37</v>
       </c>
       <c r="I39">
-        <v>33.5</v>
+        <v>35.6</v>
       </c>
       <c r="J39">
-        <v>33.1</v>
+        <v>35.2</v>
       </c>
       <c r="K39">
-        <v>31.7</v>
+        <v>33.8</v>
       </c>
       <c r="L39">
-        <v>31.5</v>
+        <v>33.6</v>
       </c>
       <c r="M39">
-        <v>30.8</v>
+        <v>32.9</v>
       </c>
       <c r="N39">
-        <v>30.6</v>
+        <v>32.7</v>
       </c>
       <c r="O39">
-        <v>29.9</v>
+        <v>32</v>
       </c>
       <c r="P39">
-        <v>29.2</v>
+        <v>31.3</v>
       </c>
       <c r="Q39">
-        <v>29.0</v>
+        <v>31.1</v>
       </c>
       <c r="R39">
-        <v>29.0</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
         <v>57</v>
       </c>
       <c r="C40">
         <v>1000</v>
       </c>
       <c r="D40">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>19</v>
       </c>
       <c r="G40">
         <v>18</v>
       </c>
       <c r="H40">
@@ -2573,87 +2573,87 @@
       </c>
       <c r="Q44">
         <v>5.6</v>
       </c>
       <c r="R44">
         <v>5.6</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>1350</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>35</v>
+        <v>35.9</v>
       </c>
       <c r="G45">
-        <v>33.6</v>
+        <v>34.5</v>
       </c>
       <c r="H45">
-        <v>33.2</v>
+        <v>34.1</v>
       </c>
       <c r="I45">
-        <v>31.9</v>
+        <v>32.7</v>
       </c>
       <c r="J45">
-        <v>31.6</v>
+        <v>32.3</v>
       </c>
       <c r="K45">
-        <v>30.3</v>
+        <v>31</v>
       </c>
       <c r="L45">
+        <v>30.8</v>
+      </c>
+      <c r="M45">
         <v>30.1</v>
       </c>
-      <c r="M45">
-[...1 lines deleted...]
-      </c>
       <c r="N45">
+        <v>29.9</v>
+      </c>
+      <c r="O45">
         <v>29.2</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>28.5</v>
       </c>
-      <c r="P45">
-[...1 lines deleted...]
-      </c>
       <c r="Q45">
-        <v>27.6</v>
+        <v>28.3</v>
       </c>
       <c r="R45">
-        <v>27.6</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>57</v>
       </c>
       <c r="C46">
         <v>2500</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>18</v>
       </c>
       <c r="G46">
         <v>17.5</v>
       </c>
       <c r="H46">
@@ -2988,96 +2988,96 @@
       </c>
       <c r="N55" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>48</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R55" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>53</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D56">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>9140</v>
+        <v>9670</v>
       </c>
       <c r="G56">
+        <v>9510</v>
+      </c>
+      <c r="H56">
+        <v>9400</v>
+      </c>
+      <c r="I56">
+        <v>9190</v>
+      </c>
+      <c r="J56">
         <v>8990</v>
       </c>
-      <c r="H56">
-[...7 lines deleted...]
-      </c>
       <c r="K56">
-        <v>8420</v>
+        <v>8890</v>
       </c>
       <c r="L56">
-        <v>8270</v>
+        <v>8730</v>
       </c>
       <c r="M56">
-        <v>8120</v>
+        <v>8570</v>
       </c>
       <c r="N56">
-        <v>8020</v>
+        <v>8470</v>
       </c>
       <c r="O56">
-        <v>7670</v>
+        <v>8110</v>
       </c>
       <c r="P56">
-        <v>7520</v>
+        <v>7960</v>
       </c>
       <c r="Q56">
-        <v>7470</v>
+        <v>7900</v>
       </c>
       <c r="R56">
-        <v>7470</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>54</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>1750</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>8330</v>
       </c>
       <c r="G57">
         <v>8200</v>
       </c>
       <c r="H57">
@@ -3156,96 +3156,96 @@
       </c>
       <c r="N58">
         <v>7050</v>
       </c>
       <c r="O58">
         <v>6600</v>
       </c>
       <c r="P58">
         <v>6380</v>
       </c>
       <c r="Q58">
         <v>6230</v>
       </c>
       <c r="R58">
         <v>6230</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>56</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D59">
         <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>9320</v>
+        <v>9980</v>
       </c>
       <c r="G59">
+        <v>9810</v>
+      </c>
+      <c r="H59">
+        <v>9690</v>
+      </c>
+      <c r="I59">
+        <v>9480</v>
+      </c>
+      <c r="J59">
+        <v>9270</v>
+      </c>
+      <c r="K59">
         <v>9170</v>
       </c>
-      <c r="H59">
-[...10 lines deleted...]
-      </c>
       <c r="L59">
-        <v>8430</v>
+        <v>9000</v>
       </c>
       <c r="M59">
-        <v>8280</v>
+        <v>8840</v>
       </c>
       <c r="N59">
-        <v>8180</v>
+        <v>8730</v>
       </c>
       <c r="O59">
-        <v>7830</v>
+        <v>8370</v>
       </c>
       <c r="P59">
-        <v>7670</v>
+        <v>8210</v>
       </c>
       <c r="Q59">
-        <v>7620</v>
+        <v>8150</v>
       </c>
       <c r="R59">
-        <v>7620</v>
+        <v>8150</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>29</v>
       </c>
       <c r="B60" t="s">
         <v>57</v>
       </c>
       <c r="C60">
         <v>1000</v>
       </c>
       <c r="D60">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>4900</v>
       </c>
       <c r="G60">
         <v>4850</v>
       </c>
       <c r="H60">
@@ -3501,87 +3501,87 @@
       </c>
       <c r="Q64">
         <v>1390</v>
       </c>
       <c r="R64">
         <v>1390</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
         <v>1350</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>8910</v>
+        <v>9120</v>
       </c>
       <c r="G65">
-        <v>8760</v>
+        <v>8980</v>
       </c>
       <c r="H65">
-        <v>8680</v>
+        <v>8880</v>
       </c>
       <c r="I65">
-        <v>8490</v>
+        <v>8690</v>
       </c>
       <c r="J65">
-        <v>8300</v>
+        <v>8500</v>
       </c>
       <c r="K65">
-        <v>8220</v>
+        <v>8410</v>
       </c>
       <c r="L65">
-        <v>8070</v>
+        <v>8260</v>
       </c>
       <c r="M65">
-        <v>7920</v>
+        <v>8110</v>
       </c>
       <c r="N65">
-        <v>7830</v>
+        <v>8010</v>
       </c>
       <c r="O65">
-        <v>7480</v>
+        <v>7660</v>
       </c>
       <c r="P65">
-        <v>7330</v>
+        <v>7510</v>
       </c>
       <c r="Q65">
-        <v>7290</v>
+        <v>7460</v>
       </c>
       <c r="R65">
-        <v>7290</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>57</v>
       </c>
       <c r="C66">
         <v>2500</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>5500</v>
       </c>
       <c r="G66">
         <v>5400</v>
       </c>
       <c r="H66">