--- v3 (2026-07-15)
+++ v4 (2026-09-29)
@@ -1212,96 +1212,96 @@
       </c>
       <c r="N13">
         <v>64.5</v>
       </c>
       <c r="O13">
         <v>63.5</v>
       </c>
       <c r="P13">
         <v>62.5</v>
       </c>
       <c r="Q13">
         <v>61.5</v>
       </c>
       <c r="R13">
         <v>61.5</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
-        <v>2200</v>
+        <v>2250</v>
       </c>
       <c r="D14">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>36.59999999999999</v>
+        <v>41.2</v>
       </c>
       <c r="G14">
+        <v>40.59999999999999</v>
+      </c>
+      <c r="H14">
+        <v>39.9</v>
+      </c>
+      <c r="I14">
+        <v>39.2</v>
+      </c>
+      <c r="J14">
+        <v>38.59999999999999</v>
+      </c>
+      <c r="K14">
+        <v>37.9</v>
+      </c>
+      <c r="L14">
+        <v>37.5</v>
+      </c>
+      <c r="M14">
+        <v>36.90000000000001</v>
+      </c>
+      <c r="N14">
+        <v>36.3</v>
+      </c>
+      <c r="O14">
         <v>35.9</v>
       </c>
-      <c r="H14">
-[...22 lines deleted...]
-      </c>
       <c r="P14">
-        <v>30.5</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="Q14">
-        <v>30.2</v>
+        <v>35.3</v>
       </c>
       <c r="R14">
-        <v>30.2</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>6700</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>51.4</v>
       </c>
       <c r="G15">
         <v>49.8</v>
       </c>
       <c r="H15">
@@ -1860,96 +1860,96 @@
       </c>
       <c r="N28">
         <v>16470</v>
       </c>
       <c r="O28">
         <v>16220</v>
       </c>
       <c r="P28">
         <v>15980</v>
       </c>
       <c r="Q28">
         <v>15750</v>
       </c>
       <c r="R28">
         <v>15750</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
-        <v>2200</v>
+        <v>2250</v>
       </c>
       <c r="D29">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>9510</v>
+        <v>10060</v>
       </c>
       <c r="G29">
-        <v>9130</v>
+        <v>9710</v>
       </c>
       <c r="H29">
-        <v>8950</v>
+        <v>9550</v>
       </c>
       <c r="I29">
-        <v>8770</v>
+        <v>9370</v>
       </c>
       <c r="J29">
-        <v>8600</v>
+        <v>9240</v>
       </c>
       <c r="K29">
-        <v>8430</v>
+        <v>9100</v>
       </c>
       <c r="L29">
-        <v>8310</v>
+        <v>8990</v>
       </c>
       <c r="M29">
-        <v>8200</v>
+        <v>8870</v>
       </c>
       <c r="N29">
-        <v>8060</v>
+        <v>8740</v>
       </c>
       <c r="O29">
-        <v>7970</v>
+        <v>8650</v>
       </c>
       <c r="P29">
-        <v>7910</v>
+        <v>8590</v>
       </c>
       <c r="Q29">
-        <v>7850</v>
+        <v>8530</v>
       </c>
       <c r="R29">
-        <v>7850</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>6700</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
         <v>12560</v>
       </c>
       <c r="G30">
         <v>12380</v>
       </c>
       <c r="H30">
@@ -2172,96 +2172,96 @@
       </c>
       <c r="N37">
         <v>26.3</v>
       </c>
       <c r="O37">
         <v>25.7</v>
       </c>
       <c r="P37">
         <v>25.1</v>
       </c>
       <c r="Q37">
         <v>25.0</v>
       </c>
       <c r="R37">
         <v>25.0</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
-        <v>1900</v>
+        <v>4000</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>31.9</v>
+        <v>37.3</v>
       </c>
       <c r="G38">
-        <v>30.8</v>
+        <v>36</v>
       </c>
       <c r="H38">
-        <v>30.7</v>
+        <v>35.6</v>
       </c>
       <c r="I38">
-        <v>29.6</v>
+        <v>34.2</v>
       </c>
       <c r="J38">
-        <v>29.5</v>
+        <v>33.8</v>
       </c>
       <c r="K38">
-        <v>28.3</v>
+        <v>32.5</v>
       </c>
       <c r="L38">
-        <v>28.1</v>
+        <v>32.2</v>
       </c>
       <c r="M38">
-        <v>27.1</v>
+        <v>31.5</v>
       </c>
       <c r="N38">
-        <v>25.9</v>
+        <v>31.1</v>
       </c>
       <c r="O38">
-        <v>24.6</v>
+        <v>30.3</v>
       </c>
       <c r="P38">
-        <v>23.3</v>
+        <v>29.2</v>
       </c>
       <c r="Q38">
-        <v>22.8</v>
+        <v>29.0</v>
       </c>
       <c r="R38">
-        <v>22.8</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>1850</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>39</v>
       </c>
       <c r="G39">
         <v>37.5</v>
       </c>
       <c r="H39">
@@ -2573,87 +2573,87 @@
       </c>
       <c r="Q44">
         <v>5.6</v>
       </c>
       <c r="R44">
         <v>5.6</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>1350</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>35.9</v>
+        <v>37</v>
       </c>
       <c r="G45">
-        <v>34.5</v>
+        <v>35.6</v>
       </c>
       <c r="H45">
-        <v>34.1</v>
+        <v>35.2</v>
       </c>
       <c r="I45">
-        <v>32.7</v>
+        <v>33.8</v>
       </c>
       <c r="J45">
-        <v>32.3</v>
+        <v>33.4</v>
       </c>
       <c r="K45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L45">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="M45">
-        <v>30.1</v>
+        <v>31.1</v>
       </c>
       <c r="N45">
-        <v>29.9</v>
+        <v>30.9</v>
       </c>
       <c r="O45">
-        <v>29.2</v>
+        <v>30.2</v>
       </c>
       <c r="P45">
-        <v>28.5</v>
+        <v>29.5</v>
       </c>
       <c r="Q45">
-        <v>28.3</v>
+        <v>29.3</v>
       </c>
       <c r="R45">
-        <v>28.3</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>57</v>
       </c>
       <c r="C46">
         <v>2500</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
         <v>18</v>
       </c>
       <c r="G46">
         <v>17.5</v>
       </c>
       <c r="H46">
@@ -2685,143 +2685,143 @@
       </c>
       <c r="Q46">
         <v>13</v>
       </c>
       <c r="R46">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>1600</v>
       </c>
       <c r="D47">
         <v>12</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
-        <v>37.6</v>
+        <v>39</v>
       </c>
       <c r="G47">
-        <v>36.2</v>
+        <v>37.5</v>
       </c>
       <c r="H47">
-        <v>35.8</v>
+        <v>37</v>
       </c>
       <c r="I47">
-        <v>34.4</v>
+        <v>35.6</v>
       </c>
       <c r="J47">
-        <v>34</v>
+        <v>35.2</v>
       </c>
       <c r="K47">
-        <v>32.6</v>
+        <v>33.8</v>
       </c>
       <c r="L47">
-        <v>32.4</v>
+        <v>33.6</v>
       </c>
       <c r="M47">
-        <v>31.7</v>
+        <v>32.9</v>
       </c>
       <c r="N47">
-        <v>31.5</v>
+        <v>32.7</v>
       </c>
       <c r="O47">
-        <v>30.8</v>
+        <v>32</v>
       </c>
       <c r="P47">
-        <v>30.1</v>
+        <v>31.3</v>
       </c>
       <c r="Q47">
-        <v>29.9</v>
+        <v>31.1</v>
       </c>
       <c r="R47">
-        <v>29.9</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
-        <v>2600</v>
+        <v>2660</v>
       </c>
       <c r="D48">
         <v>5</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>46.40000000000001</v>
+        <v>48.8</v>
       </c>
       <c r="G48">
-        <v>45.40000000000001</v>
+        <v>48.0</v>
       </c>
       <c r="H48">
+        <v>47.099999999999994</v>
+      </c>
+      <c r="I48">
+        <v>46.2</v>
+      </c>
+      <c r="J48">
+        <v>45.4</v>
+      </c>
+      <c r="K48">
         <v>44.5</v>
       </c>
-      <c r="I48">
-[...2 lines deleted...]
-      <c r="J48">
+      <c r="L48">
+        <v>44.0</v>
+      </c>
+      <c r="M48">
+        <v>43.3</v>
+      </c>
+      <c r="N48">
         <v>42.6</v>
       </c>
-      <c r="K48">
-[...10 lines deleted...]
-      </c>
       <c r="O48">
-        <v>39.2</v>
+        <v>42.099999999999994</v>
       </c>
       <c r="P48">
-        <v>38.8</v>
+        <v>41.7</v>
       </c>
       <c r="Q48">
-        <v>38.50000000000001</v>
+        <v>41.4</v>
       </c>
       <c r="R48">
-        <v>38.50000000000001</v>
+        <v>41.4</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
         <v>2900</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>43.5</v>
       </c>
       <c r="G49">
         <v>42.4</v>
       </c>
       <c r="H49">
@@ -3100,96 +3100,96 @@
       </c>
       <c r="N57">
         <v>7340</v>
       </c>
       <c r="O57">
         <v>7000</v>
       </c>
       <c r="P57">
         <v>6860</v>
       </c>
       <c r="Q57">
         <v>6820</v>
       </c>
       <c r="R57">
         <v>6820</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>55</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58">
-        <v>1900</v>
+        <v>4000</v>
       </c>
       <c r="D58">
         <v>12</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
+        <v>9550</v>
+      </c>
+      <c r="G58">
+        <v>9250</v>
+      </c>
+      <c r="H58">
+        <v>9200</v>
+      </c>
+      <c r="I58">
+        <v>8900</v>
+      </c>
+      <c r="J58">
+        <v>8750</v>
+      </c>
+      <c r="K58">
+        <v>8720</v>
+      </c>
+      <c r="L58">
         <v>8600</v>
       </c>
-      <c r="G58">
-[...16 lines deleted...]
-      </c>
       <c r="M58">
-        <v>7250</v>
+        <v>8450</v>
       </c>
       <c r="N58">
-        <v>7050</v>
+        <v>8350</v>
       </c>
       <c r="O58">
-        <v>6600</v>
+        <v>7950</v>
       </c>
       <c r="P58">
-        <v>6380</v>
+        <v>7750</v>
       </c>
       <c r="Q58">
-        <v>6230</v>
+        <v>7650</v>
       </c>
       <c r="R58">
-        <v>6230</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>56</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
         <v>1850</v>
       </c>
       <c r="D59">
         <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>9980</v>
       </c>
       <c r="G59">
         <v>9810</v>
       </c>
       <c r="H59">
@@ -3501,87 +3501,87 @@
       </c>
       <c r="Q64">
         <v>1390</v>
       </c>
       <c r="R64">
         <v>1390</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
         <v>1350</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>9120</v>
+        <v>9420</v>
       </c>
       <c r="G65">
-        <v>8980</v>
+        <v>9260</v>
       </c>
       <c r="H65">
-        <v>8880</v>
+        <v>9160</v>
       </c>
       <c r="I65">
-        <v>8690</v>
+        <v>8960</v>
       </c>
       <c r="J65">
-        <v>8500</v>
+        <v>8760</v>
       </c>
       <c r="K65">
-        <v>8410</v>
+        <v>8670</v>
       </c>
       <c r="L65">
+        <v>8510</v>
+      </c>
+      <c r="M65">
+        <v>8360</v>
+      </c>
+      <c r="N65">
         <v>8260</v>
       </c>
-      <c r="M65">
-[...4 lines deleted...]
-      </c>
       <c r="O65">
-        <v>7660</v>
+        <v>7900</v>
       </c>
       <c r="P65">
-        <v>7510</v>
+        <v>7750</v>
       </c>
       <c r="Q65">
-        <v>7460</v>
+        <v>7700</v>
       </c>
       <c r="R65">
-        <v>7460</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>57</v>
       </c>
       <c r="C66">
         <v>2500</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>5500</v>
       </c>
       <c r="G66">
         <v>5400</v>
       </c>
       <c r="H66">
@@ -3613,143 +3613,143 @@
       </c>
       <c r="Q66">
         <v>4400</v>
       </c>
       <c r="R66">
         <v>4400</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>62</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>1600</v>
       </c>
       <c r="D67">
         <v>12</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>9600</v>
+        <v>9990</v>
       </c>
       <c r="G67">
-        <v>9440</v>
+        <v>9820</v>
       </c>
       <c r="H67">
-        <v>9340</v>
+        <v>9710</v>
       </c>
       <c r="I67">
-        <v>9130</v>
+        <v>9490</v>
       </c>
       <c r="J67">
-        <v>8930</v>
+        <v>9280</v>
       </c>
       <c r="K67">
-        <v>8830</v>
+        <v>9180</v>
       </c>
       <c r="L67">
-        <v>8680</v>
+        <v>9010</v>
       </c>
       <c r="M67">
-        <v>8520</v>
+        <v>8850</v>
       </c>
       <c r="N67">
-        <v>8410</v>
+        <v>8740</v>
       </c>
       <c r="O67">
-        <v>8060</v>
+        <v>8380</v>
       </c>
       <c r="P67">
-        <v>7900</v>
+        <v>8220</v>
       </c>
       <c r="Q67">
-        <v>7850</v>
+        <v>8160</v>
       </c>
       <c r="R67">
-        <v>7850</v>
+        <v>8160</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
-        <v>2600</v>
+        <v>2660</v>
       </c>
       <c r="D68">
         <v>5</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>11071</v>
+        <v>11620</v>
       </c>
       <c r="G68">
-        <v>10857</v>
+        <v>11440</v>
       </c>
       <c r="H68">
-        <v>10637</v>
+        <v>11240</v>
       </c>
       <c r="I68">
-        <v>10423</v>
+        <v>11020</v>
       </c>
       <c r="J68">
-        <v>10200</v>
+        <v>10840</v>
       </c>
       <c r="K68">
-        <v>9996</v>
+        <v>10670</v>
       </c>
       <c r="L68">
-        <v>9849</v>
+        <v>10530</v>
       </c>
       <c r="M68">
-        <v>9715</v>
+        <v>10390</v>
       </c>
       <c r="N68">
-        <v>9570</v>
+        <v>10250</v>
       </c>
       <c r="O68">
-        <v>9450</v>
+        <v>10130</v>
       </c>
       <c r="P68">
-        <v>9360</v>
+        <v>10040</v>
       </c>
       <c r="Q68">
-        <v>9280</v>
+        <v>9960</v>
       </c>
       <c r="R68">
-        <v>9280</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>63</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69">
         <v>2900</v>
       </c>
       <c r="D69">
         <v>5</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
         <v>10720</v>
       </c>
       <c r="G69">
         <v>10460</v>
       </c>
       <c r="H69">