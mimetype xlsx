--- v2 (2026-03-25)
+++ v3 (2026-05-10)
@@ -794,432 +794,432 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>3350</v>
+        <v>3850</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>59.7</v>
+        <v>61.8</v>
       </c>
       <c r="G6">
-        <v>58.3</v>
+        <v>60.3</v>
       </c>
       <c r="H6">
-        <v>57.0</v>
+        <v>58.9</v>
       </c>
       <c r="I6">
-        <v>55.7</v>
+        <v>57.5</v>
       </c>
       <c r="J6">
-        <v>54.4</v>
+        <v>56.2</v>
       </c>
       <c r="K6">
-        <v>53.1</v>
+        <v>54.9</v>
       </c>
       <c r="L6">
-        <v>52.3</v>
+        <v>54.1</v>
       </c>
       <c r="M6">
-        <v>51.5</v>
+        <v>53.3</v>
       </c>
       <c r="N6">
-        <v>50.7</v>
+        <v>52.5</v>
       </c>
       <c r="O6">
-        <v>49.90000000000001</v>
+        <v>51.7</v>
       </c>
       <c r="P6">
-        <v>49.1</v>
+        <v>50.9</v>
       </c>
       <c r="Q6">
-        <v>48.3</v>
+        <v>50.1</v>
       </c>
       <c r="R6">
-        <v>48.3</v>
+        <v>50.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>2650</v>
+        <v>3200</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>52.4</v>
+        <v>57.3</v>
       </c>
       <c r="G7">
-        <v>51.7</v>
+        <v>56.4</v>
       </c>
       <c r="H7">
+        <v>55.5</v>
+      </c>
+      <c r="I7">
+        <v>54.6</v>
+      </c>
+      <c r="J7">
+        <v>53.8</v>
+      </c>
+      <c r="K7">
+        <v>52.5</v>
+      </c>
+      <c r="L7">
+        <v>52.0</v>
+      </c>
+      <c r="M7">
         <v>51.0</v>
       </c>
-      <c r="I7">
-[...13 lines deleted...]
-      </c>
       <c r="N7">
-        <v>46.7</v>
+        <v>50.5</v>
       </c>
       <c r="O7">
-        <v>46.3</v>
+        <v>50.0</v>
       </c>
       <c r="P7">
-        <v>45.4</v>
+        <v>49.0</v>
       </c>
       <c r="Q7">
-        <v>45.0</v>
+        <v>48.6</v>
       </c>
       <c r="R7">
-        <v>45.0</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>2250</v>
+        <v>2750</v>
       </c>
       <c r="D8">
         <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>48.40000000000001</v>
+        <v>50.5</v>
       </c>
       <c r="G8">
-        <v>47.3</v>
+        <v>49.3</v>
       </c>
       <c r="H8">
-        <v>46.2</v>
+        <v>48.099999999999994</v>
       </c>
       <c r="I8">
-        <v>45.099999999999994</v>
+        <v>46.90000000000001</v>
       </c>
       <c r="J8">
+        <v>45.8</v>
+      </c>
+      <c r="K8">
+        <v>44.7</v>
+      </c>
+      <c r="L8">
         <v>44.0</v>
       </c>
-      <c r="K8">
-[...4 lines deleted...]
-      </c>
       <c r="M8">
-        <v>41.5</v>
+        <v>43.3</v>
       </c>
       <c r="N8">
-        <v>40.8</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="O8">
-        <v>40.1</v>
+        <v>41.9</v>
       </c>
       <c r="P8">
-        <v>39.40000000000001</v>
+        <v>41.2</v>
       </c>
       <c r="Q8">
-        <v>38.8</v>
+        <v>40.6</v>
       </c>
       <c r="R8">
-        <v>38.8</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>13.4</v>
+        <v>15.5</v>
       </c>
       <c r="G9">
+        <v>15.1</v>
+      </c>
+      <c r="H9">
+        <v>14.7</v>
+      </c>
+      <c r="I9">
+        <v>14.3</v>
+      </c>
+      <c r="J9">
+        <v>14</v>
+      </c>
+      <c r="K9">
+        <v>13.7</v>
+      </c>
+      <c r="L9">
+        <v>13.5</v>
+      </c>
+      <c r="M9">
+        <v>13.3</v>
+      </c>
+      <c r="N9">
         <v>13.1</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9">
+      <c r="O9">
+        <v>12.9</v>
+      </c>
+      <c r="P9">
+        <v>12.7</v>
+      </c>
+      <c r="Q9">
         <v>12.5</v>
       </c>
-      <c r="J9">
-[...22 lines deleted...]
-      </c>
       <c r="R9">
-        <v>10.7</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
-        <v>2250</v>
+        <v>2800</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>40.099999999999994</v>
+        <v>45.0</v>
       </c>
       <c r="G10">
-        <v>39.2</v>
+        <v>43.9</v>
       </c>
       <c r="H10">
-        <v>38.3</v>
+        <v>42.8</v>
       </c>
       <c r="I10">
-        <v>37.4</v>
+        <v>41.7</v>
       </c>
       <c r="J10">
-        <v>36.5</v>
+        <v>40.7</v>
       </c>
       <c r="K10">
-        <v>35.6</v>
+        <v>39.7</v>
       </c>
       <c r="L10">
-        <v>35.1</v>
+        <v>39.1</v>
       </c>
       <c r="M10">
-        <v>34.6</v>
+        <v>38.5</v>
       </c>
       <c r="N10">
-        <v>34.1</v>
+        <v>37.9</v>
       </c>
       <c r="O10">
-        <v>33.59999999999999</v>
+        <v>37.3</v>
       </c>
       <c r="P10">
-        <v>33.1</v>
+        <v>36.7</v>
       </c>
       <c r="Q10">
-        <v>32.6</v>
+        <v>36.2</v>
       </c>
       <c r="R10">
-        <v>32.6</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>2350</v>
+        <v>2950</v>
       </c>
       <c r="D11">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
+        <v>53.90000000000001</v>
+      </c>
+      <c r="G11">
+        <v>52.6</v>
+      </c>
+      <c r="H11">
+        <v>51.3</v>
+      </c>
+      <c r="I11">
         <v>50.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>48.90000000000001</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>47.8</v>
       </c>
-      <c r="I11">
-[...7 lines deleted...]
-      </c>
       <c r="L11">
-        <v>43.8</v>
+        <v>47.1</v>
       </c>
       <c r="M11">
-        <v>43.099999999999994</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="N11">
-        <v>42.4</v>
+        <v>45.7</v>
       </c>
       <c r="O11">
-        <v>41.7</v>
+        <v>45.0</v>
       </c>
       <c r="P11">
-        <v>41.0</v>
+        <v>44.3</v>
       </c>
       <c r="Q11">
-        <v>40.3</v>
+        <v>43.6</v>
       </c>
       <c r="R11">
-        <v>40.3</v>
+        <v>43.6</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>2150</v>
+        <v>2700</v>
       </c>
       <c r="D12">
         <v>6</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>45.0</v>
+        <v>49.9</v>
       </c>
       <c r="G12">
-        <v>44.0</v>
+        <v>48.7</v>
       </c>
       <c r="H12">
-        <v>43.0</v>
+        <v>47.5</v>
       </c>
       <c r="I12">
+        <v>46.3</v>
+      </c>
+      <c r="J12">
+        <v>45.2</v>
+      </c>
+      <c r="K12">
+        <v>44.1</v>
+      </c>
+      <c r="L12">
+        <v>43.4</v>
+      </c>
+      <c r="M12">
+        <v>42.7</v>
+      </c>
+      <c r="N12">
         <v>42.0</v>
       </c>
-      <c r="J12">
-[...2 lines deleted...]
-      <c r="K12">
+      <c r="O12">
+        <v>41.3</v>
+      </c>
+      <c r="P12">
+        <v>40.6</v>
+      </c>
+      <c r="Q12">
         <v>40.0</v>
       </c>
-      <c r="L12">
-[...16 lines deleted...]
-      </c>
       <c r="R12">
-        <v>36.4</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>2500</v>
       </c>
       <c r="D13">
         <v>3</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
         <v>75</v>
       </c>
       <c r="G13">
         <v>75</v>
       </c>
       <c r="H13">
@@ -1298,432 +1298,432 @@
       </c>
       <c r="N14">
         <v>17.3</v>
       </c>
       <c r="O14">
         <v>17</v>
       </c>
       <c r="P14">
         <v>16.7</v>
       </c>
       <c r="Q14">
         <v>16.5</v>
       </c>
       <c r="R14">
         <v>16.5</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>3150</v>
+        <v>3700</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>48.099999999999994</v>
+        <v>53.0</v>
       </c>
       <c r="G15">
-        <v>47.0</v>
+        <v>51.7</v>
       </c>
       <c r="H15">
-        <v>45.9</v>
+        <v>50.4</v>
       </c>
       <c r="I15">
-        <v>44.8</v>
+        <v>49.1</v>
       </c>
       <c r="J15">
-        <v>43.7</v>
+        <v>47.9</v>
       </c>
       <c r="K15">
-        <v>42.59999999999999</v>
+        <v>46.7</v>
       </c>
       <c r="L15">
-        <v>42.0</v>
+        <v>46.0</v>
       </c>
       <c r="M15">
-        <v>41.40000000000001</v>
+        <v>45.3</v>
       </c>
       <c r="N15">
-        <v>40.8</v>
+        <v>44.6</v>
       </c>
       <c r="O15">
-        <v>40.2</v>
+        <v>43.9</v>
       </c>
       <c r="P15">
-        <v>39.59999999999999</v>
+        <v>43.2</v>
       </c>
       <c r="Q15">
-        <v>39.0</v>
+        <v>42.6</v>
       </c>
       <c r="R15">
-        <v>39.0</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D16">
         <v>7</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>41.0</v>
+        <v>43.1</v>
       </c>
       <c r="G16">
+        <v>42.1</v>
+      </c>
+      <c r="H16">
+        <v>41.099999999999994</v>
+      </c>
+      <c r="I16">
         <v>40.1</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>39.2</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>38.3</v>
       </c>
-      <c r="J16">
-[...2 lines deleted...]
-      <c r="K16">
+      <c r="L16">
+        <v>37.7</v>
+      </c>
+      <c r="M16">
+        <v>37.1</v>
+      </c>
+      <c r="N16">
         <v>36.5</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>35.9</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>35.3</v>
       </c>
-      <c r="N16">
-[...7 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>32.8</v>
+        <v>34.6</v>
       </c>
       <c r="R16">
-        <v>32.8</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>3230</v>
+        <v>3730</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
+        <v>42.3</v>
+      </c>
+      <c r="G17">
+        <v>41.6</v>
+      </c>
+      <c r="H17">
+        <v>40.9</v>
+      </c>
+      <c r="I17">
         <v>40.2</v>
       </c>
-      <c r="G17">
-[...7 lines deleted...]
-      </c>
       <c r="J17">
-        <v>36.9</v>
+        <v>38.7</v>
       </c>
       <c r="K17">
-        <v>36.3</v>
+        <v>38.1</v>
       </c>
       <c r="L17">
-        <v>35.9</v>
+        <v>37.7</v>
       </c>
       <c r="M17">
-        <v>34.59999999999999</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="N17">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="O17">
-        <v>33.8</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="P17">
-        <v>33.40000000000001</v>
+        <v>35.2</v>
       </c>
       <c r="Q17">
-        <v>33.0</v>
+        <v>34.8</v>
       </c>
       <c r="R17">
-        <v>33.0</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
-        <v>1650</v>
+        <v>2200</v>
       </c>
       <c r="D18">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>31.4</v>
+        <v>36.3</v>
       </c>
       <c r="G18">
-        <v>30.7</v>
+        <v>35.4</v>
       </c>
       <c r="H18">
+        <v>34.5</v>
+      </c>
+      <c r="I18">
+        <v>33.6</v>
+      </c>
+      <c r="J18">
+        <v>32.8</v>
+      </c>
+      <c r="K18">
+        <v>32.0</v>
+      </c>
+      <c r="L18">
+        <v>31.5</v>
+      </c>
+      <c r="M18">
+        <v>31.0</v>
+      </c>
+      <c r="N18">
+        <v>30.5</v>
+      </c>
+      <c r="O18">
         <v>30.0</v>
       </c>
-      <c r="I18">
-[...19 lines deleted...]
-      </c>
       <c r="P18">
-        <v>25.9</v>
+        <v>29.5</v>
       </c>
       <c r="Q18">
-        <v>25.5</v>
+        <v>29.1</v>
       </c>
       <c r="R18">
-        <v>25.5</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19">
-        <v>1640</v>
+        <v>2200</v>
       </c>
       <c r="D19">
         <v>2</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>29.8</v>
+        <v>33.8</v>
       </c>
       <c r="G19">
-        <v>29.1</v>
+        <v>33.0</v>
       </c>
       <c r="H19">
+        <v>32.2</v>
+      </c>
+      <c r="I19">
+        <v>31.4</v>
+      </c>
+      <c r="J19">
+        <v>30.7</v>
+      </c>
+      <c r="K19">
+        <v>30.0</v>
+      </c>
+      <c r="L19">
+        <v>29.6</v>
+      </c>
+      <c r="M19">
+        <v>29.2</v>
+      </c>
+      <c r="N19">
+        <v>28.8</v>
+      </c>
+      <c r="O19">
         <v>28.4</v>
       </c>
-      <c r="I19">
-[...19 lines deleted...]
-      </c>
       <c r="P19">
-        <v>24.3</v>
+        <v>28.0</v>
       </c>
       <c r="Q19">
-        <v>23.9</v>
+        <v>27.6</v>
       </c>
       <c r="R19">
-        <v>23.9</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
-        <v>2270</v>
+        <v>2770</v>
       </c>
       <c r="D20">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>53.2</v>
+        <v>55.3</v>
       </c>
       <c r="G20">
-        <v>52.0</v>
+        <v>54.0</v>
       </c>
       <c r="H20">
-        <v>50.8</v>
+        <v>52.7</v>
       </c>
       <c r="I20">
-        <v>49.59999999999999</v>
+        <v>51.40000000000001</v>
       </c>
       <c r="J20">
-        <v>48.4</v>
+        <v>50.2</v>
       </c>
       <c r="K20">
-        <v>47.2</v>
+        <v>49.0</v>
       </c>
       <c r="L20">
-        <v>46.5</v>
+        <v>48.3</v>
       </c>
       <c r="M20">
-        <v>45.8</v>
+        <v>47.6</v>
       </c>
       <c r="N20">
-        <v>45.1</v>
+        <v>46.9</v>
       </c>
       <c r="O20">
-        <v>44.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="P20">
-        <v>43.7</v>
+        <v>45.5</v>
       </c>
       <c r="Q20">
-        <v>43.0</v>
+        <v>44.8</v>
       </c>
       <c r="R20">
-        <v>43.0</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
-        <v>2050</v>
+        <v>2550</v>
       </c>
       <c r="D21">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>47.40000000000001</v>
+        <v>49.5</v>
       </c>
       <c r="G21">
-        <v>46.3</v>
+        <v>48.3</v>
       </c>
       <c r="H21">
-        <v>45.2</v>
+        <v>47.099999999999994</v>
       </c>
       <c r="I21">
-        <v>44.099999999999994</v>
+        <v>45.90000000000001</v>
       </c>
       <c r="J21">
-        <v>43.099999999999994</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="K21">
-        <v>42.1</v>
+        <v>43.9</v>
       </c>
       <c r="L21">
-        <v>41.4</v>
+        <v>43.2</v>
       </c>
       <c r="M21">
+        <v>42.5</v>
+      </c>
+      <c r="N21">
+        <v>41.9</v>
+      </c>
+      <c r="O21">
+        <v>41.3</v>
+      </c>
+      <c r="P21">
         <v>40.7</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>40.1</v>
       </c>
-      <c r="O21">
-[...7 lines deleted...]
-      </c>
       <c r="R21">
-        <v>38.3</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
         <v>1000</v>
       </c>
       <c r="D22">
         <v>7</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>24.1</v>
       </c>
       <c r="G22">
         <v>23.5</v>
       </c>
       <c r="H22">
@@ -1746,96 +1746,96 @@
       </c>
       <c r="N22">
         <v>20.4</v>
       </c>
       <c r="O22">
         <v>20.1</v>
       </c>
       <c r="P22">
         <v>19.8</v>
       </c>
       <c r="Q22">
         <v>19.5</v>
       </c>
       <c r="R22">
         <v>19.5</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>2200</v>
+        <v>2700</v>
       </c>
       <c r="D23">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>47.0</v>
+        <v>49.1</v>
       </c>
       <c r="G23">
-        <v>45.90000000000001</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="H23">
-        <v>44.8</v>
+        <v>46.7</v>
       </c>
       <c r="I23">
-        <v>43.8</v>
+        <v>45.6</v>
       </c>
       <c r="J23">
-        <v>42.8</v>
+        <v>44.6</v>
       </c>
       <c r="K23">
-        <v>41.8</v>
+        <v>43.6</v>
       </c>
       <c r="L23">
+        <v>42.90000000000001</v>
+      </c>
+      <c r="M23">
+        <v>42.3</v>
+      </c>
+      <c r="N23">
+        <v>41.7</v>
+      </c>
+      <c r="O23">
         <v>41.099999999999994</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>40.5</v>
       </c>
-      <c r="N23">
-[...7 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>38.099999999999994</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="R23">
-        <v>38.099999999999994</v>
+        <v>39.90000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1650</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>45.9</v>
       </c>
       <c r="G24">
         <v>44.8</v>
       </c>
       <c r="H24">
@@ -1858,544 +1858,544 @@
       </c>
       <c r="N24">
         <v>38.6</v>
       </c>
       <c r="O24">
         <v>38</v>
       </c>
       <c r="P24">
         <v>37.4</v>
       </c>
       <c r="Q24">
         <v>36.9</v>
       </c>
       <c r="R24">
         <v>36.9</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>89.10000000000001</v>
+        <v>91.2</v>
       </c>
       <c r="G25">
-        <v>87.099999999999994</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="H25">
-        <v>85.099999999999994</v>
+        <v>87.0</v>
       </c>
       <c r="I25">
-        <v>83.099999999999994</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="J25">
-        <v>81.099999999999994</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="K25">
-        <v>79.10000000000001</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="L25">
-        <v>77.89999999999999</v>
+        <v>79.7</v>
       </c>
       <c r="M25">
-        <v>76.69999999999999</v>
+        <v>78.5</v>
       </c>
       <c r="N25">
-        <v>75.5</v>
+        <v>77.3</v>
       </c>
       <c r="O25">
-        <v>74.30000000000001</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="P25">
-        <v>73.10000000000001</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="Q25">
-        <v>71.89999999999999</v>
+        <v>73.7</v>
       </c>
       <c r="R25">
-        <v>71.89999999999999</v>
+        <v>73.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
-        <v>2750</v>
+        <v>3250</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>42.3</v>
+        <v>44.4</v>
       </c>
       <c r="G26">
-        <v>41.3</v>
+        <v>43.3</v>
       </c>
       <c r="H26">
-        <v>40.3</v>
+        <v>42.2</v>
       </c>
       <c r="I26">
+        <v>41.1</v>
+      </c>
+      <c r="J26">
+        <v>40.2</v>
+      </c>
+      <c r="K26">
         <v>39.3</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="L26">
+        <v>38.7</v>
+      </c>
+      <c r="M26">
+        <v>38.1</v>
+      </c>
+      <c r="N26">
         <v>37.5</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>36.90000000000001</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>36.3</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>35.7</v>
       </c>
-      <c r="O26">
-[...7 lines deleted...]
-      </c>
       <c r="R26">
-        <v>33.90000000000001</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>31.8</v>
+        <v>31.7</v>
       </c>
       <c r="G27">
-        <v>31.2</v>
+        <v>31.1</v>
       </c>
       <c r="H27">
-        <v>30.7</v>
+        <v>30.4</v>
       </c>
       <c r="I27">
-        <v>30.1</v>
+        <v>29.8</v>
       </c>
       <c r="J27">
-        <v>29.6</v>
+        <v>29.2</v>
       </c>
       <c r="K27">
-        <v>29.0</v>
+        <v>28.7</v>
       </c>
       <c r="L27">
-        <v>28.6</v>
+        <v>28.2</v>
       </c>
       <c r="M27">
-        <v>28.1</v>
+        <v>27.8</v>
       </c>
       <c r="N27">
-        <v>27.7</v>
+        <v>27.3</v>
       </c>
       <c r="O27">
-        <v>27.4</v>
+        <v>27.0</v>
       </c>
       <c r="P27">
-        <v>27.2</v>
+        <v>26.8</v>
       </c>
       <c r="Q27">
-        <v>27.0</v>
+        <v>26.6</v>
       </c>
       <c r="R27">
-        <v>27.0</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
-        <v>2350</v>
+        <v>2900</v>
       </c>
       <c r="D28">
         <v>5</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>38.6</v>
+        <v>43.5</v>
       </c>
       <c r="G28">
-        <v>37.7</v>
+        <v>42.4</v>
       </c>
       <c r="H28">
-        <v>36.8</v>
+        <v>41.3</v>
       </c>
       <c r="I28">
-        <v>35.9</v>
+        <v>40.2</v>
       </c>
       <c r="J28">
-        <v>35.0</v>
+        <v>39.2</v>
       </c>
       <c r="K28">
-        <v>34.1</v>
+        <v>38.2</v>
       </c>
       <c r="L28">
-        <v>33.6</v>
+        <v>37.6</v>
       </c>
       <c r="M28">
-        <v>33.1</v>
+        <v>37.0</v>
       </c>
       <c r="N28">
-        <v>32.6</v>
+        <v>36.4</v>
       </c>
       <c r="O28">
-        <v>32.099999999999994</v>
+        <v>35.8</v>
       </c>
       <c r="P28">
-        <v>31.6</v>
+        <v>35.2</v>
       </c>
       <c r="Q28">
-        <v>31.1</v>
+        <v>34.7</v>
       </c>
       <c r="R28">
-        <v>31.1</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
-        <v>1550</v>
+        <v>2050</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>28.8</v>
+        <v>30.9</v>
       </c>
       <c r="G29">
-        <v>28.1</v>
+        <v>30.1</v>
       </c>
       <c r="H29">
-        <v>27.4</v>
+        <v>29.3</v>
       </c>
       <c r="I29">
-        <v>26.7</v>
+        <v>28.5</v>
       </c>
       <c r="J29">
+        <v>27.9</v>
+      </c>
+      <c r="K29">
+        <v>27.3</v>
+      </c>
+      <c r="L29">
+        <v>26.9</v>
+      </c>
+      <c r="M29">
+        <v>26.5</v>
+      </c>
+      <c r="N29">
         <v>26.1</v>
       </c>
-      <c r="K29">
-[...10 lines deleted...]
-      </c>
       <c r="O29">
-        <v>23.9</v>
+        <v>25.7</v>
       </c>
       <c r="P29">
-        <v>23.5</v>
+        <v>25.3</v>
       </c>
       <c r="Q29">
-        <v>23.1</v>
+        <v>24.9</v>
       </c>
       <c r="R29">
-        <v>23.1</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
-        <v>3400</v>
+        <v>3900</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>61.40000000000001</v>
+        <v>63.5</v>
       </c>
       <c r="G30">
-        <v>60.0</v>
+        <v>62.0</v>
       </c>
       <c r="H30">
-        <v>58.6</v>
+        <v>60.5</v>
       </c>
       <c r="I30">
-        <v>57.3</v>
+        <v>59.1</v>
       </c>
       <c r="J30">
-        <v>55.9</v>
+        <v>57.7</v>
       </c>
       <c r="K30">
-        <v>54.6</v>
+        <v>56.4</v>
       </c>
       <c r="L30">
-        <v>53.8</v>
+        <v>55.6</v>
       </c>
       <c r="M30">
-        <v>53.0</v>
+        <v>54.8</v>
       </c>
       <c r="N30">
-        <v>52.1</v>
+        <v>53.9</v>
       </c>
       <c r="O30">
-        <v>51.3</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="P30">
-        <v>50.5</v>
+        <v>52.3</v>
       </c>
       <c r="Q30">
-        <v>49.7</v>
+        <v>51.5</v>
       </c>
       <c r="R30">
-        <v>49.7</v>
+        <v>51.5</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D31">
         <v>2</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>23.7</v>
+        <v>25.8</v>
       </c>
       <c r="G31">
-        <v>23.1</v>
+        <v>25.1</v>
       </c>
       <c r="H31">
+        <v>24.5</v>
+      </c>
+      <c r="I31">
+        <v>23.9</v>
+      </c>
+      <c r="J31">
+        <v>23.4</v>
+      </c>
+      <c r="K31">
+        <v>22.9</v>
+      </c>
+      <c r="L31">
         <v>22.6</v>
       </c>
-      <c r="I31">
-[...5 lines deleted...]
-      <c r="K31">
+      <c r="M31">
+        <v>22.3</v>
+      </c>
+      <c r="N31">
+        <v>22.0</v>
+      </c>
+      <c r="O31">
+        <v>21.7</v>
+      </c>
+      <c r="P31">
+        <v>21.4</v>
+      </c>
+      <c r="Q31">
         <v>21.1</v>
       </c>
-      <c r="L31">
-[...16 lines deleted...]
-      </c>
       <c r="R31">
-        <v>19.3</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>4800</v>
+        <v>5300</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>74.7</v>
+        <v>76.8</v>
       </c>
       <c r="G32">
-        <v>73.90000000000001</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H32">
-        <v>72.90000000000001</v>
+        <v>74.8</v>
       </c>
       <c r="I32">
-        <v>71.90000000000001</v>
+        <v>73.7</v>
       </c>
       <c r="J32">
-        <v>70.89999999999999</v>
+        <v>72.7</v>
       </c>
       <c r="K32">
-        <v>69.59999999999999</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="L32">
-        <v>68.59999999999999</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="M32">
-        <v>67.39999999999999</v>
+        <v>69.2</v>
       </c>
       <c r="N32">
-        <v>66.5</v>
+        <v>68.3</v>
       </c>
       <c r="O32">
-        <v>65.8</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="P32">
-        <v>65.0</v>
+        <v>66.8</v>
       </c>
       <c r="Q32">
-        <v>63.9</v>
+        <v>65.7</v>
       </c>
       <c r="R32">
-        <v>63.9</v>
+        <v>65.7</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D33">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>43.40000000000001</v>
+        <v>45.5</v>
       </c>
       <c r="G33">
-        <v>42.40000000000001</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="H33">
-        <v>41.4</v>
+        <v>43.3</v>
       </c>
       <c r="I33">
-        <v>40.4</v>
+        <v>42.2</v>
       </c>
       <c r="J33">
-        <v>39.4</v>
+        <v>41.2</v>
       </c>
       <c r="K33">
+        <v>40.3</v>
+      </c>
+      <c r="L33">
+        <v>39.7</v>
+      </c>
+      <c r="M33">
+        <v>39.1</v>
+      </c>
+      <c r="N33">
         <v>38.5</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>37.9</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>37.3</v>
       </c>
-      <c r="N33">
-[...7 lines deleted...]
-      </c>
       <c r="Q33">
-        <v>34.8</v>
+        <v>36.6</v>
       </c>
       <c r="R33">
-        <v>34.8</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:19" customHeight="1" ht="20">
       <c r="A37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
@@ -2450,432 +2450,432 @@
       </c>
       <c r="N38" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="Q38" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R38" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>22</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
-        <v>3350</v>
+        <v>3850</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>15500</v>
+        <v>16080</v>
       </c>
       <c r="G39">
-        <v>15140</v>
+        <v>15700</v>
       </c>
       <c r="H39">
-        <v>14770</v>
+        <v>15320</v>
       </c>
       <c r="I39">
-        <v>14420</v>
+        <v>14960</v>
       </c>
       <c r="J39">
-        <v>14080</v>
+        <v>14600</v>
       </c>
       <c r="K39">
-        <v>13730</v>
+        <v>14250</v>
       </c>
       <c r="L39">
-        <v>13530</v>
+        <v>14040</v>
       </c>
       <c r="M39">
-        <v>13330</v>
+        <v>13830</v>
       </c>
       <c r="N39">
-        <v>13150</v>
+        <v>13640</v>
       </c>
       <c r="O39">
-        <v>12950</v>
+        <v>13430</v>
       </c>
       <c r="P39">
-        <v>12770</v>
+        <v>13240</v>
       </c>
       <c r="Q39">
-        <v>12590</v>
+        <v>13060</v>
       </c>
       <c r="R39">
-        <v>12590</v>
+        <v>13060</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40">
-        <v>2650</v>
+        <v>3200</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>13180</v>
+        <v>14300</v>
       </c>
       <c r="G40">
-        <v>12990</v>
+        <v>14080</v>
       </c>
       <c r="H40">
-        <v>12800</v>
+        <v>13870</v>
       </c>
       <c r="I40">
-        <v>12610</v>
+        <v>13660</v>
       </c>
       <c r="J40">
-        <v>12440</v>
+        <v>13450</v>
       </c>
       <c r="K40">
-        <v>12160</v>
+        <v>13160</v>
       </c>
       <c r="L40">
-        <v>12060</v>
+        <v>13040</v>
       </c>
       <c r="M40">
-        <v>11810</v>
+        <v>12780</v>
       </c>
       <c r="N40">
-        <v>11710</v>
+        <v>12660</v>
       </c>
       <c r="O40">
-        <v>11610</v>
+        <v>12550</v>
       </c>
       <c r="P40">
-        <v>11420</v>
+        <v>12330</v>
       </c>
       <c r="Q40">
-        <v>11320</v>
+        <v>12230</v>
       </c>
       <c r="R40">
-        <v>11320</v>
+        <v>12230</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>26</v>
       </c>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41">
-        <v>2250</v>
+        <v>2750</v>
       </c>
       <c r="D41">
         <v>6</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>11980</v>
+        <v>12560</v>
       </c>
       <c r="G41">
-        <v>11700</v>
+        <v>12260</v>
       </c>
       <c r="H41">
-        <v>11410</v>
+        <v>11960</v>
       </c>
       <c r="I41">
-        <v>11130</v>
+        <v>11670</v>
       </c>
       <c r="J41">
-        <v>10860</v>
+        <v>11380</v>
       </c>
       <c r="K41">
-        <v>10590</v>
+        <v>11110</v>
       </c>
       <c r="L41">
-        <v>10430</v>
+        <v>10940</v>
       </c>
       <c r="M41">
-        <v>10280</v>
+        <v>10780</v>
       </c>
       <c r="N41">
-        <v>10130</v>
+        <v>10620</v>
       </c>
       <c r="O41">
-        <v>9980</v>
+        <v>10460</v>
       </c>
       <c r="P41">
-        <v>9830</v>
+        <v>10300</v>
       </c>
       <c r="Q41">
-        <v>9690</v>
+        <v>10160</v>
       </c>
       <c r="R41">
-        <v>9690</v>
+        <v>10160</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
-        <v>3300</v>
+        <v>3880</v>
       </c>
       <c r="G42">
-        <v>3220</v>
+        <v>3780</v>
       </c>
       <c r="H42">
+        <v>3690</v>
+      </c>
+      <c r="I42">
+        <v>3600</v>
+      </c>
+      <c r="J42">
+        <v>3510</v>
+      </c>
+      <c r="K42">
+        <v>3430</v>
+      </c>
+      <c r="L42">
+        <v>3380</v>
+      </c>
+      <c r="M42">
+        <v>3330</v>
+      </c>
+      <c r="N42">
+        <v>3280</v>
+      </c>
+      <c r="O42">
+        <v>3230</v>
+      </c>
+      <c r="P42">
+        <v>3180</v>
+      </c>
+      <c r="Q42">
         <v>3140</v>
       </c>
-      <c r="I42">
-[...25 lines deleted...]
-      </c>
       <c r="R42">
-        <v>2670</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43">
-        <v>2250</v>
+        <v>2800</v>
       </c>
       <c r="D43">
         <v>5</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>10080</v>
+        <v>11200</v>
       </c>
       <c r="G43">
-        <v>9840</v>
+        <v>10930</v>
       </c>
       <c r="H43">
-        <v>9600</v>
+        <v>10670</v>
       </c>
       <c r="I43">
-        <v>9360</v>
+        <v>10410</v>
       </c>
       <c r="J43">
-        <v>9140</v>
+        <v>10150</v>
       </c>
       <c r="K43">
-        <v>8910</v>
+        <v>9910</v>
       </c>
       <c r="L43">
-        <v>8780</v>
+        <v>9760</v>
       </c>
       <c r="M43">
-        <v>8650</v>
+        <v>9620</v>
       </c>
       <c r="N43">
-        <v>8520</v>
+        <v>9470</v>
       </c>
       <c r="O43">
-        <v>8390</v>
+        <v>9330</v>
       </c>
       <c r="P43">
-        <v>8280</v>
+        <v>9190</v>
       </c>
       <c r="Q43">
-        <v>8150</v>
+        <v>9060</v>
       </c>
       <c r="R43">
-        <v>8150</v>
+        <v>9060</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
-        <v>2350</v>
+        <v>2950</v>
       </c>
       <c r="D44">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>12440</v>
+        <v>13500</v>
       </c>
       <c r="G44">
-        <v>12140</v>
+        <v>13180</v>
       </c>
       <c r="H44">
-        <v>11840</v>
+        <v>12850</v>
       </c>
       <c r="I44">
-        <v>11550</v>
+        <v>12540</v>
       </c>
       <c r="J44">
-        <v>11270</v>
+        <v>12240</v>
       </c>
       <c r="K44">
-        <v>10990</v>
+        <v>11940</v>
       </c>
       <c r="L44">
-        <v>10830</v>
+        <v>11760</v>
       </c>
       <c r="M44">
-        <v>10670</v>
+        <v>11590</v>
       </c>
       <c r="N44">
-        <v>10520</v>
+        <v>11420</v>
       </c>
       <c r="O44">
-        <v>10360</v>
+        <v>11240</v>
       </c>
       <c r="P44">
-        <v>10210</v>
+        <v>11080</v>
       </c>
       <c r="Q44">
-        <v>10060</v>
+        <v>10930</v>
       </c>
       <c r="R44">
-        <v>10060</v>
+        <v>10930</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
-        <v>2150</v>
+        <v>2700</v>
       </c>
       <c r="D45">
         <v>6</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>11260</v>
+        <v>12380</v>
       </c>
       <c r="G45">
-        <v>10990</v>
+        <v>12080</v>
       </c>
       <c r="H45">
-        <v>10720</v>
+        <v>11790</v>
       </c>
       <c r="I45">
-        <v>10450</v>
+        <v>11500</v>
       </c>
       <c r="J45">
-        <v>10200</v>
+        <v>11210</v>
       </c>
       <c r="K45">
-        <v>9950</v>
+        <v>10950</v>
       </c>
       <c r="L45">
-        <v>9800</v>
+        <v>10780</v>
       </c>
       <c r="M45">
-        <v>9660</v>
+        <v>10630</v>
       </c>
       <c r="N45">
-        <v>9520</v>
+        <v>10470</v>
       </c>
       <c r="O45">
-        <v>9370</v>
+        <v>10310</v>
       </c>
       <c r="P45">
-        <v>9240</v>
+        <v>10150</v>
       </c>
       <c r="Q45">
-        <v>9100</v>
+        <v>10010</v>
       </c>
       <c r="R45">
-        <v>9100</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46">
         <v>2500</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>9500</v>
       </c>
       <c r="G46">
         <v>9500</v>
       </c>
       <c r="H46">
@@ -2954,432 +2954,432 @@
       </c>
       <c r="N47">
         <v>4310</v>
       </c>
       <c r="O47">
         <v>4250</v>
       </c>
       <c r="P47">
         <v>4190</v>
       </c>
       <c r="Q47">
         <v>4130</v>
       </c>
       <c r="R47">
         <v>4130</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
-        <v>3150</v>
+        <v>3700</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
-        <v>13710</v>
+        <v>14830</v>
       </c>
       <c r="G48">
-        <v>13380</v>
+        <v>14470</v>
       </c>
       <c r="H48">
-        <v>13050</v>
+        <v>14120</v>
       </c>
       <c r="I48">
-        <v>12720</v>
+        <v>13770</v>
       </c>
       <c r="J48">
-        <v>12420</v>
+        <v>13430</v>
       </c>
       <c r="K48">
-        <v>12110</v>
+        <v>13110</v>
       </c>
       <c r="L48">
-        <v>11930</v>
+        <v>12910</v>
       </c>
       <c r="M48">
-        <v>11760</v>
+        <v>12730</v>
       </c>
       <c r="N48">
-        <v>11590</v>
+        <v>12540</v>
       </c>
       <c r="O48">
-        <v>11410</v>
+        <v>12350</v>
       </c>
       <c r="P48">
-        <v>11250</v>
+        <v>12160</v>
       </c>
       <c r="Q48">
-        <v>11080</v>
+        <v>11990</v>
       </c>
       <c r="R48">
-        <v>11080</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D49">
         <v>7</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="6">
-        <v>10300</v>
+        <v>10880</v>
       </c>
       <c r="G49">
-        <v>10050</v>
+        <v>10610</v>
       </c>
       <c r="H49">
-        <v>9800</v>
+        <v>10350</v>
       </c>
       <c r="I49">
-        <v>9560</v>
+        <v>10100</v>
       </c>
       <c r="J49">
-        <v>9340</v>
+        <v>9860</v>
       </c>
       <c r="K49">
-        <v>9100</v>
+        <v>9620</v>
       </c>
       <c r="L49">
-        <v>8960</v>
+        <v>9470</v>
       </c>
       <c r="M49">
-        <v>8830</v>
+        <v>9330</v>
       </c>
       <c r="N49">
-        <v>8670</v>
+        <v>9160</v>
       </c>
       <c r="O49">
-        <v>8530</v>
+        <v>9010</v>
       </c>
       <c r="P49">
-        <v>8350</v>
+        <v>8820</v>
       </c>
       <c r="Q49">
-        <v>8170</v>
+        <v>8640</v>
       </c>
       <c r="R49">
-        <v>8170</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>3230</v>
+        <v>3730</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>10870</v>
+        <v>11450</v>
       </c>
       <c r="G50">
-        <v>10710</v>
+        <v>11270</v>
       </c>
       <c r="H50">
-        <v>10540</v>
+        <v>11090</v>
       </c>
       <c r="I50">
-        <v>10380</v>
+        <v>10920</v>
       </c>
       <c r="J50">
-        <v>10230</v>
+        <v>10750</v>
       </c>
       <c r="K50">
-        <v>10070</v>
+        <v>10590</v>
       </c>
       <c r="L50">
-        <v>9980</v>
+        <v>10490</v>
       </c>
       <c r="M50">
-        <v>9890</v>
+        <v>10390</v>
       </c>
       <c r="N50">
-        <v>9810</v>
+        <v>10300</v>
       </c>
       <c r="O50">
-        <v>9720</v>
+        <v>10200</v>
       </c>
       <c r="P50">
-        <v>9640</v>
+        <v>10110</v>
       </c>
       <c r="Q50">
-        <v>9560</v>
+        <v>10030</v>
       </c>
       <c r="R50">
-        <v>9560</v>
+        <v>10030</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51">
-        <v>1650</v>
+        <v>2200</v>
       </c>
       <c r="D51">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>7880</v>
+        <v>9000</v>
       </c>
       <c r="G51">
-        <v>7690</v>
+        <v>8780</v>
       </c>
       <c r="H51">
+        <v>8570</v>
+      </c>
+      <c r="I51">
+        <v>8360</v>
+      </c>
+      <c r="J51">
+        <v>8150</v>
+      </c>
+      <c r="K51">
+        <v>7960</v>
+      </c>
+      <c r="L51">
+        <v>7840</v>
+      </c>
+      <c r="M51">
+        <v>7730</v>
+      </c>
+      <c r="N51">
+        <v>7610</v>
+      </c>
+      <c r="O51">
         <v>7500</v>
       </c>
-      <c r="I51">
-[...19 lines deleted...]
-      </c>
       <c r="P51">
-        <v>6470</v>
+        <v>7380</v>
       </c>
       <c r="Q51">
-        <v>6370</v>
+        <v>7280</v>
       </c>
       <c r="R51">
-        <v>6370</v>
+        <v>7280</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52">
-        <v>1640</v>
+        <v>2200</v>
       </c>
       <c r="D52">
         <v>2</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
-        <v>7380</v>
+        <v>8520</v>
       </c>
       <c r="G52">
+        <v>8310</v>
+      </c>
+      <c r="H52">
+        <v>8110</v>
+      </c>
+      <c r="I52">
+        <v>7910</v>
+      </c>
+      <c r="J52">
+        <v>7710</v>
+      </c>
+      <c r="K52">
+        <v>7530</v>
+      </c>
+      <c r="L52">
+        <v>7420</v>
+      </c>
+      <c r="M52">
+        <v>7310</v>
+      </c>
+      <c r="N52">
         <v>7200</v>
       </c>
-      <c r="H52">
-[...19 lines deleted...]
-      </c>
       <c r="O52">
-        <v>6150</v>
+        <v>7090</v>
       </c>
       <c r="P52">
-        <v>6060</v>
+        <v>6990</v>
       </c>
       <c r="Q52">
-        <v>5970</v>
+        <v>6890</v>
       </c>
       <c r="R52">
-        <v>5970</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53">
-        <v>2270</v>
+        <v>2770</v>
       </c>
       <c r="D53">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>13300</v>
+        <v>13880</v>
       </c>
       <c r="G53">
-        <v>12980</v>
+        <v>13540</v>
       </c>
       <c r="H53">
-        <v>12660</v>
+        <v>13210</v>
       </c>
       <c r="I53">
-        <v>12350</v>
+        <v>12890</v>
       </c>
       <c r="J53">
-        <v>12050</v>
+        <v>12570</v>
       </c>
       <c r="K53">
-        <v>11750</v>
+        <v>12270</v>
       </c>
       <c r="L53">
-        <v>11580</v>
+        <v>12090</v>
       </c>
       <c r="M53">
-        <v>11410</v>
+        <v>11910</v>
       </c>
       <c r="N53">
-        <v>11240</v>
+        <v>11730</v>
       </c>
       <c r="O53">
-        <v>11070</v>
+        <v>11550</v>
       </c>
       <c r="P53">
-        <v>10920</v>
+        <v>11390</v>
       </c>
       <c r="Q53">
-        <v>10760</v>
+        <v>11230</v>
       </c>
       <c r="R53">
-        <v>10760</v>
+        <v>11230</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54">
-        <v>2050</v>
+        <v>2550</v>
       </c>
       <c r="D54">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>11840</v>
+        <v>12420</v>
       </c>
       <c r="G54">
-        <v>11560</v>
+        <v>12120</v>
       </c>
       <c r="H54">
-        <v>11270</v>
+        <v>11820</v>
       </c>
       <c r="I54">
-        <v>11000</v>
+        <v>11540</v>
       </c>
       <c r="J54">
-        <v>10730</v>
+        <v>11250</v>
       </c>
       <c r="K54">
-        <v>10460</v>
+        <v>10980</v>
       </c>
       <c r="L54">
-        <v>10310</v>
+        <v>10820</v>
       </c>
       <c r="M54">
-        <v>10150</v>
+        <v>10650</v>
       </c>
       <c r="N54">
-        <v>10010</v>
+        <v>10500</v>
       </c>
       <c r="O54">
-        <v>9860</v>
+        <v>10340</v>
       </c>
       <c r="P54">
-        <v>9720</v>
+        <v>10190</v>
       </c>
       <c r="Q54">
-        <v>9580</v>
+        <v>10050</v>
       </c>
       <c r="R54">
-        <v>9580</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55">
         <v>1000</v>
       </c>
       <c r="D55">
         <v>7</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
         <v>6020</v>
       </c>
       <c r="G55">
         <v>5870</v>
       </c>
       <c r="H55">
@@ -3402,96 +3402,96 @@
       </c>
       <c r="N55">
         <v>5090</v>
       </c>
       <c r="O55">
         <v>5010</v>
       </c>
       <c r="P55">
         <v>4940</v>
       </c>
       <c r="Q55">
         <v>4870</v>
       </c>
       <c r="R55">
         <v>4870</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
-        <v>2200</v>
+        <v>2700</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>11750</v>
+        <v>12330</v>
       </c>
       <c r="G56">
-        <v>11480</v>
+        <v>12040</v>
       </c>
       <c r="H56">
-        <v>11190</v>
+        <v>11740</v>
       </c>
       <c r="I56">
-        <v>10920</v>
+        <v>11460</v>
       </c>
       <c r="J56">
-        <v>10660</v>
+        <v>11180</v>
       </c>
       <c r="K56">
-        <v>10390</v>
+        <v>10910</v>
       </c>
       <c r="L56">
-        <v>10230</v>
+        <v>10740</v>
       </c>
       <c r="M56">
-        <v>10080</v>
+        <v>10580</v>
       </c>
       <c r="N56">
-        <v>9940</v>
+        <v>10430</v>
       </c>
       <c r="O56">
-        <v>9790</v>
+        <v>10270</v>
       </c>
       <c r="P56">
-        <v>9650</v>
+        <v>10120</v>
       </c>
       <c r="Q56">
-        <v>9510</v>
+        <v>9980</v>
       </c>
       <c r="R56">
-        <v>9510</v>
+        <v>9980</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>1650</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>11433</v>
       </c>
       <c r="G57">
         <v>11149</v>
       </c>
       <c r="H57">
@@ -3514,544 +3514,544 @@
       </c>
       <c r="N57">
         <v>9655</v>
       </c>
       <c r="O57">
         <v>9516</v>
       </c>
       <c r="P57">
         <v>9378</v>
       </c>
       <c r="Q57">
         <v>9241</v>
       </c>
       <c r="R57">
         <v>9241</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="D58">
         <v>7</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>22200</v>
+        <v>22780</v>
       </c>
       <c r="G58">
-        <v>21660</v>
+        <v>22220</v>
       </c>
       <c r="H58">
-        <v>21130</v>
+        <v>21680</v>
       </c>
       <c r="I58">
-        <v>20610</v>
+        <v>21150</v>
       </c>
       <c r="J58">
-        <v>20120</v>
+        <v>20640</v>
       </c>
       <c r="K58">
-        <v>19620</v>
+        <v>20140</v>
       </c>
       <c r="L58">
-        <v>19330</v>
+        <v>19840</v>
       </c>
       <c r="M58">
-        <v>19040</v>
+        <v>19540</v>
       </c>
       <c r="N58">
-        <v>18760</v>
+        <v>19250</v>
       </c>
       <c r="O58">
-        <v>18490</v>
+        <v>18970</v>
       </c>
       <c r="P58">
-        <v>18210</v>
+        <v>18680</v>
       </c>
       <c r="Q58">
-        <v>17950</v>
+        <v>18420</v>
       </c>
       <c r="R58">
-        <v>17950</v>
+        <v>18420</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
-        <v>2750</v>
+        <v>3250</v>
       </c>
       <c r="D59">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>10490</v>
+        <v>11070</v>
       </c>
       <c r="G59">
-        <v>10220</v>
+        <v>10780</v>
       </c>
       <c r="H59">
-        <v>9980</v>
+        <v>10530</v>
       </c>
       <c r="I59">
-        <v>9730</v>
+        <v>10270</v>
       </c>
       <c r="J59">
-        <v>9500</v>
+        <v>10020</v>
       </c>
       <c r="K59">
-        <v>9260</v>
+        <v>9780</v>
       </c>
       <c r="L59">
-        <v>9120</v>
+        <v>9630</v>
       </c>
       <c r="M59">
-        <v>8990</v>
+        <v>9490</v>
       </c>
       <c r="N59">
-        <v>8860</v>
+        <v>9350</v>
       </c>
       <c r="O59">
-        <v>8730</v>
+        <v>9210</v>
       </c>
       <c r="P59">
-        <v>8610</v>
+        <v>9080</v>
       </c>
       <c r="Q59">
-        <v>8480</v>
+        <v>8950</v>
       </c>
       <c r="R59">
-        <v>8480</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>46</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>7531</v>
+        <v>8110</v>
       </c>
       <c r="G60">
-        <v>7397</v>
+        <v>7960</v>
       </c>
       <c r="H60">
-        <v>7257</v>
+        <v>7810</v>
       </c>
       <c r="I60">
-        <v>7123</v>
+        <v>7660</v>
       </c>
       <c r="J60">
-        <v>6990</v>
+        <v>7510</v>
       </c>
       <c r="K60">
-        <v>6856</v>
+        <v>7380</v>
       </c>
       <c r="L60">
-        <v>6759</v>
+        <v>7270</v>
       </c>
       <c r="M60">
-        <v>6665</v>
+        <v>7170</v>
       </c>
       <c r="N60">
-        <v>6570</v>
+        <v>7060</v>
       </c>
       <c r="O60">
-        <v>6500</v>
+        <v>6980</v>
       </c>
       <c r="P60">
-        <v>6460</v>
+        <v>6930</v>
       </c>
       <c r="Q60">
-        <v>6420</v>
+        <v>6890</v>
       </c>
       <c r="R60">
-        <v>6420</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
-        <v>2350</v>
+        <v>2900</v>
       </c>
       <c r="D61">
         <v>5</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9600</v>
+        <v>10720</v>
       </c>
       <c r="G61">
-        <v>9370</v>
+        <v>10460</v>
       </c>
       <c r="H61">
-        <v>9140</v>
+        <v>10210</v>
       </c>
       <c r="I61">
-        <v>8910</v>
+        <v>9960</v>
       </c>
       <c r="J61">
-        <v>8700</v>
+        <v>9710</v>
       </c>
       <c r="K61">
-        <v>8480</v>
+        <v>9480</v>
       </c>
       <c r="L61">
-        <v>8360</v>
+        <v>9340</v>
       </c>
       <c r="M61">
-        <v>8240</v>
+        <v>9210</v>
       </c>
       <c r="N61">
-        <v>8120</v>
+        <v>9070</v>
       </c>
       <c r="O61">
-        <v>7990</v>
+        <v>8930</v>
       </c>
       <c r="P61">
-        <v>7880</v>
+        <v>8790</v>
       </c>
       <c r="Q61">
-        <v>7760</v>
+        <v>8670</v>
       </c>
       <c r="R61">
-        <v>7760</v>
+        <v>8670</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>48</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
-        <v>1550</v>
+        <v>2050</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>7150</v>
+        <v>7730</v>
       </c>
       <c r="G62">
-        <v>6970</v>
+        <v>7530</v>
       </c>
       <c r="H62">
-        <v>6800</v>
+        <v>7350</v>
       </c>
       <c r="I62">
+        <v>7170</v>
+      </c>
+      <c r="J62">
+        <v>7000</v>
+      </c>
+      <c r="K62">
+        <v>6830</v>
+      </c>
+      <c r="L62">
+        <v>6730</v>
+      </c>
+      <c r="M62">
         <v>6630</v>
       </c>
-      <c r="J62">
-[...10 lines deleted...]
-      </c>
       <c r="N62">
-        <v>6040</v>
+        <v>6530</v>
       </c>
       <c r="O62">
-        <v>5950</v>
+        <v>6430</v>
       </c>
       <c r="P62">
-        <v>5870</v>
+        <v>6340</v>
       </c>
       <c r="Q62">
-        <v>5780</v>
+        <v>6250</v>
       </c>
       <c r="R62">
-        <v>5780</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
-        <v>3400</v>
+        <v>3900</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>15310</v>
+        <v>15890</v>
       </c>
       <c r="G63">
-        <v>14950</v>
+        <v>15510</v>
       </c>
       <c r="H63">
-        <v>14580</v>
+        <v>15130</v>
       </c>
       <c r="I63">
-        <v>14230</v>
+        <v>14770</v>
       </c>
       <c r="J63">
-        <v>13900</v>
+        <v>14420</v>
       </c>
       <c r="K63">
-        <v>13560</v>
+        <v>14080</v>
       </c>
       <c r="L63">
-        <v>13360</v>
+        <v>13870</v>
       </c>
       <c r="M63">
-        <v>13170</v>
+        <v>13670</v>
       </c>
       <c r="N63">
-        <v>12980</v>
+        <v>13470</v>
       </c>
       <c r="O63">
-        <v>12790</v>
+        <v>13270</v>
       </c>
       <c r="P63">
-        <v>12610</v>
+        <v>13080</v>
       </c>
       <c r="Q63">
-        <v>12430</v>
+        <v>12900</v>
       </c>
       <c r="R63">
-        <v>12430</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>50</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>5960</v>
+        <v>6540</v>
       </c>
       <c r="G64">
-        <v>5820</v>
+        <v>6380</v>
       </c>
       <c r="H64">
-        <v>5680</v>
+        <v>6230</v>
       </c>
       <c r="I64">
+        <v>6070</v>
+      </c>
+      <c r="J64">
+        <v>5920</v>
+      </c>
+      <c r="K64">
+        <v>5780</v>
+      </c>
+      <c r="L64">
+        <v>5700</v>
+      </c>
+      <c r="M64">
+        <v>5620</v>
+      </c>
+      <c r="N64">
         <v>5530</v>
       </c>
-      <c r="J64">
-[...13 lines deleted...]
-      </c>
       <c r="O64">
-        <v>4970</v>
+        <v>5450</v>
       </c>
       <c r="P64">
-        <v>4900</v>
+        <v>5370</v>
       </c>
       <c r="Q64">
-        <v>4820</v>
+        <v>5290</v>
       </c>
       <c r="R64">
-        <v>4820</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>51</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
-        <v>4800</v>
+        <v>5300</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>18830</v>
+        <v>19410</v>
       </c>
       <c r="G65">
-        <v>18600</v>
+        <v>19160</v>
       </c>
       <c r="H65">
-        <v>18330</v>
+        <v>18880</v>
       </c>
       <c r="I65">
-        <v>18070</v>
+        <v>18610</v>
       </c>
       <c r="J65">
-        <v>17790</v>
+        <v>18310</v>
       </c>
       <c r="K65">
-        <v>17330</v>
+        <v>17850</v>
       </c>
       <c r="L65">
-        <v>17130</v>
+        <v>17640</v>
       </c>
       <c r="M65">
-        <v>16930</v>
+        <v>17430</v>
       </c>
       <c r="N65">
-        <v>16730</v>
+        <v>17220</v>
       </c>
       <c r="O65">
-        <v>16530</v>
+        <v>17010</v>
       </c>
       <c r="P65">
-        <v>16350</v>
+        <v>16820</v>
       </c>
       <c r="Q65">
-        <v>16120</v>
+        <v>16590</v>
       </c>
       <c r="R65">
-        <v>16120</v>
+        <v>16590</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D66">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>11080</v>
+        <v>11660</v>
       </c>
       <c r="G66">
-        <v>10620</v>
+        <v>11180</v>
       </c>
       <c r="H66">
-        <v>10250</v>
+        <v>10800</v>
       </c>
       <c r="I66">
-        <v>9890</v>
+        <v>10430</v>
       </c>
       <c r="J66">
-        <v>9640</v>
+        <v>10160</v>
       </c>
       <c r="K66">
-        <v>9280</v>
+        <v>9800</v>
       </c>
       <c r="L66">
-        <v>9090</v>
+        <v>9600</v>
       </c>
       <c r="M66">
-        <v>8900</v>
+        <v>9400</v>
       </c>
       <c r="N66">
-        <v>8770</v>
+        <v>9260</v>
       </c>
       <c r="O66">
-        <v>8630</v>
+        <v>9110</v>
       </c>
       <c r="P66">
-        <v>8500</v>
+        <v>8970</v>
       </c>
       <c r="Q66">
-        <v>8370</v>
+        <v>8840</v>
       </c>
       <c r="R66">
-        <v>8370</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:19" customHeight="1" ht="20">
       <c r="A70" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
@@ -4106,152 +4106,152 @@
       </c>
       <c r="N71" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P71" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q71" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R71" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>28</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
-        <v>700</v>
+        <v>1500</v>
       </c>
       <c r="D72">
         <v>1</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="5">
-        <v>11.8</v>
+        <v>14.9</v>
       </c>
       <c r="G72">
-        <v>11.5</v>
+        <v>14.5</v>
       </c>
       <c r="H72">
-        <v>11.2</v>
+        <v>14.1</v>
       </c>
       <c r="I72">
-        <v>10.9</v>
+        <v>13.8</v>
       </c>
       <c r="J72">
-        <v>10.6</v>
+        <v>13.5</v>
       </c>
       <c r="K72">
-        <v>10.3</v>
+        <v>13.2</v>
       </c>
       <c r="L72">
-        <v>10.1</v>
+        <v>13</v>
       </c>
       <c r="M72">
-        <v>10</v>
+        <v>12.8</v>
       </c>
       <c r="N72">
-        <v>9.9</v>
+        <v>12.6</v>
       </c>
       <c r="O72">
-        <v>9.8</v>
+        <v>12.4</v>
       </c>
       <c r="P72">
-        <v>9.7</v>
+        <v>12.2</v>
       </c>
       <c r="Q72">
-        <v>9.6</v>
+        <v>12</v>
       </c>
       <c r="R72">
-        <v>9.6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>71</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73">
-        <v>1350</v>
+        <v>2150</v>
       </c>
       <c r="D73">
         <v>3</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="5">
-        <v>30.5</v>
+        <v>33.6</v>
       </c>
       <c r="G73">
-        <v>30.0</v>
+        <v>33.0</v>
       </c>
       <c r="H73">
-        <v>29.4</v>
+        <v>32.3</v>
       </c>
       <c r="I73">
-        <v>28.9</v>
+        <v>31.8</v>
       </c>
       <c r="J73">
-        <v>28.4</v>
+        <v>31.3</v>
       </c>
       <c r="K73">
-        <v>27.7</v>
+        <v>30.6</v>
       </c>
       <c r="L73">
-        <v>27.1</v>
+        <v>30</v>
       </c>
       <c r="M73">
-        <v>27</v>
+        <v>29.8</v>
       </c>
       <c r="N73">
-        <v>26.9</v>
+        <v>29.6</v>
       </c>
       <c r="O73">
-        <v>26.6</v>
+        <v>29.2</v>
       </c>
       <c r="P73">
-        <v>26.3</v>
+        <v>28.8</v>
       </c>
       <c r="Q73">
-        <v>26.2</v>
+        <v>28.6</v>
       </c>
       <c r="R73">
-        <v>26.2</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74">
         <v>1000</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="5">
         <v>23.5</v>
       </c>
       <c r="G74">
         <v>22.9</v>
       </c>
       <c r="H74">
@@ -4330,96 +4330,96 @@
       </c>
       <c r="N75">
         <v>35.3</v>
       </c>
       <c r="O75">
         <v>35.0</v>
       </c>
       <c r="P75">
         <v>34.7</v>
       </c>
       <c r="Q75">
         <v>34.4</v>
       </c>
       <c r="R75">
         <v>34.4</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>37</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
-        <v>1500</v>
+        <v>2300</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
-        <v>25.0</v>
+        <v>28.1</v>
       </c>
       <c r="G76">
-        <v>24.4</v>
+        <v>27.4</v>
       </c>
       <c r="H76">
-        <v>23.8</v>
+        <v>26.7</v>
       </c>
       <c r="I76">
-        <v>23.2</v>
+        <v>26.1</v>
       </c>
       <c r="J76">
-        <v>22.6</v>
+        <v>25.5</v>
       </c>
       <c r="K76">
-        <v>22.0</v>
+        <v>24.9</v>
       </c>
       <c r="L76">
-        <v>21.6</v>
+        <v>24.5</v>
       </c>
       <c r="M76">
-        <v>21.3</v>
+        <v>24.1</v>
       </c>
       <c r="N76">
-        <v>21.0</v>
+        <v>23.7</v>
       </c>
       <c r="O76">
-        <v>20.7</v>
+        <v>23.3</v>
       </c>
       <c r="P76">
-        <v>20.4</v>
+        <v>22.9</v>
       </c>
       <c r="Q76">
-        <v>20.1</v>
+        <v>22.5</v>
       </c>
       <c r="R76">
-        <v>20.1</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>39</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
         <v>1700</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
         <v>47.4</v>
       </c>
       <c r="G77">
         <v>46.2</v>
       </c>
       <c r="H77">
@@ -4610,208 +4610,208 @@
       </c>
       <c r="N80">
         <v>34.9</v>
       </c>
       <c r="O80">
         <v>34.40000000000001</v>
       </c>
       <c r="P80">
         <v>33.9</v>
       </c>
       <c r="Q80">
         <v>33.4</v>
       </c>
       <c r="R80">
         <v>33.4</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>45</v>
       </c>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81">
-        <v>2800</v>
+        <v>3600</v>
       </c>
       <c r="D81">
         <v>3</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
-        <v>45.40000000000001</v>
+        <v>48.5</v>
       </c>
       <c r="G81">
-        <v>44.3</v>
+        <v>47.3</v>
       </c>
       <c r="H81">
-        <v>43.2</v>
+        <v>46.1</v>
       </c>
       <c r="I81">
-        <v>42.1</v>
+        <v>45.0</v>
       </c>
       <c r="J81">
-        <v>41.0</v>
+        <v>43.9</v>
       </c>
       <c r="K81">
-        <v>40.0</v>
+        <v>42.9</v>
       </c>
       <c r="L81">
-        <v>39.3</v>
+        <v>42.2</v>
       </c>
       <c r="M81">
-        <v>38.7</v>
+        <v>41.5</v>
       </c>
       <c r="N81">
-        <v>38.1</v>
+        <v>40.8</v>
       </c>
       <c r="O81">
-        <v>37.5</v>
+        <v>40.1</v>
       </c>
       <c r="P81">
-        <v>37.0</v>
+        <v>39.5</v>
       </c>
       <c r="Q81">
-        <v>36.5</v>
+        <v>38.9</v>
       </c>
       <c r="R81">
-        <v>36.5</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>46</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82">
-        <v>1900</v>
+        <v>2700</v>
       </c>
       <c r="D82">
         <v>2</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>30.2</v>
+        <v>33.3</v>
       </c>
       <c r="G82">
-        <v>29.6</v>
+        <v>32.6</v>
       </c>
       <c r="H82">
-        <v>29.099999999999998</v>
+        <v>32.0</v>
       </c>
       <c r="I82">
+        <v>31.4</v>
+      </c>
+      <c r="J82">
+        <v>30.9</v>
+      </c>
+      <c r="K82">
+        <v>30.3</v>
+      </c>
+      <c r="L82">
+        <v>29.9</v>
+      </c>
+      <c r="M82">
+        <v>29.4</v>
+      </c>
+      <c r="N82">
+        <v>29.0</v>
+      </c>
+      <c r="O82">
+        <v>28.7</v>
+      </c>
+      <c r="P82">
         <v>28.5</v>
       </c>
-      <c r="J82">
-[...19 lines deleted...]
-      </c>
       <c r="Q82">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
       <c r="R82">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>48</v>
       </c>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83">
-        <v>1600</v>
+        <v>2400</v>
       </c>
       <c r="D83">
         <v>2</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>32.1</v>
+        <v>35.2</v>
       </c>
       <c r="G83">
-        <v>31.3</v>
+        <v>34.3</v>
       </c>
       <c r="H83">
-        <v>30.5</v>
+        <v>33.4</v>
       </c>
       <c r="I83">
-        <v>29.7</v>
+        <v>32.6</v>
       </c>
       <c r="J83">
-        <v>28.9</v>
+        <v>31.8</v>
       </c>
       <c r="K83">
-        <v>28.2</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="L83">
-        <v>27.7</v>
+        <v>30.6</v>
       </c>
       <c r="M83">
-        <v>27.3</v>
+        <v>30.1</v>
       </c>
       <c r="N83">
-        <v>26.9</v>
+        <v>29.6</v>
       </c>
       <c r="O83">
-        <v>26.5</v>
+        <v>29.1</v>
       </c>
       <c r="P83">
-        <v>26.2</v>
+        <v>28.7</v>
       </c>
       <c r="Q83">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
       <c r="R83">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>74</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
         <v>1760</v>
       </c>
       <c r="D84">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
         <v>37.3</v>
       </c>
       <c r="G84">
         <v>36.4</v>
       </c>
       <c r="H84">
@@ -4834,96 +4834,96 @@
       </c>
       <c r="N84">
         <v>31.6</v>
       </c>
       <c r="O84">
         <v>31.1</v>
       </c>
       <c r="P84">
         <v>30.3</v>
       </c>
       <c r="Q84">
         <v>30</v>
       </c>
       <c r="R84">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>50</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
-        <v>1400</v>
+        <v>2200</v>
       </c>
       <c r="D85">
         <v>2</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>21.1</v>
+        <v>24.2</v>
       </c>
       <c r="G85">
+        <v>23.6</v>
+      </c>
+      <c r="H85">
+        <v>23.0</v>
+      </c>
+      <c r="I85">
+        <v>22.5</v>
+      </c>
+      <c r="J85">
+        <v>22.0</v>
+      </c>
+      <c r="K85">
+        <v>21.5</v>
+      </c>
+      <c r="L85">
+        <v>21.2</v>
+      </c>
+      <c r="M85">
+        <v>20.9</v>
+      </c>
+      <c r="N85">
         <v>20.6</v>
       </c>
-      <c r="H85">
-[...19 lines deleted...]
-      </c>
       <c r="O85">
-        <v>17.7</v>
+        <v>20.3</v>
       </c>
       <c r="P85">
-        <v>17.5</v>
+        <v>20.0</v>
       </c>
       <c r="Q85">
-        <v>17.3</v>
+        <v>19.7</v>
       </c>
       <c r="R85">
-        <v>17.3</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>52</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
         <v>1600</v>
       </c>
       <c r="D86">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
         <v>36.1</v>
       </c>
       <c r="G86">
         <v>35.2</v>
       </c>
       <c r="H86">
@@ -5034,152 +5034,152 @@
       </c>
       <c r="N91" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O91" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P91" s="4" t="s">
         <v>66</v>
       </c>
       <c r="Q91" s="4" t="s">
         <v>67</v>
       </c>
       <c r="R91" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>28</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
-        <v>700</v>
+        <v>1500</v>
       </c>
       <c r="D92">
         <v>1</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="6">
-        <v>2960</v>
+        <v>3700</v>
       </c>
       <c r="G92">
-        <v>2890</v>
+        <v>3610</v>
       </c>
       <c r="H92">
-        <v>2820</v>
+        <v>3520</v>
       </c>
       <c r="I92">
-        <v>2750</v>
+        <v>3440</v>
       </c>
       <c r="J92">
-        <v>2680</v>
+        <v>3350</v>
       </c>
       <c r="K92">
-        <v>2620</v>
+        <v>3270</v>
       </c>
       <c r="L92">
-        <v>2580</v>
+        <v>3220</v>
       </c>
       <c r="M92">
-        <v>2540</v>
+        <v>3170</v>
       </c>
       <c r="N92">
-        <v>2500</v>
+        <v>3130</v>
       </c>
       <c r="O92">
-        <v>2460</v>
+        <v>3080</v>
       </c>
       <c r="P92">
-        <v>2430</v>
+        <v>3040</v>
       </c>
       <c r="Q92">
-        <v>2390</v>
+        <v>2990</v>
       </c>
       <c r="R92">
-        <v>2390</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>71</v>
       </c>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93">
-        <v>1350</v>
+        <v>2150</v>
       </c>
       <c r="D93">
         <v>3</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="6">
+        <v>8320</v>
+      </c>
+      <c r="G93">
+        <v>8210</v>
+      </c>
+      <c r="H93">
+        <v>8100</v>
+      </c>
+      <c r="I93">
+        <v>7980</v>
+      </c>
+      <c r="J93">
+        <v>7840</v>
+      </c>
+      <c r="K93">
+        <v>7660</v>
+      </c>
+      <c r="L93">
         <v>7580</v>
       </c>
-      <c r="G93">
+      <c r="M93">
         <v>7490</v>
       </c>
-      <c r="H93">
-[...16 lines deleted...]
-      </c>
       <c r="N93">
-        <v>6800</v>
+        <v>7430</v>
       </c>
       <c r="O93">
-        <v>6680</v>
+        <v>7300</v>
       </c>
       <c r="P93">
-        <v>6630</v>
+        <v>7240</v>
       </c>
       <c r="Q93">
-        <v>6540</v>
+        <v>7140</v>
       </c>
       <c r="R93">
-        <v>6540</v>
+        <v>7140</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94">
         <v>1000</v>
       </c>
       <c r="D94">
         <v>5</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="6">
         <v>5890</v>
       </c>
       <c r="G94">
         <v>5750</v>
       </c>
       <c r="H94">
@@ -5258,96 +5258,96 @@
       </c>
       <c r="N95">
         <v>8740</v>
       </c>
       <c r="O95">
         <v>8610</v>
       </c>
       <c r="P95">
         <v>8480</v>
       </c>
       <c r="Q95">
         <v>8360</v>
       </c>
       <c r="R95">
         <v>8360</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>37</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96">
-        <v>1500</v>
+        <v>2300</v>
       </c>
       <c r="D96">
         <v>4</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="6">
-        <v>6510</v>
+        <v>7250</v>
       </c>
       <c r="G96">
-        <v>6150</v>
+        <v>6870</v>
       </c>
       <c r="H96">
-        <v>6000</v>
+        <v>6700</v>
       </c>
       <c r="I96">
-        <v>5850</v>
+        <v>6540</v>
       </c>
       <c r="J96">
-        <v>5710</v>
+        <v>6380</v>
       </c>
       <c r="K96">
-        <v>5570</v>
+        <v>6220</v>
       </c>
       <c r="L96">
-        <v>5490</v>
+        <v>6130</v>
       </c>
       <c r="M96">
-        <v>5410</v>
+        <v>6040</v>
       </c>
       <c r="N96">
-        <v>5320</v>
+        <v>5950</v>
       </c>
       <c r="O96">
-        <v>5240</v>
+        <v>5860</v>
       </c>
       <c r="P96">
-        <v>5170</v>
+        <v>5780</v>
       </c>
       <c r="Q96">
-        <v>5090</v>
+        <v>5690</v>
       </c>
       <c r="R96">
-        <v>5090</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>39</v>
       </c>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97">
         <v>1700</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="6">
         <v>11850</v>
       </c>
       <c r="G97">
         <v>11570</v>
       </c>
       <c r="H97">
@@ -5538,208 +5538,208 @@
       </c>
       <c r="N100">
         <v>8740</v>
       </c>
       <c r="O100">
         <v>8620</v>
       </c>
       <c r="P100">
         <v>8480</v>
       </c>
       <c r="Q100">
         <v>8360</v>
       </c>
       <c r="R100">
         <v>8360</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>45</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
-        <v>2800</v>
+        <v>3600</v>
       </c>
       <c r="D101">
         <v>3</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
-        <v>11280</v>
+        <v>12020</v>
       </c>
       <c r="G101">
-        <v>11010</v>
+        <v>11730</v>
       </c>
       <c r="H101">
-        <v>10740</v>
+        <v>11440</v>
       </c>
       <c r="I101">
-        <v>10470</v>
+        <v>11160</v>
       </c>
       <c r="J101">
-        <v>10220</v>
+        <v>10890</v>
       </c>
       <c r="K101">
-        <v>9980</v>
+        <v>10630</v>
       </c>
       <c r="L101">
-        <v>9820</v>
+        <v>10460</v>
       </c>
       <c r="M101">
-        <v>9680</v>
+        <v>10310</v>
       </c>
       <c r="N101">
-        <v>9530</v>
+        <v>10160</v>
       </c>
       <c r="O101">
-        <v>9390</v>
+        <v>10010</v>
       </c>
       <c r="P101">
-        <v>9260</v>
+        <v>9870</v>
       </c>
       <c r="Q101">
-        <v>9120</v>
+        <v>9720</v>
       </c>
       <c r="R101">
-        <v>9120</v>
+        <v>9720</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>46</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
-        <v>1900</v>
+        <v>2700</v>
       </c>
       <c r="D102">
         <v>2</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
-        <v>7191</v>
+        <v>7931</v>
       </c>
       <c r="G102">
-        <v>7067</v>
+        <v>7787</v>
       </c>
       <c r="H102">
-        <v>6937</v>
+        <v>7637</v>
       </c>
       <c r="I102">
-        <v>6813</v>
+        <v>7503</v>
       </c>
       <c r="J102">
-        <v>6680</v>
+        <v>7350</v>
       </c>
       <c r="K102">
-        <v>6566</v>
+        <v>7216</v>
       </c>
       <c r="L102">
-        <v>6469</v>
+        <v>7109</v>
       </c>
       <c r="M102">
-        <v>6375</v>
+        <v>7005</v>
       </c>
       <c r="N102">
-        <v>6280</v>
+        <v>6910</v>
       </c>
       <c r="O102">
-        <v>6210</v>
+        <v>6830</v>
       </c>
       <c r="P102">
-        <v>6180</v>
+        <v>6790</v>
       </c>
       <c r="Q102">
-        <v>6140</v>
+        <v>6740</v>
       </c>
       <c r="R102">
-        <v>6140</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>48</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
-        <v>1600</v>
+        <v>2400</v>
       </c>
       <c r="D103">
         <v>2</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="6">
-        <v>7990</v>
+        <v>8730</v>
       </c>
       <c r="G103">
-        <v>7800</v>
+        <v>8520</v>
       </c>
       <c r="H103">
-        <v>7610</v>
+        <v>8310</v>
       </c>
       <c r="I103">
-        <v>7420</v>
+        <v>8110</v>
       </c>
       <c r="J103">
-        <v>7240</v>
+        <v>7910</v>
       </c>
       <c r="K103">
-        <v>7070</v>
+        <v>7720</v>
       </c>
       <c r="L103">
-        <v>6960</v>
+        <v>7600</v>
       </c>
       <c r="M103">
-        <v>6860</v>
+        <v>7490</v>
       </c>
       <c r="N103">
-        <v>6750</v>
+        <v>7380</v>
       </c>
       <c r="O103">
-        <v>6650</v>
+        <v>7270</v>
       </c>
       <c r="P103">
-        <v>6560</v>
+        <v>7170</v>
       </c>
       <c r="Q103">
-        <v>6460</v>
+        <v>7060</v>
       </c>
       <c r="R103">
-        <v>6460</v>
+        <v>7060</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>74</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104">
         <v>1760</v>
       </c>
       <c r="D104">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
         <v>9430</v>
       </c>
       <c r="G104">
         <v>9200</v>
       </c>
       <c r="H104">
@@ -5762,96 +5762,96 @@
       </c>
       <c r="N104">
         <v>7970</v>
       </c>
       <c r="O104">
         <v>7850</v>
       </c>
       <c r="P104">
         <v>7730</v>
       </c>
       <c r="Q104">
         <v>7520</v>
       </c>
       <c r="R104">
         <v>7520</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>50</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
-        <v>1400</v>
+        <v>2200</v>
       </c>
       <c r="D105">
         <v>2</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>5350</v>
+        <v>6090</v>
       </c>
       <c r="G105">
-        <v>5230</v>
+        <v>5950</v>
       </c>
       <c r="H105">
-        <v>5100</v>
+        <v>5800</v>
       </c>
       <c r="I105">
-        <v>4970</v>
+        <v>5660</v>
       </c>
       <c r="J105">
-        <v>4850</v>
+        <v>5520</v>
       </c>
       <c r="K105">
-        <v>4740</v>
+        <v>5390</v>
       </c>
       <c r="L105">
-        <v>4660</v>
+        <v>5300</v>
       </c>
       <c r="M105">
-        <v>4590</v>
+        <v>5220</v>
       </c>
       <c r="N105">
-        <v>4520</v>
+        <v>5150</v>
       </c>
       <c r="O105">
-        <v>4450</v>
+        <v>5070</v>
       </c>
       <c r="P105">
-        <v>4390</v>
+        <v>5000</v>
       </c>
       <c r="Q105">
-        <v>4330</v>
+        <v>4930</v>
       </c>
       <c r="R105">
-        <v>4330</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>52</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106">
         <v>1600</v>
       </c>
       <c r="D106">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
         <v>8980</v>
       </c>
       <c r="G106">
         <v>8770</v>
       </c>
       <c r="H106">