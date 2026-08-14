--- v3 (2026-05-10)
+++ v4 (2026-08-14)
@@ -906,96 +906,96 @@
       </c>
       <c r="N7">
         <v>50.5</v>
       </c>
       <c r="O7">
         <v>50.0</v>
       </c>
       <c r="P7">
         <v>49.0</v>
       </c>
       <c r="Q7">
         <v>48.6</v>
       </c>
       <c r="R7">
         <v>48.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>2750</v>
+        <v>2850</v>
       </c>
       <c r="D8">
         <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>50.5</v>
+        <v>52.90000000000001</v>
       </c>
       <c r="G8">
-        <v>49.3</v>
+        <v>51.6</v>
       </c>
       <c r="H8">
-        <v>48.099999999999994</v>
+        <v>50.4</v>
       </c>
       <c r="I8">
-        <v>46.90000000000001</v>
+        <v>49.2</v>
       </c>
       <c r="J8">
-        <v>45.8</v>
+        <v>48.1</v>
       </c>
       <c r="K8">
-        <v>44.7</v>
+        <v>47.0</v>
       </c>
       <c r="L8">
-        <v>44.0</v>
+        <v>46.3</v>
       </c>
       <c r="M8">
-        <v>43.3</v>
+        <v>45.6</v>
       </c>
       <c r="N8">
-        <v>42.59999999999999</v>
+        <v>44.9</v>
       </c>
       <c r="O8">
-        <v>41.9</v>
+        <v>44.2</v>
       </c>
       <c r="P8">
-        <v>41.2</v>
+        <v>43.5</v>
       </c>
       <c r="Q8">
-        <v>40.6</v>
+        <v>42.8</v>
       </c>
       <c r="R8">
-        <v>40.6</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
         <v>1500</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>15.5</v>
       </c>
       <c r="G9">
         <v>15.1</v>
       </c>
       <c r="H9">
@@ -1242,96 +1242,96 @@
       </c>
       <c r="N13">
         <v>75</v>
       </c>
       <c r="O13">
         <v>75</v>
       </c>
       <c r="P13">
         <v>75</v>
       </c>
       <c r="Q13">
         <v>75</v>
       </c>
       <c r="R13">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14">
-        <v>1000</v>
+        <v>2100</v>
       </c>
       <c r="D14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>20.7</v>
+        <v>29.8</v>
       </c>
       <c r="G14">
-        <v>20.2</v>
+        <v>29.1</v>
       </c>
       <c r="H14">
-        <v>19.7</v>
+        <v>28.4</v>
       </c>
       <c r="I14">
-        <v>19.2</v>
+        <v>27.7</v>
       </c>
       <c r="J14">
-        <v>18.7</v>
+        <v>27.1</v>
       </c>
       <c r="K14">
-        <v>18.2</v>
+        <v>26.5</v>
       </c>
       <c r="L14">
-        <v>17.9</v>
+        <v>26.1</v>
       </c>
       <c r="M14">
-        <v>17.6</v>
+        <v>25.7</v>
       </c>
       <c r="N14">
-        <v>17.3</v>
+        <v>25.3</v>
       </c>
       <c r="O14">
-        <v>17</v>
+        <v>24.9</v>
       </c>
       <c r="P14">
-        <v>16.7</v>
+        <v>24.5</v>
       </c>
       <c r="Q14">
-        <v>16.5</v>
+        <v>24.1</v>
       </c>
       <c r="R14">
-        <v>16.5</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>3700</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>53.0</v>
       </c>
       <c r="G15">
         <v>51.7</v>
       </c>
       <c r="H15">
@@ -1587,367 +1587,367 @@
       </c>
       <c r="Q19">
         <v>27.6</v>
       </c>
       <c r="R19">
         <v>27.6</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>2770</v>
       </c>
       <c r="D20">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>55.3</v>
+        <v>57.40000000000001</v>
       </c>
       <c r="G20">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="H20">
-        <v>52.7</v>
+        <v>54.59999999999999</v>
       </c>
       <c r="I20">
-        <v>51.40000000000001</v>
+        <v>53.3</v>
       </c>
       <c r="J20">
-        <v>50.2</v>
+        <v>52.1</v>
       </c>
       <c r="K20">
-        <v>49.0</v>
+        <v>50.9</v>
       </c>
       <c r="L20">
-        <v>48.3</v>
+        <v>50.1</v>
       </c>
       <c r="M20">
-        <v>47.6</v>
+        <v>49.3</v>
       </c>
       <c r="N20">
-        <v>46.9</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="O20">
-        <v>46.2</v>
+        <v>47.9</v>
       </c>
       <c r="P20">
-        <v>45.5</v>
+        <v>47.2</v>
       </c>
       <c r="Q20">
-        <v>44.8</v>
+        <v>46.5</v>
       </c>
       <c r="R20">
-        <v>44.8</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
         <v>2550</v>
       </c>
       <c r="D21">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
-        <v>49.5</v>
+        <v>51.0</v>
       </c>
       <c r="G21">
-        <v>48.3</v>
+        <v>49.8</v>
       </c>
       <c r="H21">
-        <v>47.099999999999994</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="I21">
-        <v>45.90000000000001</v>
+        <v>47.40000000000001</v>
       </c>
       <c r="J21">
-        <v>44.90000000000001</v>
+        <v>46.3</v>
       </c>
       <c r="K21">
-        <v>43.9</v>
+        <v>45.2</v>
       </c>
       <c r="L21">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="M21">
-        <v>42.5</v>
+        <v>43.8</v>
       </c>
       <c r="N21">
-        <v>41.9</v>
+        <v>43.099999999999994</v>
       </c>
       <c r="O21">
-        <v>41.3</v>
+        <v>42.4</v>
       </c>
       <c r="P21">
-        <v>40.7</v>
+        <v>41.7</v>
       </c>
       <c r="Q21">
-        <v>40.1</v>
+        <v>41.0</v>
       </c>
       <c r="R21">
-        <v>40.1</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
-        <v>1000</v>
+        <v>3090</v>
       </c>
       <c r="D22">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>24.1</v>
+        <v>48.6</v>
       </c>
       <c r="G22">
-        <v>23.5</v>
+        <v>47.40000000000001</v>
       </c>
       <c r="H22">
-        <v>22.9</v>
+        <v>46.3</v>
       </c>
       <c r="I22">
-        <v>22.3</v>
+        <v>45.2</v>
       </c>
       <c r="J22">
-        <v>21.8</v>
+        <v>44.2</v>
       </c>
       <c r="K22">
-        <v>21.3</v>
+        <v>43.2</v>
       </c>
       <c r="L22">
-        <v>21</v>
+        <v>42.6</v>
       </c>
       <c r="M22">
-        <v>20.7</v>
+        <v>42.0</v>
       </c>
       <c r="N22">
-        <v>20.4</v>
+        <v>41.4</v>
       </c>
       <c r="O22">
-        <v>20.1</v>
+        <v>40.8</v>
       </c>
       <c r="P22">
-        <v>19.8</v>
+        <v>40.2</v>
       </c>
       <c r="Q22">
-        <v>19.5</v>
+        <v>39.6</v>
       </c>
       <c r="R22">
-        <v>19.5</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
         <v>2700</v>
       </c>
       <c r="D23">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>49.1</v>
+        <v>50.8</v>
       </c>
       <c r="G23">
-        <v>47.90000000000001</v>
+        <v>49.6</v>
       </c>
       <c r="H23">
-        <v>46.7</v>
+        <v>48.4</v>
       </c>
       <c r="I23">
-        <v>45.6</v>
+        <v>47.2</v>
       </c>
       <c r="J23">
-        <v>44.6</v>
+        <v>46.1</v>
       </c>
       <c r="K23">
+        <v>45.0</v>
+      </c>
+      <c r="L23">
+        <v>44.3</v>
+      </c>
+      <c r="M23">
         <v>43.6</v>
       </c>
-      <c r="L23">
-[...4 lines deleted...]
-      </c>
       <c r="N23">
-        <v>41.7</v>
+        <v>42.9</v>
       </c>
       <c r="O23">
-        <v>41.099999999999994</v>
+        <v>42.2</v>
       </c>
       <c r="P23">
-        <v>40.5</v>
+        <v>41.5</v>
       </c>
       <c r="Q23">
-        <v>39.90000000000001</v>
+        <v>40.8</v>
       </c>
       <c r="R23">
-        <v>39.90000000000001</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1650</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>45.9</v>
+        <v>67.3</v>
       </c>
       <c r="G24">
-        <v>44.8</v>
+        <v>65.7</v>
       </c>
       <c r="H24">
-        <v>43.7</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="I24">
-        <v>42.59999999999999</v>
+        <v>62.5</v>
       </c>
       <c r="J24">
-        <v>41.5</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="K24">
-        <v>40.4</v>
+        <v>59.40000000000001</v>
       </c>
       <c r="L24">
-        <v>39.8</v>
+        <v>58.5</v>
       </c>
       <c r="M24">
-        <v>39.2</v>
+        <v>57.6</v>
       </c>
       <c r="N24">
-        <v>38.6</v>
+        <v>56.7</v>
       </c>
       <c r="O24">
-        <v>38</v>
+        <v>55.8</v>
       </c>
       <c r="P24">
-        <v>37.4</v>
+        <v>54.90000000000001</v>
       </c>
       <c r="Q24">
-        <v>36.9</v>
+        <v>54.1</v>
       </c>
       <c r="R24">
-        <v>36.9</v>
+        <v>54.1</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>3500</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>91.2</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="G25">
-        <v>89.099999999999994</v>
+        <v>94.30000000000001</v>
       </c>
       <c r="H25">
-        <v>87.0</v>
+        <v>92.0</v>
       </c>
       <c r="I25">
-        <v>84.90000000000001</v>
+        <v>89.7</v>
       </c>
       <c r="J25">
-        <v>82.90000000000001</v>
+        <v>87.5</v>
       </c>
       <c r="K25">
-        <v>80.90000000000001</v>
+        <v>85.5</v>
       </c>
       <c r="L25">
-        <v>79.7</v>
+        <v>84.30000000000001</v>
       </c>
       <c r="M25">
-        <v>78.5</v>
+        <v>83.10000000000001</v>
       </c>
       <c r="N25">
-        <v>77.3</v>
+        <v>81.89999999999999</v>
       </c>
       <c r="O25">
-        <v>76.099999999999994</v>
+        <v>80.69999999999999</v>
       </c>
       <c r="P25">
-        <v>74.90000000000001</v>
+        <v>79.5</v>
       </c>
       <c r="Q25">
-        <v>73.7</v>
+        <v>78.30000000000001</v>
       </c>
       <c r="R25">
-        <v>73.7</v>
+        <v>78.30000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26">
         <v>3250</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>44.4</v>
       </c>
       <c r="G26">
         <v>43.3</v>
       </c>
       <c r="H26">
@@ -2562,96 +2562,96 @@
       </c>
       <c r="N40">
         <v>12660</v>
       </c>
       <c r="O40">
         <v>12550</v>
       </c>
       <c r="P40">
         <v>12330</v>
       </c>
       <c r="Q40">
         <v>12230</v>
       </c>
       <c r="R40">
         <v>12230</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>26</v>
       </c>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41">
-        <v>2750</v>
+        <v>2850</v>
       </c>
       <c r="D41">
         <v>6</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>12560</v>
+        <v>13260</v>
       </c>
       <c r="G41">
-        <v>12260</v>
+        <v>12930</v>
       </c>
       <c r="H41">
-        <v>11960</v>
+        <v>12620</v>
       </c>
       <c r="I41">
-        <v>11670</v>
+        <v>12310</v>
       </c>
       <c r="J41">
-        <v>11380</v>
+        <v>12010</v>
       </c>
       <c r="K41">
-        <v>11110</v>
+        <v>11720</v>
       </c>
       <c r="L41">
-        <v>10940</v>
+        <v>11550</v>
       </c>
       <c r="M41">
-        <v>10780</v>
+        <v>11370</v>
       </c>
       <c r="N41">
-        <v>10620</v>
+        <v>11210</v>
       </c>
       <c r="O41">
-        <v>10460</v>
+        <v>11040</v>
       </c>
       <c r="P41">
-        <v>10300</v>
+        <v>10880</v>
       </c>
       <c r="Q41">
-        <v>10160</v>
+        <v>10730</v>
       </c>
       <c r="R41">
-        <v>10160</v>
+        <v>10730</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42">
         <v>1500</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
         <v>3880</v>
       </c>
       <c r="G42">
         <v>3780</v>
       </c>
       <c r="H42">
@@ -2898,96 +2898,96 @@
       </c>
       <c r="N46">
         <v>9500</v>
       </c>
       <c r="O46">
         <v>9500</v>
       </c>
       <c r="P46">
         <v>9500</v>
       </c>
       <c r="Q46">
         <v>9500</v>
       </c>
       <c r="R46">
         <v>9500</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
-        <v>1000</v>
+        <v>2100</v>
       </c>
       <c r="D47">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>5110</v>
+        <v>7460</v>
       </c>
       <c r="G47">
-        <v>4980</v>
+        <v>7280</v>
       </c>
       <c r="H47">
-        <v>4860</v>
+        <v>7100</v>
       </c>
       <c r="I47">
-        <v>4740</v>
+        <v>6930</v>
       </c>
       <c r="J47">
-        <v>4630</v>
+        <v>6760</v>
       </c>
       <c r="K47">
-        <v>4510</v>
+        <v>6600</v>
       </c>
       <c r="L47">
-        <v>4450</v>
+        <v>6500</v>
       </c>
       <c r="M47">
-        <v>4380</v>
+        <v>6400</v>
       </c>
       <c r="N47">
-        <v>4310</v>
+        <v>6310</v>
       </c>
       <c r="O47">
-        <v>4250</v>
+        <v>6210</v>
       </c>
       <c r="P47">
-        <v>4190</v>
+        <v>6120</v>
       </c>
       <c r="Q47">
-        <v>4130</v>
+        <v>6040</v>
       </c>
       <c r="R47">
-        <v>4130</v>
+        <v>6040</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>3700</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>14830</v>
       </c>
       <c r="G48">
         <v>14470</v>
       </c>
       <c r="H48">
@@ -3243,367 +3243,367 @@
       </c>
       <c r="Q52">
         <v>6890</v>
       </c>
       <c r="R52">
         <v>6890</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53">
         <v>2770</v>
       </c>
       <c r="D53">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>13880</v>
+        <v>14380</v>
       </c>
       <c r="G53">
-        <v>13540</v>
+        <v>14030</v>
       </c>
       <c r="H53">
-        <v>13210</v>
+        <v>13690</v>
       </c>
       <c r="I53">
-        <v>12890</v>
+        <v>13360</v>
       </c>
       <c r="J53">
-        <v>12570</v>
+        <v>13030</v>
       </c>
       <c r="K53">
-        <v>12270</v>
+        <v>12720</v>
       </c>
       <c r="L53">
-        <v>12090</v>
+        <v>12530</v>
       </c>
       <c r="M53">
-        <v>11910</v>
+        <v>12340</v>
       </c>
       <c r="N53">
-        <v>11730</v>
+        <v>12160</v>
       </c>
       <c r="O53">
-        <v>11550</v>
+        <v>11980</v>
       </c>
       <c r="P53">
-        <v>11390</v>
+        <v>11800</v>
       </c>
       <c r="Q53">
-        <v>11230</v>
+        <v>11640</v>
       </c>
       <c r="R53">
-        <v>11230</v>
+        <v>11640</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54">
         <v>2550</v>
       </c>
       <c r="D54">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
-        <v>12420</v>
+        <v>12670</v>
       </c>
       <c r="G54">
-        <v>12120</v>
+        <v>12370</v>
       </c>
       <c r="H54">
-        <v>11820</v>
+        <v>12060</v>
       </c>
       <c r="I54">
-        <v>11540</v>
+        <v>11770</v>
       </c>
       <c r="J54">
-        <v>11250</v>
+        <v>11480</v>
       </c>
       <c r="K54">
-        <v>10980</v>
+        <v>11210</v>
       </c>
       <c r="L54">
-        <v>10820</v>
+        <v>11040</v>
       </c>
       <c r="M54">
-        <v>10650</v>
+        <v>10870</v>
       </c>
       <c r="N54">
-        <v>10500</v>
+        <v>10720</v>
       </c>
       <c r="O54">
-        <v>10340</v>
+        <v>10550</v>
       </c>
       <c r="P54">
-        <v>10190</v>
+        <v>10400</v>
       </c>
       <c r="Q54">
-        <v>10050</v>
+        <v>10260</v>
       </c>
       <c r="R54">
-        <v>10050</v>
+        <v>10260</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55">
-        <v>1000</v>
+        <v>3090</v>
       </c>
       <c r="D55">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>6020</v>
+        <v>12260</v>
       </c>
       <c r="G55">
-        <v>5870</v>
+        <v>11960</v>
       </c>
       <c r="H55">
-        <v>5730</v>
+        <v>11670</v>
       </c>
       <c r="I55">
-        <v>5590</v>
+        <v>11390</v>
       </c>
       <c r="J55">
-        <v>5450</v>
+        <v>11110</v>
       </c>
       <c r="K55">
-        <v>5320</v>
+        <v>10840</v>
       </c>
       <c r="L55">
-        <v>5240</v>
+        <v>10680</v>
       </c>
       <c r="M55">
-        <v>5160</v>
+        <v>10520</v>
       </c>
       <c r="N55">
-        <v>5090</v>
+        <v>10370</v>
       </c>
       <c r="O55">
-        <v>5010</v>
+        <v>10210</v>
       </c>
       <c r="P55">
-        <v>4940</v>
+        <v>10060</v>
       </c>
       <c r="Q55">
-        <v>4870</v>
+        <v>9920</v>
       </c>
       <c r="R55">
-        <v>4870</v>
+        <v>9920</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>2700</v>
       </c>
       <c r="D56">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>12330</v>
+        <v>12830</v>
       </c>
       <c r="G56">
-        <v>12040</v>
+        <v>12520</v>
       </c>
       <c r="H56">
-        <v>11740</v>
+        <v>12210</v>
       </c>
       <c r="I56">
-        <v>11460</v>
+        <v>11920</v>
       </c>
       <c r="J56">
+        <v>11620</v>
+      </c>
+      <c r="K56">
+        <v>11350</v>
+      </c>
+      <c r="L56">
         <v>11180</v>
       </c>
-      <c r="K56">
-[...4 lines deleted...]
-      </c>
       <c r="M56">
-        <v>10580</v>
+        <v>11010</v>
       </c>
       <c r="N56">
-        <v>10430</v>
+        <v>10850</v>
       </c>
       <c r="O56">
-        <v>10270</v>
+        <v>10680</v>
       </c>
       <c r="P56">
-        <v>10120</v>
+        <v>10530</v>
       </c>
       <c r="Q56">
-        <v>9980</v>
+        <v>10380</v>
       </c>
       <c r="R56">
-        <v>9980</v>
+        <v>10380</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>1650</v>
       </c>
       <c r="D57">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>11433</v>
+        <v>16740</v>
       </c>
       <c r="G57">
-        <v>11149</v>
+        <v>16330</v>
       </c>
       <c r="H57">
-        <v>10879</v>
+        <v>15930</v>
       </c>
       <c r="I57">
-        <v>10612</v>
+        <v>15540</v>
       </c>
       <c r="J57">
-        <v>10359</v>
+        <v>15170</v>
       </c>
       <c r="K57">
-        <v>10099</v>
+        <v>14790</v>
       </c>
       <c r="L57">
-        <v>9956</v>
+        <v>14580</v>
       </c>
       <c r="M57">
-        <v>9805</v>
+        <v>14360</v>
       </c>
       <c r="N57">
-        <v>9655</v>
+        <v>14140</v>
       </c>
       <c r="O57">
-        <v>9516</v>
+        <v>13930</v>
       </c>
       <c r="P57">
-        <v>9378</v>
+        <v>13730</v>
       </c>
       <c r="Q57">
-        <v>9241</v>
+        <v>13530</v>
       </c>
       <c r="R57">
-        <v>9241</v>
+        <v>13530</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>3500</v>
       </c>
       <c r="D58">
         <v>7</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>22780</v>
+        <v>24260</v>
       </c>
       <c r="G58">
-        <v>22220</v>
+        <v>23660</v>
       </c>
       <c r="H58">
-        <v>21680</v>
+        <v>23080</v>
       </c>
       <c r="I58">
-        <v>21150</v>
+        <v>22530</v>
       </c>
       <c r="J58">
-        <v>20640</v>
+        <v>21980</v>
       </c>
       <c r="K58">
-        <v>20140</v>
+        <v>21440</v>
       </c>
       <c r="L58">
-        <v>19840</v>
+        <v>21120</v>
       </c>
       <c r="M58">
-        <v>19540</v>
+        <v>20800</v>
       </c>
       <c r="N58">
-        <v>19250</v>
+        <v>20510</v>
       </c>
       <c r="O58">
-        <v>18970</v>
+        <v>20190</v>
       </c>
       <c r="P58">
-        <v>18680</v>
+        <v>19900</v>
       </c>
       <c r="Q58">
-        <v>18420</v>
+        <v>19620</v>
       </c>
       <c r="R58">
-        <v>18420</v>
+        <v>19620</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>45</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
         <v>3250</v>
       </c>
       <c r="D59">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
         <v>11070</v>
       </c>
       <c r="G59">
         <v>10780</v>
       </c>
       <c r="H59">
@@ -4218,152 +4218,152 @@
       </c>
       <c r="N73">
         <v>29.6</v>
       </c>
       <c r="O73">
         <v>29.2</v>
       </c>
       <c r="P73">
         <v>28.8</v>
       </c>
       <c r="Q73">
         <v>28.6</v>
       </c>
       <c r="R73">
         <v>28.6</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="5">
-        <v>23.5</v>
+        <v>25.1</v>
       </c>
       <c r="G74">
-        <v>22.9</v>
+        <v>24.5</v>
       </c>
       <c r="H74">
-        <v>22.3</v>
+        <v>23.9</v>
       </c>
       <c r="I74">
+        <v>23.3</v>
+      </c>
+      <c r="J74">
+        <v>22.7</v>
+      </c>
+      <c r="K74">
+        <v>22.1</v>
+      </c>
+      <c r="L74">
         <v>21.8</v>
       </c>
-      <c r="J74">
-[...7 lines deleted...]
-      </c>
       <c r="M74">
-        <v>20.2</v>
+        <v>21.5</v>
       </c>
       <c r="N74">
-        <v>19.9</v>
+        <v>21.2</v>
       </c>
       <c r="O74">
-        <v>19.6</v>
+        <v>20.9</v>
       </c>
       <c r="P74">
-        <v>19.3</v>
+        <v>20.6</v>
       </c>
       <c r="Q74">
-        <v>19</v>
+        <v>20.3</v>
       </c>
       <c r="R74">
-        <v>19</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>72</v>
       </c>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="D75">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="5">
-        <v>44.1</v>
+        <v>45.7</v>
       </c>
       <c r="G75">
-        <v>42.7</v>
+        <v>44.3</v>
       </c>
       <c r="H75">
-        <v>41.90000000000001</v>
+        <v>43.5</v>
       </c>
       <c r="I75">
-        <v>41.0</v>
+        <v>42.5</v>
       </c>
       <c r="J75">
-        <v>40.3</v>
+        <v>41.7</v>
       </c>
       <c r="K75">
-        <v>38.6</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="L75">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="M75">
-        <v>36.4</v>
+        <v>37.7</v>
       </c>
       <c r="N75">
-        <v>35.3</v>
+        <v>36.6</v>
       </c>
       <c r="O75">
-        <v>35.0</v>
+        <v>36.3</v>
       </c>
       <c r="P75">
-        <v>34.7</v>
+        <v>36.0</v>
       </c>
       <c r="Q75">
-        <v>34.4</v>
+        <v>35.7</v>
       </c>
       <c r="R75">
-        <v>34.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>37</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
         <v>2300</v>
       </c>
       <c r="D76">
         <v>4</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="5">
         <v>28.1</v>
       </c>
       <c r="G76">
         <v>27.4</v>
       </c>
       <c r="H76">
@@ -4386,264 +4386,264 @@
       </c>
       <c r="N76">
         <v>23.7</v>
       </c>
       <c r="O76">
         <v>23.3</v>
       </c>
       <c r="P76">
         <v>22.9</v>
       </c>
       <c r="Q76">
         <v>22.5</v>
       </c>
       <c r="R76">
         <v>22.5</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>39</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D77">
         <v>9</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="5">
-        <v>47.4</v>
+        <v>49.0</v>
       </c>
       <c r="G77">
-        <v>46.2</v>
+        <v>47.8</v>
       </c>
       <c r="H77">
-        <v>45.0</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="I77">
-        <v>43.90000000000001</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="J77">
-        <v>42.90000000000001</v>
+        <v>44.3</v>
       </c>
       <c r="K77">
-        <v>41.90000000000001</v>
+        <v>43.2</v>
       </c>
       <c r="L77">
-        <v>41.3</v>
+        <v>42.6</v>
       </c>
       <c r="M77">
-        <v>40.7</v>
+        <v>42.0</v>
       </c>
       <c r="N77">
-        <v>40.099999999999994</v>
+        <v>41.4</v>
       </c>
       <c r="O77">
-        <v>39.5</v>
+        <v>40.8</v>
       </c>
       <c r="P77">
-        <v>38.90000000000001</v>
+        <v>40.2</v>
       </c>
       <c r="Q77">
-        <v>38.3</v>
+        <v>39.6</v>
       </c>
       <c r="R77">
-        <v>38.3</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>41</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78">
         <v>1000</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="5">
-        <v>27.5</v>
+        <v>31.3</v>
       </c>
       <c r="G78">
-        <v>26.8</v>
+        <v>30.5</v>
       </c>
       <c r="H78">
+        <v>29.8</v>
+      </c>
+      <c r="I78">
+        <v>29.1</v>
+      </c>
+      <c r="J78">
+        <v>28.4</v>
+      </c>
+      <c r="K78">
+        <v>27.7</v>
+      </c>
+      <c r="L78">
+        <v>27.3</v>
+      </c>
+      <c r="M78">
+        <v>26.9</v>
+      </c>
+      <c r="N78">
+        <v>26.5</v>
+      </c>
+      <c r="O78">
         <v>26.1</v>
       </c>
-      <c r="I78">
-[...19 lines deleted...]
-      </c>
       <c r="P78">
-        <v>22.6</v>
+        <v>25.7</v>
       </c>
       <c r="Q78">
-        <v>22.3</v>
+        <v>25.3</v>
       </c>
       <c r="R78">
-        <v>22.3</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>73</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79">
-        <v>1700</v>
+        <v>2280</v>
       </c>
       <c r="D79">
         <v>9</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="5">
-        <v>40.4</v>
+        <v>42.5</v>
       </c>
       <c r="G79">
-        <v>39.4</v>
+        <v>41.5</v>
       </c>
       <c r="H79">
-        <v>38.40000000000001</v>
+        <v>40.5</v>
       </c>
       <c r="I79">
+        <v>39.5</v>
+      </c>
+      <c r="J79">
+        <v>38.5</v>
+      </c>
+      <c r="K79">
         <v>37.5</v>
       </c>
-      <c r="J79">
-[...4 lines deleted...]
-      </c>
       <c r="L79">
-        <v>35.2</v>
+        <v>37.0</v>
       </c>
       <c r="M79">
-        <v>34.7</v>
+        <v>36.5</v>
       </c>
       <c r="N79">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="O79">
-        <v>33.7</v>
+        <v>35.5</v>
       </c>
       <c r="P79">
-        <v>33.2</v>
+        <v>35.0</v>
       </c>
       <c r="Q79">
-        <v>32.7</v>
+        <v>34.5</v>
       </c>
       <c r="R79">
-        <v>32.7</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>42</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D80">
         <v>7</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>41.1</v>
+        <v>42.7</v>
       </c>
       <c r="G80">
-        <v>40.099999999999994</v>
+        <v>41.7</v>
       </c>
       <c r="H80">
-        <v>39.1</v>
+        <v>40.7</v>
       </c>
       <c r="I80">
-        <v>38.2</v>
+        <v>39.7</v>
       </c>
       <c r="J80">
-        <v>37.3</v>
+        <v>38.7</v>
       </c>
       <c r="K80">
-        <v>36.4</v>
+        <v>37.7</v>
       </c>
       <c r="L80">
-        <v>35.9</v>
+        <v>37.2</v>
       </c>
       <c r="M80">
-        <v>35.4</v>
+        <v>36.7</v>
       </c>
       <c r="N80">
-        <v>34.9</v>
+        <v>36.2</v>
       </c>
       <c r="O80">
-        <v>34.40000000000001</v>
+        <v>35.7</v>
       </c>
       <c r="P80">
-        <v>33.9</v>
+        <v>35.2</v>
       </c>
       <c r="Q80">
-        <v>33.4</v>
+        <v>34.7</v>
       </c>
       <c r="R80">
-        <v>33.4</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>45</v>
       </c>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81">
         <v>3600</v>
       </c>
       <c r="D81">
         <v>3</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
         <v>48.5</v>
       </c>
       <c r="G81">
         <v>47.3</v>
       </c>
       <c r="H81">
@@ -4778,208 +4778,208 @@
       </c>
       <c r="N83">
         <v>29.6</v>
       </c>
       <c r="O83">
         <v>29.1</v>
       </c>
       <c r="P83">
         <v>28.7</v>
       </c>
       <c r="Q83">
         <v>28.3</v>
       </c>
       <c r="R83">
         <v>28.3</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>74</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
-        <v>1760</v>
+        <v>2260</v>
       </c>
       <c r="D84">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>37.3</v>
+        <v>38.90000000000001</v>
       </c>
       <c r="G84">
-        <v>36.4</v>
+        <v>38.0</v>
       </c>
       <c r="H84">
-        <v>35.5</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="I84">
-        <v>34.7</v>
+        <v>36.2</v>
       </c>
       <c r="J84">
+        <v>35.3</v>
+      </c>
+      <c r="K84">
+        <v>34.40000000000001</v>
+      </c>
+      <c r="L84">
         <v>33.9</v>
       </c>
-      <c r="K84">
-[...4 lines deleted...]
-      </c>
       <c r="M84">
-        <v>32.1</v>
+        <v>33.4</v>
       </c>
       <c r="N84">
+        <v>32.9</v>
+      </c>
+      <c r="O84">
+        <v>32.4</v>
+      </c>
+      <c r="P84">
         <v>31.6</v>
       </c>
-      <c r="O84">
-[...4 lines deleted...]
-      </c>
       <c r="Q84">
-        <v>30</v>
+        <v>31.3</v>
       </c>
       <c r="R84">
-        <v>30</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>50</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D85">
         <v>2</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>24.2</v>
+        <v>24.6</v>
       </c>
       <c r="G85">
-        <v>23.6</v>
+        <v>24.0</v>
       </c>
       <c r="H85">
-        <v>23.0</v>
+        <v>23.4</v>
       </c>
       <c r="I85">
-        <v>22.5</v>
+        <v>22.9</v>
       </c>
       <c r="J85">
-        <v>22.0</v>
+        <v>22.4</v>
       </c>
       <c r="K85">
-        <v>21.5</v>
+        <v>21.9</v>
       </c>
       <c r="L85">
-        <v>21.2</v>
+        <v>21.6</v>
       </c>
       <c r="M85">
-        <v>20.9</v>
+        <v>21.3</v>
       </c>
       <c r="N85">
-        <v>20.6</v>
+        <v>21.0</v>
       </c>
       <c r="O85">
-        <v>20.3</v>
+        <v>20.7</v>
       </c>
       <c r="P85">
-        <v>20.0</v>
+        <v>20.4</v>
       </c>
       <c r="Q85">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
       <c r="R85">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>52</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D86">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>36.1</v>
+        <v>37.7</v>
       </c>
       <c r="G86">
-        <v>35.2</v>
+        <v>36.8</v>
       </c>
       <c r="H86">
-        <v>34.3</v>
+        <v>35.9</v>
       </c>
       <c r="I86">
-        <v>33.5</v>
+        <v>35.0</v>
       </c>
       <c r="J86">
+        <v>34.1</v>
+      </c>
+      <c r="K86">
+        <v>33.2</v>
+      </c>
+      <c r="L86">
         <v>32.7</v>
       </c>
-      <c r="K86">
-[...4 lines deleted...]
-      </c>
       <c r="M86">
-        <v>30.9</v>
+        <v>32.2</v>
       </c>
       <c r="N86">
-        <v>30.4</v>
+        <v>31.7</v>
       </c>
       <c r="O86">
-        <v>29.9</v>
+        <v>31.2</v>
       </c>
       <c r="P86">
-        <v>29.4</v>
+        <v>30.7</v>
       </c>
       <c r="Q86">
-        <v>29</v>
+        <v>30.3</v>
       </c>
       <c r="R86">
-        <v>29</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="90" spans="1:19" customHeight="1" ht="20">
       <c r="A90" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
@@ -5146,152 +5146,152 @@
       </c>
       <c r="N93">
         <v>7430</v>
       </c>
       <c r="O93">
         <v>7300</v>
       </c>
       <c r="P93">
         <v>7240</v>
       </c>
       <c r="Q93">
         <v>7140</v>
       </c>
       <c r="R93">
         <v>7140</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="D94">
         <v>5</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="6">
-        <v>5890</v>
+        <v>6310</v>
       </c>
       <c r="G94">
-        <v>5750</v>
+        <v>6150</v>
       </c>
       <c r="H94">
-        <v>5610</v>
+        <v>6000</v>
       </c>
       <c r="I94">
-        <v>5470</v>
+        <v>5860</v>
       </c>
       <c r="J94">
-        <v>5340</v>
+        <v>5720</v>
       </c>
       <c r="K94">
-        <v>5210</v>
+        <v>5580</v>
       </c>
       <c r="L94">
-        <v>5130</v>
+        <v>5490</v>
       </c>
       <c r="M94">
-        <v>5050</v>
+        <v>5410</v>
       </c>
       <c r="N94">
-        <v>4980</v>
+        <v>5330</v>
       </c>
       <c r="O94">
-        <v>4910</v>
+        <v>5250</v>
       </c>
       <c r="P94">
-        <v>4830</v>
+        <v>5180</v>
       </c>
       <c r="Q94">
-        <v>4760</v>
+        <v>5100</v>
       </c>
       <c r="R94">
-        <v>4760</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>72</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="D95">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="6">
-        <v>10090</v>
+        <v>10510</v>
       </c>
       <c r="G95">
-        <v>9910</v>
+        <v>10310</v>
       </c>
       <c r="H95">
-        <v>9730</v>
+        <v>10120</v>
       </c>
       <c r="I95">
-        <v>9550</v>
+        <v>9940</v>
       </c>
       <c r="J95">
-        <v>9380</v>
+        <v>9760</v>
       </c>
       <c r="K95">
-        <v>9210</v>
+        <v>9580</v>
       </c>
       <c r="L95">
-        <v>9030</v>
+        <v>9390</v>
       </c>
       <c r="M95">
-        <v>8890</v>
+        <v>9250</v>
       </c>
       <c r="N95">
-        <v>8740</v>
+        <v>9090</v>
       </c>
       <c r="O95">
-        <v>8610</v>
+        <v>8950</v>
       </c>
       <c r="P95">
-        <v>8480</v>
+        <v>8830</v>
       </c>
       <c r="Q95">
-        <v>8360</v>
+        <v>8700</v>
       </c>
       <c r="R95">
-        <v>8360</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>37</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96">
         <v>2300</v>
       </c>
       <c r="D96">
         <v>4</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="6">
         <v>7250</v>
       </c>
       <c r="G96">
         <v>6870</v>
       </c>
       <c r="H96">
@@ -5314,264 +5314,264 @@
       </c>
       <c r="N96">
         <v>5950</v>
       </c>
       <c r="O96">
         <v>5860</v>
       </c>
       <c r="P96">
         <v>5780</v>
       </c>
       <c r="Q96">
         <v>5690</v>
       </c>
       <c r="R96">
         <v>5690</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>39</v>
       </c>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D97">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="6">
-        <v>11850</v>
+        <v>12270</v>
       </c>
       <c r="G97">
-        <v>11570</v>
+        <v>11970</v>
       </c>
       <c r="H97">
-        <v>11280</v>
+        <v>11670</v>
       </c>
       <c r="I97">
-        <v>11010</v>
+        <v>11400</v>
       </c>
       <c r="J97">
-        <v>10740</v>
+        <v>11120</v>
       </c>
       <c r="K97">
-        <v>10480</v>
+        <v>10850</v>
       </c>
       <c r="L97">
-        <v>10320</v>
+        <v>10680</v>
       </c>
       <c r="M97">
-        <v>10160</v>
+        <v>10520</v>
       </c>
       <c r="N97">
-        <v>10020</v>
+        <v>10370</v>
       </c>
       <c r="O97">
-        <v>9870</v>
+        <v>10210</v>
       </c>
       <c r="P97">
-        <v>9720</v>
+        <v>10070</v>
       </c>
       <c r="Q97">
-        <v>9580</v>
+        <v>9920</v>
       </c>
       <c r="R97">
-        <v>9580</v>
+        <v>9920</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>41</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98">
         <v>1000</v>
       </c>
       <c r="D98">
         <v>7</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="6">
-        <v>6890</v>
+        <v>7830</v>
       </c>
       <c r="G98">
-        <v>6730</v>
+        <v>7640</v>
       </c>
       <c r="H98">
-        <v>6560</v>
+        <v>7460</v>
       </c>
       <c r="I98">
-        <v>6400</v>
+        <v>7270</v>
       </c>
       <c r="J98">
-        <v>6250</v>
+        <v>7100</v>
       </c>
       <c r="K98">
-        <v>6090</v>
+        <v>6920</v>
       </c>
       <c r="L98">
-        <v>6000</v>
+        <v>6820</v>
       </c>
       <c r="M98">
-        <v>5920</v>
+        <v>6720</v>
       </c>
       <c r="N98">
-        <v>5830</v>
+        <v>6620</v>
       </c>
       <c r="O98">
-        <v>5740</v>
+        <v>6520</v>
       </c>
       <c r="P98">
-        <v>5660</v>
+        <v>6430</v>
       </c>
       <c r="Q98">
-        <v>5570</v>
+        <v>6330</v>
       </c>
       <c r="R98">
-        <v>5570</v>
+        <v>6330</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>73</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99">
-        <v>1700</v>
+        <v>2280</v>
       </c>
       <c r="D99">
         <v>9</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="6">
-        <v>10140</v>
+        <v>10710</v>
       </c>
       <c r="G99">
-        <v>9890</v>
+        <v>10440</v>
       </c>
       <c r="H99">
-        <v>9650</v>
+        <v>10190</v>
       </c>
       <c r="I99">
-        <v>9410</v>
+        <v>9940</v>
       </c>
       <c r="J99">
-        <v>9190</v>
+        <v>9700</v>
       </c>
       <c r="K99">
-        <v>8960</v>
+        <v>9470</v>
       </c>
       <c r="L99">
-        <v>8830</v>
+        <v>9320</v>
       </c>
       <c r="M99">
-        <v>8690</v>
+        <v>9180</v>
       </c>
       <c r="N99">
-        <v>8570</v>
+        <v>9050</v>
       </c>
       <c r="O99">
-        <v>8440</v>
+        <v>8910</v>
       </c>
       <c r="P99">
-        <v>8310</v>
+        <v>8790</v>
       </c>
       <c r="Q99">
-        <v>8190</v>
+        <v>8650</v>
       </c>
       <c r="R99">
-        <v>8190</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>42</v>
       </c>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D100">
         <v>7</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="6">
-        <v>10340</v>
+        <v>10760</v>
       </c>
       <c r="G100">
-        <v>10090</v>
+        <v>10490</v>
       </c>
       <c r="H100">
-        <v>9850</v>
+        <v>10240</v>
       </c>
       <c r="I100">
-        <v>9600</v>
+        <v>9990</v>
       </c>
       <c r="J100">
+        <v>9750</v>
+      </c>
+      <c r="K100">
+        <v>9510</v>
+      </c>
+      <c r="L100">
         <v>9370</v>
       </c>
-      <c r="K100">
-[...4 lines deleted...]
-      </c>
       <c r="M100">
-        <v>8870</v>
+        <v>9230</v>
       </c>
       <c r="N100">
-        <v>8740</v>
+        <v>9090</v>
       </c>
       <c r="O100">
-        <v>8620</v>
+        <v>8960</v>
       </c>
       <c r="P100">
-        <v>8480</v>
+        <v>8830</v>
       </c>
       <c r="Q100">
-        <v>8360</v>
+        <v>8700</v>
       </c>
       <c r="R100">
-        <v>8360</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>45</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
         <v>3600</v>
       </c>
       <c r="D101">
         <v>3</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
         <v>12020</v>
       </c>
       <c r="G101">
         <v>11730</v>
       </c>
       <c r="H101">
@@ -5706,208 +5706,208 @@
       </c>
       <c r="N103">
         <v>7380</v>
       </c>
       <c r="O103">
         <v>7270</v>
       </c>
       <c r="P103">
         <v>7170</v>
       </c>
       <c r="Q103">
         <v>7060</v>
       </c>
       <c r="R103">
         <v>7060</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>74</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104">
-        <v>1760</v>
+        <v>2260</v>
       </c>
       <c r="D104">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>9430</v>
+        <v>9850</v>
       </c>
       <c r="G104">
-        <v>9200</v>
+        <v>9600</v>
       </c>
       <c r="H104">
-        <v>8980</v>
+        <v>9370</v>
       </c>
       <c r="I104">
-        <v>8760</v>
+        <v>9150</v>
       </c>
       <c r="J104">
-        <v>8550</v>
+        <v>8930</v>
       </c>
       <c r="K104">
-        <v>8340</v>
+        <v>8710</v>
       </c>
       <c r="L104">
-        <v>8210</v>
+        <v>8570</v>
       </c>
       <c r="M104">
-        <v>8090</v>
+        <v>8450</v>
       </c>
       <c r="N104">
-        <v>7970</v>
+        <v>8320</v>
       </c>
       <c r="O104">
-        <v>7850</v>
+        <v>8190</v>
       </c>
       <c r="P104">
-        <v>7730</v>
+        <v>8080</v>
       </c>
       <c r="Q104">
-        <v>7520</v>
+        <v>7860</v>
       </c>
       <c r="R104">
-        <v>7520</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>50</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D105">
         <v>2</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>6090</v>
+        <v>6200</v>
       </c>
       <c r="G105">
-        <v>5950</v>
+        <v>6050</v>
       </c>
       <c r="H105">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="I105">
-        <v>5660</v>
+        <v>5760</v>
       </c>
       <c r="J105">
-        <v>5520</v>
+        <v>5620</v>
       </c>
       <c r="K105">
-        <v>5390</v>
+        <v>5480</v>
       </c>
       <c r="L105">
-        <v>5300</v>
+        <v>5400</v>
       </c>
       <c r="M105">
-        <v>5220</v>
+        <v>5320</v>
       </c>
       <c r="N105">
-        <v>5150</v>
+        <v>5250</v>
       </c>
       <c r="O105">
-        <v>5070</v>
+        <v>5160</v>
       </c>
       <c r="P105">
-        <v>5000</v>
+        <v>5090</v>
       </c>
       <c r="Q105">
-        <v>4930</v>
+        <v>5010</v>
       </c>
       <c r="R105">
-        <v>4930</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>52</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D106">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
-        <v>8980</v>
+        <v>9400</v>
       </c>
       <c r="G106">
-        <v>8770</v>
+        <v>9170</v>
       </c>
       <c r="H106">
-        <v>8550</v>
+        <v>8940</v>
       </c>
       <c r="I106">
-        <v>8340</v>
+        <v>8730</v>
       </c>
       <c r="J106">
-        <v>8140</v>
+        <v>8520</v>
       </c>
       <c r="K106">
+        <v>8310</v>
+      </c>
+      <c r="L106">
+        <v>8180</v>
+      </c>
+      <c r="M106">
+        <v>8060</v>
+      </c>
+      <c r="N106">
         <v>7940</v>
       </c>
-      <c r="L106">
-[...7 lines deleted...]
-      </c>
       <c r="O106">
-        <v>7490</v>
+        <v>7830</v>
       </c>
       <c r="P106">
-        <v>7370</v>
+        <v>7720</v>
       </c>
       <c r="Q106">
-        <v>7260</v>
+        <v>7600</v>
       </c>
       <c r="R106">
-        <v>7260</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="A35:R35"/>
     <mergeCell ref="A36:R36"/>
     <mergeCell ref="A37:R37"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A68:R68"/>
     <mergeCell ref="A69:R69"/>
     <mergeCell ref="A70:R70"/>