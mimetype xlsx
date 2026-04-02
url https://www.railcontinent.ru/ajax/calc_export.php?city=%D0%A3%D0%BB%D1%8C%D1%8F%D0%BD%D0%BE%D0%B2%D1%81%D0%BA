--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -772,87 +772,87 @@
       </c>
       <c r="Q6">
         <v>13.5</v>
       </c>
       <c r="R6">
         <v>13.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1500</v>
       </c>
       <c r="D7">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>44.6</v>
+        <v>46.6</v>
       </c>
       <c r="G7">
-        <v>44.2</v>
+        <v>46.2</v>
       </c>
       <c r="H7">
-        <v>43.8</v>
+        <v>45.8</v>
       </c>
       <c r="I7">
+        <v>45.3</v>
+      </c>
+      <c r="J7">
+        <v>44.8</v>
+      </c>
+      <c r="K7">
+        <v>44.4</v>
+      </c>
+      <c r="L7">
+        <v>44.0</v>
+      </c>
+      <c r="M7">
+        <v>43.7</v>
+      </c>
+      <c r="N7">
         <v>43.3</v>
       </c>
-      <c r="J7">
-[...13 lines deleted...]
-      </c>
       <c r="O7">
-        <v>41.1</v>
+        <v>43.1</v>
       </c>
       <c r="P7">
-        <v>40.7</v>
+        <v>42.7</v>
       </c>
       <c r="Q7">
-        <v>40.5</v>
+        <v>42.5</v>
       </c>
       <c r="R7">
-        <v>40.5</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>700</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>15.9</v>
       </c>
       <c r="G8">
         <v>15.6</v>
       </c>
       <c r="H8">
@@ -1028,87 +1028,87 @@
       </c>
       <c r="Q14">
         <v>4080</v>
       </c>
       <c r="R14">
         <v>4080</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1500</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>11390</v>
+        <v>11850</v>
       </c>
       <c r="G15">
-        <v>11290</v>
+        <v>11750</v>
       </c>
       <c r="H15">
-        <v>11160</v>
+        <v>11620</v>
       </c>
       <c r="I15">
-        <v>11030</v>
+        <v>11490</v>
       </c>
       <c r="J15">
-        <v>10890</v>
+        <v>11350</v>
       </c>
       <c r="K15">
+        <v>11220</v>
+      </c>
+      <c r="L15">
+        <v>11140</v>
+      </c>
+      <c r="M15">
+        <v>11040</v>
+      </c>
+      <c r="N15">
+        <v>10950</v>
+      </c>
+      <c r="O15">
+        <v>10900</v>
+      </c>
+      <c r="P15">
+        <v>10810</v>
+      </c>
+      <c r="Q15">
         <v>10760</v>
       </c>
-      <c r="L15">
-[...16 lines deleted...]
-      </c>
       <c r="R15">
-        <v>10300</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>700</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
         <v>4300</v>
       </c>
       <c r="G16">
         <v>4210</v>
       </c>
       <c r="H16">
@@ -1396,87 +1396,87 @@
       </c>
       <c r="Q24">
         <v>40.5</v>
       </c>
       <c r="R24">
         <v>40.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>26</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>1400</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>35.6</v>
+        <v>36.2</v>
       </c>
       <c r="G25">
-        <v>34.7</v>
+        <v>35.3</v>
       </c>
       <c r="H25">
-        <v>33.9</v>
+        <v>34.5</v>
       </c>
       <c r="I25">
-        <v>33.1</v>
+        <v>33.7</v>
       </c>
       <c r="J25">
-        <v>32.3</v>
+        <v>32.90000000000001</v>
       </c>
       <c r="K25">
-        <v>31.5</v>
+        <v>32.1</v>
       </c>
       <c r="L25">
-        <v>31.1</v>
+        <v>31.7</v>
       </c>
       <c r="M25">
-        <v>30.7</v>
+        <v>31.3</v>
       </c>
       <c r="N25">
-        <v>30.3</v>
+        <v>30.9</v>
       </c>
       <c r="O25">
-        <v>29.9</v>
+        <v>30.5</v>
       </c>
       <c r="P25">
-        <v>29.5</v>
+        <v>30.1</v>
       </c>
       <c r="Q25">
-        <v>29.1</v>
+        <v>29.7</v>
       </c>
       <c r="R25">
-        <v>29.1</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:19" customHeight="1" ht="20">
       <c r="A29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
@@ -1708,87 +1708,87 @@
       </c>
       <c r="Q33">
         <v>9630</v>
       </c>
       <c r="R33">
         <v>9630</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>1400</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>9000</v>
+        <v>9170</v>
       </c>
       <c r="G34">
-        <v>8780</v>
+        <v>8960</v>
       </c>
       <c r="H34">
-        <v>8560</v>
+        <v>8730</v>
       </c>
       <c r="I34">
-        <v>8360</v>
+        <v>8520</v>
       </c>
       <c r="J34">
-        <v>8150</v>
+        <v>8310</v>
       </c>
       <c r="K34">
-        <v>7960</v>
+        <v>8110</v>
       </c>
       <c r="L34">
-        <v>7830</v>
+        <v>7990</v>
       </c>
       <c r="M34">
-        <v>7720</v>
+        <v>7870</v>
       </c>
       <c r="N34">
-        <v>7610</v>
+        <v>7750</v>
       </c>
       <c r="O34">
-        <v>7490</v>
+        <v>7640</v>
       </c>
       <c r="P34">
-        <v>7380</v>
+        <v>7530</v>
       </c>
       <c r="Q34">
-        <v>7270</v>
+        <v>7410</v>
       </c>
       <c r="R34">
-        <v>7270</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>