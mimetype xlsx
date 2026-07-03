--- v3 (2026-04-02)
+++ v4 (2026-07-03)
@@ -707,152 +707,152 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>700</v>
+        <v>900</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>16.3</v>
+        <v>17.6</v>
       </c>
       <c r="G6">
-        <v>15.9</v>
+        <v>17.2</v>
       </c>
       <c r="H6">
+        <v>16.8</v>
+      </c>
+      <c r="I6">
+        <v>16.4</v>
+      </c>
+      <c r="J6">
+        <v>16</v>
+      </c>
+      <c r="K6">
         <v>15.6</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="L6">
+        <v>15.4</v>
+      </c>
+      <c r="M6">
+        <v>15.2</v>
+      </c>
+      <c r="N6">
         <v>15</v>
       </c>
-      <c r="K6">
-[...10 lines deleted...]
-      </c>
       <c r="O6">
-        <v>13.9</v>
+        <v>14.8</v>
       </c>
       <c r="P6">
-        <v>13.7</v>
+        <v>14.6</v>
       </c>
       <c r="Q6">
-        <v>13.5</v>
+        <v>14.4</v>
       </c>
       <c r="R6">
-        <v>13.5</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="D7">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>46.6</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="G7">
-        <v>46.2</v>
+        <v>47.5</v>
       </c>
       <c r="H7">
+        <v>47.0</v>
+      </c>
+      <c r="I7">
+        <v>46.4</v>
+      </c>
+      <c r="J7">
         <v>45.8</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>45.3</v>
       </c>
-      <c r="J7">
-[...4 lines deleted...]
-      </c>
       <c r="L7">
+        <v>44.9</v>
+      </c>
+      <c r="M7">
+        <v>44.59999999999999</v>
+      </c>
+      <c r="N7">
+        <v>44.2</v>
+      </c>
+      <c r="O7">
         <v>44.0</v>
       </c>
-      <c r="M7">
-[...7 lines deleted...]
-      </c>
       <c r="P7">
-        <v>42.7</v>
+        <v>43.6</v>
       </c>
       <c r="Q7">
-        <v>42.5</v>
+        <v>43.4</v>
       </c>
       <c r="R7">
-        <v>42.5</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>700</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>15.9</v>
       </c>
       <c r="G8">
         <v>15.6</v>
       </c>
       <c r="H8">
@@ -963,146 +963,146 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>700</v>
+        <v>900</v>
       </c>
       <c r="D14">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="6">
-        <v>4870</v>
+        <v>5050</v>
       </c>
       <c r="G14">
-        <v>4770</v>
+        <v>4920</v>
       </c>
       <c r="H14">
-        <v>4670</v>
+        <v>4800</v>
       </c>
       <c r="I14">
-        <v>4580</v>
+        <v>4690</v>
       </c>
       <c r="J14">
-        <v>4480</v>
+        <v>4570</v>
       </c>
       <c r="K14">
-        <v>4390</v>
+        <v>4460</v>
       </c>
       <c r="L14">
-        <v>4340</v>
+        <v>4400</v>
       </c>
       <c r="M14">
-        <v>4280</v>
+        <v>4330</v>
       </c>
       <c r="N14">
-        <v>4230</v>
+        <v>4270</v>
       </c>
       <c r="O14">
-        <v>4180</v>
+        <v>4200</v>
       </c>
       <c r="P14">
-        <v>4130</v>
+        <v>4140</v>
       </c>
       <c r="Q14">
         <v>4080</v>
       </c>
       <c r="R14">
         <v>4080</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="D15">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
-        <v>11850</v>
+        <v>12030</v>
       </c>
       <c r="G15">
+        <v>11900</v>
+      </c>
+      <c r="H15">
         <v>11750</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>11490</v>
+        <v>11600</v>
       </c>
       <c r="J15">
-        <v>11350</v>
+        <v>11440</v>
       </c>
       <c r="K15">
-        <v>11220</v>
+        <v>11290</v>
       </c>
       <c r="L15">
-        <v>11140</v>
+        <v>11200</v>
       </c>
       <c r="M15">
-        <v>11040</v>
+        <v>11090</v>
       </c>
       <c r="N15">
-        <v>10950</v>
+        <v>10990</v>
       </c>
       <c r="O15">
-        <v>10900</v>
+        <v>10920</v>
       </c>
       <c r="P15">
-        <v>10810</v>
+        <v>10820</v>
       </c>
       <c r="Q15">
         <v>10760</v>
       </c>
       <c r="R15">
         <v>10760</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>700</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
@@ -1219,51 +1219,51 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R21" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
         <v>18.8</v>
       </c>
       <c r="G22">
         <v>18.3</v>
       </c>
       <c r="H22">
         <v>17.9</v>
       </c>
       <c r="I22">
         <v>17.5</v>
       </c>
       <c r="J22">
         <v>17.1</v>
       </c>
       <c r="K22">
         <v>16.7</v>
       </c>
@@ -1275,51 +1275,51 @@
       </c>
       <c r="N22">
         <v>16.1</v>
       </c>
       <c r="O22">
         <v>15.9</v>
       </c>
       <c r="P22">
         <v>15.7</v>
       </c>
       <c r="Q22">
         <v>15.5</v>
       </c>
       <c r="R22">
         <v>15.5</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
-        <v>790</v>
+        <v>820</v>
       </c>
       <c r="D23">
         <v>5</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
         <v>27.1</v>
       </c>
       <c r="G23">
         <v>26.4</v>
       </c>
       <c r="H23">
         <v>25.8</v>
       </c>
       <c r="I23">
         <v>25.2</v>
       </c>
       <c r="J23">
         <v>24.6</v>
       </c>
       <c r="K23">
         <v>24</v>
       </c>
@@ -1331,51 +1331,51 @@
       </c>
       <c r="N23">
         <v>23</v>
       </c>
       <c r="O23">
         <v>22.7</v>
       </c>
       <c r="P23">
         <v>22.4</v>
       </c>
       <c r="Q23">
         <v>22.1</v>
       </c>
       <c r="R23">
         <v>22.1</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
-        <v>2350</v>
+        <v>2380</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>45.0</v>
       </c>
       <c r="G24">
         <v>44.5</v>
       </c>
       <c r="H24">
         <v>44.0</v>
       </c>
       <c r="I24">
         <v>43.5</v>
       </c>
       <c r="J24">
         <v>42.90000000000001</v>
       </c>
       <c r="K24">
         <v>42.4</v>
       </c>
@@ -1387,51 +1387,51 @@
       </c>
       <c r="N24">
         <v>41.3</v>
       </c>
       <c r="O24">
         <v>41.1</v>
       </c>
       <c r="P24">
         <v>40.7</v>
       </c>
       <c r="Q24">
         <v>40.5</v>
       </c>
       <c r="R24">
         <v>40.5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>26</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>36.2</v>
       </c>
       <c r="G25">
         <v>35.3</v>
       </c>
       <c r="H25">
         <v>34.5</v>
       </c>
       <c r="I25">
         <v>33.7</v>
       </c>
       <c r="J25">
         <v>32.90000000000001</v>
       </c>
       <c r="K25">
         <v>32.1</v>
       </c>
@@ -1531,264 +1531,264 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>40</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>41</v>
       </c>
       <c r="R30" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>22</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="D31">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>4790</v>
+        <v>5000</v>
       </c>
       <c r="G31">
-        <v>4680</v>
+        <v>4870</v>
       </c>
       <c r="H31">
-        <v>4560</v>
+        <v>4760</v>
       </c>
       <c r="I31">
-        <v>4450</v>
+        <v>4640</v>
       </c>
       <c r="J31">
-        <v>4340</v>
+        <v>4530</v>
       </c>
       <c r="K31">
-        <v>4240</v>
+        <v>4420</v>
       </c>
       <c r="L31">
-        <v>4170</v>
+        <v>4350</v>
       </c>
       <c r="M31">
-        <v>4110</v>
+        <v>4290</v>
       </c>
       <c r="N31">
-        <v>4050</v>
+        <v>4220</v>
       </c>
       <c r="O31">
-        <v>3990</v>
+        <v>4160</v>
       </c>
       <c r="P31">
-        <v>3930</v>
+        <v>4100</v>
       </c>
       <c r="Q31">
-        <v>3870</v>
+        <v>3970</v>
       </c>
       <c r="R31">
-        <v>3870</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>790</v>
+        <v>820</v>
       </c>
       <c r="D32">
         <v>5</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>6830</v>
+        <v>7170</v>
       </c>
       <c r="G32">
+        <v>6990</v>
+      </c>
+      <c r="H32">
+        <v>6820</v>
+      </c>
+      <c r="I32">
         <v>6660</v>
       </c>
-      <c r="H32">
-[...2 lines deleted...]
-      <c r="I32">
+      <c r="J32">
+        <v>6490</v>
+      </c>
+      <c r="K32">
         <v>6340</v>
       </c>
-      <c r="J32">
-[...4 lines deleted...]
-      </c>
       <c r="L32">
-        <v>5940</v>
+        <v>6240</v>
       </c>
       <c r="M32">
-        <v>5860</v>
+        <v>6150</v>
       </c>
       <c r="N32">
-        <v>5770</v>
+        <v>6060</v>
       </c>
       <c r="O32">
-        <v>5680</v>
+        <v>5970</v>
       </c>
       <c r="P32">
-        <v>5600</v>
+        <v>5880</v>
       </c>
       <c r="Q32">
-        <v>5520</v>
+        <v>5750</v>
       </c>
       <c r="R32">
-        <v>5520</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>2350</v>
+        <v>2380</v>
       </c>
       <c r="D33">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
-        <v>10820</v>
+        <v>11030</v>
       </c>
       <c r="G33">
-        <v>10710</v>
+        <v>10900</v>
       </c>
       <c r="H33">
-        <v>10570</v>
+        <v>10770</v>
       </c>
       <c r="I33">
-        <v>10420</v>
+        <v>10610</v>
       </c>
       <c r="J33">
-        <v>10280</v>
+        <v>10470</v>
       </c>
       <c r="K33">
-        <v>10140</v>
+        <v>10320</v>
       </c>
       <c r="L33">
-        <v>10040</v>
+        <v>10220</v>
       </c>
       <c r="M33">
-        <v>9940</v>
+        <v>10120</v>
       </c>
       <c r="N33">
-        <v>9850</v>
+        <v>10020</v>
       </c>
       <c r="O33">
-        <v>9790</v>
+        <v>9960</v>
       </c>
       <c r="P33">
-        <v>9690</v>
+        <v>9860</v>
       </c>
       <c r="Q33">
-        <v>9630</v>
+        <v>9730</v>
       </c>
       <c r="R33">
-        <v>9630</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="6">
-        <v>9170</v>
+        <v>9380</v>
       </c>
       <c r="G34">
-        <v>8960</v>
+        <v>9150</v>
       </c>
       <c r="H34">
-        <v>8730</v>
+        <v>8930</v>
       </c>
       <c r="I34">
-        <v>8520</v>
+        <v>8710</v>
       </c>
       <c r="J34">
-        <v>8310</v>
+        <v>8500</v>
       </c>
       <c r="K34">
-        <v>8110</v>
+        <v>8290</v>
       </c>
       <c r="L34">
-        <v>7990</v>
+        <v>8170</v>
       </c>
       <c r="M34">
-        <v>7870</v>
+        <v>8050</v>
       </c>
       <c r="N34">
-        <v>7750</v>
+        <v>7920</v>
       </c>
       <c r="O34">
-        <v>7640</v>
+        <v>7810</v>
       </c>
       <c r="P34">
-        <v>7530</v>
+        <v>7700</v>
       </c>
       <c r="Q34">
-        <v>7410</v>
+        <v>7510</v>
       </c>
       <c r="R34">
-        <v>7410</v>
+        <v>7510</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A20:R20"/>