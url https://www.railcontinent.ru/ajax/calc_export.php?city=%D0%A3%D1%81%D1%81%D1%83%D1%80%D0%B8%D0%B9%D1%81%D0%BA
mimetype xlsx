--- v1 (2026-03-10)
+++ v2 (2026-05-14)
@@ -973,96 +973,96 @@
       </c>
       <c r="N9">
         <v>39.9</v>
       </c>
       <c r="O9">
         <v>39.5</v>
       </c>
       <c r="P9">
         <v>39.1</v>
       </c>
       <c r="Q9">
         <v>38.4</v>
       </c>
       <c r="R9">
         <v>38.4</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>45.3</v>
+        <v>46.7</v>
       </c>
       <c r="G10">
-        <v>44.8</v>
+        <v>46.2</v>
       </c>
       <c r="H10">
-        <v>44.2</v>
+        <v>45.59999999999999</v>
       </c>
       <c r="I10">
-        <v>43.6</v>
+        <v>45.0</v>
       </c>
       <c r="J10">
-        <v>43.1</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="K10">
-        <v>42.3</v>
+        <v>43.5</v>
       </c>
       <c r="L10">
-        <v>41.6</v>
+        <v>42.8</v>
       </c>
       <c r="M10">
-        <v>40.8</v>
+        <v>42.0</v>
       </c>
       <c r="N10">
-        <v>40.3</v>
+        <v>41.5</v>
       </c>
       <c r="O10">
-        <v>39.9</v>
+        <v>41.1</v>
       </c>
       <c r="P10">
-        <v>39.5</v>
+        <v>40.7</v>
       </c>
       <c r="Q10">
-        <v>38.8</v>
+        <v>40.0</v>
       </c>
       <c r="R10">
-        <v>38.8</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11">
         <v>1000</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>29</v>
       </c>
       <c r="G11">
         <v>28.9</v>
       </c>
       <c r="H11">
@@ -2181,96 +2181,96 @@
       </c>
       <c r="N34">
         <v>9570</v>
       </c>
       <c r="O34">
         <v>9470</v>
       </c>
       <c r="P34">
         <v>9370</v>
       </c>
       <c r="Q34">
         <v>9230</v>
       </c>
       <c r="R34">
         <v>9230</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>10900</v>
+        <v>11270</v>
       </c>
       <c r="G35">
-        <v>10790</v>
+        <v>11150</v>
       </c>
       <c r="H35">
-        <v>10650</v>
+        <v>11000</v>
       </c>
       <c r="I35">
-        <v>10510</v>
+        <v>10860</v>
       </c>
       <c r="J35">
+        <v>10680</v>
+      </c>
+      <c r="K35">
         <v>10340</v>
       </c>
-      <c r="K35">
-[...1 lines deleted...]
-      </c>
       <c r="L35">
-        <v>9900</v>
+        <v>10220</v>
       </c>
       <c r="M35">
-        <v>9790</v>
+        <v>10110</v>
       </c>
       <c r="N35">
-        <v>9670</v>
+        <v>9990</v>
       </c>
       <c r="O35">
-        <v>9560</v>
+        <v>9880</v>
       </c>
       <c r="P35">
-        <v>9470</v>
+        <v>9770</v>
       </c>
       <c r="Q35">
-        <v>9320</v>
+        <v>9620</v>
       </c>
       <c r="R35">
-        <v>9320</v>
+        <v>9620</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>30</v>
       </c>
       <c r="C36">
         <v>1000</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>6850</v>
       </c>
       <c r="G36">
         <v>6830</v>
       </c>
       <c r="H36">