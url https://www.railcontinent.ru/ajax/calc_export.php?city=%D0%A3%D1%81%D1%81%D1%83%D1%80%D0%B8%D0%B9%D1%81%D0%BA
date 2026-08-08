--- v2 (2026-05-14)
+++ v3 (2026-08-08)
@@ -749,96 +749,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>47.8</v>
+      </c>
+      <c r="G6">
+        <v>47.3</v>
+      </c>
+      <c r="H6">
+        <v>46.7</v>
+      </c>
+      <c r="I6">
         <v>46.1</v>
       </c>
-      <c r="G6">
-[...7 lines deleted...]
-      </c>
       <c r="J6">
-        <v>43.8</v>
+        <v>45.5</v>
       </c>
       <c r="K6">
-        <v>42.9</v>
+        <v>44.6</v>
       </c>
       <c r="L6">
+        <v>43.90000000000001</v>
+      </c>
+      <c r="M6">
+        <v>43.099999999999994</v>
+      </c>
+      <c r="N6">
+        <v>42.59999999999999</v>
+      </c>
+      <c r="O6">
         <v>42.2</v>
       </c>
-      <c r="M6">
-[...7 lines deleted...]
-      </c>
       <c r="P6">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="Q6">
-        <v>39.4</v>
+        <v>41.1</v>
       </c>
       <c r="R6">
-        <v>39.4</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1750</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>41.6</v>
       </c>
       <c r="G7">
         <v>41.2</v>
       </c>
       <c r="H7">
@@ -973,96 +973,96 @@
       </c>
       <c r="N9">
         <v>39.9</v>
       </c>
       <c r="O9">
         <v>39.5</v>
       </c>
       <c r="P9">
         <v>39.1</v>
       </c>
       <c r="Q9">
         <v>38.4</v>
       </c>
       <c r="R9">
         <v>38.4</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>46.7</v>
+        <v>49</v>
       </c>
       <c r="G10">
-        <v>46.2</v>
+        <v>48.4</v>
       </c>
       <c r="H10">
-        <v>45.59999999999999</v>
+        <v>47.7</v>
       </c>
       <c r="I10">
-        <v>45.0</v>
+        <v>47.1</v>
       </c>
       <c r="J10">
-        <v>44.40000000000001</v>
+        <v>46.5</v>
       </c>
       <c r="K10">
-        <v>43.5</v>
+        <v>45.6</v>
       </c>
       <c r="L10">
+        <v>44.90000000000001</v>
+      </c>
+      <c r="M10">
+        <v>44.099999999999994</v>
+      </c>
+      <c r="N10">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="O10">
+        <v>43.2</v>
+      </c>
+      <c r="P10">
         <v>42.8</v>
       </c>
-      <c r="M10">
-[...10 lines deleted...]
-      </c>
       <c r="Q10">
-        <v>40.0</v>
+        <v>42.1</v>
       </c>
       <c r="R10">
-        <v>40.0</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11">
         <v>1000</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>29</v>
       </c>
       <c r="G11">
         <v>28.9</v>
       </c>
       <c r="H11">
@@ -1318,87 +1318,87 @@
       </c>
       <c r="Q15">
         <v>45.8</v>
       </c>
       <c r="R15">
         <v>45.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1350</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>45</v>
+        <v>45.9</v>
       </c>
       <c r="G16">
-        <v>44.5</v>
+        <v>45.4</v>
       </c>
       <c r="H16">
-        <v>43.9</v>
+        <v>44.8</v>
       </c>
       <c r="I16">
-        <v>43.4</v>
+        <v>44.2</v>
       </c>
       <c r="J16">
-        <v>42.9</v>
+        <v>43.6</v>
       </c>
       <c r="K16">
+        <v>42.8</v>
+      </c>
+      <c r="L16">
         <v>42.1</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
-        <v>40.6</v>
+        <v>41.3</v>
       </c>
       <c r="N16">
-        <v>40.099999999999994</v>
+        <v>40.8</v>
       </c>
       <c r="O16">
-        <v>39.7</v>
+        <v>40.4</v>
       </c>
       <c r="P16">
+        <v>40</v>
+      </c>
+      <c r="Q16">
         <v>39.3</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
-        <v>38.6</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>30</v>
       </c>
       <c r="C17">
         <v>2200</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>38.5</v>
       </c>
       <c r="G17">
         <v>38.5</v>
       </c>
       <c r="H17">
@@ -1421,96 +1421,96 @@
       </c>
       <c r="N17">
         <v>36.8</v>
       </c>
       <c r="O17">
         <v>36.3</v>
       </c>
       <c r="P17">
         <v>36</v>
       </c>
       <c r="Q17">
         <v>35.5</v>
       </c>
       <c r="R17">
         <v>35.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
+        <v>47.4</v>
+      </c>
+      <c r="G18">
         <v>46.9</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>45.8</v>
+        <v>46.3</v>
       </c>
       <c r="I18">
-        <v>45.2</v>
+        <v>45.7</v>
       </c>
       <c r="J18">
-        <v>44.6</v>
+        <v>45.1</v>
       </c>
       <c r="K18">
-        <v>43.7</v>
+        <v>44.2</v>
       </c>
       <c r="L18">
-        <v>43.0</v>
+        <v>43.5</v>
       </c>
       <c r="M18">
+        <v>42.7</v>
+      </c>
+      <c r="N18">
         <v>42.2</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
-        <v>41.3</v>
+        <v>41.8</v>
       </c>
       <c r="P18">
-        <v>40.9</v>
+        <v>41.4</v>
       </c>
       <c r="Q18">
-        <v>40.2</v>
+        <v>40.7</v>
       </c>
       <c r="R18">
-        <v>40.2</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1600</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
         <v>47.6</v>
       </c>
       <c r="G19">
         <v>47.099999999999994</v>
       </c>
       <c r="H19">
@@ -1957,96 +1957,96 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>59</v>
       </c>
       <c r="R30" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>22</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>11090</v>
+        <v>11620</v>
       </c>
       <c r="G31">
-        <v>10970</v>
+        <v>11490</v>
       </c>
       <c r="H31">
-        <v>10830</v>
+        <v>11330</v>
       </c>
       <c r="I31">
-        <v>10680</v>
+        <v>11170</v>
       </c>
       <c r="J31">
-        <v>10510</v>
+        <v>10990</v>
       </c>
       <c r="K31">
-        <v>10170</v>
+        <v>10640</v>
       </c>
       <c r="L31">
+        <v>10520</v>
+      </c>
+      <c r="M31">
+        <v>10400</v>
+      </c>
+      <c r="N31">
+        <v>10280</v>
+      </c>
+      <c r="O31">
+        <v>10160</v>
+      </c>
+      <c r="P31">
         <v>10060</v>
       </c>
-      <c r="M31">
-[...10 lines deleted...]
-      </c>
       <c r="Q31">
-        <v>9470</v>
+        <v>9900</v>
       </c>
       <c r="R31">
-        <v>9470</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1750</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
         <v>10280</v>
       </c>
       <c r="G32">
         <v>10180</v>
       </c>
       <c r="H32">
@@ -2181,96 +2181,96 @@
       </c>
       <c r="N34">
         <v>9570</v>
       </c>
       <c r="O34">
         <v>9470</v>
       </c>
       <c r="P34">
         <v>9370</v>
       </c>
       <c r="Q34">
         <v>9230</v>
       </c>
       <c r="R34">
         <v>9230</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
+        <v>11930</v>
+      </c>
+      <c r="G35">
+        <v>11790</v>
+      </c>
+      <c r="H35">
+        <v>11620</v>
+      </c>
+      <c r="I35">
+        <v>11460</v>
+      </c>
+      <c r="J35">
         <v>11270</v>
       </c>
-      <c r="G35">
-[...10 lines deleted...]
-      </c>
       <c r="K35">
-        <v>10340</v>
+        <v>10920</v>
       </c>
       <c r="L35">
-        <v>10220</v>
+        <v>10790</v>
       </c>
       <c r="M35">
-        <v>10110</v>
+        <v>10670</v>
       </c>
       <c r="N35">
-        <v>9990</v>
+        <v>10540</v>
       </c>
       <c r="O35">
-        <v>9880</v>
+        <v>10420</v>
       </c>
       <c r="P35">
-        <v>9770</v>
+        <v>10310</v>
       </c>
       <c r="Q35">
-        <v>9620</v>
+        <v>10150</v>
       </c>
       <c r="R35">
-        <v>9620</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>30</v>
       </c>
       <c r="C36">
         <v>1000</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>6850</v>
       </c>
       <c r="G36">
         <v>6830</v>
       </c>
       <c r="H36">
@@ -2526,87 +2526,87 @@
       </c>
       <c r="Q40">
         <v>11070</v>
       </c>
       <c r="R40">
         <v>11070</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>35</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>1350</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>10860</v>
+        <v>11070</v>
       </c>
       <c r="G41">
-        <v>10740</v>
+        <v>10960</v>
       </c>
       <c r="H41">
-        <v>10610</v>
+        <v>10810</v>
       </c>
       <c r="I41">
-        <v>10470</v>
+        <v>10670</v>
       </c>
       <c r="J41">
-        <v>10300</v>
+        <v>10500</v>
       </c>
       <c r="K41">
-        <v>9970</v>
+        <v>10160</v>
       </c>
       <c r="L41">
-        <v>9860</v>
+        <v>10050</v>
       </c>
       <c r="M41">
-        <v>9750</v>
+        <v>9940</v>
       </c>
       <c r="N41">
-        <v>9640</v>
+        <v>9820</v>
       </c>
       <c r="O41">
-        <v>9530</v>
+        <v>9710</v>
       </c>
       <c r="P41">
-        <v>9430</v>
+        <v>9610</v>
       </c>
       <c r="Q41">
-        <v>9290</v>
+        <v>9460</v>
       </c>
       <c r="R41">
-        <v>9290</v>
+        <v>9460</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
         <v>30</v>
       </c>
       <c r="C42">
         <v>2200</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
         <v>9900</v>
       </c>
       <c r="G42">
         <v>9900</v>
       </c>
       <c r="H42">
@@ -2629,96 +2629,96 @@
       </c>
       <c r="N42">
         <v>9250</v>
       </c>
       <c r="O42">
         <v>9150</v>
       </c>
       <c r="P42">
         <v>9050</v>
       </c>
       <c r="Q42">
         <v>8950</v>
       </c>
       <c r="R42">
         <v>8950</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>37</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>11350</v>
+        <v>11500</v>
       </c>
       <c r="G43">
+        <v>11370</v>
+      </c>
+      <c r="H43">
         <v>11220</v>
       </c>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
       <c r="I43">
-        <v>10920</v>
+        <v>11060</v>
       </c>
       <c r="J43">
-        <v>10750</v>
+        <v>10880</v>
       </c>
       <c r="K43">
-        <v>10400</v>
+        <v>10540</v>
       </c>
       <c r="L43">
-        <v>10290</v>
+        <v>10420</v>
       </c>
       <c r="M43">
-        <v>10170</v>
+        <v>10300</v>
       </c>
       <c r="N43">
-        <v>10050</v>
+        <v>10180</v>
       </c>
       <c r="O43">
-        <v>9930</v>
+        <v>10060</v>
       </c>
       <c r="P43">
-        <v>9830</v>
+        <v>9960</v>
       </c>
       <c r="Q43">
-        <v>9680</v>
+        <v>9800</v>
       </c>
       <c r="R43">
-        <v>9680</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>38</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>1600</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>11550</v>
       </c>
       <c r="G44">
         <v>11420</v>
       </c>
       <c r="H44">