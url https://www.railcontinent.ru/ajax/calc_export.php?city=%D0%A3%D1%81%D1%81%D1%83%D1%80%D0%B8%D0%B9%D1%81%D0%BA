--- v3 (2026-08-08)
+++ v4 (2026-09-26)
@@ -1318,134 +1318,134 @@
       </c>
       <c r="Q15">
         <v>45.8</v>
       </c>
       <c r="R15">
         <v>45.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1350</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
+        <v>47</v>
+      </c>
+      <c r="G16">
+        <v>46.5</v>
+      </c>
+      <c r="H16">
         <v>45.9</v>
       </c>
-      <c r="G16">
-[...4 lines deleted...]
-      </c>
       <c r="I16">
-        <v>44.2</v>
+        <v>45.3</v>
       </c>
       <c r="J16">
-        <v>43.6</v>
+        <v>44.7</v>
       </c>
       <c r="K16">
-        <v>42.8</v>
+        <v>43.8</v>
       </c>
       <c r="L16">
-        <v>42.1</v>
+        <v>43.1</v>
       </c>
       <c r="M16">
-        <v>41.3</v>
+        <v>42.3</v>
       </c>
       <c r="N16">
-        <v>40.8</v>
+        <v>41.8</v>
       </c>
       <c r="O16">
-        <v>40.4</v>
+        <v>41.4</v>
       </c>
       <c r="P16">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q16">
-        <v>39.3</v>
+        <v>40.3</v>
       </c>
       <c r="R16">
-        <v>39.3</v>
+        <v>40.3</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>30</v>
       </c>
       <c r="C17">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
-        <v>38.5</v>
+        <v>43.9</v>
       </c>
       <c r="G17">
-        <v>38.5</v>
+        <v>42.8</v>
       </c>
       <c r="H17">
-        <v>38</v>
+        <v>41.8</v>
       </c>
       <c r="I17">
-        <v>38</v>
+        <v>40.8</v>
       </c>
       <c r="J17">
-        <v>37.5</v>
+        <v>39.8</v>
       </c>
       <c r="K17">
-        <v>37.5</v>
+        <v>38.8</v>
       </c>
       <c r="L17">
+        <v>38.2</v>
+      </c>
+      <c r="M17">
+        <v>37.6</v>
+      </c>
+      <c r="N17">
         <v>37</v>
       </c>
-      <c r="M17">
-[...4 lines deleted...]
-      </c>
       <c r="O17">
-        <v>36.3</v>
+        <v>36.5</v>
       </c>
       <c r="P17">
         <v>36</v>
       </c>
       <c r="Q17">
         <v>35.5</v>
       </c>
       <c r="R17">
         <v>35.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>1780</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
@@ -1486,87 +1486,87 @@
       </c>
       <c r="Q18">
         <v>40.7</v>
       </c>
       <c r="R18">
         <v>40.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1600</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>47.6</v>
+        <v>49</v>
       </c>
       <c r="G19">
-        <v>47.099999999999994</v>
+        <v>48.4</v>
       </c>
       <c r="H19">
+        <v>47.7</v>
+      </c>
+      <c r="I19">
+        <v>47.1</v>
+      </c>
+      <c r="J19">
         <v>46.5</v>
       </c>
-      <c r="I19">
-[...4 lines deleted...]
-      </c>
       <c r="K19">
-        <v>44.40000000000001</v>
+        <v>45.6</v>
       </c>
       <c r="L19">
-        <v>43.7</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="M19">
-        <v>42.9</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="N19">
-        <v>42.4</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="O19">
-        <v>42.0</v>
+        <v>43.2</v>
       </c>
       <c r="P19">
-        <v>41.6</v>
+        <v>42.8</v>
       </c>
       <c r="Q19">
-        <v>40.9</v>
+        <v>42.1</v>
       </c>
       <c r="R19">
-        <v>40.9</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>2850</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>60.7</v>
       </c>
       <c r="G20">
         <v>59.9</v>
       </c>
       <c r="H20">
@@ -2526,137 +2526,137 @@
       </c>
       <c r="Q40">
         <v>11070</v>
       </c>
       <c r="R40">
         <v>11070</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>35</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>1350</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
-        <v>11070</v>
+        <v>11370</v>
       </c>
       <c r="G41">
-        <v>10960</v>
+        <v>11240</v>
       </c>
       <c r="H41">
-        <v>10810</v>
+        <v>11090</v>
       </c>
       <c r="I41">
-        <v>10670</v>
+        <v>10940</v>
       </c>
       <c r="J41">
-        <v>10500</v>
+        <v>10760</v>
       </c>
       <c r="K41">
-        <v>10160</v>
+        <v>10420</v>
       </c>
       <c r="L41">
-        <v>10050</v>
+        <v>10300</v>
       </c>
       <c r="M41">
-        <v>9940</v>
+        <v>10190</v>
       </c>
       <c r="N41">
-        <v>9820</v>
+        <v>10070</v>
       </c>
       <c r="O41">
-        <v>9710</v>
+        <v>9950</v>
       </c>
       <c r="P41">
-        <v>9610</v>
+        <v>9850</v>
       </c>
       <c r="Q41">
-        <v>9460</v>
+        <v>9700</v>
       </c>
       <c r="R41">
-        <v>9460</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
         <v>30</v>
       </c>
       <c r="C42">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="6">
-        <v>9900</v>
+        <v>11070</v>
       </c>
       <c r="G42">
-        <v>9900</v>
+        <v>10800</v>
       </c>
       <c r="H42">
-        <v>9800</v>
+        <v>10540</v>
       </c>
       <c r="I42">
-        <v>9700</v>
+        <v>10280</v>
       </c>
       <c r="J42">
-        <v>9600</v>
+        <v>10030</v>
       </c>
       <c r="K42">
-        <v>9550</v>
+        <v>9790</v>
       </c>
       <c r="L42">
-        <v>9450</v>
+        <v>9640</v>
       </c>
       <c r="M42">
-        <v>9350</v>
+        <v>9500</v>
       </c>
       <c r="N42">
-        <v>9250</v>
+        <v>9360</v>
       </c>
       <c r="O42">
-        <v>9150</v>
+        <v>9220</v>
       </c>
       <c r="P42">
-        <v>9050</v>
+        <v>9080</v>
       </c>
       <c r="Q42">
         <v>8950</v>
       </c>
       <c r="R42">
         <v>8950</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>37</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
         <v>1780</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
@@ -2694,87 +2694,87 @@
       </c>
       <c r="Q43">
         <v>9800</v>
       </c>
       <c r="R43">
         <v>9800</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>38</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>1600</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
-        <v>11550</v>
+        <v>11940</v>
       </c>
       <c r="G44">
-        <v>11420</v>
+        <v>11800</v>
       </c>
       <c r="H44">
-        <v>11270</v>
+        <v>11640</v>
       </c>
       <c r="I44">
-        <v>11110</v>
+        <v>11470</v>
       </c>
       <c r="J44">
+        <v>11280</v>
+      </c>
+      <c r="K44">
         <v>10930</v>
       </c>
-      <c r="K44">
-[...1 lines deleted...]
-      </c>
       <c r="L44">
-        <v>10470</v>
+        <v>10800</v>
       </c>
       <c r="M44">
-        <v>10350</v>
+        <v>10680</v>
       </c>
       <c r="N44">
-        <v>10220</v>
+        <v>10550</v>
       </c>
       <c r="O44">
-        <v>10110</v>
+        <v>10430</v>
       </c>
       <c r="P44">
-        <v>10000</v>
+        <v>10320</v>
       </c>
       <c r="Q44">
-        <v>9850</v>
+        <v>10160</v>
       </c>
       <c r="R44">
-        <v>9850</v>
+        <v>10160</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>39</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>2850</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>14770</v>
       </c>
       <c r="G45">
         <v>14570</v>
       </c>
       <c r="H45">