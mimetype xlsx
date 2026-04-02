--- v1 (2026-02-02)
+++ v2 (2026-04-02)
@@ -815,199 +815,199 @@
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
         <v>2300</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>31.7</v>
+        <v>32.3</v>
       </c>
       <c r="G6">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
       <c r="H6">
-        <v>30.3</v>
+        <v>30.9</v>
       </c>
       <c r="I6">
-        <v>29.6</v>
+        <v>30.2</v>
       </c>
       <c r="J6">
-        <v>28.9</v>
+        <v>29.5</v>
       </c>
       <c r="K6">
-        <v>28.2</v>
+        <v>28.8</v>
       </c>
       <c r="L6">
-        <v>27.8</v>
+        <v>28.4</v>
       </c>
       <c r="M6">
-        <v>27.4</v>
+        <v>28</v>
       </c>
       <c r="N6">
-        <v>27.0</v>
+        <v>27.6</v>
       </c>
       <c r="O6">
-        <v>26.6</v>
+        <v>27.2</v>
       </c>
       <c r="P6">
-        <v>26.2</v>
+        <v>26.8</v>
       </c>
       <c r="Q6">
-        <v>25.8</v>
+        <v>26.4</v>
       </c>
       <c r="R6">
-        <v>25.8</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7">
         <v>1650</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>46.8</v>
+        <v>47.4</v>
       </c>
       <c r="G7">
+        <v>46.9</v>
+      </c>
+      <c r="H7">
         <v>46.3</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>45.7</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>45.1</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
-        <v>43.6</v>
+        <v>44.2</v>
       </c>
       <c r="L7">
-        <v>42.9</v>
+        <v>43.5</v>
       </c>
       <c r="M7">
-        <v>42.1</v>
+        <v>42.7</v>
       </c>
       <c r="N7">
-        <v>41.59999999999999</v>
+        <v>42.2</v>
       </c>
       <c r="O7">
-        <v>41.2</v>
+        <v>41.8</v>
       </c>
       <c r="P7">
-        <v>40.8</v>
+        <v>41.4</v>
       </c>
       <c r="Q7">
-        <v>40.1</v>
+        <v>40.7</v>
       </c>
       <c r="R7">
-        <v>40.1</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
         <v>1300</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>37.5</v>
+        <v>38.099999999999994</v>
       </c>
       <c r="G8">
-        <v>36.59999999999999</v>
+        <v>37.2</v>
       </c>
       <c r="H8">
-        <v>35.7</v>
+        <v>36.3</v>
       </c>
       <c r="I8">
-        <v>34.8</v>
+        <v>35.4</v>
       </c>
       <c r="J8">
-        <v>33.9</v>
+        <v>34.5</v>
       </c>
       <c r="K8">
-        <v>33.0</v>
+        <v>33.6</v>
       </c>
       <c r="L8">
-        <v>32.5</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="M8">
-        <v>32.0</v>
+        <v>32.6</v>
       </c>
       <c r="N8">
-        <v>31.5</v>
+        <v>32.1</v>
       </c>
       <c r="O8">
-        <v>31</v>
+        <v>31.6</v>
       </c>
       <c r="P8">
-        <v>30.5</v>
+        <v>31.1</v>
       </c>
       <c r="Q8">
-        <v>30.1</v>
+        <v>30.7</v>
       </c>
       <c r="R8">
-        <v>30.1</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9">
         <v>650</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>20.7</v>
       </c>
       <c r="G9">
         <v>20.2</v>
       </c>
       <c r="H9">
@@ -1095,87 +1095,87 @@
       </c>
       <c r="Q10">
         <v>16.3</v>
       </c>
       <c r="R10">
         <v>16.3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1900</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>39.7</v>
+        <v>40.3</v>
       </c>
       <c r="G11">
-        <v>38.8</v>
+        <v>39.4</v>
       </c>
       <c r="H11">
-        <v>37.9</v>
+        <v>38.5</v>
       </c>
       <c r="I11">
-        <v>37.0</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="J11">
-        <v>36.099999999999994</v>
+        <v>36.7</v>
       </c>
       <c r="K11">
-        <v>35.2</v>
+        <v>35.8</v>
       </c>
       <c r="L11">
-        <v>34.7</v>
+        <v>35.3</v>
       </c>
       <c r="M11">
-        <v>34.0</v>
+        <v>34.6</v>
       </c>
       <c r="N11">
-        <v>32.8</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="O11">
-        <v>31.8</v>
+        <v>32.4</v>
       </c>
       <c r="P11">
-        <v>31.4</v>
+        <v>32.0</v>
       </c>
       <c r="Q11">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
       <c r="R11">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>700</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>14.7</v>
       </c>
       <c r="G12">
         <v>14.3</v>
       </c>
       <c r="H12">
@@ -1375,87 +1375,87 @@
       </c>
       <c r="Q15">
         <v>36.2</v>
       </c>
       <c r="R15">
         <v>36.2</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>5150</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
+        <v>58.9</v>
+      </c>
+      <c r="G16">
         <v>58.3</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>57.7</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
+        <v>57.099999999999994</v>
+      </c>
+      <c r="J16">
         <v>56.5</v>
       </c>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
       <c r="K16">
-        <v>55.3</v>
+        <v>55.9</v>
       </c>
       <c r="L16">
-        <v>54.9</v>
+        <v>55.5</v>
       </c>
       <c r="M16">
-        <v>54.5</v>
+        <v>55.1</v>
       </c>
       <c r="N16">
-        <v>54.099999999999994</v>
+        <v>54.7</v>
       </c>
       <c r="O16">
+        <v>54.3</v>
+      </c>
+      <c r="P16">
+        <v>53.9</v>
+      </c>
+      <c r="Q16">
         <v>53.7</v>
       </c>
-      <c r="P16">
-[...4 lines deleted...]
-      </c>
       <c r="R16">
-        <v>53.1</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
         <v>1800</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>32.5</v>
       </c>
       <c r="G17">
         <v>31.7</v>
       </c>
       <c r="H17">
@@ -1481,205 +1481,205 @@
       </c>
       <c r="O17">
         <v>27.9</v>
       </c>
       <c r="P17">
         <v>27.7</v>
       </c>
       <c r="Q17">
         <v>27.5</v>
       </c>
       <c r="R17">
         <v>27.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
         <v>650</v>
       </c>
       <c r="D18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>16.8</v>
+        <v>17.4</v>
       </c>
       <c r="G18">
-        <v>16.4</v>
+        <v>17</v>
       </c>
       <c r="H18">
-        <v>16</v>
+        <v>16.6</v>
       </c>
       <c r="I18">
-        <v>15.6</v>
+        <v>16.2</v>
       </c>
       <c r="J18">
+        <v>15.8</v>
+      </c>
+      <c r="K18">
+        <v>15.4</v>
+      </c>
+      <c r="L18">
         <v>15.2</v>
       </c>
-      <c r="K18">
+      <c r="M18">
+        <v>15</v>
+      </c>
+      <c r="N18">
         <v>14.8</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>14.6</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>14.4</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>14.2</v>
       </c>
-      <c r="O18">
-[...7 lines deleted...]
-      </c>
       <c r="R18">
-        <v>13.6</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19">
         <v>1650</v>
       </c>
       <c r="D19">
         <v>6</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>42.2</v>
+        <v>42.8</v>
       </c>
       <c r="G19">
-        <v>40.3</v>
+        <v>40.9</v>
       </c>
       <c r="H19">
-        <v>39.1</v>
+        <v>39.7</v>
       </c>
       <c r="I19">
-        <v>38.5</v>
+        <v>39.099999999999994</v>
       </c>
       <c r="J19">
-        <v>37.099999999999994</v>
+        <v>37.7</v>
       </c>
       <c r="K19">
+        <v>36.6</v>
+      </c>
+      <c r="L19">
         <v>36.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>35.4</v>
       </c>
-      <c r="M19">
-[...1 lines deleted...]
-      </c>
       <c r="N19">
-        <v>34.59999999999999</v>
+        <v>35.2</v>
       </c>
       <c r="O19">
-        <v>33.6</v>
+        <v>34.2</v>
       </c>
       <c r="P19">
-        <v>33.40000000000001</v>
+        <v>34.0</v>
       </c>
       <c r="Q19">
-        <v>33.2</v>
+        <v>33.8</v>
       </c>
       <c r="R19">
-        <v>33.2</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>650</v>
       </c>
       <c r="D20">
         <v>7</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
-        <v>17.1</v>
+        <v>20</v>
       </c>
       <c r="G20">
-        <v>16.7</v>
+        <v>19.5</v>
       </c>
       <c r="H20">
-        <v>16.3</v>
+        <v>19</v>
       </c>
       <c r="I20">
-        <v>15.9</v>
+        <v>18.5</v>
       </c>
       <c r="J20">
-        <v>15.5</v>
+        <v>18</v>
       </c>
       <c r="K20">
-        <v>15.1</v>
+        <v>17.6</v>
       </c>
       <c r="L20">
-        <v>14.9</v>
+        <v>17.3</v>
       </c>
       <c r="M20">
-        <v>14.7</v>
+        <v>17</v>
       </c>
       <c r="N20">
-        <v>14.5</v>
+        <v>17</v>
       </c>
       <c r="O20">
-        <v>14.3</v>
+        <v>17</v>
       </c>
       <c r="P20">
-        <v>14.1</v>
+        <v>17</v>
       </c>
       <c r="Q20">
-        <v>13.9</v>
+        <v>17</v>
       </c>
       <c r="R20">
-        <v>13.9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
         <v>700</v>
       </c>
       <c r="D21">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="5">
         <v>31.3</v>
       </c>
       <c r="G21">
         <v>30.5</v>
       </c>
       <c r="H21">
@@ -1758,152 +1758,152 @@
       </c>
       <c r="N22">
         <v>30.8</v>
       </c>
       <c r="O22">
         <v>30.3</v>
       </c>
       <c r="P22">
         <v>29.9</v>
       </c>
       <c r="Q22">
         <v>29.5</v>
       </c>
       <c r="R22">
         <v>29.5</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
-        <v>1750</v>
+        <v>1900</v>
       </c>
       <c r="D23">
         <v>2</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>34.2</v>
+        <v>44.2</v>
       </c>
       <c r="G23">
-        <v>33.4</v>
+        <v>43.1</v>
       </c>
       <c r="H23">
-        <v>32.6</v>
+        <v>42.0</v>
       </c>
       <c r="I23">
-        <v>31.8</v>
+        <v>40.90000000000001</v>
       </c>
       <c r="J23">
-        <v>31.0</v>
+        <v>39.90000000000001</v>
       </c>
       <c r="K23">
-        <v>30.3</v>
+        <v>39.0</v>
       </c>
       <c r="L23">
-        <v>29.8</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="M23">
-        <v>29.3</v>
+        <v>37.8</v>
       </c>
       <c r="N23">
-        <v>28.8</v>
+        <v>37.2</v>
       </c>
       <c r="O23">
-        <v>28.3</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="P23">
-        <v>27.9</v>
+        <v>36.1</v>
       </c>
       <c r="Q23">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
       <c r="R23">
-        <v>27.5</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1320</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>42.3</v>
+        <v>42.9</v>
       </c>
       <c r="G24">
-        <v>41.3</v>
+        <v>41.9</v>
       </c>
       <c r="H24">
-        <v>40.3</v>
+        <v>40.90000000000001</v>
       </c>
       <c r="I24">
-        <v>39.3</v>
+        <v>39.9</v>
       </c>
       <c r="J24">
-        <v>38.3</v>
+        <v>38.90000000000001</v>
       </c>
       <c r="K24">
-        <v>37.3</v>
+        <v>37.9</v>
       </c>
       <c r="L24">
-        <v>36.8</v>
+        <v>37.4</v>
       </c>
       <c r="M24">
-        <v>36.3</v>
+        <v>36.9</v>
       </c>
       <c r="N24">
-        <v>35.8</v>
+        <v>36.40000000000001</v>
       </c>
       <c r="O24">
-        <v>35.3</v>
+        <v>35.9</v>
       </c>
       <c r="P24">
-        <v>34.8</v>
+        <v>35.4</v>
       </c>
       <c r="Q24">
-        <v>34.3</v>
+        <v>34.9</v>
       </c>
       <c r="R24">
-        <v>34.3</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>700</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>21.6</v>
       </c>
       <c r="G25">
         <v>21.1</v>
       </c>
       <c r="H25">
@@ -2047,199 +2047,199 @@
       </c>
       <c r="Q27">
         <v>10.7</v>
       </c>
       <c r="R27">
         <v>10.7</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>36.1</v>
+        <v>36.7</v>
       </c>
       <c r="G28">
-        <v>35.2</v>
+        <v>35.8</v>
       </c>
       <c r="H28">
-        <v>34.3</v>
+        <v>34.90000000000001</v>
       </c>
       <c r="I28">
-        <v>33.5</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="J28">
-        <v>32.7</v>
+        <v>33.3</v>
       </c>
       <c r="K28">
-        <v>31.9</v>
+        <v>32.5</v>
       </c>
       <c r="L28">
-        <v>31.4</v>
+        <v>32.0</v>
       </c>
       <c r="M28">
-        <v>31.0</v>
+        <v>31.6</v>
       </c>
       <c r="N28">
-        <v>30.6</v>
+        <v>31.2</v>
       </c>
       <c r="O28">
-        <v>30.2</v>
+        <v>30.8</v>
       </c>
       <c r="P28">
-        <v>29.8</v>
+        <v>30.4</v>
       </c>
       <c r="Q28">
-        <v>29.4</v>
+        <v>30.0</v>
       </c>
       <c r="R28">
-        <v>29.4</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>1300</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>42.0</v>
+        <v>42.59999999999999</v>
       </c>
       <c r="G29">
-        <v>41.0</v>
+        <v>41.6</v>
       </c>
       <c r="H29">
-        <v>40</v>
+        <v>40.6</v>
       </c>
       <c r="I29">
-        <v>39.0</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="J29">
-        <v>38.0</v>
+        <v>38.6</v>
       </c>
       <c r="K29">
-        <v>37.0</v>
+        <v>37.6</v>
       </c>
       <c r="L29">
-        <v>36.5</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="M29">
-        <v>36.0</v>
+        <v>36.6</v>
       </c>
       <c r="N29">
-        <v>35.5</v>
+        <v>36.1</v>
       </c>
       <c r="O29">
-        <v>35</v>
+        <v>35.6</v>
       </c>
       <c r="P29">
-        <v>34.5</v>
+        <v>35.1</v>
       </c>
       <c r="Q29">
-        <v>34.0</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="R29">
-        <v>34.0</v>
+        <v>34.59999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30">
         <v>2050</v>
       </c>
       <c r="D30">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>69.0</v>
+        <v>78.8</v>
       </c>
       <c r="G30">
-        <v>67.40000000000001</v>
+        <v>77</v>
       </c>
       <c r="H30">
-        <v>65.8</v>
+        <v>75.2</v>
       </c>
       <c r="I30">
-        <v>64.2</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="J30">
-        <v>62.59999999999999</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="K30">
-        <v>61.0</v>
+        <v>69.8</v>
       </c>
       <c r="L30">
-        <v>60.2</v>
+        <v>68.8</v>
       </c>
       <c r="M30">
-        <v>59.4</v>
+        <v>67.8</v>
       </c>
       <c r="N30">
-        <v>58.59999999999999</v>
+        <v>66.8</v>
       </c>
       <c r="O30">
-        <v>57.8</v>
+        <v>65.80000000000001</v>
       </c>
       <c r="P30">
-        <v>57.0</v>
+        <v>64.8</v>
       </c>
       <c r="Q30">
-        <v>56.2</v>
+        <v>63.8</v>
       </c>
       <c r="R30">
-        <v>56.2</v>
+        <v>63.8</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
         <v>1200</v>
       </c>
       <c r="D31">
         <v>2</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>13.5</v>
       </c>
       <c r="G31">
         <v>13.2</v>
       </c>
       <c r="H31">
@@ -2271,87 +2271,87 @@
       </c>
       <c r="Q31">
         <v>10.8</v>
       </c>
       <c r="R31">
         <v>10.8</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32">
         <v>1500</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>38.7</v>
+        <v>36.5</v>
       </c>
       <c r="G32">
-        <v>37.90000000000001</v>
+        <v>35.8</v>
       </c>
       <c r="H32">
-        <v>37.2</v>
+        <v>35.0</v>
       </c>
       <c r="I32">
-        <v>36.40000000000001</v>
+        <v>34.3</v>
       </c>
       <c r="J32">
-        <v>35.7</v>
+        <v>33.5</v>
       </c>
       <c r="K32">
-        <v>35.0</v>
+        <v>32.9</v>
       </c>
       <c r="L32">
-        <v>34.5</v>
+        <v>32.3</v>
       </c>
       <c r="M32">
-        <v>33.90000000000001</v>
+        <v>31.8</v>
       </c>
       <c r="N32">
-        <v>33.4</v>
+        <v>31.2</v>
       </c>
       <c r="O32">
-        <v>33.0</v>
+        <v>30.8</v>
       </c>
       <c r="P32">
-        <v>32.8</v>
+        <v>30.6</v>
       </c>
       <c r="Q32">
-        <v>32.6</v>
+        <v>30.4</v>
       </c>
       <c r="R32">
-        <v>32.6</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
         <v>1600</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
         <v>32.1</v>
       </c>
       <c r="G33">
         <v>31.3</v>
       </c>
       <c r="H33">
@@ -2374,208 +2374,208 @@
       </c>
       <c r="N33">
         <v>26.9</v>
       </c>
       <c r="O33">
         <v>26.5</v>
       </c>
       <c r="P33">
         <v>26.2</v>
       </c>
       <c r="Q33">
         <v>25.9</v>
       </c>
       <c r="R33">
         <v>25.9</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
+        <v>36.2</v>
+      </c>
+      <c r="G34">
         <v>35.3</v>
       </c>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
       <c r="H34">
-        <v>33.6</v>
+        <v>34.5</v>
       </c>
       <c r="I34">
-        <v>32.8</v>
+        <v>33.7</v>
       </c>
       <c r="J34">
-        <v>32.0</v>
+        <v>32.90000000000001</v>
       </c>
       <c r="K34">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="L34">
-        <v>30.8</v>
+        <v>31.7</v>
       </c>
       <c r="M34">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
       <c r="N34">
-        <v>30.0</v>
+        <v>30.9</v>
       </c>
       <c r="O34">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
       <c r="P34">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="Q34">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
       <c r="R34">
-        <v>28.8</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>1650</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>46.8</v>
+        <v>47.4</v>
       </c>
       <c r="G35">
+        <v>46.9</v>
+      </c>
+      <c r="H35">
         <v>46.3</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>45.7</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>45.1</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
-        <v>43.6</v>
+        <v>44.2</v>
       </c>
       <c r="L35">
-        <v>42.9</v>
+        <v>43.5</v>
       </c>
       <c r="M35">
-        <v>42.1</v>
+        <v>42.7</v>
       </c>
       <c r="N35">
-        <v>41.59999999999999</v>
+        <v>42.2</v>
       </c>
       <c r="O35">
-        <v>41.2</v>
+        <v>41.8</v>
       </c>
       <c r="P35">
-        <v>40.8</v>
+        <v>41.4</v>
       </c>
       <c r="Q35">
-        <v>40.1</v>
+        <v>40.7</v>
       </c>
       <c r="R35">
-        <v>40.1</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>2450</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>50.5</v>
+        <v>51.1</v>
       </c>
       <c r="G36">
-        <v>49.3</v>
+        <v>49.9</v>
       </c>
       <c r="H36">
-        <v>48.1</v>
+        <v>48.7</v>
       </c>
       <c r="I36">
-        <v>47.0</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="J36">
-        <v>45.8</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="K36">
+        <v>45.3</v>
+      </c>
+      <c r="L36">
         <v>44.7</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44.1</v>
       </c>
-      <c r="M36">
-[...1 lines deleted...]
-      </c>
       <c r="N36">
+        <v>43.40000000000001</v>
+      </c>
+      <c r="O36">
         <v>42.8</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>42.2</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>41.0</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="R36">
-        <v>41.0</v>
+        <v>41.59999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37">
         <v>800</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>19</v>
       </c>
       <c r="G37">
         <v>18.5</v>
       </c>
       <c r="H37">
@@ -2607,143 +2607,143 @@
       </c>
       <c r="Q37">
         <v>16.7</v>
       </c>
       <c r="R37">
         <v>16.7</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>4450</v>
       </c>
       <c r="D38">
         <v>38</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>52.3</v>
+        <v>52.9</v>
       </c>
       <c r="G38">
-        <v>51.9</v>
+        <v>52.5</v>
       </c>
       <c r="H38">
-        <v>51.5</v>
+        <v>52.1</v>
       </c>
       <c r="I38">
-        <v>50.6</v>
+        <v>51.2</v>
       </c>
       <c r="J38">
-        <v>49.7</v>
+        <v>50.3</v>
       </c>
       <c r="K38">
-        <v>49.3</v>
+        <v>49.9</v>
       </c>
       <c r="L38">
-        <v>48.6</v>
+        <v>49.2</v>
       </c>
       <c r="M38">
-        <v>48.4</v>
+        <v>49</v>
       </c>
       <c r="N38">
-        <v>47.7</v>
+        <v>48.3</v>
       </c>
       <c r="O38">
-        <v>47</v>
+        <v>47.6</v>
       </c>
       <c r="P38">
-        <v>46.3</v>
+        <v>46.9</v>
       </c>
       <c r="Q38">
-        <v>45.6</v>
+        <v>46.2</v>
       </c>
       <c r="R38">
-        <v>45.6</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39">
-        <v>1500</v>
+        <v>1400</v>
       </c>
       <c r="D39">
         <v>6</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>29.5</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="G39">
-        <v>28.9</v>
+        <v>32.3</v>
       </c>
       <c r="H39">
+        <v>31.5</v>
+      </c>
+      <c r="I39">
+        <v>30.7</v>
+      </c>
+      <c r="J39">
+        <v>29.9</v>
+      </c>
+      <c r="K39">
+        <v>29.2</v>
+      </c>
+      <c r="L39">
+        <v>28.8</v>
+      </c>
+      <c r="M39">
         <v>28.4</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="N39">
+        <v>28.0</v>
+      </c>
+      <c r="O39">
+        <v>27.6</v>
+      </c>
+      <c r="P39">
         <v>27.2</v>
       </c>
-      <c r="K39">
-[...16 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>23.2</v>
+        <v>26.7</v>
       </c>
       <c r="R39">
-        <v>23.2</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:19" customHeight="1" ht="20">
       <c r="A43" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
@@ -2807,199 +2807,199 @@
       </c>
       <c r="Q44" s="4" t="s">
         <v>73</v>
       </c>
       <c r="R44" s="4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
         <v>2300</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>8610</v>
+        <v>8780</v>
       </c>
       <c r="G45">
-        <v>8400</v>
+        <v>8580</v>
       </c>
       <c r="H45">
-        <v>8200</v>
+        <v>8370</v>
       </c>
       <c r="I45">
-        <v>8020</v>
+        <v>8180</v>
       </c>
       <c r="J45">
-        <v>7820</v>
+        <v>7980</v>
       </c>
       <c r="K45">
-        <v>7640</v>
+        <v>7790</v>
       </c>
       <c r="L45">
-        <v>7530</v>
+        <v>7690</v>
       </c>
       <c r="M45">
-        <v>7420</v>
+        <v>7570</v>
       </c>
       <c r="N45">
-        <v>7320</v>
+        <v>7460</v>
       </c>
       <c r="O45">
-        <v>7210</v>
+        <v>7360</v>
       </c>
       <c r="P45">
-        <v>7110</v>
+        <v>7260</v>
       </c>
       <c r="Q45">
-        <v>7010</v>
+        <v>7150</v>
       </c>
       <c r="R45">
-        <v>7010</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>1650</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>11310</v>
+        <v>11480</v>
       </c>
       <c r="G46">
-        <v>11180</v>
+        <v>11360</v>
       </c>
       <c r="H46">
-        <v>11030</v>
+        <v>11200</v>
       </c>
       <c r="I46">
-        <v>10890</v>
+        <v>11050</v>
       </c>
       <c r="J46">
-        <v>10710</v>
+        <v>10870</v>
       </c>
       <c r="K46">
-        <v>10370</v>
+        <v>10520</v>
       </c>
       <c r="L46">
-        <v>10250</v>
+        <v>10410</v>
       </c>
       <c r="M46">
-        <v>10140</v>
+        <v>10290</v>
       </c>
       <c r="N46">
-        <v>10020</v>
+        <v>10160</v>
       </c>
       <c r="O46">
-        <v>9900</v>
+        <v>10050</v>
       </c>
       <c r="P46">
-        <v>9800</v>
+        <v>9950</v>
       </c>
       <c r="Q46">
-        <v>9650</v>
+        <v>9790</v>
       </c>
       <c r="R46">
-        <v>9650</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>26</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47">
         <v>1300</v>
       </c>
       <c r="D47">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>9310</v>
+        <v>9480</v>
       </c>
       <c r="G47">
-        <v>9080</v>
+        <v>9260</v>
       </c>
       <c r="H47">
-        <v>8860</v>
+        <v>9030</v>
       </c>
       <c r="I47">
-        <v>8650</v>
+        <v>8810</v>
       </c>
       <c r="J47">
-        <v>8430</v>
+        <v>8590</v>
       </c>
       <c r="K47">
-        <v>8230</v>
+        <v>8380</v>
       </c>
       <c r="L47">
-        <v>8100</v>
+        <v>8260</v>
       </c>
       <c r="M47">
-        <v>7990</v>
+        <v>8140</v>
       </c>
       <c r="N47">
-        <v>7870</v>
+        <v>8010</v>
       </c>
       <c r="O47">
-        <v>7750</v>
+        <v>7900</v>
       </c>
       <c r="P47">
-        <v>7630</v>
+        <v>7780</v>
       </c>
       <c r="Q47">
-        <v>7520</v>
+        <v>7660</v>
       </c>
       <c r="R47">
-        <v>7520</v>
+        <v>7660</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>28</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48">
         <v>650</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>5110</v>
       </c>
       <c r="G48">
         <v>4990</v>
       </c>
       <c r="H48">
@@ -3087,87 +3087,87 @@
       </c>
       <c r="Q49">
         <v>4070</v>
       </c>
       <c r="R49">
         <v>4070</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>1900</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>11610</v>
+        <v>11780</v>
       </c>
       <c r="G50">
-        <v>11330</v>
+        <v>11510</v>
       </c>
       <c r="H50">
-        <v>11060</v>
+        <v>11230</v>
       </c>
       <c r="I50">
-        <v>10800</v>
+        <v>10960</v>
       </c>
       <c r="J50">
-        <v>10540</v>
+        <v>10700</v>
       </c>
       <c r="K50">
-        <v>10290</v>
+        <v>10440</v>
       </c>
       <c r="L50">
-        <v>10140</v>
+        <v>10300</v>
       </c>
       <c r="M50">
+        <v>10150</v>
+      </c>
+      <c r="N50">
         <v>10000</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9860</v>
       </c>
-      <c r="O50">
-[...1 lines deleted...]
-      </c>
       <c r="P50">
-        <v>9570</v>
+        <v>9720</v>
       </c>
       <c r="Q50">
-        <v>9400</v>
+        <v>9540</v>
       </c>
       <c r="R50">
-        <v>9400</v>
+        <v>9540</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>31</v>
       </c>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51">
         <v>700</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>3660</v>
       </c>
       <c r="G51">
         <v>3580</v>
       </c>
       <c r="H51">
@@ -3367,87 +3367,87 @@
       </c>
       <c r="Q54">
         <v>9050</v>
       </c>
       <c r="R54">
         <v>9050</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>35</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
         <v>5150</v>
       </c>
       <c r="D55">
         <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>15960</v>
+        <v>16130</v>
       </c>
       <c r="G55">
-        <v>15800</v>
+        <v>15980</v>
       </c>
       <c r="H55">
-        <v>15650</v>
+        <v>15820</v>
       </c>
       <c r="I55">
-        <v>15510</v>
+        <v>15670</v>
       </c>
       <c r="J55">
-        <v>15360</v>
+        <v>15520</v>
       </c>
       <c r="K55">
-        <v>15220</v>
+        <v>15370</v>
       </c>
       <c r="L55">
-        <v>15110</v>
+        <v>15270</v>
       </c>
       <c r="M55">
-        <v>15010</v>
+        <v>15160</v>
       </c>
       <c r="N55">
-        <v>14910</v>
+        <v>15050</v>
       </c>
       <c r="O55">
-        <v>14800</v>
+        <v>14950</v>
       </c>
       <c r="P55">
-        <v>14700</v>
+        <v>14850</v>
       </c>
       <c r="Q55">
-        <v>14550</v>
+        <v>14690</v>
       </c>
       <c r="R55">
-        <v>14550</v>
+        <v>14690</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>1800</v>
       </c>
       <c r="D56">
         <v>2</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>8160</v>
       </c>
       <c r="G56">
         <v>7960</v>
       </c>
       <c r="H56">
@@ -3473,205 +3473,205 @@
       </c>
       <c r="O56">
         <v>6800</v>
       </c>
       <c r="P56">
         <v>6700</v>
       </c>
       <c r="Q56">
         <v>6600</v>
       </c>
       <c r="R56">
         <v>6600</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>37</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57">
         <v>650</v>
       </c>
       <c r="D57">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
-        <v>4210</v>
+        <v>4380</v>
       </c>
       <c r="G57">
-        <v>4100</v>
+        <v>4280</v>
       </c>
       <c r="H57">
-        <v>4000</v>
+        <v>4170</v>
       </c>
       <c r="I57">
-        <v>3910</v>
+        <v>4070</v>
       </c>
       <c r="J57">
-        <v>3810</v>
+        <v>3970</v>
       </c>
       <c r="K57">
-        <v>3720</v>
+        <v>3870</v>
       </c>
       <c r="L57">
-        <v>3660</v>
+        <v>3820</v>
       </c>
       <c r="M57">
-        <v>3610</v>
+        <v>3760</v>
       </c>
       <c r="N57">
-        <v>3560</v>
+        <v>3700</v>
       </c>
       <c r="O57">
-        <v>3500</v>
+        <v>3650</v>
       </c>
       <c r="P57">
-        <v>3450</v>
+        <v>3600</v>
       </c>
       <c r="Q57">
-        <v>3400</v>
+        <v>3540</v>
       </c>
       <c r="R57">
-        <v>3400</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>38</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58">
         <v>1650</v>
       </c>
       <c r="D58">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="6">
-        <v>10060</v>
+        <v>10230</v>
       </c>
       <c r="G58">
-        <v>9600</v>
+        <v>9780</v>
       </c>
       <c r="H58">
+        <v>9490</v>
+      </c>
+      <c r="I58">
         <v>9320</v>
       </c>
-      <c r="I58">
-[...1 lines deleted...]
-      </c>
       <c r="J58">
-        <v>8850</v>
+        <v>9010</v>
       </c>
       <c r="K58">
+        <v>8750</v>
+      </c>
+      <c r="L58">
         <v>8600</v>
       </c>
-      <c r="L58">
-[...1 lines deleted...]
-      </c>
       <c r="M58">
-        <v>8300</v>
+        <v>8450</v>
       </c>
       <c r="N58">
-        <v>8250</v>
+        <v>8390</v>
       </c>
       <c r="O58">
-        <v>8010</v>
+        <v>8160</v>
       </c>
       <c r="P58">
-        <v>7960</v>
+        <v>8110</v>
       </c>
       <c r="Q58">
-        <v>7910</v>
+        <v>8050</v>
       </c>
       <c r="R58">
-        <v>7910</v>
+        <v>8050</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>39</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59">
         <v>650</v>
       </c>
       <c r="D59">
         <v>7</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>4290</v>
+        <v>4980</v>
       </c>
       <c r="G59">
-        <v>4190</v>
+        <v>4860</v>
       </c>
       <c r="H59">
-        <v>4080</v>
+        <v>4740</v>
       </c>
       <c r="I59">
-        <v>3980</v>
+        <v>4620</v>
       </c>
       <c r="J59">
-        <v>3890</v>
+        <v>4510</v>
       </c>
       <c r="K59">
-        <v>3790</v>
+        <v>4400</v>
       </c>
       <c r="L59">
-        <v>3740</v>
+        <v>4340</v>
       </c>
       <c r="M59">
-        <v>3680</v>
+        <v>4270</v>
       </c>
       <c r="N59">
-        <v>3630</v>
+        <v>4210</v>
       </c>
       <c r="O59">
-        <v>3570</v>
+        <v>4209</v>
       </c>
       <c r="P59">
-        <v>3520</v>
+        <v>4209</v>
       </c>
       <c r="Q59">
-        <v>3470</v>
+        <v>4209</v>
       </c>
       <c r="R59">
-        <v>3470</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>40</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60">
         <v>700</v>
       </c>
       <c r="D60">
         <v>4</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
         <v>7820</v>
       </c>
       <c r="G60">
         <v>7630</v>
       </c>
       <c r="H60">
@@ -3750,152 +3750,152 @@
       </c>
       <c r="N61">
         <v>7700</v>
       </c>
       <c r="O61">
         <v>7590</v>
       </c>
       <c r="P61">
         <v>7480</v>
       </c>
       <c r="Q61">
         <v>7370</v>
       </c>
       <c r="R61">
         <v>7370</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>42</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
-        <v>1750</v>
+        <v>1900</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>8510</v>
+        <v>11000</v>
       </c>
       <c r="G62">
-        <v>8300</v>
+        <v>10730</v>
       </c>
       <c r="H62">
-        <v>8100</v>
+        <v>10470</v>
       </c>
       <c r="I62">
-        <v>7900</v>
+        <v>10210</v>
       </c>
       <c r="J62">
-        <v>7710</v>
+        <v>9970</v>
       </c>
       <c r="K62">
-        <v>7520</v>
+        <v>9730</v>
       </c>
       <c r="L62">
-        <v>7410</v>
+        <v>9580</v>
       </c>
       <c r="M62">
-        <v>7300</v>
+        <v>9440</v>
       </c>
       <c r="N62">
-        <v>7190</v>
+        <v>9300</v>
       </c>
       <c r="O62">
-        <v>7080</v>
+        <v>9160</v>
       </c>
       <c r="P62">
-        <v>6980</v>
+        <v>9030</v>
       </c>
       <c r="Q62">
-        <v>6880</v>
+        <v>8900</v>
       </c>
       <c r="R62">
-        <v>6880</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>43</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1320</v>
       </c>
       <c r="D63">
         <v>6</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>10630</v>
+        <v>10800</v>
       </c>
       <c r="G63">
-        <v>10360</v>
+        <v>10540</v>
       </c>
       <c r="H63">
-        <v>10110</v>
+        <v>10280</v>
       </c>
       <c r="I63">
-        <v>9870</v>
+        <v>10030</v>
       </c>
       <c r="J63">
-        <v>9620</v>
+        <v>9780</v>
       </c>
       <c r="K63">
-        <v>9390</v>
+        <v>9540</v>
       </c>
       <c r="L63">
-        <v>9250</v>
+        <v>9410</v>
       </c>
       <c r="M63">
+        <v>9270</v>
+      </c>
+      <c r="N63">
         <v>9120</v>
       </c>
-      <c r="N63">
-[...1 lines deleted...]
-      </c>
       <c r="O63">
-        <v>8840</v>
+        <v>8990</v>
       </c>
       <c r="P63">
-        <v>8720</v>
+        <v>8870</v>
       </c>
       <c r="Q63">
-        <v>8590</v>
+        <v>8730</v>
       </c>
       <c r="R63">
-        <v>8590</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>700</v>
       </c>
       <c r="D64">
         <v>7</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>5370</v>
       </c>
       <c r="G64">
         <v>5240</v>
       </c>
       <c r="H64">
@@ -4039,199 +4039,199 @@
       </c>
       <c r="Q66">
         <v>2680</v>
       </c>
       <c r="R66">
         <v>2680</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67">
         <v>1250</v>
       </c>
       <c r="D67">
         <v>6</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>9080</v>
+        <v>9250</v>
       </c>
       <c r="G67">
-        <v>8860</v>
+        <v>9040</v>
       </c>
       <c r="H67">
-        <v>8640</v>
+        <v>8810</v>
       </c>
       <c r="I67">
-        <v>8440</v>
+        <v>8600</v>
       </c>
       <c r="J67">
-        <v>8230</v>
+        <v>8390</v>
       </c>
       <c r="K67">
-        <v>8030</v>
+        <v>8180</v>
       </c>
       <c r="L67">
-        <v>7900</v>
+        <v>8060</v>
       </c>
       <c r="M67">
-        <v>7790</v>
+        <v>7940</v>
       </c>
       <c r="N67">
-        <v>7680</v>
+        <v>7820</v>
       </c>
       <c r="O67">
-        <v>7560</v>
+        <v>7710</v>
       </c>
       <c r="P67">
-        <v>7450</v>
+        <v>7600</v>
       </c>
       <c r="Q67">
-        <v>7340</v>
+        <v>7480</v>
       </c>
       <c r="R67">
-        <v>7340</v>
+        <v>7480</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>48</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
         <v>1300</v>
       </c>
       <c r="D68">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10533</v>
+        <v>10703</v>
       </c>
       <c r="G68">
-        <v>10269</v>
+        <v>10449</v>
       </c>
       <c r="H68">
-        <v>10019</v>
+        <v>10189</v>
       </c>
       <c r="I68">
-        <v>9782</v>
+        <v>9942</v>
       </c>
       <c r="J68">
-        <v>9539</v>
+        <v>9699</v>
       </c>
       <c r="K68">
-        <v>9309</v>
+        <v>9459</v>
       </c>
       <c r="L68">
-        <v>9166</v>
+        <v>9326</v>
       </c>
       <c r="M68">
-        <v>9035</v>
+        <v>9185</v>
       </c>
       <c r="N68">
-        <v>8905</v>
+        <v>9045</v>
       </c>
       <c r="O68">
-        <v>8766</v>
+        <v>8916</v>
       </c>
       <c r="P68">
-        <v>8638</v>
+        <v>8788</v>
       </c>
       <c r="Q68">
-        <v>8511</v>
+        <v>8651</v>
       </c>
       <c r="R68">
-        <v>8511</v>
+        <v>8651</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69">
         <v>2050</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>17390</v>
+        <v>19700</v>
       </c>
       <c r="G69">
-        <v>16960</v>
+        <v>19220</v>
       </c>
       <c r="H69">
-        <v>16560</v>
+        <v>18750</v>
       </c>
       <c r="I69">
-        <v>16150</v>
+        <v>18290</v>
       </c>
       <c r="J69">
-        <v>15750</v>
+        <v>17850</v>
       </c>
       <c r="K69">
-        <v>15380</v>
+        <v>17410</v>
       </c>
       <c r="L69">
-        <v>15140</v>
+        <v>17160</v>
       </c>
       <c r="M69">
-        <v>14930</v>
+        <v>16900</v>
       </c>
       <c r="N69">
-        <v>14700</v>
+        <v>16640</v>
       </c>
       <c r="O69">
-        <v>14480</v>
+        <v>16410</v>
       </c>
       <c r="P69">
-        <v>14270</v>
+        <v>16160</v>
       </c>
       <c r="Q69">
-        <v>14060</v>
+        <v>15920</v>
       </c>
       <c r="R69">
-        <v>14060</v>
+        <v>15920</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>50</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70">
         <v>1200</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>3340</v>
       </c>
       <c r="G70">
         <v>3250</v>
       </c>
       <c r="H70">
@@ -4263,72 +4263,72 @@
       </c>
       <c r="Q70">
         <v>2700</v>
       </c>
       <c r="R70">
         <v>2700</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>51</v>
       </c>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71">
         <v>1500</v>
       </c>
       <c r="D71">
         <v>3</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>9261</v>
+        <v>9260</v>
       </c>
       <c r="G71">
-        <v>9087</v>
+        <v>9090</v>
       </c>
       <c r="H71">
-        <v>8907</v>
+        <v>8910</v>
       </c>
       <c r="I71">
-        <v>8733</v>
+        <v>8730</v>
       </c>
       <c r="J71">
         <v>8560</v>
       </c>
       <c r="K71">
-        <v>8396</v>
+        <v>8400</v>
       </c>
       <c r="L71">
-        <v>8269</v>
+        <v>8270</v>
       </c>
       <c r="M71">
-        <v>8155</v>
+        <v>8160</v>
       </c>
       <c r="N71">
         <v>8030</v>
       </c>
       <c r="O71">
         <v>7940</v>
       </c>
       <c r="P71">
         <v>7880</v>
       </c>
       <c r="Q71">
         <v>7820</v>
       </c>
       <c r="R71">
         <v>7820</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>52</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
@@ -4366,208 +4366,208 @@
       </c>
       <c r="N72">
         <v>6750</v>
       </c>
       <c r="O72">
         <v>6650</v>
       </c>
       <c r="P72">
         <v>6560</v>
       </c>
       <c r="Q72">
         <v>6460</v>
       </c>
       <c r="R72">
         <v>6460</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>53</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>8900</v>
+        <v>9170</v>
       </c>
       <c r="G73">
-        <v>8680</v>
+        <v>8960</v>
       </c>
       <c r="H73">
-        <v>8470</v>
+        <v>8730</v>
       </c>
       <c r="I73">
-        <v>8270</v>
+        <v>8520</v>
       </c>
       <c r="J73">
-        <v>8060</v>
+        <v>8310</v>
       </c>
       <c r="K73">
+        <v>8110</v>
+      </c>
+      <c r="L73">
+        <v>7990</v>
+      </c>
+      <c r="M73">
         <v>7870</v>
       </c>
-      <c r="L73">
+      <c r="N73">
         <v>7750</v>
       </c>
-      <c r="M73">
+      <c r="O73">
         <v>7640</v>
       </c>
-      <c r="N73">
+      <c r="P73">
         <v>7530</v>
       </c>
-      <c r="O73">
+      <c r="Q73">
         <v>7410</v>
       </c>
-      <c r="P73">
-[...4 lines deleted...]
-      </c>
       <c r="R73">
-        <v>7190</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>54</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
         <v>1650</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>11310</v>
+        <v>11480</v>
       </c>
       <c r="G74">
-        <v>11180</v>
+        <v>11360</v>
       </c>
       <c r="H74">
-        <v>11030</v>
+        <v>11200</v>
       </c>
       <c r="I74">
-        <v>10890</v>
+        <v>11050</v>
       </c>
       <c r="J74">
-        <v>10710</v>
+        <v>10870</v>
       </c>
       <c r="K74">
-        <v>10370</v>
+        <v>10520</v>
       </c>
       <c r="L74">
-        <v>10250</v>
+        <v>10410</v>
       </c>
       <c r="M74">
-        <v>10140</v>
+        <v>10290</v>
       </c>
       <c r="N74">
-        <v>10020</v>
+        <v>10160</v>
       </c>
       <c r="O74">
-        <v>9900</v>
+        <v>10050</v>
       </c>
       <c r="P74">
-        <v>9800</v>
+        <v>9950</v>
       </c>
       <c r="Q74">
-        <v>9650</v>
+        <v>9790</v>
       </c>
       <c r="R74">
-        <v>9650</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>55</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75">
         <v>2450</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>12640</v>
+        <v>12810</v>
       </c>
       <c r="G75">
-        <v>12330</v>
+        <v>12510</v>
       </c>
       <c r="H75">
-        <v>12030</v>
+        <v>12200</v>
       </c>
       <c r="I75">
-        <v>11750</v>
+        <v>11910</v>
       </c>
       <c r="J75">
-        <v>11470</v>
+        <v>11630</v>
       </c>
       <c r="K75">
-        <v>11200</v>
+        <v>11350</v>
       </c>
       <c r="L75">
+        <v>11190</v>
+      </c>
+      <c r="M75">
         <v>11030</v>
       </c>
-      <c r="M75">
-[...1 lines deleted...]
-      </c>
       <c r="N75">
-        <v>10720</v>
+        <v>10860</v>
       </c>
       <c r="O75">
+        <v>10710</v>
+      </c>
+      <c r="P75">
         <v>10560</v>
       </c>
-      <c r="P75">
-[...1 lines deleted...]
-      </c>
       <c r="Q75">
-        <v>10260</v>
+        <v>10400</v>
       </c>
       <c r="R75">
-        <v>10260</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>56</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
         <v>800</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>4810</v>
       </c>
       <c r="G76">
         <v>4690</v>
       </c>
       <c r="H76">
@@ -4599,143 +4599,143 @@
       </c>
       <c r="Q76">
         <v>3890</v>
       </c>
       <c r="R76">
         <v>3890</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>57</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77">
         <v>4450</v>
       </c>
       <c r="D77">
         <v>38</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>14010</v>
+        <v>14180</v>
       </c>
       <c r="G77">
-        <v>13900</v>
+        <v>14080</v>
       </c>
       <c r="H77">
-        <v>13800</v>
+        <v>13970</v>
       </c>
       <c r="I77">
-        <v>13610</v>
+        <v>13770</v>
       </c>
       <c r="J77">
-        <v>13410</v>
+        <v>13570</v>
       </c>
       <c r="K77">
-        <v>13120</v>
+        <v>13270</v>
       </c>
       <c r="L77">
-        <v>13060</v>
+        <v>13220</v>
       </c>
       <c r="M77">
-        <v>12860</v>
+        <v>13010</v>
       </c>
       <c r="N77">
-        <v>12710</v>
+        <v>12850</v>
       </c>
       <c r="O77">
+        <v>12700</v>
+      </c>
+      <c r="P77">
         <v>12550</v>
       </c>
-      <c r="P77">
-[...1 lines deleted...]
-      </c>
       <c r="Q77">
-        <v>12250</v>
+        <v>12390</v>
       </c>
       <c r="R77">
-        <v>12250</v>
+        <v>12390</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>58</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78">
-        <v>1500</v>
+        <v>1400</v>
       </c>
       <c r="D78">
         <v>6</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
-        <v>6740</v>
+        <v>8580</v>
       </c>
       <c r="G78">
-        <v>6620</v>
+        <v>8180</v>
       </c>
       <c r="H78">
-        <v>6510</v>
+        <v>7870</v>
       </c>
       <c r="I78">
-        <v>6410</v>
+        <v>7570</v>
       </c>
       <c r="J78">
-        <v>6300</v>
+        <v>7370</v>
       </c>
       <c r="K78">
-        <v>6200</v>
+        <v>7070</v>
       </c>
       <c r="L78">
-        <v>6120</v>
+        <v>6920</v>
       </c>
       <c r="M78">
-        <v>6020</v>
+        <v>6760</v>
       </c>
       <c r="N78">
-        <v>5870</v>
+        <v>6650</v>
       </c>
       <c r="O78">
-        <v>5730</v>
+        <v>6550</v>
       </c>
       <c r="P78">
-        <v>5550</v>
+        <v>6450</v>
       </c>
       <c r="Q78">
-        <v>5480</v>
+        <v>6340</v>
       </c>
       <c r="R78">
-        <v>5480</v>
+        <v>6340</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:19" customHeight="1" ht="20">
       <c r="A82" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="2"/>
@@ -4790,376 +4790,376 @@
       </c>
       <c r="N83" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P83" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q83" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R83" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>26</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D84">
         <v>4</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>38.40000000000001</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="G84">
-        <v>37.5</v>
+        <v>38.4</v>
       </c>
       <c r="H84">
-        <v>36.6</v>
+        <v>37.40000000000001</v>
       </c>
       <c r="I84">
-        <v>35.7</v>
+        <v>36.5</v>
       </c>
       <c r="J84">
-        <v>34.8</v>
+        <v>35.6</v>
       </c>
       <c r="K84">
-        <v>33.9</v>
+        <v>34.7</v>
       </c>
       <c r="L84">
-        <v>33.4</v>
+        <v>34.2</v>
       </c>
       <c r="M84">
-        <v>32.9</v>
+        <v>33.7</v>
       </c>
       <c r="N84">
-        <v>32.4</v>
+        <v>33.2</v>
       </c>
       <c r="O84">
-        <v>31.9</v>
+        <v>32.7</v>
       </c>
       <c r="P84">
-        <v>31.4</v>
+        <v>32.2</v>
       </c>
       <c r="Q84">
-        <v>30.9</v>
+        <v>32.0</v>
       </c>
       <c r="R84">
-        <v>30.9</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
         <v>800</v>
       </c>
       <c r="D85">
         <v>7</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="G85">
-        <v>21.9</v>
+        <v>23.7</v>
       </c>
       <c r="H85">
-        <v>21.4</v>
+        <v>23.1</v>
       </c>
       <c r="I85">
+        <v>22.5</v>
+      </c>
+      <c r="J85">
+        <v>22</v>
+      </c>
+      <c r="K85">
+        <v>21.5</v>
+      </c>
+      <c r="L85">
+        <v>21.2</v>
+      </c>
+      <c r="M85">
         <v>20.9</v>
       </c>
-      <c r="J85">
-[...10 lines deleted...]
-      </c>
       <c r="N85">
-        <v>19</v>
+        <v>20.6</v>
       </c>
       <c r="O85">
-        <v>18.7</v>
+        <v>20.6</v>
       </c>
       <c r="P85">
-        <v>18.4</v>
+        <v>20.6</v>
       </c>
       <c r="Q85">
-        <v>18.1</v>
+        <v>20.6</v>
       </c>
       <c r="R85">
-        <v>18.1</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>29</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
         <v>550</v>
       </c>
       <c r="D86">
         <v>1</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="G86">
+        <v>15</v>
+      </c>
+      <c r="H86">
+        <v>14.6</v>
+      </c>
+      <c r="I86">
+        <v>14.2</v>
+      </c>
+      <c r="J86">
+        <v>13.9</v>
+      </c>
+      <c r="K86">
+        <v>13.6</v>
+      </c>
+      <c r="L86">
+        <v>13.4</v>
+      </c>
+      <c r="M86">
         <v>13.2</v>
       </c>
-      <c r="G86">
-[...2 lines deleted...]
-      <c r="H86">
+      <c r="N86">
+        <v>13</v>
+      </c>
+      <c r="O86">
+        <v>12.8</v>
+      </c>
+      <c r="P86">
         <v>12.6</v>
       </c>
-      <c r="I86">
-[...22 lines deleted...]
-      </c>
       <c r="Q86">
-        <v>10.5</v>
+        <v>12.4</v>
       </c>
       <c r="R86">
-        <v>10.5</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>77</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D87">
         <v>5</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>32.2</v>
+        <v>35.2</v>
       </c>
       <c r="G87">
-        <v>31.6</v>
+        <v>34.5</v>
       </c>
       <c r="H87">
-        <v>31.0</v>
+        <v>33.8</v>
       </c>
       <c r="I87">
-        <v>30.4</v>
+        <v>33.2</v>
       </c>
       <c r="J87">
-        <v>29.8</v>
+        <v>32.6</v>
       </c>
       <c r="K87">
-        <v>29.2</v>
+        <v>31.9</v>
       </c>
       <c r="L87">
-        <v>28.8</v>
+        <v>31.4</v>
       </c>
       <c r="M87">
+        <v>30.6</v>
+      </c>
+      <c r="N87">
+        <v>29.1</v>
+      </c>
+      <c r="O87">
         <v>28.0</v>
       </c>
-      <c r="N87">
-[...4 lines deleted...]
-      </c>
       <c r="P87">
-        <v>24.8</v>
+        <v>26.9</v>
       </c>
       <c r="Q87">
-        <v>24.1</v>
+        <v>26.4</v>
       </c>
       <c r="R87">
-        <v>24.1</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>78</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>1100</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>26.2</v>
+        <v>28.4</v>
       </c>
       <c r="G88">
-        <v>25.6</v>
+        <v>27.7</v>
       </c>
       <c r="H88">
-        <v>25.0</v>
+        <v>27.0</v>
       </c>
       <c r="I88">
-        <v>24.4</v>
+        <v>26.3</v>
       </c>
       <c r="J88">
-        <v>23.8</v>
+        <v>25.7</v>
       </c>
       <c r="K88">
-        <v>23.2</v>
+        <v>25.1</v>
       </c>
       <c r="L88">
-        <v>22.8</v>
+        <v>24.7</v>
       </c>
       <c r="M88">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="N88">
-        <v>22.0</v>
+        <v>23.9</v>
       </c>
       <c r="O88">
-        <v>21.6</v>
+        <v>23.5</v>
       </c>
       <c r="P88">
-        <v>21.2</v>
+        <v>23.1</v>
       </c>
       <c r="Q88">
-        <v>20.8</v>
+        <v>22.7</v>
       </c>
       <c r="R88">
-        <v>20.8</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>31</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89">
         <v>750</v>
       </c>
       <c r="D89">
         <v>1</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
-        <v>17.3</v>
+        <v>18</v>
       </c>
       <c r="G89">
-        <v>16.9</v>
+        <v>17.6</v>
       </c>
       <c r="H89">
-        <v>16.5</v>
+        <v>17.2</v>
       </c>
       <c r="I89">
-        <v>16.1</v>
+        <v>16.8</v>
       </c>
       <c r="J89">
-        <v>15.7</v>
+        <v>16.4</v>
       </c>
       <c r="K89">
-        <v>15.3</v>
+        <v>16</v>
       </c>
       <c r="L89">
-        <v>15.1</v>
+        <v>15.8</v>
       </c>
       <c r="M89">
-        <v>14.9</v>
+        <v>15.6</v>
       </c>
       <c r="N89">
-        <v>14.7</v>
+        <v>15.4</v>
       </c>
       <c r="O89">
-        <v>14.5</v>
+        <v>15.2</v>
       </c>
       <c r="P89">
-        <v>14.3</v>
+        <v>15</v>
       </c>
       <c r="Q89">
-        <v>14.1</v>
+        <v>14.8</v>
       </c>
       <c r="R89">
-        <v>14.1</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90">
         <v>800</v>
       </c>
       <c r="D90">
         <v>7</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="5">
         <v>27.5</v>
       </c>
       <c r="G90">
         <v>26.8</v>
       </c>
       <c r="H90">
@@ -5182,152 +5182,152 @@
       </c>
       <c r="N90">
         <v>23.2</v>
       </c>
       <c r="O90">
         <v>22.9</v>
       </c>
       <c r="P90">
         <v>22.6</v>
       </c>
       <c r="Q90">
         <v>22.3</v>
       </c>
       <c r="R90">
         <v>22.3</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>37</v>
       </c>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="D91">
         <v>3</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>22.3</v>
+        <v>23.3</v>
       </c>
       <c r="G91">
-        <v>21.8</v>
+        <v>22.7</v>
       </c>
       <c r="H91">
-        <v>21.3</v>
+        <v>22.1</v>
       </c>
       <c r="I91">
-        <v>20.8</v>
+        <v>21.6</v>
       </c>
       <c r="J91">
+        <v>21.1</v>
+      </c>
+      <c r="K91">
+        <v>20.6</v>
+      </c>
+      <c r="L91">
         <v>20.3</v>
       </c>
-      <c r="K91">
-[...4 lines deleted...]
-      </c>
       <c r="M91">
-        <v>19.2</v>
+        <v>20</v>
       </c>
       <c r="N91">
-        <v>18.9</v>
+        <v>19.7</v>
       </c>
       <c r="O91">
-        <v>18.6</v>
+        <v>19.4</v>
       </c>
       <c r="P91">
-        <v>18.3</v>
+        <v>19.1</v>
       </c>
       <c r="Q91">
-        <v>18</v>
+        <v>19.1</v>
       </c>
       <c r="R91">
-        <v>18</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>39</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="D92">
         <v>7</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>17.4</v>
+        <v>22</v>
       </c>
       <c r="G92">
-        <v>17.4</v>
+        <v>21.5</v>
       </c>
       <c r="H92">
-        <v>16.3</v>
+        <v>21</v>
       </c>
       <c r="I92">
-        <v>15.6</v>
+        <v>20.5</v>
       </c>
       <c r="J92">
-        <v>15.1</v>
+        <v>20</v>
       </c>
       <c r="K92">
-        <v>15</v>
+        <v>19.5</v>
       </c>
       <c r="L92">
-        <v>14.9</v>
+        <v>19.2</v>
       </c>
       <c r="M92">
-        <v>14.9</v>
+        <v>18.9</v>
       </c>
       <c r="N92">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
       <c r="O92">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
       <c r="P92">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
       <c r="Q92">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
       <c r="R92">
-        <v>14.9</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>40</v>
       </c>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93">
         <v>800</v>
       </c>
       <c r="D93">
         <v>2</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
         <v>22.8</v>
       </c>
       <c r="G93">
         <v>22.2</v>
       </c>
       <c r="H93">
@@ -5359,255 +5359,255 @@
       </c>
       <c r="Q93">
         <v>18.4</v>
       </c>
       <c r="R93">
         <v>18.4</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>42</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94">
         <v>1100</v>
       </c>
       <c r="D94">
         <v>2</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>21.5</v>
+        <v>23.7</v>
       </c>
       <c r="G94">
-        <v>21.0</v>
+        <v>23.1</v>
       </c>
       <c r="H94">
-        <v>20.5</v>
+        <v>22.5</v>
       </c>
       <c r="I94">
-        <v>20.0</v>
+        <v>21.9</v>
       </c>
       <c r="J94">
-        <v>19.5</v>
+        <v>21.4</v>
       </c>
       <c r="K94">
-        <v>19.0</v>
+        <v>20.9</v>
       </c>
       <c r="L94">
-        <v>18.7</v>
+        <v>20.6</v>
       </c>
       <c r="M94">
-        <v>18.4</v>
+        <v>20.3</v>
       </c>
       <c r="N94">
-        <v>18.1</v>
+        <v>20</v>
       </c>
       <c r="O94">
-        <v>17.8</v>
+        <v>19.7</v>
       </c>
       <c r="P94">
-        <v>17.5</v>
+        <v>19.4</v>
       </c>
       <c r="Q94">
-        <v>17.2</v>
+        <v>19.1</v>
       </c>
       <c r="R94">
-        <v>17.2</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>43</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D95">
         <v>6</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>46.2</v>
+        <v>47.2</v>
       </c>
       <c r="G95">
-        <v>45.1</v>
+        <v>46.0</v>
       </c>
       <c r="H95">
-        <v>44.0</v>
+        <v>44.8</v>
       </c>
       <c r="I95">
-        <v>42.90000000000001</v>
+        <v>43.7</v>
       </c>
       <c r="J95">
-        <v>41.90000000000001</v>
+        <v>42.7</v>
       </c>
       <c r="K95">
-        <v>40.90000000000001</v>
+        <v>41.7</v>
       </c>
       <c r="L95">
-        <v>40.3</v>
+        <v>41.1</v>
       </c>
       <c r="M95">
-        <v>39.7</v>
+        <v>40.5</v>
       </c>
       <c r="N95">
-        <v>39.099999999999994</v>
+        <v>39.9</v>
       </c>
       <c r="O95">
-        <v>38.5</v>
+        <v>39.3</v>
       </c>
       <c r="P95">
-        <v>37.90000000000001</v>
+        <v>38.7</v>
       </c>
       <c r="Q95">
-        <v>37.3</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="R95">
-        <v>37.3</v>
+        <v>38.40000000000001</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96">
         <v>800</v>
       </c>
       <c r="D96">
         <v>7</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
-        <v>22.7</v>
+        <v>24.1</v>
       </c>
       <c r="G96">
-        <v>22.1</v>
+        <v>23.5</v>
       </c>
       <c r="H96">
-        <v>21.6</v>
+        <v>22.9</v>
       </c>
       <c r="I96">
-        <v>21.1</v>
+        <v>22.3</v>
       </c>
       <c r="J96">
-        <v>20.6</v>
+        <v>21.8</v>
       </c>
       <c r="K96">
+        <v>21.3</v>
+      </c>
+      <c r="L96">
+        <v>21</v>
+      </c>
+      <c r="M96">
+        <v>20.7</v>
+      </c>
+      <c r="N96">
+        <v>20.4</v>
+      </c>
+      <c r="O96">
         <v>20.1</v>
       </c>
-      <c r="L96">
+      <c r="P96">
         <v>19.8</v>
       </c>
-      <c r="M96">
+      <c r="Q96">
         <v>19.5</v>
       </c>
-      <c r="N96">
-[...10 lines deleted...]
-      </c>
       <c r="R96">
-        <v>18.3</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>45</v>
       </c>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97">
         <v>800</v>
       </c>
       <c r="D97">
         <v>7</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>25.3</v>
+        <v>27.1</v>
       </c>
       <c r="G97">
-        <v>24.7</v>
+        <v>26.4</v>
       </c>
       <c r="H97">
-        <v>24.1</v>
+        <v>25.8</v>
       </c>
       <c r="I97">
-        <v>23.5</v>
+        <v>25.2</v>
       </c>
       <c r="J97">
-        <v>22.9</v>
+        <v>24.6</v>
       </c>
       <c r="K97">
+        <v>24</v>
+      </c>
+      <c r="L97">
+        <v>23.6</v>
+      </c>
+      <c r="M97">
+        <v>23.3</v>
+      </c>
+      <c r="N97">
+        <v>23</v>
+      </c>
+      <c r="O97">
+        <v>22.7</v>
+      </c>
+      <c r="P97">
         <v>22.4</v>
       </c>
-      <c r="L97">
-[...13 lines deleted...]
-      </c>
       <c r="Q97">
-        <v>20.5</v>
+        <v>22.1</v>
       </c>
       <c r="R97">
-        <v>20.5</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>46</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98">
         <v>700</v>
       </c>
       <c r="D98">
         <v>1</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
         <v>14.5</v>
       </c>
       <c r="G98">
         <v>14.1</v>
       </c>
       <c r="H98">
@@ -5630,96 +5630,96 @@
       </c>
       <c r="N98">
         <v>12.3</v>
       </c>
       <c r="O98">
         <v>12.1</v>
       </c>
       <c r="P98">
         <v>11.9</v>
       </c>
       <c r="Q98">
         <v>11.7</v>
       </c>
       <c r="R98">
         <v>11.7</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>47</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D99">
         <v>5</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
-        <v>39.90000000000001</v>
+        <v>40.90000000000001</v>
       </c>
       <c r="G99">
-        <v>39.0</v>
+        <v>39.9</v>
       </c>
       <c r="H99">
-        <v>38.1</v>
+        <v>38.90000000000001</v>
       </c>
       <c r="I99">
-        <v>37.2</v>
+        <v>38.0</v>
       </c>
       <c r="J99">
-        <v>36.3</v>
+        <v>37.1</v>
       </c>
       <c r="K99">
-        <v>35.4</v>
+        <v>36.2</v>
       </c>
       <c r="L99">
-        <v>34.9</v>
+        <v>35.7</v>
       </c>
       <c r="M99">
-        <v>34.4</v>
+        <v>35.2</v>
       </c>
       <c r="N99">
-        <v>33.9</v>
+        <v>34.7</v>
       </c>
       <c r="O99">
-        <v>33.40000000000001</v>
+        <v>34.2</v>
       </c>
       <c r="P99">
-        <v>32.9</v>
+        <v>33.7</v>
       </c>
       <c r="Q99">
-        <v>32.4</v>
+        <v>33.5</v>
       </c>
       <c r="R99">
-        <v>32.4</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>50</v>
       </c>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100">
         <v>1200</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="5">
         <v>13.3</v>
       </c>
       <c r="G100">
         <v>13</v>
       </c>
       <c r="H100">
@@ -5751,143 +5751,143 @@
       </c>
       <c r="Q100">
         <v>10.6</v>
       </c>
       <c r="R100">
         <v>10.6</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>51</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101">
         <v>1750</v>
       </c>
       <c r="D101">
         <v>2</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="5">
-        <v>31.6</v>
+        <v>33.8</v>
       </c>
       <c r="G101">
-        <v>31.0</v>
+        <v>33.1</v>
       </c>
       <c r="H101">
-        <v>30.5</v>
+        <v>32.5</v>
       </c>
       <c r="I101">
-        <v>29.9</v>
+        <v>31.8</v>
       </c>
       <c r="J101">
+        <v>31.3</v>
+      </c>
+      <c r="K101">
+        <v>30.7</v>
+      </c>
+      <c r="L101">
+        <v>30.3</v>
+      </c>
+      <c r="M101">
+        <v>29.8</v>
+      </c>
+      <c r="N101">
         <v>29.4</v>
       </c>
-      <c r="K101">
-[...10 lines deleted...]
-      </c>
       <c r="O101">
-        <v>27.2</v>
+        <v>29.1</v>
       </c>
       <c r="P101">
-        <v>27.0</v>
+        <v>28.9</v>
       </c>
       <c r="Q101">
-        <v>26.8</v>
+        <v>28.7</v>
       </c>
       <c r="R101">
-        <v>26.8</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>52</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
         <v>1550</v>
       </c>
       <c r="D102">
         <v>2</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="5">
-        <v>26.6</v>
+        <v>28.8</v>
       </c>
       <c r="G102">
-        <v>26.0</v>
+        <v>28.1</v>
       </c>
       <c r="H102">
-        <v>25.4</v>
+        <v>27.4</v>
       </c>
       <c r="I102">
-        <v>24.8</v>
+        <v>26.7</v>
       </c>
       <c r="J102">
-        <v>24.2</v>
+        <v>26.1</v>
       </c>
       <c r="K102">
-        <v>23.6</v>
+        <v>25.5</v>
       </c>
       <c r="L102">
-        <v>23.2</v>
+        <v>25.1</v>
       </c>
       <c r="M102">
-        <v>22.8</v>
+        <v>24.7</v>
       </c>
       <c r="N102">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="O102">
-        <v>22.0</v>
+        <v>23.9</v>
       </c>
       <c r="P102">
-        <v>21.6</v>
+        <v>23.5</v>
       </c>
       <c r="Q102">
-        <v>21.2</v>
+        <v>23.1</v>
       </c>
       <c r="R102">
-        <v>21.2</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>53</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>700</v>
       </c>
       <c r="D103">
         <v>2</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="5">
         <v>15.9</v>
       </c>
       <c r="G103">
         <v>15.6</v>
       </c>
       <c r="H103">
@@ -5966,96 +5966,96 @@
       </c>
       <c r="N104">
         <v>12.3</v>
       </c>
       <c r="O104">
         <v>12.1</v>
       </c>
       <c r="P104">
         <v>11.9</v>
       </c>
       <c r="Q104">
         <v>11.7</v>
       </c>
       <c r="R104">
         <v>11.7</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>58</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="5">
+        <v>35.9</v>
+      </c>
+      <c r="G105">
+        <v>35.0</v>
+      </c>
+      <c r="H105">
+        <v>34.1</v>
+      </c>
+      <c r="I105">
+        <v>33.3</v>
+      </c>
+      <c r="J105">
         <v>32.5</v>
       </c>
-      <c r="G105">
-[...5 lines deleted...]
-      <c r="I105">
+      <c r="K105">
+        <v>31.7</v>
+      </c>
+      <c r="L105">
+        <v>31.2</v>
+      </c>
+      <c r="M105">
         <v>30.7</v>
       </c>
-      <c r="J105">
-[...10 lines deleted...]
-      </c>
       <c r="N105">
-        <v>26.8</v>
+        <v>30.2</v>
       </c>
       <c r="O105">
-        <v>25.6</v>
+        <v>29.7</v>
       </c>
       <c r="P105">
-        <v>24.7</v>
+        <v>29.2</v>
       </c>
       <c r="Q105">
-        <v>24.2</v>
+        <v>29.1</v>
       </c>
       <c r="R105">
-        <v>24.2</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:19" customHeight="1" ht="20">
       <c r="A109" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
@@ -6110,376 +6110,376 @@
       </c>
       <c r="N110" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O110" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P110" s="4" t="s">
         <v>72</v>
       </c>
       <c r="Q110" s="4" t="s">
         <v>73</v>
       </c>
       <c r="R110" s="4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>26</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="D111">
         <v>4</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>9570</v>
+        <v>9800</v>
       </c>
       <c r="G111">
-        <v>9340</v>
+        <v>9560</v>
       </c>
       <c r="H111">
-        <v>9110</v>
+        <v>9330</v>
       </c>
       <c r="I111">
-        <v>8880</v>
+        <v>9090</v>
       </c>
       <c r="J111">
-        <v>8670</v>
+        <v>8870</v>
       </c>
       <c r="K111">
-        <v>8460</v>
+        <v>8650</v>
       </c>
       <c r="L111">
-        <v>8330</v>
+        <v>8530</v>
       </c>
       <c r="M111">
-        <v>8210</v>
+        <v>8400</v>
       </c>
       <c r="N111">
-        <v>8090</v>
+        <v>8280</v>
       </c>
       <c r="O111">
-        <v>7970</v>
+        <v>8160</v>
       </c>
       <c r="P111">
-        <v>7850</v>
+        <v>8030</v>
       </c>
       <c r="Q111">
-        <v>7730</v>
+        <v>7980</v>
       </c>
       <c r="R111">
-        <v>7730</v>
+        <v>7980</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112">
         <v>800</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>5600</v>
+        <v>6080</v>
       </c>
       <c r="G112">
-        <v>5460</v>
+        <v>5930</v>
       </c>
       <c r="H112">
-        <v>5330</v>
+        <v>5790</v>
       </c>
       <c r="I112">
-        <v>5200</v>
+        <v>5650</v>
       </c>
       <c r="J112">
-        <v>5070</v>
+        <v>5510</v>
       </c>
       <c r="K112">
-        <v>4950</v>
+        <v>5370</v>
       </c>
       <c r="L112">
-        <v>4870</v>
+        <v>5290</v>
       </c>
       <c r="M112">
-        <v>4800</v>
+        <v>5220</v>
       </c>
       <c r="N112">
-        <v>4730</v>
+        <v>5140</v>
       </c>
       <c r="O112">
-        <v>4660</v>
+        <v>5063</v>
       </c>
       <c r="P112">
-        <v>4590</v>
+        <v>5063</v>
       </c>
       <c r="Q112">
-        <v>4520</v>
+        <v>5063</v>
       </c>
       <c r="R112">
-        <v>4520</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>29</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113">
         <v>550</v>
       </c>
       <c r="D113">
         <v>1</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>3240</v>
+        <v>3850</v>
       </c>
       <c r="G113">
+        <v>3750</v>
+      </c>
+      <c r="H113">
+        <v>3660</v>
+      </c>
+      <c r="I113">
+        <v>3570</v>
+      </c>
+      <c r="J113">
+        <v>3490</v>
+      </c>
+      <c r="K113">
+        <v>3400</v>
+      </c>
+      <c r="L113">
+        <v>3350</v>
+      </c>
+      <c r="M113">
+        <v>3300</v>
+      </c>
+      <c r="N113">
+        <v>3250</v>
+      </c>
+      <c r="O113">
+        <v>3200</v>
+      </c>
+      <c r="P113">
         <v>3160</v>
       </c>
-      <c r="H113">
-[...25 lines deleted...]
-      </c>
       <c r="Q113">
-        <v>2620</v>
+        <v>3110</v>
       </c>
       <c r="R113">
-        <v>2620</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>77</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114">
-        <v>1250</v>
+        <v>1600</v>
       </c>
       <c r="D114">
         <v>5</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>8430</v>
+        <v>9260</v>
       </c>
       <c r="G114">
-        <v>8280</v>
+        <v>9070</v>
       </c>
       <c r="H114">
-        <v>8090</v>
+        <v>8870</v>
       </c>
       <c r="I114">
-        <v>7780</v>
+        <v>8490</v>
       </c>
       <c r="J114">
-        <v>7560</v>
+        <v>8240</v>
       </c>
       <c r="K114">
-        <v>7270</v>
+        <v>7930</v>
       </c>
       <c r="L114">
-        <v>7110</v>
+        <v>7760</v>
       </c>
       <c r="M114">
-        <v>6940</v>
+        <v>7530</v>
       </c>
       <c r="N114">
-        <v>6710</v>
+        <v>7310</v>
       </c>
       <c r="O114">
-        <v>6530</v>
+        <v>7090</v>
       </c>
       <c r="P114">
-        <v>6360</v>
+        <v>6890</v>
       </c>
       <c r="Q114">
-        <v>6160</v>
+        <v>6740</v>
       </c>
       <c r="R114">
-        <v>6160</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>78</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115">
         <v>1100</v>
       </c>
       <c r="D115">
         <v>2</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>6410</v>
+        <v>7020</v>
       </c>
       <c r="G115">
-        <v>6260</v>
+        <v>6850</v>
       </c>
       <c r="H115">
+        <v>6680</v>
+      </c>
+      <c r="I115">
+        <v>6520</v>
+      </c>
+      <c r="J115">
+        <v>6360</v>
+      </c>
+      <c r="K115">
+        <v>6200</v>
+      </c>
+      <c r="L115">
         <v>6110</v>
       </c>
-      <c r="I115">
-[...10 lines deleted...]
-      </c>
       <c r="M115">
-        <v>5500</v>
+        <v>6020</v>
       </c>
       <c r="N115">
-        <v>5420</v>
+        <v>5930</v>
       </c>
       <c r="O115">
-        <v>5340</v>
+        <v>5840</v>
       </c>
       <c r="P115">
-        <v>5260</v>
+        <v>5760</v>
       </c>
       <c r="Q115">
-        <v>5190</v>
+        <v>5680</v>
       </c>
       <c r="R115">
-        <v>5190</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>31</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116">
         <v>750</v>
       </c>
       <c r="D116">
         <v>1</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>4360</v>
+        <v>4590</v>
       </c>
       <c r="G116">
-        <v>4250</v>
+        <v>4480</v>
       </c>
       <c r="H116">
-        <v>4150</v>
+        <v>4370</v>
       </c>
       <c r="I116">
-        <v>4050</v>
+        <v>4260</v>
       </c>
       <c r="J116">
-        <v>3950</v>
+        <v>4160</v>
       </c>
       <c r="K116">
-        <v>3850</v>
+        <v>4060</v>
       </c>
       <c r="L116">
-        <v>3800</v>
+        <v>4000</v>
       </c>
       <c r="M116">
-        <v>3740</v>
+        <v>3940</v>
       </c>
       <c r="N116">
-        <v>3690</v>
+        <v>3880</v>
       </c>
       <c r="O116">
-        <v>3630</v>
+        <v>3820</v>
       </c>
       <c r="P116">
-        <v>3580</v>
+        <v>3770</v>
       </c>
       <c r="Q116">
-        <v>3530</v>
+        <v>3710</v>
       </c>
       <c r="R116">
-        <v>3530</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>33</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117">
         <v>800</v>
       </c>
       <c r="D117">
         <v>7</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>6910</v>
       </c>
       <c r="G117">
         <v>6740</v>
       </c>
       <c r="H117">
@@ -6502,152 +6502,152 @@
       </c>
       <c r="N117">
         <v>5840</v>
       </c>
       <c r="O117">
         <v>5760</v>
       </c>
       <c r="P117">
         <v>5670</v>
       </c>
       <c r="Q117">
         <v>5590</v>
       </c>
       <c r="R117">
         <v>5590</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>37</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="D118">
         <v>3</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>5580</v>
+        <v>5810</v>
       </c>
       <c r="G118">
-        <v>5450</v>
+        <v>5670</v>
       </c>
       <c r="H118">
-        <v>5310</v>
+        <v>5530</v>
       </c>
       <c r="I118">
-        <v>5180</v>
+        <v>5390</v>
       </c>
       <c r="J118">
+        <v>5260</v>
+      </c>
+      <c r="K118">
+        <v>5130</v>
+      </c>
+      <c r="L118">
         <v>5060</v>
       </c>
-      <c r="K118">
-[...4 lines deleted...]
-      </c>
       <c r="M118">
-        <v>4790</v>
+        <v>4980</v>
       </c>
       <c r="N118">
-        <v>4720</v>
+        <v>4910</v>
       </c>
       <c r="O118">
-        <v>4650</v>
+        <v>4840</v>
       </c>
       <c r="P118">
-        <v>4580</v>
+        <v>4760</v>
       </c>
       <c r="Q118">
-        <v>4510</v>
+        <v>4760</v>
       </c>
       <c r="R118">
-        <v>4510</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="D119">
         <v>7</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>4690</v>
+        <v>5460</v>
       </c>
       <c r="G119">
+        <v>5330</v>
+      </c>
+      <c r="H119">
+        <v>5200</v>
+      </c>
+      <c r="I119">
+        <v>5070</v>
+      </c>
+      <c r="J119">
+        <v>4950</v>
+      </c>
+      <c r="K119">
+        <v>4830</v>
+      </c>
+      <c r="L119">
+        <v>4750</v>
+      </c>
+      <c r="M119">
         <v>4680</v>
       </c>
-      <c r="H119">
-[...16 lines deleted...]
-      </c>
       <c r="N119">
-        <v>4190</v>
+        <v>4620</v>
       </c>
       <c r="O119">
-        <v>4190</v>
+        <v>4550</v>
       </c>
       <c r="P119">
-        <v>4190</v>
+        <v>4480</v>
       </c>
       <c r="Q119">
-        <v>4190</v>
+        <v>4410</v>
       </c>
       <c r="R119">
-        <v>4190</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>40</v>
       </c>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120">
         <v>800</v>
       </c>
       <c r="D120">
         <v>2</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
         <v>5700</v>
       </c>
       <c r="G120">
         <v>5560</v>
       </c>
       <c r="H120">
@@ -6679,255 +6679,255 @@
       </c>
       <c r="Q120">
         <v>4610</v>
       </c>
       <c r="R120">
         <v>4610</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>42</v>
       </c>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121">
         <v>1100</v>
       </c>
       <c r="D121">
         <v>2</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>5750</v>
+        <v>6360</v>
       </c>
       <c r="G121">
-        <v>5610</v>
+        <v>6200</v>
       </c>
       <c r="H121">
-        <v>5450</v>
+        <v>6020</v>
       </c>
       <c r="I121">
-        <v>5310</v>
+        <v>5870</v>
       </c>
       <c r="J121">
-        <v>5140</v>
+        <v>5690</v>
       </c>
       <c r="K121">
+        <v>5400</v>
+      </c>
+      <c r="L121">
+        <v>5160</v>
+      </c>
+      <c r="M121">
+        <v>5090</v>
+      </c>
+      <c r="N121">
+        <v>5010</v>
+      </c>
+      <c r="O121">
+        <v>4930</v>
+      </c>
+      <c r="P121">
         <v>4870</v>
       </c>
-      <c r="L121">
-[...13 lines deleted...]
-      </c>
       <c r="Q121">
-        <v>4300</v>
+        <v>4790</v>
       </c>
       <c r="R121">
-        <v>4300</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>43</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D122">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>11540</v>
+        <v>11770</v>
       </c>
       <c r="G122">
-        <v>11270</v>
+        <v>11490</v>
       </c>
       <c r="H122">
-        <v>10980</v>
+        <v>11200</v>
       </c>
       <c r="I122">
-        <v>10720</v>
+        <v>10930</v>
       </c>
       <c r="J122">
-        <v>10460</v>
+        <v>10660</v>
       </c>
       <c r="K122">
-        <v>10210</v>
+        <v>10400</v>
       </c>
       <c r="L122">
-        <v>10050</v>
+        <v>10250</v>
       </c>
       <c r="M122">
-        <v>9900</v>
+        <v>10090</v>
       </c>
       <c r="N122">
-        <v>9760</v>
+        <v>9950</v>
       </c>
       <c r="O122">
-        <v>9610</v>
+        <v>9800</v>
       </c>
       <c r="P122">
-        <v>9470</v>
+        <v>9650</v>
       </c>
       <c r="Q122">
-        <v>9330</v>
+        <v>9580</v>
       </c>
       <c r="R122">
-        <v>9330</v>
+        <v>9580</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123">
         <v>800</v>
       </c>
       <c r="D123">
         <v>7</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>5650</v>
+        <v>6020</v>
       </c>
       <c r="G123">
-        <v>5510</v>
+        <v>5870</v>
       </c>
       <c r="H123">
-        <v>5370</v>
+        <v>5730</v>
       </c>
       <c r="I123">
+        <v>5590</v>
+      </c>
+      <c r="J123">
+        <v>5450</v>
+      </c>
+      <c r="K123">
+        <v>5320</v>
+      </c>
+      <c r="L123">
         <v>5240</v>
       </c>
-      <c r="J123">
-[...7 lines deleted...]
-      </c>
       <c r="M123">
-        <v>4840</v>
+        <v>5170</v>
       </c>
       <c r="N123">
-        <v>4770</v>
+        <v>5090</v>
       </c>
       <c r="O123">
-        <v>4700</v>
+        <v>5010</v>
       </c>
       <c r="P123">
-        <v>4630</v>
+        <v>4940</v>
       </c>
       <c r="Q123">
-        <v>4560</v>
+        <v>4870</v>
       </c>
       <c r="R123">
-        <v>4560</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>45</v>
       </c>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124">
         <v>800</v>
       </c>
       <c r="D124">
         <v>7</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>6580</v>
+        <v>6840</v>
       </c>
       <c r="G124">
-        <v>6420</v>
+        <v>6670</v>
       </c>
       <c r="H124">
-        <v>6270</v>
+        <v>6510</v>
       </c>
       <c r="I124">
-        <v>6110</v>
+        <v>6350</v>
       </c>
       <c r="J124">
-        <v>5960</v>
+        <v>6190</v>
       </c>
       <c r="K124">
-        <v>5820</v>
+        <v>6040</v>
       </c>
       <c r="L124">
-        <v>5730</v>
+        <v>5950</v>
       </c>
       <c r="M124">
-        <v>5650</v>
+        <v>5860</v>
       </c>
       <c r="N124">
-        <v>5570</v>
+        <v>5780</v>
       </c>
       <c r="O124">
-        <v>5480</v>
+        <v>5690</v>
       </c>
       <c r="P124">
-        <v>5400</v>
+        <v>5610</v>
       </c>
       <c r="Q124">
-        <v>5320</v>
+        <v>5520</v>
       </c>
       <c r="R124">
-        <v>5320</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>46</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125">
         <v>700</v>
       </c>
       <c r="D125">
         <v>1</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
         <v>3620</v>
       </c>
       <c r="G125">
         <v>3530</v>
       </c>
       <c r="H125">
@@ -6950,96 +6950,96 @@
       </c>
       <c r="N125">
         <v>3060</v>
       </c>
       <c r="O125">
         <v>3020</v>
       </c>
       <c r="P125">
         <v>2970</v>
       </c>
       <c r="Q125">
         <v>2930</v>
       </c>
       <c r="R125">
         <v>2930</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>47</v>
       </c>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>10030</v>
+        <v>10260</v>
       </c>
       <c r="G126">
-        <v>9790</v>
+        <v>10010</v>
       </c>
       <c r="H126">
-        <v>9550</v>
+        <v>9770</v>
       </c>
       <c r="I126">
-        <v>9310</v>
+        <v>9520</v>
       </c>
       <c r="J126">
-        <v>9090</v>
+        <v>9290</v>
       </c>
       <c r="K126">
-        <v>8870</v>
+        <v>9060</v>
       </c>
       <c r="L126">
-        <v>8740</v>
+        <v>8940</v>
       </c>
       <c r="M126">
-        <v>8610</v>
+        <v>8800</v>
       </c>
       <c r="N126">
-        <v>8480</v>
+        <v>8670</v>
       </c>
       <c r="O126">
+        <v>8550</v>
+      </c>
+      <c r="P126">
+        <v>8410</v>
+      </c>
+      <c r="Q126">
         <v>8360</v>
       </c>
-      <c r="P126">
-[...4 lines deleted...]
-      </c>
       <c r="R126">
-        <v>8110</v>
+        <v>8360</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>50</v>
       </c>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127">
         <v>1200</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
         <v>3290</v>
       </c>
       <c r="G127">
         <v>3210</v>
       </c>
       <c r="H127">
@@ -7071,143 +7071,143 @@
       </c>
       <c r="Q127">
         <v>2660</v>
       </c>
       <c r="R127">
         <v>2660</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>51</v>
       </c>
       <c r="B128" t="s">
         <v>27</v>
       </c>
       <c r="C128">
         <v>1750</v>
       </c>
       <c r="D128">
         <v>2</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
-        <v>7471</v>
+        <v>8081</v>
       </c>
       <c r="G128">
-        <v>7337</v>
+        <v>7927</v>
       </c>
       <c r="H128">
-        <v>7207</v>
+        <v>7777</v>
       </c>
       <c r="I128">
-        <v>7073</v>
+        <v>7633</v>
       </c>
       <c r="J128">
-        <v>6940</v>
+        <v>7490</v>
       </c>
       <c r="K128">
-        <v>6816</v>
+        <v>7346</v>
       </c>
       <c r="L128">
-        <v>6719</v>
+        <v>7239</v>
       </c>
       <c r="M128">
-        <v>6615</v>
+        <v>7135</v>
       </c>
       <c r="N128">
-        <v>6520</v>
+        <v>7030</v>
       </c>
       <c r="O128">
-        <v>6450</v>
+        <v>6950</v>
       </c>
       <c r="P128">
-        <v>6410</v>
+        <v>6910</v>
       </c>
       <c r="Q128">
-        <v>6370</v>
+        <v>6860</v>
       </c>
       <c r="R128">
-        <v>6370</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>52</v>
       </c>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129">
         <v>1550</v>
       </c>
       <c r="D129">
         <v>2</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="6">
-        <v>6540</v>
+        <v>7150</v>
       </c>
       <c r="G129">
-        <v>6380</v>
+        <v>6970</v>
       </c>
       <c r="H129">
-        <v>6230</v>
+        <v>6800</v>
       </c>
       <c r="I129">
-        <v>6070</v>
+        <v>6630</v>
       </c>
       <c r="J129">
-        <v>5930</v>
+        <v>6480</v>
       </c>
       <c r="K129">
+        <v>6310</v>
+      </c>
+      <c r="L129">
+        <v>6220</v>
+      </c>
+      <c r="M129">
+        <v>6130</v>
+      </c>
+      <c r="N129">
+        <v>6040</v>
+      </c>
+      <c r="O129">
+        <v>5950</v>
+      </c>
+      <c r="P129">
+        <v>5870</v>
+      </c>
+      <c r="Q129">
         <v>5780</v>
       </c>
-      <c r="L129">
-[...16 lines deleted...]
-      </c>
       <c r="R129">
-        <v>5290</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
         <v>53</v>
       </c>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130">
         <v>700</v>
       </c>
       <c r="D130">
         <v>2</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="6">
         <v>4300</v>
       </c>
       <c r="G130">
         <v>4210</v>
       </c>
       <c r="H130">
@@ -7286,96 +7286,96 @@
       </c>
       <c r="N131">
         <v>3070</v>
       </c>
       <c r="O131">
         <v>3020</v>
       </c>
       <c r="P131">
         <v>2980</v>
       </c>
       <c r="Q131">
         <v>2930</v>
       </c>
       <c r="R131">
         <v>2930</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>58</v>
       </c>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="D132">
         <v>6</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
-        <v>7840</v>
+        <v>8900</v>
       </c>
       <c r="G132">
-        <v>7700</v>
+        <v>8690</v>
       </c>
       <c r="H132">
-        <v>7550</v>
+        <v>8470</v>
       </c>
       <c r="I132">
-        <v>7410</v>
+        <v>8260</v>
       </c>
       <c r="J132">
-        <v>7280</v>
+        <v>8060</v>
       </c>
       <c r="K132">
-        <v>7150</v>
+        <v>7860</v>
       </c>
       <c r="L132">
-        <v>7060</v>
+        <v>7750</v>
       </c>
       <c r="M132">
-        <v>6960</v>
+        <v>7630</v>
       </c>
       <c r="N132">
-        <v>6820</v>
+        <v>7520</v>
       </c>
       <c r="O132">
-        <v>6560</v>
+        <v>7420</v>
       </c>
       <c r="P132">
-        <v>6450</v>
+        <v>7300</v>
       </c>
       <c r="Q132">
-        <v>6360</v>
+        <v>7260</v>
       </c>
       <c r="R132">
-        <v>6360</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
     <mergeCell ref="A42:R42"/>
     <mergeCell ref="A43:R43"/>
     <mergeCell ref="A79:R79"/>
     <mergeCell ref="A80:R80"/>
     <mergeCell ref="A81:R81"/>
     <mergeCell ref="A82:R82"/>