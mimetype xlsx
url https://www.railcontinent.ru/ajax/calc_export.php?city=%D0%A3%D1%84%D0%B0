--- v2 (2026-04-02)
+++ v3 (2026-07-04)
@@ -1366,96 +1366,96 @@
       </c>
       <c r="N15">
         <v>38.0</v>
       </c>
       <c r="O15">
         <v>37.40000000000001</v>
       </c>
       <c r="P15">
         <v>36.8</v>
       </c>
       <c r="Q15">
         <v>36.2</v>
       </c>
       <c r="R15">
         <v>36.2</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>5150</v>
+        <v>5450</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>58.9</v>
+        <v>60.4</v>
       </c>
       <c r="G16">
-        <v>58.3</v>
+        <v>60</v>
       </c>
       <c r="H16">
-        <v>57.7</v>
+        <v>59.3</v>
       </c>
       <c r="I16">
-        <v>57.099999999999994</v>
+        <v>58.7</v>
       </c>
       <c r="J16">
-        <v>56.5</v>
+        <v>58.099999999999994</v>
       </c>
       <c r="K16">
+        <v>57.6</v>
+      </c>
+      <c r="L16">
+        <v>57.2</v>
+      </c>
+      <c r="M16">
+        <v>56.8</v>
+      </c>
+      <c r="N16">
+        <v>56.3</v>
+      </c>
+      <c r="O16">
+        <v>56.1</v>
+      </c>
+      <c r="P16">
         <v>55.9</v>
       </c>
-      <c r="L16">
-[...13 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>53.7</v>
+        <v>55.7</v>
       </c>
       <c r="R16">
-        <v>53.7</v>
+        <v>55.7</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17">
         <v>1800</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>32.5</v>
       </c>
       <c r="G17">
         <v>31.7</v>
       </c>
       <c r="H17">
@@ -1702,96 +1702,96 @@
       </c>
       <c r="N21">
         <v>26.5</v>
       </c>
       <c r="O21">
         <v>26.1</v>
       </c>
       <c r="P21">
         <v>25.7</v>
       </c>
       <c r="Q21">
         <v>25.3</v>
       </c>
       <c r="R21">
         <v>25.3</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
-        <v>1540</v>
+        <v>1600</v>
       </c>
       <c r="D22">
         <v>2</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>36.7</v>
+        <v>38.6</v>
       </c>
       <c r="G22">
-        <v>35.8</v>
+        <v>37.7</v>
       </c>
       <c r="H22">
-        <v>34.9</v>
+        <v>36.8</v>
       </c>
       <c r="I22">
-        <v>34.0</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="J22">
-        <v>33.1</v>
+        <v>35.0</v>
       </c>
       <c r="K22">
-        <v>32.3</v>
+        <v>34.2</v>
       </c>
       <c r="L22">
+        <v>33.7</v>
+      </c>
+      <c r="M22">
+        <v>33.2</v>
+      </c>
+      <c r="N22">
+        <v>32.7</v>
+      </c>
+      <c r="O22">
+        <v>32.2</v>
+      </c>
+      <c r="P22">
         <v>31.8</v>
       </c>
-      <c r="M22">
-[...10 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
       <c r="R22">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
         <v>1900</v>
       </c>
       <c r="D23">
         <v>2</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
         <v>44.2</v>
       </c>
       <c r="G23">
         <v>43.1</v>
       </c>
       <c r="H23">
@@ -1823,87 +1823,87 @@
       </c>
       <c r="Q23">
         <v>35.6</v>
       </c>
       <c r="R23">
         <v>35.6</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1320</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>42.9</v>
+        <v>45.0</v>
       </c>
       <c r="G24">
-        <v>41.9</v>
+        <v>43.9</v>
       </c>
       <c r="H24">
-        <v>40.90000000000001</v>
+        <v>42.8</v>
       </c>
       <c r="I24">
-        <v>39.9</v>
+        <v>41.8</v>
       </c>
       <c r="J24">
-        <v>38.90000000000001</v>
+        <v>40.8</v>
       </c>
       <c r="K24">
-        <v>37.9</v>
+        <v>39.8</v>
       </c>
       <c r="L24">
-        <v>37.4</v>
+        <v>39.2</v>
       </c>
       <c r="M24">
-        <v>36.9</v>
+        <v>38.6</v>
       </c>
       <c r="N24">
-        <v>36.40000000000001</v>
+        <v>38.1</v>
       </c>
       <c r="O24">
-        <v>35.9</v>
+        <v>37.6</v>
       </c>
       <c r="P24">
-        <v>35.4</v>
+        <v>37.1</v>
       </c>
       <c r="Q24">
-        <v>34.9</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="R24">
-        <v>34.9</v>
+        <v>36.59999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>700</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>21.6</v>
       </c>
       <c r="G25">
         <v>21.1</v>
       </c>
       <c r="H25">
@@ -1991,87 +1991,87 @@
       </c>
       <c r="Q26">
         <v>15.2</v>
       </c>
       <c r="R26">
         <v>15.2</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27">
         <v>650</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>13.4</v>
+        <v>13.8</v>
       </c>
       <c r="G27">
-        <v>13.1</v>
+        <v>13.5</v>
       </c>
       <c r="H27">
-        <v>12.8</v>
+        <v>13.2</v>
       </c>
       <c r="I27">
-        <v>12.5</v>
+        <v>12.9</v>
       </c>
       <c r="J27">
-        <v>12.2</v>
+        <v>12.6</v>
       </c>
       <c r="K27">
+        <v>12.3</v>
+      </c>
+      <c r="L27">
+        <v>12.1</v>
+      </c>
+      <c r="M27">
         <v>11.9</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11.7</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11.5</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>11.3</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11.1</v>
       </c>
-      <c r="P27">
-[...4 lines deleted...]
-      </c>
       <c r="R27">
-        <v>10.7</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
         <v>36.7</v>
       </c>
       <c r="G28">
         <v>35.8</v>
       </c>
       <c r="H28">
@@ -2103,143 +2103,143 @@
       </c>
       <c r="Q28">
         <v>30.0</v>
       </c>
       <c r="R28">
         <v>30.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>1300</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>42.59999999999999</v>
+        <v>64.0</v>
       </c>
       <c r="G29">
-        <v>41.6</v>
+        <v>62.5</v>
       </c>
       <c r="H29">
-        <v>40.6</v>
+        <v>61.0</v>
       </c>
       <c r="I29">
-        <v>39.59999999999999</v>
+        <v>59.5</v>
       </c>
       <c r="J29">
-        <v>38.6</v>
+        <v>58.0</v>
       </c>
       <c r="K29">
-        <v>37.6</v>
+        <v>56.6</v>
       </c>
       <c r="L29">
-        <v>37.099999999999994</v>
+        <v>55.8</v>
       </c>
       <c r="M29">
-        <v>36.6</v>
+        <v>55</v>
       </c>
       <c r="N29">
-        <v>36.1</v>
+        <v>54.2</v>
       </c>
       <c r="O29">
-        <v>35.6</v>
+        <v>53.4</v>
       </c>
       <c r="P29">
-        <v>35.1</v>
+        <v>52.6</v>
       </c>
       <c r="Q29">
-        <v>34.59999999999999</v>
+        <v>51.8</v>
       </c>
       <c r="R29">
-        <v>34.59999999999999</v>
+        <v>51.8</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30">
         <v>2050</v>
       </c>
       <c r="D30">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>78.8</v>
+        <v>84.19999999999999</v>
       </c>
       <c r="G30">
-        <v>77</v>
+        <v>82.2</v>
       </c>
       <c r="H30">
-        <v>75.2</v>
+        <v>80.2</v>
       </c>
       <c r="I30">
+        <v>78.2</v>
+      </c>
+      <c r="J30">
+        <v>76.2</v>
+      </c>
+      <c r="K30">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="L30">
         <v>73.40000000000001</v>
       </c>
-      <c r="J30">
-[...7 lines deleted...]
-      </c>
       <c r="M30">
-        <v>67.8</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="N30">
-        <v>66.8</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="O30">
-        <v>65.80000000000001</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="P30">
-        <v>64.8</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="Q30">
-        <v>63.8</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="R30">
-        <v>63.8</v>
+        <v>68.40000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31">
         <v>1200</v>
       </c>
       <c r="D31">
         <v>2</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>13.5</v>
       </c>
       <c r="G31">
         <v>13.2</v>
       </c>
       <c r="H31">
@@ -2318,107 +2318,107 @@
       </c>
       <c r="N32">
         <v>31.2</v>
       </c>
       <c r="O32">
         <v>30.8</v>
       </c>
       <c r="P32">
         <v>30.6</v>
       </c>
       <c r="Q32">
         <v>30.4</v>
       </c>
       <c r="R32">
         <v>30.4</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33">
-        <v>1600</v>
+        <v>2400</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>32.1</v>
+        <v>35.2</v>
       </c>
       <c r="G33">
-        <v>31.3</v>
+        <v>34.3</v>
       </c>
       <c r="H33">
-        <v>30.5</v>
+        <v>33.4</v>
       </c>
       <c r="I33">
-        <v>29.7</v>
+        <v>32.6</v>
       </c>
       <c r="J33">
-        <v>28.9</v>
+        <v>31.8</v>
       </c>
       <c r="K33">
-        <v>28.2</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="L33">
-        <v>27.7</v>
+        <v>30.6</v>
       </c>
       <c r="M33">
-        <v>27.3</v>
+        <v>30.1</v>
       </c>
       <c r="N33">
-        <v>26.9</v>
+        <v>29.6</v>
       </c>
       <c r="O33">
-        <v>26.5</v>
+        <v>29.1</v>
       </c>
       <c r="P33">
-        <v>26.2</v>
+        <v>28.7</v>
       </c>
       <c r="Q33">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
       <c r="R33">
-        <v>25.9</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D34">
         <v>7</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>36.2</v>
       </c>
       <c r="G34">
         <v>35.3</v>
       </c>
       <c r="H34">
         <v>34.5</v>
       </c>
       <c r="I34">
         <v>33.7</v>
       </c>
       <c r="J34">
         <v>32.90000000000001</v>
       </c>
       <c r="K34">
         <v>32.1</v>
       </c>
@@ -3358,96 +3358,96 @@
       </c>
       <c r="N54">
         <v>9470</v>
       </c>
       <c r="O54">
         <v>9330</v>
       </c>
       <c r="P54">
         <v>9190</v>
       </c>
       <c r="Q54">
         <v>9050</v>
       </c>
       <c r="R54">
         <v>9050</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>35</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55">
-        <v>5150</v>
+        <v>5450</v>
       </c>
       <c r="D55">
         <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="6">
-        <v>16130</v>
+        <v>16580</v>
       </c>
       <c r="G55">
-        <v>15980</v>
+        <v>16430</v>
       </c>
       <c r="H55">
+        <v>16270</v>
+      </c>
+      <c r="I55">
+        <v>16120</v>
+      </c>
+      <c r="J55">
+        <v>15970</v>
+      </c>
+      <c r="K55">
         <v>15820</v>
       </c>
-      <c r="I55">
-[...7 lines deleted...]
-      </c>
       <c r="L55">
-        <v>15270</v>
+        <v>15720</v>
       </c>
       <c r="M55">
-        <v>15160</v>
+        <v>15610</v>
       </c>
       <c r="N55">
-        <v>15050</v>
+        <v>15400</v>
       </c>
       <c r="O55">
-        <v>14950</v>
+        <v>15350</v>
       </c>
       <c r="P55">
-        <v>14850</v>
+        <v>15300</v>
       </c>
       <c r="Q55">
-        <v>14690</v>
+        <v>15240</v>
       </c>
       <c r="R55">
-        <v>14690</v>
+        <v>15240</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56">
         <v>1800</v>
       </c>
       <c r="D56">
         <v>2</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
         <v>8160</v>
       </c>
       <c r="G56">
         <v>7960</v>
       </c>
       <c r="H56">
@@ -3694,96 +3694,96 @@
       </c>
       <c r="N60">
         <v>6610</v>
       </c>
       <c r="O60">
         <v>6520</v>
       </c>
       <c r="P60">
         <v>6420</v>
       </c>
       <c r="Q60">
         <v>6320</v>
       </c>
       <c r="R60">
         <v>6320</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>41</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61">
-        <v>1540</v>
+        <v>1600</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9110</v>
+        <v>9670</v>
       </c>
       <c r="G61">
-        <v>8890</v>
+        <v>9440</v>
       </c>
       <c r="H61">
-        <v>8680</v>
+        <v>9210</v>
       </c>
       <c r="I61">
-        <v>8460</v>
+        <v>8980</v>
       </c>
       <c r="J61">
-        <v>8260</v>
+        <v>8760</v>
       </c>
       <c r="K61">
-        <v>8060</v>
+        <v>8550</v>
       </c>
       <c r="L61">
+        <v>8420</v>
+      </c>
+      <c r="M61">
+        <v>8300</v>
+      </c>
+      <c r="N61">
+        <v>8170</v>
+      </c>
+      <c r="O61">
+        <v>8050</v>
+      </c>
+      <c r="P61">
         <v>7940</v>
       </c>
-      <c r="M61">
+      <c r="Q61">
         <v>7820</v>
       </c>
-      <c r="N61">
-[...10 lines deleted...]
-      </c>
       <c r="R61">
-        <v>7370</v>
+        <v>7820</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>42</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>1900</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>11000</v>
       </c>
       <c r="G62">
         <v>10730</v>
       </c>
       <c r="H62">
@@ -3815,87 +3815,87 @@
       </c>
       <c r="Q62">
         <v>8900</v>
       </c>
       <c r="R62">
         <v>8900</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>43</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>1320</v>
       </c>
       <c r="D63">
         <v>6</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>10800</v>
+        <v>11300</v>
       </c>
       <c r="G63">
-        <v>10540</v>
+        <v>11030</v>
       </c>
       <c r="H63">
-        <v>10280</v>
+        <v>10760</v>
       </c>
       <c r="I63">
-        <v>10030</v>
+        <v>10500</v>
       </c>
       <c r="J63">
-        <v>9780</v>
+        <v>10240</v>
       </c>
       <c r="K63">
-        <v>9540</v>
+        <v>9990</v>
       </c>
       <c r="L63">
-        <v>9410</v>
+        <v>9850</v>
       </c>
       <c r="M63">
-        <v>9270</v>
+        <v>9700</v>
       </c>
       <c r="N63">
-        <v>9120</v>
+        <v>9550</v>
       </c>
       <c r="O63">
-        <v>8990</v>
+        <v>9420</v>
       </c>
       <c r="P63">
-        <v>8870</v>
+        <v>9280</v>
       </c>
       <c r="Q63">
-        <v>8730</v>
+        <v>9140</v>
       </c>
       <c r="R63">
-        <v>8730</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>700</v>
       </c>
       <c r="D64">
         <v>7</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>5370</v>
       </c>
       <c r="G64">
         <v>5240</v>
       </c>
       <c r="H64">
@@ -3983,87 +3983,87 @@
       </c>
       <c r="Q65">
         <v>3800</v>
       </c>
       <c r="R65">
         <v>3800</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>46</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66">
         <v>650</v>
       </c>
       <c r="D66">
         <v>1</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>3310</v>
+        <v>3450</v>
       </c>
       <c r="G66">
-        <v>3230</v>
+        <v>3360</v>
       </c>
       <c r="H66">
-        <v>3150</v>
+        <v>3280</v>
       </c>
       <c r="I66">
-        <v>3070</v>
+        <v>3200</v>
       </c>
       <c r="J66">
+        <v>3120</v>
+      </c>
+      <c r="K66">
+        <v>3050</v>
+      </c>
+      <c r="L66">
         <v>3000</v>
       </c>
-      <c r="K66">
-[...4 lines deleted...]
-      </c>
       <c r="M66">
-        <v>2840</v>
+        <v>2960</v>
       </c>
       <c r="N66">
-        <v>2800</v>
+        <v>2910</v>
       </c>
       <c r="O66">
-        <v>2760</v>
+        <v>2870</v>
       </c>
       <c r="P66">
-        <v>2720</v>
+        <v>2830</v>
       </c>
       <c r="Q66">
-        <v>2680</v>
+        <v>2790</v>
       </c>
       <c r="R66">
-        <v>2680</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67">
         <v>1250</v>
       </c>
       <c r="D67">
         <v>6</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>9250</v>
       </c>
       <c r="G67">
         <v>9040</v>
       </c>
       <c r="H67">
@@ -4095,143 +4095,143 @@
       </c>
       <c r="Q67">
         <v>7480</v>
       </c>
       <c r="R67">
         <v>7480</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>48</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68">
         <v>1300</v>
       </c>
       <c r="D68">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>10703</v>
+        <v>16010</v>
       </c>
       <c r="G68">
-        <v>10449</v>
+        <v>15630</v>
       </c>
       <c r="H68">
-        <v>10189</v>
+        <v>15240</v>
       </c>
       <c r="I68">
-        <v>9942</v>
+        <v>14870</v>
       </c>
       <c r="J68">
-        <v>9699</v>
+        <v>14510</v>
       </c>
       <c r="K68">
-        <v>9459</v>
+        <v>14150</v>
       </c>
       <c r="L68">
-        <v>9326</v>
+        <v>13950</v>
       </c>
       <c r="M68">
-        <v>9185</v>
+        <v>13740</v>
       </c>
       <c r="N68">
-        <v>9045</v>
+        <v>13530</v>
       </c>
       <c r="O68">
-        <v>8916</v>
+        <v>13330</v>
       </c>
       <c r="P68">
-        <v>8788</v>
+        <v>13140</v>
       </c>
       <c r="Q68">
-        <v>8651</v>
+        <v>12940</v>
       </c>
       <c r="R68">
-        <v>8651</v>
+        <v>12940</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69">
         <v>2050</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>19700</v>
+        <v>21180</v>
       </c>
       <c r="G69">
-        <v>19220</v>
+        <v>20660</v>
       </c>
       <c r="H69">
-        <v>18750</v>
+        <v>20150</v>
       </c>
       <c r="I69">
-        <v>18290</v>
+        <v>19670</v>
       </c>
       <c r="J69">
-        <v>17850</v>
+        <v>19190</v>
       </c>
       <c r="K69">
-        <v>17410</v>
+        <v>18710</v>
       </c>
       <c r="L69">
-        <v>17160</v>
+        <v>18440</v>
       </c>
       <c r="M69">
-        <v>16900</v>
+        <v>18160</v>
       </c>
       <c r="N69">
-        <v>16640</v>
+        <v>17900</v>
       </c>
       <c r="O69">
-        <v>16410</v>
+        <v>17630</v>
       </c>
       <c r="P69">
-        <v>16160</v>
+        <v>17380</v>
       </c>
       <c r="Q69">
-        <v>15920</v>
+        <v>17120</v>
       </c>
       <c r="R69">
-        <v>15920</v>
+        <v>17120</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>50</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70">
         <v>1200</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>3340</v>
       </c>
       <c r="G70">
         <v>3250</v>
       </c>
       <c r="H70">
@@ -4310,152 +4310,152 @@
       </c>
       <c r="N71">
         <v>8030</v>
       </c>
       <c r="O71">
         <v>7940</v>
       </c>
       <c r="P71">
         <v>7880</v>
       </c>
       <c r="Q71">
         <v>7820</v>
       </c>
       <c r="R71">
         <v>7820</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>52</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72">
-        <v>1600</v>
+        <v>2400</v>
       </c>
       <c r="D72">
         <v>2</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>7990</v>
+        <v>8730</v>
       </c>
       <c r="G72">
-        <v>7800</v>
+        <v>8520</v>
       </c>
       <c r="H72">
-        <v>7610</v>
+        <v>8310</v>
       </c>
       <c r="I72">
-        <v>7420</v>
+        <v>8110</v>
       </c>
       <c r="J72">
-        <v>7240</v>
+        <v>7910</v>
       </c>
       <c r="K72">
-        <v>7070</v>
+        <v>7720</v>
       </c>
       <c r="L72">
-        <v>6960</v>
+        <v>7600</v>
       </c>
       <c r="M72">
-        <v>6860</v>
+        <v>7490</v>
       </c>
       <c r="N72">
-        <v>6750</v>
+        <v>7380</v>
       </c>
       <c r="O72">
-        <v>6650</v>
+        <v>7270</v>
       </c>
       <c r="P72">
-        <v>6560</v>
+        <v>7170</v>
       </c>
       <c r="Q72">
-        <v>6460</v>
+        <v>7060</v>
       </c>
       <c r="R72">
-        <v>6460</v>
+        <v>7060</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>53</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D73">
         <v>7</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>9170</v>
+        <v>9380</v>
       </c>
       <c r="G73">
-        <v>8960</v>
+        <v>9150</v>
       </c>
       <c r="H73">
-        <v>8730</v>
+        <v>8930</v>
       </c>
       <c r="I73">
-        <v>8520</v>
+        <v>8710</v>
       </c>
       <c r="J73">
-        <v>8310</v>
+        <v>8500</v>
       </c>
       <c r="K73">
-        <v>8110</v>
+        <v>8290</v>
       </c>
       <c r="L73">
-        <v>7990</v>
+        <v>8170</v>
       </c>
       <c r="M73">
-        <v>7870</v>
+        <v>8050</v>
       </c>
       <c r="N73">
-        <v>7750</v>
+        <v>7920</v>
       </c>
       <c r="O73">
-        <v>7640</v>
+        <v>7810</v>
       </c>
       <c r="P73">
-        <v>7530</v>
+        <v>7700</v>
       </c>
       <c r="Q73">
-        <v>7410</v>
+        <v>7510</v>
       </c>
       <c r="R73">
-        <v>7410</v>
+        <v>7510</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>54</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
         <v>1650</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>11480</v>
       </c>
       <c r="G74">
         <v>11360</v>
       </c>
       <c r="H74">
@@ -4799,87 +4799,87 @@
       </c>
       <c r="Q83" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R83" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>26</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84">
         <v>1350</v>
       </c>
       <c r="D84">
         <v>4</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>39.40000000000001</v>
+        <v>39.8</v>
       </c>
       <c r="G84">
-        <v>38.4</v>
+        <v>38.8</v>
       </c>
       <c r="H84">
-        <v>37.40000000000001</v>
+        <v>37.8</v>
       </c>
       <c r="I84">
-        <v>36.5</v>
+        <v>36.9</v>
       </c>
       <c r="J84">
-        <v>35.6</v>
+        <v>36.0</v>
       </c>
       <c r="K84">
-        <v>34.7</v>
+        <v>35.1</v>
       </c>
       <c r="L84">
-        <v>34.2</v>
+        <v>34.6</v>
       </c>
       <c r="M84">
-        <v>33.7</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="N84">
-        <v>33.2</v>
+        <v>33.6</v>
       </c>
       <c r="O84">
-        <v>32.7</v>
+        <v>33.1</v>
       </c>
       <c r="P84">
-        <v>32.2</v>
+        <v>32.6</v>
       </c>
       <c r="Q84">
-        <v>32.0</v>
+        <v>32.1</v>
       </c>
       <c r="R84">
-        <v>32.0</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85">
         <v>800</v>
       </c>
       <c r="D85">
         <v>7</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
         <v>24.3</v>
       </c>
       <c r="G85">
         <v>23.7</v>
       </c>
       <c r="H85">
@@ -4967,87 +4967,87 @@
       </c>
       <c r="Q86">
         <v>12.4</v>
       </c>
       <c r="R86">
         <v>12.4</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>77</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
         <v>1600</v>
       </c>
       <c r="D87">
         <v>5</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>35.2</v>
+        <v>35.6</v>
       </c>
       <c r="G87">
-        <v>34.5</v>
+        <v>34.90000000000001</v>
       </c>
       <c r="H87">
-        <v>33.8</v>
+        <v>34.2</v>
       </c>
       <c r="I87">
-        <v>33.2</v>
+        <v>33.6</v>
       </c>
       <c r="J87">
-        <v>32.6</v>
+        <v>33.0</v>
       </c>
       <c r="K87">
-        <v>31.9</v>
+        <v>32.3</v>
       </c>
       <c r="L87">
-        <v>31.4</v>
+        <v>31.8</v>
       </c>
       <c r="M87">
-        <v>30.6</v>
+        <v>31.0</v>
       </c>
       <c r="N87">
-        <v>29.1</v>
+        <v>29.5</v>
       </c>
       <c r="O87">
-        <v>28.0</v>
+        <v>28.4</v>
       </c>
       <c r="P87">
-        <v>26.9</v>
+        <v>27.3</v>
       </c>
       <c r="Q87">
-        <v>26.4</v>
+        <v>26.5</v>
       </c>
       <c r="R87">
-        <v>26.4</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>78</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>1100</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
         <v>28.4</v>
       </c>
       <c r="G88">
         <v>27.7</v>
       </c>
       <c r="H88">
@@ -5191,87 +5191,87 @@
       </c>
       <c r="Q90">
         <v>22.3</v>
       </c>
       <c r="R90">
         <v>22.3</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>37</v>
       </c>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91">
         <v>700</v>
       </c>
       <c r="D91">
         <v>3</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
-        <v>23.3</v>
+        <v>23.7</v>
       </c>
       <c r="G91">
-        <v>22.7</v>
+        <v>23.1</v>
       </c>
       <c r="H91">
-        <v>22.1</v>
+        <v>22.5</v>
       </c>
       <c r="I91">
-        <v>21.6</v>
+        <v>22</v>
       </c>
       <c r="J91">
-        <v>21.1</v>
+        <v>21.5</v>
       </c>
       <c r="K91">
-        <v>20.6</v>
+        <v>21</v>
       </c>
       <c r="L91">
-        <v>20.3</v>
+        <v>20.7</v>
       </c>
       <c r="M91">
-        <v>20</v>
+        <v>20.4</v>
       </c>
       <c r="N91">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
       <c r="O91">
-        <v>19.4</v>
+        <v>19.8</v>
       </c>
       <c r="P91">
-        <v>19.1</v>
+        <v>19.5</v>
       </c>
       <c r="Q91">
-        <v>19.1</v>
+        <v>19.2</v>
       </c>
       <c r="R91">
-        <v>19.1</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>39</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92">
         <v>700</v>
       </c>
       <c r="D92">
         <v>7</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
         <v>22</v>
       </c>
       <c r="G92">
         <v>21.5</v>
       </c>
       <c r="H92">
@@ -5415,87 +5415,87 @@
       </c>
       <c r="Q94">
         <v>19.1</v>
       </c>
       <c r="R94">
         <v>19.1</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>43</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95">
         <v>1400</v>
       </c>
       <c r="D95">
         <v>6</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>47.2</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="G95">
-        <v>46.0</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="H95">
-        <v>44.8</v>
+        <v>45.2</v>
       </c>
       <c r="I95">
-        <v>43.7</v>
+        <v>44.1</v>
       </c>
       <c r="J95">
-        <v>42.7</v>
+        <v>43.1</v>
       </c>
       <c r="K95">
-        <v>41.7</v>
+        <v>42.1</v>
       </c>
       <c r="L95">
-        <v>41.1</v>
+        <v>41.5</v>
       </c>
       <c r="M95">
-        <v>40.5</v>
+        <v>40.9</v>
       </c>
       <c r="N95">
-        <v>39.9</v>
+        <v>40.3</v>
       </c>
       <c r="O95">
-        <v>39.3</v>
+        <v>39.7</v>
       </c>
       <c r="P95">
-        <v>38.7</v>
+        <v>39.1</v>
       </c>
       <c r="Q95">
-        <v>38.40000000000001</v>
+        <v>38.5</v>
       </c>
       <c r="R95">
-        <v>38.40000000000001</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96">
         <v>800</v>
       </c>
       <c r="D96">
         <v>7</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
         <v>24.1</v>
       </c>
       <c r="G96">
         <v>23.5</v>
       </c>
       <c r="H96">
@@ -5527,199 +5527,199 @@
       </c>
       <c r="Q96">
         <v>19.5</v>
       </c>
       <c r="R96">
         <v>19.5</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>45</v>
       </c>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97">
         <v>800</v>
       </c>
       <c r="D97">
         <v>7</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
-        <v>27.1</v>
+        <v>28.9</v>
       </c>
       <c r="G97">
-        <v>26.4</v>
+        <v>28.2</v>
       </c>
       <c r="H97">
-        <v>25.8</v>
+        <v>27.5</v>
       </c>
       <c r="I97">
-        <v>25.2</v>
+        <v>26.8</v>
       </c>
       <c r="J97">
-        <v>24.6</v>
+        <v>26.1</v>
       </c>
       <c r="K97">
-        <v>24</v>
+        <v>25.5</v>
       </c>
       <c r="L97">
-        <v>23.6</v>
+        <v>25.1</v>
       </c>
       <c r="M97">
-        <v>23.3</v>
+        <v>24.7</v>
       </c>
       <c r="N97">
-        <v>23</v>
+        <v>24.3</v>
       </c>
       <c r="O97">
-        <v>22.7</v>
+        <v>23.9</v>
       </c>
       <c r="P97">
-        <v>22.4</v>
+        <v>23.5</v>
       </c>
       <c r="Q97">
-        <v>22.1</v>
+        <v>23.2</v>
       </c>
       <c r="R97">
-        <v>22.1</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>46</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98">
         <v>700</v>
       </c>
       <c r="D98">
         <v>1</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
-        <v>14.5</v>
+        <v>15.1</v>
       </c>
       <c r="G98">
-        <v>14.1</v>
+        <v>14.7</v>
       </c>
       <c r="H98">
-        <v>13.8</v>
+        <v>14.3</v>
       </c>
       <c r="I98">
-        <v>13.5</v>
+        <v>14</v>
       </c>
       <c r="J98">
+        <v>13.7</v>
+      </c>
+      <c r="K98">
+        <v>13.4</v>
+      </c>
+      <c r="L98">
         <v>13.2</v>
       </c>
-      <c r="K98">
-[...4 lines deleted...]
-      </c>
       <c r="M98">
-        <v>12.5</v>
+        <v>13</v>
       </c>
       <c r="N98">
-        <v>12.3</v>
+        <v>12.8</v>
       </c>
       <c r="O98">
-        <v>12.1</v>
+        <v>12.6</v>
       </c>
       <c r="P98">
-        <v>11.9</v>
+        <v>12.4</v>
       </c>
       <c r="Q98">
-        <v>11.7</v>
+        <v>12.2</v>
       </c>
       <c r="R98">
-        <v>11.7</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>47</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99">
         <v>1300</v>
       </c>
       <c r="D99">
         <v>5</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
-        <v>40.90000000000001</v>
+        <v>41.3</v>
       </c>
       <c r="G99">
-        <v>39.9</v>
+        <v>40.3</v>
       </c>
       <c r="H99">
-        <v>38.90000000000001</v>
+        <v>39.3</v>
       </c>
       <c r="I99">
-        <v>38.0</v>
+        <v>38.4</v>
       </c>
       <c r="J99">
-        <v>37.1</v>
+        <v>37.5</v>
       </c>
       <c r="K99">
-        <v>36.2</v>
+        <v>36.6</v>
       </c>
       <c r="L99">
-        <v>35.7</v>
+        <v>36.1</v>
       </c>
       <c r="M99">
-        <v>35.2</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="N99">
-        <v>34.7</v>
+        <v>35.1</v>
       </c>
       <c r="O99">
-        <v>34.2</v>
+        <v>34.6</v>
       </c>
       <c r="P99">
-        <v>33.7</v>
+        <v>34.1</v>
       </c>
       <c r="Q99">
-        <v>33.5</v>
+        <v>33.6</v>
       </c>
       <c r="R99">
-        <v>33.5</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>50</v>
       </c>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100">
         <v>1200</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="5">
         <v>13.3</v>
       </c>
       <c r="G100">
         <v>13</v>
       </c>
       <c r="H100">
@@ -5798,96 +5798,96 @@
       </c>
       <c r="N101">
         <v>29.4</v>
       </c>
       <c r="O101">
         <v>29.1</v>
       </c>
       <c r="P101">
         <v>28.9</v>
       </c>
       <c r="Q101">
         <v>28.7</v>
       </c>
       <c r="R101">
         <v>28.7</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>52</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
-        <v>1550</v>
+        <v>2050</v>
       </c>
       <c r="D102">
         <v>2</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="5">
-        <v>28.8</v>
+        <v>30.9</v>
       </c>
       <c r="G102">
-        <v>28.1</v>
+        <v>30.1</v>
       </c>
       <c r="H102">
-        <v>27.4</v>
+        <v>29.3</v>
       </c>
       <c r="I102">
-        <v>26.7</v>
+        <v>28.5</v>
       </c>
       <c r="J102">
+        <v>27.9</v>
+      </c>
+      <c r="K102">
+        <v>27.3</v>
+      </c>
+      <c r="L102">
+        <v>26.9</v>
+      </c>
+      <c r="M102">
+        <v>26.5</v>
+      </c>
+      <c r="N102">
         <v>26.1</v>
       </c>
-      <c r="K102">
-[...10 lines deleted...]
-      </c>
       <c r="O102">
-        <v>23.9</v>
+        <v>25.7</v>
       </c>
       <c r="P102">
-        <v>23.5</v>
+        <v>25.3</v>
       </c>
       <c r="Q102">
-        <v>23.1</v>
+        <v>24.9</v>
       </c>
       <c r="R102">
-        <v>23.1</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>53</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>700</v>
       </c>
       <c r="D103">
         <v>2</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="5">
         <v>15.9</v>
       </c>
       <c r="G103">
         <v>15.6</v>
       </c>
       <c r="H103">
@@ -5975,87 +5975,87 @@
       </c>
       <c r="Q104">
         <v>11.7</v>
       </c>
       <c r="R104">
         <v>11.7</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>58</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105">
         <v>1300</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="5">
-        <v>35.9</v>
+        <v>36.3</v>
       </c>
       <c r="G105">
-        <v>35.0</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="H105">
-        <v>34.1</v>
+        <v>34.5</v>
       </c>
       <c r="I105">
-        <v>33.3</v>
+        <v>33.7</v>
       </c>
       <c r="J105">
-        <v>32.5</v>
+        <v>32.9</v>
       </c>
       <c r="K105">
-        <v>31.7</v>
+        <v>32.1</v>
       </c>
       <c r="L105">
-        <v>31.2</v>
+        <v>31.6</v>
       </c>
       <c r="M105">
-        <v>30.7</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="N105">
-        <v>30.2</v>
+        <v>30.6</v>
       </c>
       <c r="O105">
-        <v>29.7</v>
+        <v>30.1</v>
       </c>
       <c r="P105">
+        <v>29.6</v>
+      </c>
+      <c r="Q105">
         <v>29.2</v>
       </c>
-      <c r="Q105">
-[...1 lines deleted...]
-      </c>
       <c r="R105">
-        <v>29.1</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:19" customHeight="1" ht="20">
       <c r="A109" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
@@ -6119,87 +6119,87 @@
       </c>
       <c r="Q110" s="4" t="s">
         <v>73</v>
       </c>
       <c r="R110" s="4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>26</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111">
         <v>1350</v>
       </c>
       <c r="D111">
         <v>4</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>9800</v>
+        <v>9920</v>
       </c>
       <c r="G111">
-        <v>9560</v>
+        <v>9670</v>
       </c>
       <c r="H111">
-        <v>9330</v>
+        <v>9440</v>
       </c>
       <c r="I111">
-        <v>9090</v>
+        <v>9200</v>
       </c>
       <c r="J111">
-        <v>8870</v>
+        <v>8980</v>
       </c>
       <c r="K111">
-        <v>8650</v>
+        <v>8760</v>
       </c>
       <c r="L111">
-        <v>8530</v>
+        <v>8630</v>
       </c>
       <c r="M111">
-        <v>8400</v>
+        <v>8510</v>
       </c>
       <c r="N111">
-        <v>8280</v>
+        <v>8380</v>
       </c>
       <c r="O111">
-        <v>8160</v>
+        <v>8260</v>
       </c>
       <c r="P111">
-        <v>8030</v>
+        <v>8130</v>
       </c>
       <c r="Q111">
-        <v>7980</v>
+        <v>8010</v>
       </c>
       <c r="R111">
-        <v>7980</v>
+        <v>8010</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112">
         <v>800</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
         <v>6080</v>
       </c>
       <c r="G112">
         <v>5930</v>
       </c>
       <c r="H112">
@@ -6287,87 +6287,87 @@
       </c>
       <c r="Q113">
         <v>3110</v>
       </c>
       <c r="R113">
         <v>3110</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>77</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114">
         <v>1600</v>
       </c>
       <c r="D114">
         <v>5</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
-        <v>9260</v>
+        <v>9380</v>
       </c>
       <c r="G114">
-        <v>9070</v>
+        <v>9180</v>
       </c>
       <c r="H114">
-        <v>8870</v>
+        <v>8980</v>
       </c>
       <c r="I114">
-        <v>8490</v>
+        <v>8600</v>
       </c>
       <c r="J114">
-        <v>8240</v>
+        <v>8350</v>
       </c>
       <c r="K114">
-        <v>7930</v>
+        <v>8040</v>
       </c>
       <c r="L114">
-        <v>7760</v>
+        <v>7860</v>
       </c>
       <c r="M114">
-        <v>7530</v>
+        <v>7640</v>
       </c>
       <c r="N114">
-        <v>7310</v>
+        <v>7410</v>
       </c>
       <c r="O114">
-        <v>7090</v>
+        <v>7190</v>
       </c>
       <c r="P114">
-        <v>6890</v>
+        <v>6990</v>
       </c>
       <c r="Q114">
-        <v>6740</v>
+        <v>6770</v>
       </c>
       <c r="R114">
-        <v>6740</v>
+        <v>6770</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>78</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115">
         <v>1100</v>
       </c>
       <c r="D115">
         <v>2</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
         <v>7020</v>
       </c>
       <c r="G115">
         <v>6850</v>
       </c>
       <c r="H115">
@@ -6511,87 +6511,87 @@
       </c>
       <c r="Q117">
         <v>5590</v>
       </c>
       <c r="R117">
         <v>5590</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>37</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118">
         <v>700</v>
       </c>
       <c r="D118">
         <v>3</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>5810</v>
+        <v>5930</v>
       </c>
       <c r="G118">
-        <v>5670</v>
+        <v>5780</v>
       </c>
       <c r="H118">
-        <v>5530</v>
+        <v>5640</v>
       </c>
       <c r="I118">
-        <v>5390</v>
+        <v>5500</v>
       </c>
       <c r="J118">
-        <v>5260</v>
+        <v>5370</v>
       </c>
       <c r="K118">
-        <v>5130</v>
+        <v>5240</v>
       </c>
       <c r="L118">
-        <v>5060</v>
+        <v>5160</v>
       </c>
       <c r="M118">
-        <v>4980</v>
+        <v>5090</v>
       </c>
       <c r="N118">
-        <v>4910</v>
+        <v>5010</v>
       </c>
       <c r="O118">
-        <v>4840</v>
+        <v>4940</v>
       </c>
       <c r="P118">
-        <v>4760</v>
+        <v>4860</v>
       </c>
       <c r="Q118">
-        <v>4760</v>
+        <v>4790</v>
       </c>
       <c r="R118">
-        <v>4760</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119">
         <v>700</v>
       </c>
       <c r="D119">
         <v>7</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
         <v>5460</v>
       </c>
       <c r="G119">
         <v>5330</v>
       </c>
       <c r="H119">
@@ -6735,87 +6735,87 @@
       </c>
       <c r="Q121">
         <v>4790</v>
       </c>
       <c r="R121">
         <v>4790</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>43</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122">
         <v>1400</v>
       </c>
       <c r="D122">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>11770</v>
+        <v>11890</v>
       </c>
       <c r="G122">
-        <v>11490</v>
+        <v>11600</v>
       </c>
       <c r="H122">
-        <v>11200</v>
+        <v>11310</v>
       </c>
       <c r="I122">
-        <v>10930</v>
+        <v>11040</v>
       </c>
       <c r="J122">
-        <v>10660</v>
+        <v>10770</v>
       </c>
       <c r="K122">
-        <v>10400</v>
+        <v>10510</v>
       </c>
       <c r="L122">
-        <v>10250</v>
+        <v>10350</v>
       </c>
       <c r="M122">
-        <v>10090</v>
+        <v>10200</v>
       </c>
       <c r="N122">
-        <v>9950</v>
+        <v>10050</v>
       </c>
       <c r="O122">
-        <v>9800</v>
+        <v>9900</v>
       </c>
       <c r="P122">
-        <v>9650</v>
+        <v>9750</v>
       </c>
       <c r="Q122">
-        <v>9580</v>
+        <v>9610</v>
       </c>
       <c r="R122">
-        <v>9580</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123">
         <v>800</v>
       </c>
       <c r="D123">
         <v>7</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
         <v>6020</v>
       </c>
       <c r="G123">
         <v>5870</v>
       </c>
       <c r="H123">
@@ -6847,199 +6847,199 @@
       </c>
       <c r="Q123">
         <v>4870</v>
       </c>
       <c r="R123">
         <v>4870</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>45</v>
       </c>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124">
         <v>800</v>
       </c>
       <c r="D124">
         <v>7</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>6840</v>
+        <v>7180</v>
       </c>
       <c r="G124">
-        <v>6670</v>
+        <v>7000</v>
       </c>
       <c r="H124">
-        <v>6510</v>
+        <v>6830</v>
       </c>
       <c r="I124">
-        <v>6350</v>
+        <v>6660</v>
       </c>
       <c r="J124">
-        <v>6190</v>
+        <v>6500</v>
       </c>
       <c r="K124">
-        <v>6040</v>
+        <v>6340</v>
       </c>
       <c r="L124">
-        <v>5950</v>
+        <v>6250</v>
       </c>
       <c r="M124">
-        <v>5860</v>
+        <v>6160</v>
       </c>
       <c r="N124">
-        <v>5780</v>
+        <v>6070</v>
       </c>
       <c r="O124">
-        <v>5690</v>
+        <v>5980</v>
       </c>
       <c r="P124">
-        <v>5610</v>
+        <v>5890</v>
       </c>
       <c r="Q124">
-        <v>5520</v>
+        <v>5800</v>
       </c>
       <c r="R124">
-        <v>5520</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>46</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125">
         <v>700</v>
       </c>
       <c r="D125">
         <v>1</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
-        <v>3620</v>
+        <v>3760</v>
       </c>
       <c r="G125">
-        <v>3530</v>
+        <v>3670</v>
       </c>
       <c r="H125">
-        <v>3450</v>
+        <v>3580</v>
       </c>
       <c r="I125">
-        <v>3360</v>
+        <v>3490</v>
       </c>
       <c r="J125">
-        <v>3280</v>
+        <v>3410</v>
       </c>
       <c r="K125">
-        <v>3200</v>
+        <v>3320</v>
       </c>
       <c r="L125">
-        <v>3150</v>
+        <v>3270</v>
       </c>
       <c r="M125">
-        <v>3110</v>
+        <v>3230</v>
       </c>
       <c r="N125">
-        <v>3060</v>
+        <v>3180</v>
       </c>
       <c r="O125">
-        <v>3020</v>
+        <v>3130</v>
       </c>
       <c r="P125">
-        <v>2970</v>
+        <v>3080</v>
       </c>
       <c r="Q125">
-        <v>2930</v>
+        <v>3040</v>
       </c>
       <c r="R125">
-        <v>2930</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>47</v>
       </c>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126">
         <v>1300</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>10260</v>
+        <v>10380</v>
       </c>
       <c r="G126">
-        <v>10010</v>
+        <v>10120</v>
       </c>
       <c r="H126">
-        <v>9770</v>
+        <v>9880</v>
       </c>
       <c r="I126">
-        <v>9520</v>
+        <v>9630</v>
       </c>
       <c r="J126">
-        <v>9290</v>
+        <v>9400</v>
       </c>
       <c r="K126">
-        <v>9060</v>
+        <v>9170</v>
       </c>
       <c r="L126">
-        <v>8940</v>
+        <v>9040</v>
       </c>
       <c r="M126">
-        <v>8800</v>
+        <v>8910</v>
       </c>
       <c r="N126">
-        <v>8670</v>
+        <v>8770</v>
       </c>
       <c r="O126">
-        <v>8550</v>
+        <v>8650</v>
       </c>
       <c r="P126">
-        <v>8410</v>
+        <v>8510</v>
       </c>
       <c r="Q126">
-        <v>8360</v>
+        <v>8390</v>
       </c>
       <c r="R126">
-        <v>8360</v>
+        <v>8390</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>50</v>
       </c>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127">
         <v>1200</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
         <v>3290</v>
       </c>
       <c r="G127">
         <v>3210</v>
       </c>
       <c r="H127">
@@ -7118,96 +7118,96 @@
       </c>
       <c r="N128">
         <v>7030</v>
       </c>
       <c r="O128">
         <v>6950</v>
       </c>
       <c r="P128">
         <v>6910</v>
       </c>
       <c r="Q128">
         <v>6860</v>
       </c>
       <c r="R128">
         <v>6860</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>52</v>
       </c>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129">
-        <v>1550</v>
+        <v>2050</v>
       </c>
       <c r="D129">
         <v>2</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="6">
-        <v>7150</v>
+        <v>7730</v>
       </c>
       <c r="G129">
-        <v>6970</v>
+        <v>7530</v>
       </c>
       <c r="H129">
-        <v>6800</v>
+        <v>7350</v>
       </c>
       <c r="I129">
+        <v>7170</v>
+      </c>
+      <c r="J129">
+        <v>7000</v>
+      </c>
+      <c r="K129">
+        <v>6830</v>
+      </c>
+      <c r="L129">
+        <v>6730</v>
+      </c>
+      <c r="M129">
         <v>6630</v>
       </c>
-      <c r="J129">
-[...10 lines deleted...]
-      </c>
       <c r="N129">
-        <v>6040</v>
+        <v>6530</v>
       </c>
       <c r="O129">
-        <v>5950</v>
+        <v>6430</v>
       </c>
       <c r="P129">
-        <v>5870</v>
+        <v>6340</v>
       </c>
       <c r="Q129">
-        <v>5780</v>
+        <v>6250</v>
       </c>
       <c r="R129">
-        <v>5780</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
         <v>53</v>
       </c>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130">
         <v>700</v>
       </c>
       <c r="D130">
         <v>2</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="6">
         <v>4300</v>
       </c>
       <c r="G130">
         <v>4210</v>
       </c>
       <c r="H130">
@@ -7295,87 +7295,87 @@
       </c>
       <c r="Q131">
         <v>2930</v>
       </c>
       <c r="R131">
         <v>2930</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
         <v>58</v>
       </c>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132">
         <v>1300</v>
       </c>
       <c r="D132">
         <v>6</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="6">
-        <v>8900</v>
+        <v>9020</v>
       </c>
       <c r="G132">
-        <v>8690</v>
+        <v>8800</v>
       </c>
       <c r="H132">
-        <v>8470</v>
+        <v>8580</v>
       </c>
       <c r="I132">
-        <v>8260</v>
+        <v>8370</v>
       </c>
       <c r="J132">
-        <v>8060</v>
+        <v>8170</v>
       </c>
       <c r="K132">
-        <v>7860</v>
+        <v>7970</v>
       </c>
       <c r="L132">
-        <v>7750</v>
+        <v>7850</v>
       </c>
       <c r="M132">
-        <v>7630</v>
+        <v>7740</v>
       </c>
       <c r="N132">
+        <v>7620</v>
+      </c>
+      <c r="O132">
         <v>7520</v>
       </c>
-      <c r="O132">
-[...1 lines deleted...]
-      </c>
       <c r="P132">
-        <v>7300</v>
+        <v>7400</v>
       </c>
       <c r="Q132">
-        <v>7260</v>
+        <v>7290</v>
       </c>
       <c r="R132">
-        <v>7260</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
     <mergeCell ref="A42:R42"/>
     <mergeCell ref="A43:R43"/>
     <mergeCell ref="A79:R79"/>
     <mergeCell ref="A80:R80"/>
     <mergeCell ref="A81:R81"/>
     <mergeCell ref="A82:R82"/>