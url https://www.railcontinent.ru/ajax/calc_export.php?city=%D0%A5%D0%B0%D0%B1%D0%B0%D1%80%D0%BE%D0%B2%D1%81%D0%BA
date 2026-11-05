--- v5 (2026-08-08)
+++ v6 (2026-11-05)
@@ -1984,759 +1984,759 @@
       </c>
       <c r="Q33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R33" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34" t="s">
         <v>52</v>
       </c>
       <c r="C34">
         <v>2550</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>51.5</v>
+        <v>52.5</v>
       </c>
       <c r="G34">
-        <v>50.3</v>
+        <v>51.2</v>
       </c>
       <c r="H34">
-        <v>49.1</v>
+        <v>50.0</v>
       </c>
       <c r="I34">
-        <v>48.0</v>
+        <v>48.9</v>
       </c>
       <c r="J34">
-        <v>46.8</v>
+        <v>47.7</v>
       </c>
       <c r="K34">
-        <v>45.7</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="L34">
-        <v>45.1</v>
+        <v>46.0</v>
       </c>
       <c r="M34">
-        <v>44.5</v>
+        <v>45.40000000000001</v>
       </c>
       <c r="N34">
-        <v>43.8</v>
+        <v>44.7</v>
       </c>
       <c r="O34">
-        <v>43.2</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="P34">
-        <v>42.6</v>
+        <v>43.9</v>
       </c>
       <c r="Q34">
-        <v>42.0</v>
+        <v>43.7</v>
       </c>
       <c r="R34">
-        <v>42.0</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>52</v>
       </c>
       <c r="C35">
         <v>2550</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
         <v>45.3</v>
       </c>
       <c r="G35">
         <v>44.2</v>
       </c>
       <c r="H35">
         <v>43.1</v>
       </c>
       <c r="I35">
         <v>42.099999999999994</v>
       </c>
       <c r="J35">
         <v>41.0</v>
       </c>
       <c r="K35">
         <v>40.0</v>
       </c>
       <c r="L35">
         <v>39.5</v>
       </c>
       <c r="M35">
         <v>39.0</v>
       </c>
       <c r="N35">
         <v>38.40000000000001</v>
       </c>
       <c r="O35">
         <v>37.9</v>
       </c>
       <c r="P35">
-        <v>37.4</v>
+        <v>37.8</v>
       </c>
       <c r="Q35">
-        <v>36.9</v>
+        <v>37.7</v>
       </c>
       <c r="R35">
-        <v>36.9</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>55</v>
       </c>
       <c r="C36">
         <v>2200</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>50.3</v>
+        <v>55.3</v>
       </c>
       <c r="G36">
-        <v>49.8</v>
+        <v>54.8</v>
       </c>
       <c r="H36">
-        <v>49.3</v>
+        <v>54.3</v>
       </c>
       <c r="I36">
-        <v>48.8</v>
+        <v>53.8</v>
       </c>
       <c r="J36">
-        <v>48.3</v>
+        <v>53.3</v>
       </c>
       <c r="K36">
-        <v>47.8</v>
+        <v>52.8</v>
       </c>
       <c r="L36">
-        <v>47.5</v>
+        <v>52.5</v>
       </c>
       <c r="M36">
-        <v>47.2</v>
+        <v>52.2</v>
       </c>
       <c r="N36">
-        <v>46.9</v>
+        <v>51.9</v>
       </c>
       <c r="O36">
-        <v>46.6</v>
+        <v>51.6</v>
       </c>
       <c r="P36">
-        <v>46.3</v>
+        <v>51.3</v>
       </c>
       <c r="Q36">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
       <c r="R36">
-        <v>46.1</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" t="s">
         <v>52</v>
       </c>
       <c r="C37">
-        <v>2700</v>
+        <v>4800</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>45.6</v>
+        <v>51.0</v>
       </c>
       <c r="G37">
+        <v>49.9</v>
+      </c>
+      <c r="H37">
+        <v>48.7</v>
+      </c>
+      <c r="I37">
+        <v>47.59999999999999</v>
+      </c>
+      <c r="J37">
+        <v>46.40000000000001</v>
+      </c>
+      <c r="K37">
+        <v>45.4</v>
+      </c>
+      <c r="L37">
         <v>44.7</v>
       </c>
-      <c r="H37">
-[...13 lines deleted...]
-      </c>
       <c r="M37">
-        <v>39.7</v>
+        <v>44.1</v>
       </c>
       <c r="N37">
-        <v>38.0</v>
+        <v>43.2</v>
       </c>
       <c r="O37">
-        <v>36.8</v>
+        <v>42.5</v>
       </c>
       <c r="P37">
-        <v>35.6</v>
+        <v>41.9</v>
       </c>
       <c r="Q37">
-        <v>34.7</v>
+        <v>41.7</v>
       </c>
       <c r="R37">
-        <v>34.7</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" t="s">
         <v>52</v>
       </c>
       <c r="C38">
-        <v>2550</v>
+        <v>2750</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
-        <v>48.40000000000001</v>
+        <v>53.0</v>
       </c>
       <c r="G38">
-        <v>47.2</v>
+        <v>51.7</v>
       </c>
       <c r="H38">
-        <v>46.1</v>
+        <v>50.40000000000001</v>
       </c>
       <c r="I38">
-        <v>45.099999999999994</v>
+        <v>49.3</v>
       </c>
       <c r="J38">
+        <v>48.1</v>
+      </c>
+      <c r="K38">
+        <v>47.0</v>
+      </c>
+      <c r="L38">
+        <v>46.3</v>
+      </c>
+      <c r="M38">
+        <v>45.7</v>
+      </c>
+      <c r="N38">
+        <v>45.0</v>
+      </c>
+      <c r="O38">
+        <v>44.4</v>
+      </c>
+      <c r="P38">
+        <v>44.2</v>
+      </c>
+      <c r="Q38">
         <v>44.0</v>
       </c>
-      <c r="K38">
-[...19 lines deleted...]
-      </c>
       <c r="R38">
-        <v>39.3</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" t="s">
         <v>52</v>
       </c>
       <c r="C39">
         <v>2650</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
         <v>52.7</v>
       </c>
       <c r="G39">
         <v>51.4</v>
       </c>
       <c r="H39">
         <v>50.1</v>
       </c>
       <c r="I39">
         <v>49.0</v>
       </c>
       <c r="J39">
         <v>47.8</v>
       </c>
       <c r="K39">
         <v>46.7</v>
       </c>
       <c r="L39">
         <v>46.1</v>
       </c>
       <c r="M39">
         <v>45.5</v>
       </c>
       <c r="N39">
         <v>44.8</v>
       </c>
       <c r="O39">
         <v>44.2</v>
       </c>
       <c r="P39">
-        <v>43.6</v>
+        <v>44.0</v>
       </c>
       <c r="Q39">
-        <v>43.0</v>
+        <v>43.8</v>
       </c>
       <c r="R39">
-        <v>43.0</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40" t="s">
         <v>55</v>
       </c>
       <c r="C40">
         <v>1800</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>32.7</v>
       </c>
       <c r="G40">
         <v>31.9</v>
       </c>
       <c r="H40">
         <v>31.1</v>
       </c>
       <c r="I40">
         <v>30.4</v>
       </c>
       <c r="J40">
         <v>29.6</v>
       </c>
       <c r="K40">
         <v>28.9</v>
       </c>
       <c r="L40">
         <v>28.5</v>
       </c>
       <c r="M40">
         <v>28.1</v>
       </c>
       <c r="N40">
         <v>27.6</v>
       </c>
       <c r="O40">
         <v>27.2</v>
       </c>
       <c r="P40">
-        <v>26.8</v>
+        <v>27.2</v>
       </c>
       <c r="Q40">
-        <v>26.4</v>
+        <v>27.2</v>
       </c>
       <c r="R40">
-        <v>26.4</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41">
         <v>3000</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="5">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="J41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="K41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="Q41">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="R41">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42" t="s">
         <v>52</v>
       </c>
       <c r="C42">
         <v>2800</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="5">
         <v>54.3</v>
       </c>
       <c r="G42">
         <v>52.7</v>
       </c>
       <c r="H42">
         <v>51.7</v>
       </c>
       <c r="I42">
         <v>50.59999999999999</v>
       </c>
       <c r="J42">
         <v>49.6</v>
       </c>
       <c r="K42">
         <v>47.7</v>
       </c>
       <c r="L42">
         <v>45.9</v>
       </c>
       <c r="M42">
         <v>45.3</v>
       </c>
       <c r="N42">
         <v>44.0</v>
       </c>
       <c r="O42">
         <v>43.59999999999999</v>
       </c>
       <c r="P42">
-        <v>43.2</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="Q42">
-        <v>42.8</v>
+        <v>43.59999999999999</v>
       </c>
       <c r="R42">
-        <v>42.8</v>
+        <v>43.59999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
         <v>52</v>
       </c>
       <c r="C43">
-        <v>2460</v>
+        <v>2526</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="5">
-        <v>44.6</v>
+        <v>45.7</v>
       </c>
       <c r="G43">
-        <v>43.5</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="H43">
-        <v>42.40000000000001</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="I43">
-        <v>41.4</v>
+        <v>42.4</v>
       </c>
       <c r="J43">
-        <v>40.40000000000001</v>
+        <v>41.2</v>
       </c>
       <c r="K43">
-        <v>39.5</v>
+        <v>40.5</v>
       </c>
       <c r="L43">
-        <v>39.0</v>
+        <v>40.0</v>
       </c>
       <c r="M43">
-        <v>38.5</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="N43">
-        <v>37.90000000000001</v>
+        <v>38.8</v>
       </c>
       <c r="O43">
-        <v>37.4</v>
+        <v>38.3</v>
       </c>
       <c r="P43">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="Q43">
-        <v>36.4</v>
+        <v>38.1</v>
       </c>
       <c r="R43">
-        <v>36.4</v>
+        <v>38.1</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44">
         <v>1500</v>
       </c>
       <c r="D44">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="5">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="G44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="H44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="I44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="J44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="K44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="L44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="M44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="N44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="O44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="P44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="Q44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
       <c r="R44">
-        <v>29.5</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>2500</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="5">
-        <v>57.6</v>
+        <v>59.90000000000001</v>
       </c>
       <c r="G45">
-        <v>56.2</v>
+        <v>58.5</v>
       </c>
       <c r="H45">
-        <v>54.8</v>
+        <v>57.1</v>
       </c>
       <c r="I45">
-        <v>53.5</v>
+        <v>55.8</v>
       </c>
       <c r="J45">
-        <v>52.2</v>
+        <v>54.40000000000001</v>
       </c>
       <c r="K45">
-        <v>51.0</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="L45">
-        <v>50.3</v>
+        <v>52.4</v>
       </c>
       <c r="M45">
-        <v>49.6</v>
+        <v>51.7</v>
       </c>
       <c r="N45">
-        <v>48.8</v>
+        <v>50.90000000000001</v>
       </c>
       <c r="O45">
-        <v>48.099999999999994</v>
+        <v>50.2</v>
       </c>
       <c r="P45">
-        <v>47.40000000000001</v>
+        <v>49.9</v>
       </c>
       <c r="Q45">
-        <v>46.7</v>
+        <v>49.59999999999999</v>
       </c>
       <c r="R45">
-        <v>46.7</v>
+        <v>49.59999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
         <v>2150</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>49.6</v>
+        <v>50.7</v>
       </c>
       <c r="G46">
-        <v>48.4</v>
+        <v>49.5</v>
       </c>
       <c r="H46">
+        <v>48.3</v>
+      </c>
+      <c r="I46">
         <v>47.2</v>
       </c>
-      <c r="I46">
-[...1 lines deleted...]
-      </c>
       <c r="J46">
-        <v>44.90000000000001</v>
+        <v>46.0</v>
       </c>
       <c r="K46">
-        <v>43.9</v>
+        <v>44.9</v>
       </c>
       <c r="L46">
-        <v>43.3</v>
+        <v>44.3</v>
       </c>
       <c r="M46">
-        <v>42.7</v>
+        <v>43.7</v>
       </c>
       <c r="N46">
+        <v>43.0</v>
+      </c>
+      <c r="O46">
+        <v>42.4</v>
+      </c>
+      <c r="P46">
+        <v>42.2</v>
+      </c>
+      <c r="Q46">
         <v>42.0</v>
       </c>
-      <c r="O46">
-[...7 lines deleted...]
-      </c>
       <c r="R46">
-        <v>40.2</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47" t="s">
         <v>55</v>
       </c>
       <c r="C47">
         <v>2000</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
         <v>35.6</v>
       </c>
       <c r="G47">
         <v>34.7</v>
       </c>
       <c r="H47">
@@ -2798,449 +2798,449 @@
       <c r="H48">
         <v>48.7</v>
       </c>
       <c r="I48">
         <v>47.59999999999999</v>
       </c>
       <c r="J48">
         <v>46.40000000000001</v>
       </c>
       <c r="K48">
         <v>45.3</v>
       </c>
       <c r="L48">
         <v>44.7</v>
       </c>
       <c r="M48">
         <v>44.1</v>
       </c>
       <c r="N48">
         <v>43.40000000000001</v>
       </c>
       <c r="O48">
         <v>42.8</v>
       </c>
       <c r="P48">
-        <v>42.2</v>
+        <v>42.6</v>
       </c>
       <c r="Q48">
-        <v>41.59999999999999</v>
+        <v>42.4</v>
       </c>
       <c r="R48">
-        <v>41.59999999999999</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49" t="s">
         <v>52</v>
       </c>
       <c r="C49">
         <v>2400</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
+        <v>56.5</v>
+      </c>
+      <c r="G49">
+        <v>55.099999999999994</v>
+      </c>
+      <c r="H49">
+        <v>53.8</v>
+      </c>
+      <c r="I49">
+        <v>52.59999999999999</v>
+      </c>
+      <c r="J49">
         <v>51.3</v>
       </c>
-      <c r="G49">
+      <c r="K49">
         <v>50.099999999999994</v>
       </c>
-      <c r="H49">
-[...10 lines deleted...]
-      </c>
       <c r="L49">
-        <v>44.9</v>
+        <v>49.4</v>
       </c>
       <c r="M49">
-        <v>44.3</v>
+        <v>48.7</v>
       </c>
       <c r="N49">
-        <v>43.6</v>
+        <v>47.90000000000001</v>
       </c>
       <c r="O49">
-        <v>43.0</v>
+        <v>47.2</v>
       </c>
       <c r="P49">
-        <v>42.4</v>
+        <v>46.9</v>
       </c>
       <c r="Q49">
-        <v>41.8</v>
+        <v>46.59999999999999</v>
       </c>
       <c r="R49">
-        <v>41.8</v>
+        <v>46.59999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50" t="s">
         <v>52</v>
       </c>
       <c r="C50">
-        <v>3650</v>
+        <v>3950</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>64.40000000000001</v>
+        <v>67.8</v>
       </c>
       <c r="G50">
-        <v>62.9</v>
+        <v>66.19999999999999</v>
       </c>
       <c r="H50">
-        <v>61.40000000000001</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="I50">
+        <v>63.1</v>
+      </c>
+      <c r="J50">
+        <v>61.5</v>
+      </c>
+      <c r="K50">
         <v>60.0</v>
       </c>
-      <c r="J50">
-[...4 lines deleted...]
-      </c>
       <c r="L50">
+        <v>59.2</v>
+      </c>
+      <c r="M50">
+        <v>58.40000000000001</v>
+      </c>
+      <c r="N50">
+        <v>57.5</v>
+      </c>
+      <c r="O50">
+        <v>56.7</v>
+      </c>
+      <c r="P50">
         <v>56.3</v>
       </c>
-      <c r="M50">
-[...10 lines deleted...]
-      </c>
       <c r="Q50">
-        <v>52.2</v>
+        <v>55.9</v>
       </c>
       <c r="R50">
-        <v>52.2</v>
+        <v>55.9</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51" t="s">
         <v>52</v>
       </c>
       <c r="C51">
         <v>3400</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
         <v>59.90000000000001</v>
       </c>
       <c r="G51">
         <v>59.099999999999994</v>
       </c>
       <c r="H51">
         <v>58.2</v>
       </c>
       <c r="I51">
         <v>57.4</v>
       </c>
       <c r="J51">
         <v>56.40000000000001</v>
       </c>
       <c r="K51">
         <v>55.59999999999999</v>
       </c>
       <c r="L51">
         <v>55.0</v>
       </c>
       <c r="M51">
         <v>54.40000000000001</v>
       </c>
       <c r="N51">
         <v>53.8</v>
       </c>
       <c r="O51">
         <v>53.4</v>
       </c>
       <c r="P51">
-        <v>52.8</v>
+        <v>53.2</v>
       </c>
       <c r="Q51">
-        <v>52.4</v>
+        <v>53.2</v>
       </c>
       <c r="R51">
-        <v>52.4</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52">
         <v>3900</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
         <v>63.5</v>
       </c>
       <c r="G52">
         <v>62.0</v>
       </c>
       <c r="H52">
         <v>60.5</v>
       </c>
       <c r="I52">
         <v>59.1</v>
       </c>
       <c r="J52">
         <v>57.7</v>
       </c>
       <c r="K52">
         <v>56.4</v>
       </c>
       <c r="L52">
         <v>55.6</v>
       </c>
       <c r="M52">
         <v>54.8</v>
       </c>
       <c r="N52">
         <v>53.9</v>
       </c>
       <c r="O52">
         <v>53.099999999999994</v>
       </c>
       <c r="P52">
+        <v>52.7</v>
+      </c>
+      <c r="Q52">
         <v>52.3</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
-        <v>51.5</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53" t="s">
         <v>52</v>
       </c>
       <c r="C53">
         <v>2450</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
         <v>51.1</v>
       </c>
       <c r="G53">
         <v>49.9</v>
       </c>
       <c r="H53">
         <v>48.7</v>
       </c>
       <c r="I53">
         <v>47.59999999999999</v>
       </c>
       <c r="J53">
         <v>46.40000000000001</v>
       </c>
       <c r="K53">
         <v>45.3</v>
       </c>
       <c r="L53">
         <v>44.7</v>
       </c>
       <c r="M53">
         <v>44.1</v>
       </c>
       <c r="N53">
         <v>43.40000000000001</v>
       </c>
       <c r="O53">
         <v>42.8</v>
       </c>
       <c r="P53">
-        <v>42.2</v>
+        <v>42.6</v>
       </c>
       <c r="Q53">
-        <v>41.59999999999999</v>
+        <v>42.4</v>
       </c>
       <c r="R53">
-        <v>41.59999999999999</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54" t="s">
         <v>52</v>
       </c>
       <c r="C54">
-        <v>2560</v>
+        <v>2640</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
-        <v>47.5</v>
+        <v>48.90000000000001</v>
       </c>
       <c r="G54">
-        <v>46.4</v>
+        <v>47.8</v>
       </c>
       <c r="H54">
-        <v>45.3</v>
+        <v>46.6</v>
       </c>
       <c r="I54">
-        <v>44.3</v>
+        <v>45.59999999999999</v>
       </c>
       <c r="J54">
-        <v>43.2</v>
+        <v>44.5</v>
       </c>
       <c r="K54">
+        <v>43.4</v>
+      </c>
+      <c r="L54">
+        <v>42.8</v>
+      </c>
+      <c r="M54">
         <v>42.2</v>
       </c>
-      <c r="L54">
-[...4 lines deleted...]
-      </c>
       <c r="N54">
+        <v>41.5</v>
+      </c>
+      <c r="O54">
+        <v>40.9</v>
+      </c>
+      <c r="P54">
         <v>40.3</v>
       </c>
-      <c r="O54">
-[...4 lines deleted...]
-      </c>
       <c r="Q54">
-        <v>38.4</v>
+        <v>40.3</v>
       </c>
       <c r="R54">
-        <v>38.4</v>
+        <v>40.3</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55" t="s">
         <v>52</v>
       </c>
       <c r="C55">
         <v>2700</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="5">
         <v>55.90000000000001</v>
       </c>
       <c r="G55">
         <v>54.59999999999999</v>
       </c>
       <c r="H55">
         <v>53.3</v>
       </c>
       <c r="I55">
         <v>52.099999999999994</v>
       </c>
       <c r="J55">
         <v>50.8</v>
       </c>
       <c r="K55">
         <v>49.59999999999999</v>
       </c>
       <c r="L55">
         <v>48.9</v>
       </c>
       <c r="M55">
         <v>48.2</v>
       </c>
       <c r="N55">
         <v>47.40000000000001</v>
       </c>
       <c r="O55">
         <v>46.7</v>
       </c>
       <c r="P55">
-        <v>46.0</v>
+        <v>46.4</v>
       </c>
       <c r="Q55">
-        <v>45.3</v>
+        <v>46.099999999999994</v>
       </c>
       <c r="R55">
-        <v>45.3</v>
+        <v>46.099999999999994</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:19" customHeight="1" ht="20">
       <c r="A59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
@@ -3304,759 +3304,759 @@
       </c>
       <c r="Q60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R60" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>51</v>
       </c>
       <c r="B61" t="s">
         <v>52</v>
       </c>
       <c r="C61">
         <v>2550</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>12950</v>
+        <v>13220</v>
       </c>
       <c r="G61">
-        <v>12640</v>
+        <v>12910</v>
       </c>
       <c r="H61">
-        <v>12330</v>
+        <v>12590</v>
       </c>
       <c r="I61">
-        <v>12030</v>
+        <v>12290</v>
       </c>
       <c r="J61">
-        <v>11750</v>
+        <v>12000</v>
       </c>
       <c r="K61">
-        <v>11470</v>
+        <v>11720</v>
       </c>
       <c r="L61">
-        <v>11300</v>
+        <v>11540</v>
       </c>
       <c r="M61">
-        <v>11140</v>
+        <v>11380</v>
       </c>
       <c r="N61">
-        <v>10980</v>
+        <v>11210</v>
       </c>
       <c r="O61">
-        <v>10820</v>
+        <v>11050</v>
       </c>
       <c r="P61">
-        <v>10670</v>
+        <v>10990</v>
       </c>
       <c r="Q61">
-        <v>10510</v>
+        <v>10930</v>
       </c>
       <c r="R61">
-        <v>10510</v>
+        <v>10930</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>53</v>
       </c>
       <c r="B62" t="s">
         <v>52</v>
       </c>
       <c r="C62">
         <v>2550</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>11610</v>
       </c>
       <c r="G62">
         <v>11330</v>
       </c>
       <c r="H62">
         <v>11060</v>
       </c>
       <c r="I62">
         <v>10790</v>
       </c>
       <c r="J62">
         <v>10540</v>
       </c>
       <c r="K62">
         <v>10290</v>
       </c>
       <c r="L62">
         <v>10140</v>
       </c>
       <c r="M62">
         <v>10000</v>
       </c>
       <c r="N62">
         <v>9850</v>
       </c>
       <c r="O62">
         <v>9710</v>
       </c>
       <c r="P62">
-        <v>9570</v>
+        <v>9670</v>
       </c>
       <c r="Q62">
-        <v>9430</v>
+        <v>9630</v>
       </c>
       <c r="R62">
-        <v>9430</v>
+        <v>9630</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>54</v>
       </c>
       <c r="B63" t="s">
         <v>55</v>
       </c>
       <c r="C63">
         <v>2200</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>11020</v>
+        <v>12020</v>
       </c>
       <c r="G63">
-        <v>10900</v>
+        <v>11900</v>
       </c>
       <c r="H63">
-        <v>10780</v>
+        <v>11780</v>
       </c>
       <c r="I63">
-        <v>10660</v>
+        <v>11660</v>
       </c>
       <c r="J63">
-        <v>10540</v>
+        <v>11540</v>
       </c>
       <c r="K63">
-        <v>10430</v>
+        <v>11430</v>
       </c>
       <c r="L63">
-        <v>10360</v>
+        <v>11360</v>
       </c>
       <c r="M63">
-        <v>10300</v>
+        <v>11300</v>
       </c>
       <c r="N63">
-        <v>10230</v>
+        <v>11230</v>
       </c>
       <c r="O63">
-        <v>10170</v>
+        <v>11170</v>
       </c>
       <c r="P63">
-        <v>10100</v>
+        <v>11100</v>
       </c>
       <c r="Q63">
-        <v>10040</v>
+        <v>11040</v>
       </c>
       <c r="R63">
-        <v>10040</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>56</v>
       </c>
       <c r="B64" t="s">
         <v>52</v>
       </c>
       <c r="C64">
-        <v>2700</v>
+        <v>4800</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>11880</v>
+        <v>12830</v>
       </c>
       <c r="G64">
-        <v>11630</v>
+        <v>12380</v>
       </c>
       <c r="H64">
-        <v>11370</v>
+        <v>12130</v>
       </c>
       <c r="I64">
-        <v>10940</v>
+        <v>11740</v>
       </c>
       <c r="J64">
-        <v>10640</v>
+        <v>11510</v>
       </c>
       <c r="K64">
-        <v>10280</v>
+        <v>11300</v>
       </c>
       <c r="L64">
-        <v>10070</v>
+        <v>11170</v>
       </c>
       <c r="M64">
-        <v>9820</v>
+        <v>11020</v>
       </c>
       <c r="N64">
-        <v>9560</v>
+        <v>10860</v>
       </c>
       <c r="O64">
-        <v>9310</v>
+        <v>10660</v>
       </c>
       <c r="P64">
-        <v>9090</v>
+        <v>10560</v>
       </c>
       <c r="Q64">
-        <v>8840</v>
+        <v>10460</v>
       </c>
       <c r="R64">
-        <v>8840</v>
+        <v>10460</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>57</v>
       </c>
       <c r="B65" t="s">
         <v>52</v>
       </c>
       <c r="C65">
-        <v>2550</v>
+        <v>2750</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>12110</v>
+        <v>13310</v>
       </c>
       <c r="G65">
-        <v>11820</v>
+        <v>12990</v>
       </c>
       <c r="H65">
-        <v>11530</v>
+        <v>12680</v>
       </c>
       <c r="I65">
-        <v>11260</v>
+        <v>12380</v>
       </c>
       <c r="J65">
-        <v>11000</v>
+        <v>12080</v>
       </c>
       <c r="K65">
-        <v>10740</v>
+        <v>11800</v>
       </c>
       <c r="L65">
-        <v>10580</v>
+        <v>11620</v>
       </c>
       <c r="M65">
-        <v>10430</v>
+        <v>11460</v>
       </c>
       <c r="N65">
-        <v>10270</v>
+        <v>11290</v>
       </c>
       <c r="O65">
-        <v>10130</v>
+        <v>11130</v>
       </c>
       <c r="P65">
-        <v>9980</v>
+        <v>11070</v>
       </c>
       <c r="Q65">
-        <v>9840</v>
+        <v>11010</v>
       </c>
       <c r="R65">
-        <v>9840</v>
+        <v>11010</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>58</v>
       </c>
       <c r="B66" t="s">
         <v>52</v>
       </c>
       <c r="C66">
         <v>2650</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
         <v>13260</v>
       </c>
       <c r="G66">
         <v>12940</v>
       </c>
       <c r="H66">
         <v>12620</v>
       </c>
       <c r="I66">
         <v>12320</v>
       </c>
       <c r="J66">
         <v>12030</v>
       </c>
       <c r="K66">
         <v>11750</v>
       </c>
       <c r="L66">
         <v>11570</v>
       </c>
       <c r="M66">
         <v>11410</v>
       </c>
       <c r="N66">
         <v>11240</v>
       </c>
       <c r="O66">
         <v>11080</v>
       </c>
       <c r="P66">
-        <v>10920</v>
+        <v>11020</v>
       </c>
       <c r="Q66">
-        <v>10760</v>
+        <v>10960</v>
       </c>
       <c r="R66">
-        <v>10760</v>
+        <v>10960</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>59</v>
       </c>
       <c r="B67" t="s">
         <v>55</v>
       </c>
       <c r="C67">
         <v>1800</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>8180</v>
       </c>
       <c r="G67">
         <v>7980</v>
       </c>
       <c r="H67">
         <v>7780</v>
       </c>
       <c r="I67">
         <v>7590</v>
       </c>
       <c r="J67">
         <v>7410</v>
       </c>
       <c r="K67">
         <v>7230</v>
       </c>
       <c r="L67">
         <v>7120</v>
       </c>
       <c r="M67">
         <v>7020</v>
       </c>
       <c r="N67">
         <v>6910</v>
       </c>
       <c r="O67">
         <v>6810</v>
       </c>
       <c r="P67">
-        <v>6710</v>
+        <v>6810</v>
       </c>
       <c r="Q67">
-        <v>6610</v>
+        <v>6810</v>
       </c>
       <c r="R67">
-        <v>6610</v>
+        <v>6810</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>59</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68">
         <v>3000</v>
       </c>
       <c r="D68">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="G68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="H68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="I68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="J68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="K68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="L68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="M68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="N68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="O68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="P68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="Q68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="R68">
-        <v>9500</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>60</v>
       </c>
       <c r="B69" t="s">
         <v>52</v>
       </c>
       <c r="C69">
         <v>2800</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
         <v>12630</v>
       </c>
       <c r="G69">
         <v>12390</v>
       </c>
       <c r="H69">
         <v>12150</v>
       </c>
       <c r="I69">
         <v>11920</v>
       </c>
       <c r="J69">
         <v>11700</v>
       </c>
       <c r="K69">
         <v>11480</v>
       </c>
       <c r="L69">
         <v>11270</v>
       </c>
       <c r="M69">
         <v>11110</v>
       </c>
       <c r="N69">
         <v>10920</v>
       </c>
       <c r="O69">
         <v>10760</v>
       </c>
       <c r="P69">
-        <v>10610</v>
+        <v>10710</v>
       </c>
       <c r="Q69">
-        <v>10460</v>
+        <v>10660</v>
       </c>
       <c r="R69">
-        <v>10460</v>
+        <v>10660</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>61</v>
       </c>
       <c r="B70" t="s">
         <v>52</v>
       </c>
       <c r="C70">
-        <v>2460</v>
+        <v>2526</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>11230</v>
+        <v>11510</v>
       </c>
       <c r="G70">
-        <v>10960</v>
+        <v>11235</v>
       </c>
       <c r="H70">
-        <v>10670</v>
+        <v>10935</v>
       </c>
       <c r="I70">
-        <v>10420</v>
+        <v>10680</v>
       </c>
       <c r="J70">
-        <v>10180</v>
+        <v>10435</v>
       </c>
       <c r="K70">
-        <v>9930</v>
+        <v>10175</v>
       </c>
       <c r="L70">
-        <v>9790</v>
+        <v>10032</v>
       </c>
       <c r="M70">
-        <v>9650</v>
+        <v>9890</v>
       </c>
       <c r="N70">
-        <v>9510</v>
+        <v>9745</v>
       </c>
       <c r="O70">
-        <v>9370</v>
+        <v>9605</v>
       </c>
       <c r="P70">
-        <v>9240</v>
+        <v>9570</v>
       </c>
       <c r="Q70">
-        <v>9100</v>
+        <v>9525</v>
       </c>
       <c r="R70">
-        <v>9100</v>
+        <v>9525</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>62</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71">
         <v>1500</v>
       </c>
       <c r="D71">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="G71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="H71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="I71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="J71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="K71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="L71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="M71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="N71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="O71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="P71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="Q71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
       <c r="R71">
-        <v>5900</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>63</v>
       </c>
       <c r="B72" t="s">
         <v>52</v>
       </c>
       <c r="C72">
         <v>2500</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
-        <v>14390</v>
+        <v>15060</v>
       </c>
       <c r="G72">
-        <v>14050</v>
+        <v>14700</v>
       </c>
       <c r="H72">
-        <v>13700</v>
+        <v>14340</v>
       </c>
       <c r="I72">
-        <v>13380</v>
+        <v>14000</v>
       </c>
       <c r="J72">
-        <v>13060</v>
+        <v>13670</v>
       </c>
       <c r="K72">
-        <v>12750</v>
+        <v>13340</v>
       </c>
       <c r="L72">
-        <v>12560</v>
+        <v>13140</v>
       </c>
       <c r="M72">
-        <v>12380</v>
+        <v>12960</v>
       </c>
       <c r="N72">
-        <v>12200</v>
+        <v>12760</v>
       </c>
       <c r="O72">
-        <v>12020</v>
+        <v>12580</v>
       </c>
       <c r="P72">
-        <v>11850</v>
+        <v>12500</v>
       </c>
       <c r="Q72">
-        <v>11680</v>
+        <v>12420</v>
       </c>
       <c r="R72">
-        <v>11680</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>64</v>
       </c>
       <c r="B73" t="s">
         <v>52</v>
       </c>
       <c r="C73">
         <v>2150</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>12400</v>
+        <v>12700</v>
       </c>
       <c r="G73">
-        <v>12110</v>
+        <v>12390</v>
       </c>
       <c r="H73">
-        <v>11810</v>
+        <v>12090</v>
       </c>
       <c r="I73">
-        <v>11530</v>
+        <v>11800</v>
       </c>
       <c r="J73">
-        <v>11260</v>
+        <v>11520</v>
       </c>
       <c r="K73">
-        <v>10990</v>
+        <v>11250</v>
       </c>
       <c r="L73">
-        <v>10830</v>
+        <v>11080</v>
       </c>
       <c r="M73">
-        <v>10680</v>
+        <v>10930</v>
       </c>
       <c r="N73">
-        <v>10520</v>
+        <v>10770</v>
       </c>
       <c r="O73">
-        <v>10370</v>
+        <v>10610</v>
       </c>
       <c r="P73">
-        <v>10220</v>
+        <v>10560</v>
       </c>
       <c r="Q73">
-        <v>10070</v>
+        <v>10510</v>
       </c>
       <c r="R73">
-        <v>10070</v>
+        <v>10510</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>65</v>
       </c>
       <c r="B74" t="s">
         <v>55</v>
       </c>
       <c r="C74">
         <v>2000</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>8900</v>
       </c>
       <c r="G74">
         <v>8680</v>
       </c>
       <c r="H74">
@@ -4118,449 +4118,449 @@
       <c r="H75">
         <v>12220</v>
       </c>
       <c r="I75">
         <v>11920</v>
       </c>
       <c r="J75">
         <v>11640</v>
       </c>
       <c r="K75">
         <v>11370</v>
       </c>
       <c r="L75">
         <v>11200</v>
       </c>
       <c r="M75">
         <v>11040</v>
       </c>
       <c r="N75">
         <v>10880</v>
       </c>
       <c r="O75">
         <v>10720</v>
       </c>
       <c r="P75">
-        <v>10570</v>
+        <v>10670</v>
       </c>
       <c r="Q75">
-        <v>10410</v>
+        <v>10610</v>
       </c>
       <c r="R75">
-        <v>10410</v>
+        <v>10610</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>67</v>
       </c>
       <c r="B76" t="s">
         <v>52</v>
       </c>
       <c r="C76">
         <v>2400</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
-        <v>12880</v>
+        <v>14120</v>
       </c>
       <c r="G76">
-        <v>12570</v>
+        <v>13780</v>
       </c>
       <c r="H76">
-        <v>12270</v>
+        <v>13440</v>
       </c>
       <c r="I76">
+        <v>13120</v>
+      </c>
+      <c r="J76">
+        <v>12810</v>
+      </c>
+      <c r="K76">
+        <v>12500</v>
+      </c>
+      <c r="L76">
+        <v>12320</v>
+      </c>
+      <c r="M76">
+        <v>12150</v>
+      </c>
+      <c r="N76">
         <v>11970</v>
       </c>
-      <c r="J76">
-[...13 lines deleted...]
-      </c>
       <c r="O76">
-        <v>10770</v>
+        <v>11790</v>
       </c>
       <c r="P76">
-        <v>10610</v>
+        <v>11720</v>
       </c>
       <c r="Q76">
-        <v>10460</v>
+        <v>11660</v>
       </c>
       <c r="R76">
-        <v>10460</v>
+        <v>11660</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>68</v>
       </c>
       <c r="B77" t="s">
         <v>52</v>
       </c>
       <c r="C77">
-        <v>3650</v>
+        <v>3950</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>16100</v>
+        <v>16990</v>
       </c>
       <c r="G77">
-        <v>15720</v>
+        <v>16590</v>
       </c>
       <c r="H77">
-        <v>15330</v>
+        <v>16180</v>
       </c>
       <c r="I77">
-        <v>14960</v>
+        <v>15800</v>
       </c>
       <c r="J77">
-        <v>14610</v>
+        <v>15420</v>
       </c>
       <c r="K77">
-        <v>14260</v>
+        <v>15050</v>
       </c>
       <c r="L77">
-        <v>14050</v>
+        <v>14830</v>
       </c>
       <c r="M77">
-        <v>13850</v>
+        <v>14620</v>
       </c>
       <c r="N77">
-        <v>13640</v>
+        <v>14400</v>
       </c>
       <c r="O77">
-        <v>13450</v>
+        <v>14190</v>
       </c>
       <c r="P77">
-        <v>13260</v>
+        <v>14090</v>
       </c>
       <c r="Q77">
-        <v>13060</v>
+        <v>13980</v>
       </c>
       <c r="R77">
-        <v>13060</v>
+        <v>13980</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>69</v>
       </c>
       <c r="B78" t="s">
         <v>52</v>
       </c>
       <c r="C78">
         <v>3400</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
         <v>14460</v>
       </c>
       <c r="G78">
         <v>14260</v>
       </c>
       <c r="H78">
         <v>14040</v>
       </c>
       <c r="I78">
         <v>13810</v>
       </c>
       <c r="J78">
         <v>13600</v>
       </c>
       <c r="K78">
         <v>13380</v>
       </c>
       <c r="L78">
         <v>13240</v>
       </c>
       <c r="M78">
         <v>13100</v>
       </c>
       <c r="N78">
         <v>12960</v>
       </c>
       <c r="O78">
         <v>12860</v>
       </c>
       <c r="P78">
-        <v>12720</v>
+        <v>12820</v>
       </c>
       <c r="Q78">
-        <v>12620</v>
+        <v>12820</v>
       </c>
       <c r="R78">
-        <v>12620</v>
+        <v>12820</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>70</v>
       </c>
       <c r="B79" t="s">
         <v>52</v>
       </c>
       <c r="C79">
         <v>3900</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
         <v>15890</v>
       </c>
       <c r="G79">
         <v>15510</v>
       </c>
       <c r="H79">
         <v>15130</v>
       </c>
       <c r="I79">
         <v>14770</v>
       </c>
       <c r="J79">
         <v>14420</v>
       </c>
       <c r="K79">
         <v>14080</v>
       </c>
       <c r="L79">
         <v>13870</v>
       </c>
       <c r="M79">
         <v>13670</v>
       </c>
       <c r="N79">
         <v>13470</v>
       </c>
       <c r="O79">
         <v>13270</v>
       </c>
       <c r="P79">
-        <v>13080</v>
+        <v>13180</v>
       </c>
       <c r="Q79">
-        <v>12900</v>
+        <v>13100</v>
       </c>
       <c r="R79">
-        <v>12900</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>71</v>
       </c>
       <c r="B80" t="s">
         <v>52</v>
       </c>
       <c r="C80">
         <v>2450</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
         <v>12810</v>
       </c>
       <c r="G80">
         <v>12510</v>
       </c>
       <c r="H80">
         <v>12200</v>
       </c>
       <c r="I80">
         <v>11910</v>
       </c>
       <c r="J80">
         <v>11630</v>
       </c>
       <c r="K80">
         <v>11350</v>
       </c>
       <c r="L80">
         <v>11190</v>
       </c>
       <c r="M80">
         <v>11030</v>
       </c>
       <c r="N80">
         <v>10860</v>
       </c>
       <c r="O80">
         <v>10710</v>
       </c>
       <c r="P80">
-        <v>10560</v>
+        <v>10660</v>
       </c>
       <c r="Q80">
-        <v>10400</v>
+        <v>10600</v>
       </c>
       <c r="R80">
-        <v>10400</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>72</v>
       </c>
       <c r="B81" t="s">
         <v>52</v>
       </c>
       <c r="C81">
-        <v>2560</v>
+        <v>2640</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
-        <v>11970</v>
+        <v>12325</v>
       </c>
       <c r="G81">
-        <v>11680</v>
+        <v>12025</v>
       </c>
       <c r="H81">
-        <v>11400</v>
+        <v>11740</v>
       </c>
       <c r="I81">
-        <v>11130</v>
+        <v>11460</v>
       </c>
       <c r="J81">
-        <v>10870</v>
+        <v>11195</v>
       </c>
       <c r="K81">
-        <v>10610</v>
+        <v>10925</v>
       </c>
       <c r="L81">
+        <v>10760</v>
+      </c>
+      <c r="M81">
+        <v>10615</v>
+      </c>
+      <c r="N81">
         <v>10450</v>
       </c>
-      <c r="M81">
-[...4 lines deleted...]
-      </c>
       <c r="O81">
-        <v>10000</v>
+        <v>10295</v>
       </c>
       <c r="P81">
-        <v>9860</v>
+        <v>10250</v>
       </c>
       <c r="Q81">
-        <v>9620</v>
+        <v>10100</v>
       </c>
       <c r="R81">
-        <v>9620</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>73</v>
       </c>
       <c r="B82" t="s">
         <v>52</v>
       </c>
       <c r="C82">
         <v>2700</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="6">
         <v>13970</v>
       </c>
       <c r="G82">
         <v>13630</v>
       </c>
       <c r="H82">
         <v>13300</v>
       </c>
       <c r="I82">
         <v>12980</v>
       </c>
       <c r="J82">
         <v>12680</v>
       </c>
       <c r="K82">
         <v>12380</v>
       </c>
       <c r="L82">
         <v>12190</v>
       </c>
       <c r="M82">
         <v>12020</v>
       </c>
       <c r="N82">
         <v>11840</v>
       </c>
       <c r="O82">
         <v>11670</v>
       </c>
       <c r="P82">
-        <v>11510</v>
+        <v>11610</v>
       </c>
       <c r="Q82">
-        <v>11340</v>
+        <v>11540</v>
       </c>
       <c r="R82">
-        <v>11340</v>
+        <v>11540</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A17:R17"/>
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A31:R31"/>
     <mergeCell ref="A32:R32"/>