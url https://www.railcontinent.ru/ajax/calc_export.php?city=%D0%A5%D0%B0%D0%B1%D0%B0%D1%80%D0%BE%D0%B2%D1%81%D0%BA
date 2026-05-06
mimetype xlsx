--- v2 (2026-02-08)
+++ v3 (2026-05-06)
@@ -903,96 +903,96 @@
       </c>
       <c r="N7">
         <v>14.5</v>
       </c>
       <c r="O7">
         <v>14.5</v>
       </c>
       <c r="P7">
         <v>14.5</v>
       </c>
       <c r="Q7">
         <v>14.5</v>
       </c>
       <c r="R7">
         <v>14.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="I8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="L8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="M8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="N8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="O8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="P8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="Q8">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="R8">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1500</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>10.5</v>
       </c>
       <c r="G9">
         <v>10.5</v>
       </c>
       <c r="H9">
@@ -1495,96 +1495,96 @@
       </c>
       <c r="N21">
         <v>2900</v>
       </c>
       <c r="O21">
         <v>2900</v>
       </c>
       <c r="P21">
         <v>2900</v>
       </c>
       <c r="Q21">
         <v>2900</v>
       </c>
       <c r="R21">
         <v>2900</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="6">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="G22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="H22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="I22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="J22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="K22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="L22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="M22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="N22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="O22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="P22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="Q22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
       <c r="R22">
-        <v>5300</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1500</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="6">
         <v>2100</v>
       </c>
       <c r="G23">
         <v>2100</v>
       </c>
       <c r="H23">
@@ -2087,96 +2087,96 @@
       </c>
       <c r="N35">
         <v>38.40000000000001</v>
       </c>
       <c r="O35">
         <v>37.9</v>
       </c>
       <c r="P35">
         <v>37.4</v>
       </c>
       <c r="Q35">
         <v>36.9</v>
       </c>
       <c r="R35">
         <v>36.9</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>55</v>
       </c>
       <c r="C36">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
+        <v>50.3</v>
+      </c>
+      <c r="G36">
+        <v>49.8</v>
+      </c>
+      <c r="H36">
+        <v>49.3</v>
+      </c>
+      <c r="I36">
+        <v>48.8</v>
+      </c>
+      <c r="J36">
+        <v>48.3</v>
+      </c>
+      <c r="K36">
+        <v>47.8</v>
+      </c>
+      <c r="L36">
         <v>47.5</v>
       </c>
-      <c r="G36">
-[...5 lines deleted...]
-      <c r="I36">
+      <c r="M36">
+        <v>47.2</v>
+      </c>
+      <c r="N36">
+        <v>46.9</v>
+      </c>
+      <c r="O36">
+        <v>46.6</v>
+      </c>
+      <c r="P36">
         <v>46.3</v>
       </c>
-      <c r="J36">
-[...19 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>44.3</v>
+        <v>46.1</v>
       </c>
       <c r="R36">
-        <v>44.3</v>
+        <v>46.1</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" t="s">
         <v>52</v>
       </c>
       <c r="C37">
         <v>2700</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
         <v>45.6</v>
       </c>
       <c r="G37">
         <v>44.7</v>
       </c>
       <c r="H37">
@@ -2255,96 +2255,96 @@
       </c>
       <c r="N38">
         <v>41.1</v>
       </c>
       <c r="O38">
         <v>40.5</v>
       </c>
       <c r="P38">
         <v>39.9</v>
       </c>
       <c r="Q38">
         <v>39.3</v>
       </c>
       <c r="R38">
         <v>39.3</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" t="s">
         <v>52</v>
       </c>
       <c r="C39">
-        <v>2500</v>
+        <v>2600</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>49.0</v>
+        <v>50.40000000000001</v>
       </c>
       <c r="G39">
-        <v>47.8</v>
+        <v>49.2</v>
       </c>
       <c r="H39">
-        <v>46.6</v>
+        <v>48.0</v>
       </c>
       <c r="I39">
-        <v>45.5</v>
+        <v>46.9</v>
       </c>
       <c r="J39">
-        <v>44.40000000000001</v>
+        <v>45.7</v>
       </c>
       <c r="K39">
-        <v>43.4</v>
+        <v>44.59999999999999</v>
       </c>
       <c r="L39">
-        <v>42.8</v>
+        <v>44.0</v>
       </c>
       <c r="M39">
-        <v>42.2</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="N39">
+        <v>42.7</v>
+      </c>
+      <c r="O39">
+        <v>42.1</v>
+      </c>
+      <c r="P39">
         <v>41.5</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>40.9</v>
       </c>
-      <c r="P39">
-[...4 lines deleted...]
-      </c>
       <c r="R39">
-        <v>39.7</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40" t="s">
         <v>55</v>
       </c>
       <c r="C40">
         <v>1800</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>32.7</v>
       </c>
       <c r="G40">
         <v>31.9</v>
       </c>
       <c r="H40">
@@ -2880,87 +2880,87 @@
       </c>
       <c r="Q49">
         <v>41.8</v>
       </c>
       <c r="R49">
         <v>41.8</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50" t="s">
         <v>52</v>
       </c>
       <c r="C50">
         <v>3650</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="5">
-        <v>63.8</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="G50">
-        <v>62.3</v>
+        <v>62.9</v>
       </c>
       <c r="H50">
-        <v>60.8</v>
+        <v>61.40000000000001</v>
       </c>
       <c r="I50">
-        <v>59.4</v>
+        <v>60.0</v>
       </c>
       <c r="J50">
-        <v>57.9</v>
+        <v>58.5</v>
       </c>
       <c r="K50">
-        <v>56.5</v>
+        <v>57.1</v>
       </c>
       <c r="L50">
-        <v>55.7</v>
+        <v>56.3</v>
       </c>
       <c r="M50">
-        <v>54.90000000000001</v>
+        <v>55.5</v>
       </c>
       <c r="N50">
-        <v>54.0</v>
+        <v>54.6</v>
       </c>
       <c r="O50">
-        <v>53.2</v>
+        <v>53.8</v>
       </c>
       <c r="P50">
-        <v>52.40000000000001</v>
+        <v>53.0</v>
       </c>
       <c r="Q50">
-        <v>51.59999999999999</v>
+        <v>52.2</v>
       </c>
       <c r="R50">
-        <v>51.59999999999999</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51" t="s">
         <v>52</v>
       </c>
       <c r="C51">
         <v>3400</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="5">
         <v>59.90000000000001</v>
       </c>
       <c r="G51">
         <v>59.099999999999994</v>
       </c>
       <c r="H51">
@@ -2983,152 +2983,152 @@
       </c>
       <c r="N51">
         <v>53.8</v>
       </c>
       <c r="O51">
         <v>53.4</v>
       </c>
       <c r="P51">
         <v>52.8</v>
       </c>
       <c r="Q51">
         <v>52.4</v>
       </c>
       <c r="R51">
         <v>52.4</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52">
-        <v>3400</v>
+        <v>3900</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="5">
-        <v>61.40000000000001</v>
+        <v>63.5</v>
       </c>
       <c r="G52">
-        <v>60.0</v>
+        <v>62.0</v>
       </c>
       <c r="H52">
-        <v>58.6</v>
+        <v>60.5</v>
       </c>
       <c r="I52">
-        <v>57.3</v>
+        <v>59.1</v>
       </c>
       <c r="J52">
-        <v>55.9</v>
+        <v>57.7</v>
       </c>
       <c r="K52">
-        <v>54.6</v>
+        <v>56.4</v>
       </c>
       <c r="L52">
-        <v>53.8</v>
+        <v>55.6</v>
       </c>
       <c r="M52">
-        <v>53.0</v>
+        <v>54.8</v>
       </c>
       <c r="N52">
-        <v>52.1</v>
+        <v>53.9</v>
       </c>
       <c r="O52">
-        <v>51.3</v>
+        <v>53.099999999999994</v>
       </c>
       <c r="P52">
-        <v>50.5</v>
+        <v>52.3</v>
       </c>
       <c r="Q52">
-        <v>49.7</v>
+        <v>51.5</v>
       </c>
       <c r="R52">
-        <v>49.7</v>
+        <v>51.5</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53" t="s">
         <v>52</v>
       </c>
       <c r="C53">
         <v>2450</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="5">
-        <v>50.5</v>
+        <v>51.1</v>
       </c>
       <c r="G53">
-        <v>49.3</v>
+        <v>49.9</v>
       </c>
       <c r="H53">
-        <v>48.1</v>
+        <v>48.7</v>
       </c>
       <c r="I53">
-        <v>47.0</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="J53">
-        <v>45.8</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="K53">
+        <v>45.3</v>
+      </c>
+      <c r="L53">
         <v>44.7</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>44.1</v>
       </c>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
       <c r="N53">
+        <v>43.40000000000001</v>
+      </c>
+      <c r="O53">
         <v>42.8</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>42.2</v>
       </c>
-      <c r="P53">
-[...1 lines deleted...]
-      </c>
       <c r="Q53">
-        <v>41.0</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="R53">
-        <v>41.0</v>
+        <v>41.59999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54" t="s">
         <v>52</v>
       </c>
       <c r="C54">
         <v>2560</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="5">
         <v>47.5</v>
       </c>
       <c r="G54">
         <v>46.4</v>
       </c>
       <c r="H54">
@@ -3407,96 +3407,96 @@
       </c>
       <c r="N62">
         <v>9850</v>
       </c>
       <c r="O62">
         <v>9710</v>
       </c>
       <c r="P62">
         <v>9570</v>
       </c>
       <c r="Q62">
         <v>9430</v>
       </c>
       <c r="R62">
         <v>9430</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>54</v>
       </c>
       <c r="B63" t="s">
         <v>55</v>
       </c>
       <c r="C63">
-        <v>2150</v>
+        <v>2200</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>10480</v>
+        <v>11020</v>
       </c>
       <c r="G63">
-        <v>10370</v>
+        <v>10900</v>
       </c>
       <c r="H63">
-        <v>10260</v>
+        <v>10780</v>
       </c>
       <c r="I63">
-        <v>10150</v>
+        <v>10660</v>
       </c>
       <c r="J63">
-        <v>10050</v>
+        <v>10540</v>
       </c>
       <c r="K63">
-        <v>9950</v>
+        <v>10430</v>
       </c>
       <c r="L63">
-        <v>9890</v>
+        <v>10360</v>
       </c>
       <c r="M63">
-        <v>9830</v>
+        <v>10300</v>
       </c>
       <c r="N63">
-        <v>9770</v>
+        <v>10230</v>
       </c>
       <c r="O63">
-        <v>9710</v>
+        <v>10170</v>
       </c>
       <c r="P63">
-        <v>9660</v>
+        <v>10100</v>
       </c>
       <c r="Q63">
-        <v>9600</v>
+        <v>10040</v>
       </c>
       <c r="R63">
-        <v>9600</v>
+        <v>10040</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>56</v>
       </c>
       <c r="B64" t="s">
         <v>52</v>
       </c>
       <c r="C64">
         <v>2700</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>11880</v>
       </c>
       <c r="G64">
         <v>11630</v>
       </c>
       <c r="H64">
@@ -3575,96 +3575,96 @@
       </c>
       <c r="N65">
         <v>10270</v>
       </c>
       <c r="O65">
         <v>10130</v>
       </c>
       <c r="P65">
         <v>9980</v>
       </c>
       <c r="Q65">
         <v>9840</v>
       </c>
       <c r="R65">
         <v>9840</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>58</v>
       </c>
       <c r="B66" t="s">
         <v>52</v>
       </c>
       <c r="C66">
-        <v>2500</v>
+        <v>2600</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>12230</v>
+        <v>12600</v>
       </c>
       <c r="G66">
-        <v>11940</v>
+        <v>12300</v>
       </c>
       <c r="H66">
-        <v>11650</v>
+        <v>12000</v>
       </c>
       <c r="I66">
-        <v>11370</v>
+        <v>11720</v>
       </c>
       <c r="J66">
-        <v>11100</v>
+        <v>11440</v>
       </c>
       <c r="K66">
-        <v>10840</v>
+        <v>11170</v>
       </c>
       <c r="L66">
-        <v>10680</v>
+        <v>11000</v>
       </c>
       <c r="M66">
-        <v>10530</v>
+        <v>10850</v>
       </c>
       <c r="N66">
-        <v>10370</v>
+        <v>10690</v>
       </c>
       <c r="O66">
-        <v>10220</v>
+        <v>10540</v>
       </c>
       <c r="P66">
-        <v>10080</v>
+        <v>10380</v>
       </c>
       <c r="Q66">
-        <v>9930</v>
+        <v>10230</v>
       </c>
       <c r="R66">
-        <v>9930</v>
+        <v>10230</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>59</v>
       </c>
       <c r="B67" t="s">
         <v>55</v>
       </c>
       <c r="C67">
         <v>1800</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>8180</v>
       </c>
       <c r="G67">
         <v>7980</v>
       </c>
       <c r="H67">
@@ -4200,87 +4200,87 @@
       </c>
       <c r="Q76">
         <v>10460</v>
       </c>
       <c r="R76">
         <v>10460</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>68</v>
       </c>
       <c r="B77" t="s">
         <v>52</v>
       </c>
       <c r="C77">
         <v>3650</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="6">
-        <v>15930</v>
+        <v>16100</v>
       </c>
       <c r="G77">
-        <v>15540</v>
+        <v>15720</v>
       </c>
       <c r="H77">
-        <v>15160</v>
+        <v>15330</v>
       </c>
       <c r="I77">
-        <v>14800</v>
+        <v>14960</v>
       </c>
       <c r="J77">
-        <v>14450</v>
+        <v>14610</v>
       </c>
       <c r="K77">
-        <v>14110</v>
+        <v>14260</v>
       </c>
       <c r="L77">
-        <v>13890</v>
+        <v>14050</v>
       </c>
       <c r="M77">
-        <v>13700</v>
+        <v>13850</v>
       </c>
       <c r="N77">
-        <v>13500</v>
+        <v>13640</v>
       </c>
       <c r="O77">
-        <v>13300</v>
+        <v>13450</v>
       </c>
       <c r="P77">
-        <v>13110</v>
+        <v>13260</v>
       </c>
       <c r="Q77">
-        <v>12920</v>
+        <v>13060</v>
       </c>
       <c r="R77">
-        <v>12920</v>
+        <v>13060</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>69</v>
       </c>
       <c r="B78" t="s">
         <v>52</v>
       </c>
       <c r="C78">
         <v>3400</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="6">
         <v>14460</v>
       </c>
       <c r="G78">
         <v>14260</v>
       </c>
       <c r="H78">
@@ -4303,152 +4303,152 @@
       </c>
       <c r="N78">
         <v>12960</v>
       </c>
       <c r="O78">
         <v>12860</v>
       </c>
       <c r="P78">
         <v>12720</v>
       </c>
       <c r="Q78">
         <v>12620</v>
       </c>
       <c r="R78">
         <v>12620</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>70</v>
       </c>
       <c r="B79" t="s">
         <v>52</v>
       </c>
       <c r="C79">
-        <v>3400</v>
+        <v>3900</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="6">
-        <v>15310</v>
+        <v>15890</v>
       </c>
       <c r="G79">
-        <v>14950</v>
+        <v>15510</v>
       </c>
       <c r="H79">
-        <v>14580</v>
+        <v>15130</v>
       </c>
       <c r="I79">
-        <v>14230</v>
+        <v>14770</v>
       </c>
       <c r="J79">
-        <v>13900</v>
+        <v>14420</v>
       </c>
       <c r="K79">
-        <v>13560</v>
+        <v>14080</v>
       </c>
       <c r="L79">
-        <v>13360</v>
+        <v>13870</v>
       </c>
       <c r="M79">
-        <v>13170</v>
+        <v>13670</v>
       </c>
       <c r="N79">
-        <v>12980</v>
+        <v>13470</v>
       </c>
       <c r="O79">
-        <v>12790</v>
+        <v>13270</v>
       </c>
       <c r="P79">
-        <v>12610</v>
+        <v>13080</v>
       </c>
       <c r="Q79">
-        <v>12430</v>
+        <v>12900</v>
       </c>
       <c r="R79">
-        <v>12430</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>71</v>
       </c>
       <c r="B80" t="s">
         <v>52</v>
       </c>
       <c r="C80">
         <v>2450</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="6">
-        <v>12640</v>
+        <v>12810</v>
       </c>
       <c r="G80">
-        <v>12330</v>
+        <v>12510</v>
       </c>
       <c r="H80">
-        <v>12030</v>
+        <v>12200</v>
       </c>
       <c r="I80">
-        <v>11750</v>
+        <v>11910</v>
       </c>
       <c r="J80">
-        <v>11470</v>
+        <v>11630</v>
       </c>
       <c r="K80">
-        <v>11200</v>
+        <v>11350</v>
       </c>
       <c r="L80">
+        <v>11190</v>
+      </c>
+      <c r="M80">
         <v>11030</v>
       </c>
-      <c r="M80">
-[...1 lines deleted...]
-      </c>
       <c r="N80">
-        <v>10720</v>
+        <v>10860</v>
       </c>
       <c r="O80">
+        <v>10710</v>
+      </c>
+      <c r="P80">
         <v>10560</v>
       </c>
-      <c r="P80">
-[...1 lines deleted...]
-      </c>
       <c r="Q80">
-        <v>10260</v>
+        <v>10400</v>
       </c>
       <c r="R80">
-        <v>10260</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>72</v>
       </c>
       <c r="B81" t="s">
         <v>52</v>
       </c>
       <c r="C81">
         <v>2560</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="6">
         <v>11970</v>
       </c>
       <c r="G81">
         <v>11680</v>
       </c>
       <c r="H81">