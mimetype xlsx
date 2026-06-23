--- v3 (2026-05-06)
+++ v4 (2026-06-23)
@@ -2656,87 +2656,87 @@
       </c>
       <c r="Q45">
         <v>46.7</v>
       </c>
       <c r="R45">
         <v>46.7</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
         <v>2150</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="5">
-        <v>48.7</v>
+        <v>49.6</v>
       </c>
       <c r="G46">
-        <v>47.5</v>
+        <v>48.4</v>
       </c>
       <c r="H46">
-        <v>46.3</v>
+        <v>47.2</v>
       </c>
       <c r="I46">
-        <v>45.3</v>
+        <v>46.099999999999994</v>
       </c>
       <c r="J46">
-        <v>44.2</v>
+        <v>44.90000000000001</v>
       </c>
       <c r="K46">
-        <v>43.2</v>
+        <v>43.9</v>
       </c>
       <c r="L46">
-        <v>42.6</v>
+        <v>43.3</v>
       </c>
       <c r="M46">
+        <v>42.7</v>
+      </c>
+      <c r="N46">
         <v>42.0</v>
       </c>
-      <c r="N46">
-[...1 lines deleted...]
-      </c>
       <c r="O46">
-        <v>40.7</v>
+        <v>41.4</v>
       </c>
       <c r="P46">
-        <v>40.1</v>
+        <v>40.8</v>
       </c>
       <c r="Q46">
-        <v>39.5</v>
+        <v>40.2</v>
       </c>
       <c r="R46">
-        <v>39.5</v>
+        <v>40.2</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47" t="s">
         <v>55</v>
       </c>
       <c r="C47">
         <v>2000</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="5">
         <v>35.6</v>
       </c>
       <c r="G47">
         <v>34.7</v>
       </c>
       <c r="H47">
@@ -3976,87 +3976,87 @@
       </c>
       <c r="Q72">
         <v>11680</v>
       </c>
       <c r="R72">
         <v>11680</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>64</v>
       </c>
       <c r="B73" t="s">
         <v>52</v>
       </c>
       <c r="C73">
         <v>2150</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>12190</v>
+        <v>12400</v>
       </c>
       <c r="G73">
-        <v>11890</v>
+        <v>12110</v>
       </c>
       <c r="H73">
-        <v>11610</v>
+        <v>11810</v>
       </c>
       <c r="I73">
-        <v>11330</v>
+        <v>11530</v>
       </c>
       <c r="J73">
-        <v>11060</v>
+        <v>11260</v>
       </c>
       <c r="K73">
-        <v>10800</v>
+        <v>10990</v>
       </c>
       <c r="L73">
-        <v>10640</v>
+        <v>10830</v>
       </c>
       <c r="M73">
-        <v>10490</v>
+        <v>10680</v>
       </c>
       <c r="N73">
-        <v>10340</v>
+        <v>10520</v>
       </c>
       <c r="O73">
-        <v>10190</v>
+        <v>10370</v>
       </c>
       <c r="P73">
-        <v>10040</v>
+        <v>10220</v>
       </c>
       <c r="Q73">
-        <v>9900</v>
+        <v>10070</v>
       </c>
       <c r="R73">
-        <v>9900</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>65</v>
       </c>
       <c r="B74" t="s">
         <v>55</v>
       </c>
       <c r="C74">
         <v>2000</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>8900</v>
       </c>
       <c r="G74">
         <v>8680</v>
       </c>
       <c r="H74">