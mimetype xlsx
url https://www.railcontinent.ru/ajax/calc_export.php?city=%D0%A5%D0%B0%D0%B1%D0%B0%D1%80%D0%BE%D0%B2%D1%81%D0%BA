--- v4 (2026-06-23)
+++ v5 (2026-08-08)
@@ -1975,96 +1975,96 @@
       </c>
       <c r="N33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R33" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34" t="s">
         <v>52</v>
       </c>
       <c r="C34">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
-        <v>49.8</v>
+        <v>51.5</v>
       </c>
       <c r="G34">
-        <v>48.59999999999999</v>
+        <v>50.3</v>
       </c>
       <c r="H34">
-        <v>47.40000000000001</v>
+        <v>49.1</v>
       </c>
       <c r="I34">
-        <v>46.3</v>
+        <v>48.0</v>
       </c>
       <c r="J34">
+        <v>46.8</v>
+      </c>
+      <c r="K34">
+        <v>45.7</v>
+      </c>
+      <c r="L34">
         <v>45.1</v>
       </c>
-      <c r="K34">
-[...4 lines deleted...]
-      </c>
       <c r="M34">
-        <v>42.8</v>
+        <v>44.5</v>
       </c>
       <c r="N34">
-        <v>42.1</v>
+        <v>43.8</v>
       </c>
       <c r="O34">
-        <v>41.5</v>
+        <v>43.2</v>
       </c>
       <c r="P34">
-        <v>40.9</v>
+        <v>42.6</v>
       </c>
       <c r="Q34">
-        <v>40.3</v>
+        <v>42.0</v>
       </c>
       <c r="R34">
-        <v>40.3</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>52</v>
       </c>
       <c r="C35">
         <v>2550</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
         <v>45.3</v>
       </c>
       <c r="G35">
         <v>44.2</v>
       </c>
       <c r="H35">
@@ -2255,96 +2255,96 @@
       </c>
       <c r="N38">
         <v>41.1</v>
       </c>
       <c r="O38">
         <v>40.5</v>
       </c>
       <c r="P38">
         <v>39.9</v>
       </c>
       <c r="Q38">
         <v>39.3</v>
       </c>
       <c r="R38">
         <v>39.3</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" t="s">
         <v>52</v>
       </c>
       <c r="C39">
-        <v>2600</v>
+        <v>2650</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="5">
-        <v>50.40000000000001</v>
+        <v>52.7</v>
       </c>
       <c r="G39">
-        <v>49.2</v>
+        <v>51.4</v>
       </c>
       <c r="H39">
-        <v>48.0</v>
+        <v>50.1</v>
       </c>
       <c r="I39">
-        <v>46.9</v>
+        <v>49.0</v>
       </c>
       <c r="J39">
-        <v>45.7</v>
+        <v>47.8</v>
       </c>
       <c r="K39">
-        <v>44.59999999999999</v>
+        <v>46.7</v>
       </c>
       <c r="L39">
-        <v>44.0</v>
+        <v>46.1</v>
       </c>
       <c r="M39">
-        <v>43.40000000000001</v>
+        <v>45.5</v>
       </c>
       <c r="N39">
-        <v>42.7</v>
+        <v>44.8</v>
       </c>
       <c r="O39">
-        <v>42.1</v>
+        <v>44.2</v>
       </c>
       <c r="P39">
-        <v>41.5</v>
+        <v>43.6</v>
       </c>
       <c r="Q39">
-        <v>40.9</v>
+        <v>43.0</v>
       </c>
       <c r="R39">
-        <v>40.9</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40" t="s">
         <v>55</v>
       </c>
       <c r="C40">
         <v>1800</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="5">
         <v>32.7</v>
       </c>
       <c r="G40">
         <v>31.9</v>
       </c>
       <c r="H40">
@@ -2759,96 +2759,96 @@
       </c>
       <c r="N47">
         <v>30.1</v>
       </c>
       <c r="O47">
         <v>29.6</v>
       </c>
       <c r="P47">
         <v>29.2</v>
       </c>
       <c r="Q47">
         <v>28.8</v>
       </c>
       <c r="R47">
         <v>28.8</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48">
-        <v>2500</v>
+        <v>2580</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="5">
-        <v>50.6</v>
+        <v>51.1</v>
       </c>
       <c r="G48">
-        <v>49.4</v>
+        <v>49.9</v>
       </c>
       <c r="H48">
-        <v>48.2</v>
+        <v>48.7</v>
       </c>
       <c r="I48">
-        <v>47.099999999999994</v>
+        <v>47.59999999999999</v>
       </c>
       <c r="J48">
-        <v>45.90000000000001</v>
+        <v>46.40000000000001</v>
       </c>
       <c r="K48">
-        <v>44.8</v>
+        <v>45.3</v>
       </c>
       <c r="L48">
-        <v>44.2</v>
+        <v>44.7</v>
       </c>
       <c r="M48">
-        <v>43.6</v>
+        <v>44.1</v>
       </c>
       <c r="N48">
-        <v>42.90000000000001</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="O48">
-        <v>42.3</v>
+        <v>42.8</v>
       </c>
       <c r="P48">
-        <v>41.7</v>
+        <v>42.2</v>
       </c>
       <c r="Q48">
-        <v>41.099999999999994</v>
+        <v>41.59999999999999</v>
       </c>
       <c r="R48">
-        <v>41.099999999999994</v>
+        <v>41.59999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49" t="s">
         <v>52</v>
       </c>
       <c r="C49">
         <v>2400</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="5">
         <v>51.3</v>
       </c>
       <c r="G49">
         <v>50.099999999999994</v>
       </c>
       <c r="H49">
@@ -3295,96 +3295,96 @@
       </c>
       <c r="N60" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P60" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R60" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>51</v>
       </c>
       <c r="B61" t="s">
         <v>52</v>
       </c>
       <c r="C61">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>12420</v>
+        <v>12950</v>
       </c>
       <c r="G61">
-        <v>12120</v>
+        <v>12640</v>
       </c>
       <c r="H61">
-        <v>11830</v>
+        <v>12330</v>
       </c>
       <c r="I61">
-        <v>11540</v>
+        <v>12030</v>
       </c>
       <c r="J61">
-        <v>11270</v>
+        <v>11750</v>
       </c>
       <c r="K61">
-        <v>11000</v>
+        <v>11470</v>
       </c>
       <c r="L61">
-        <v>10840</v>
+        <v>11300</v>
       </c>
       <c r="M61">
-        <v>10690</v>
+        <v>11140</v>
       </c>
       <c r="N61">
-        <v>10530</v>
+        <v>10980</v>
       </c>
       <c r="O61">
-        <v>10380</v>
+        <v>10820</v>
       </c>
       <c r="P61">
-        <v>10230</v>
+        <v>10670</v>
       </c>
       <c r="Q61">
-        <v>10080</v>
+        <v>10510</v>
       </c>
       <c r="R61">
-        <v>10080</v>
+        <v>10510</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>53</v>
       </c>
       <c r="B62" t="s">
         <v>52</v>
       </c>
       <c r="C62">
         <v>2550</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>11610</v>
       </c>
       <c r="G62">
         <v>11330</v>
       </c>
       <c r="H62">
@@ -3575,96 +3575,96 @@
       </c>
       <c r="N65">
         <v>10270</v>
       </c>
       <c r="O65">
         <v>10130</v>
       </c>
       <c r="P65">
         <v>9980</v>
       </c>
       <c r="Q65">
         <v>9840</v>
       </c>
       <c r="R65">
         <v>9840</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>58</v>
       </c>
       <c r="B66" t="s">
         <v>52</v>
       </c>
       <c r="C66">
-        <v>2600</v>
+        <v>2650</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>12600</v>
+        <v>13260</v>
       </c>
       <c r="G66">
-        <v>12300</v>
+        <v>12940</v>
       </c>
       <c r="H66">
-        <v>12000</v>
+        <v>12620</v>
       </c>
       <c r="I66">
-        <v>11720</v>
+        <v>12320</v>
       </c>
       <c r="J66">
-        <v>11440</v>
+        <v>12030</v>
       </c>
       <c r="K66">
-        <v>11170</v>
+        <v>11750</v>
       </c>
       <c r="L66">
-        <v>11000</v>
+        <v>11570</v>
       </c>
       <c r="M66">
-        <v>10850</v>
+        <v>11410</v>
       </c>
       <c r="N66">
-        <v>10690</v>
+        <v>11240</v>
       </c>
       <c r="O66">
-        <v>10540</v>
+        <v>11080</v>
       </c>
       <c r="P66">
-        <v>10380</v>
+        <v>10920</v>
       </c>
       <c r="Q66">
-        <v>10230</v>
+        <v>10760</v>
       </c>
       <c r="R66">
-        <v>10230</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>59</v>
       </c>
       <c r="B67" t="s">
         <v>55</v>
       </c>
       <c r="C67">
         <v>1800</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>8180</v>
       </c>
       <c r="G67">
         <v>7980</v>
       </c>
       <c r="H67">
@@ -4079,96 +4079,96 @@
       </c>
       <c r="N74">
         <v>7520</v>
       </c>
       <c r="O74">
         <v>7410</v>
       </c>
       <c r="P74">
         <v>7300</v>
       </c>
       <c r="Q74">
         <v>7190</v>
       </c>
       <c r="R74">
         <v>7190</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>66</v>
       </c>
       <c r="B75" t="s">
         <v>52</v>
       </c>
       <c r="C75">
-        <v>2500</v>
+        <v>2580</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>12680</v>
+        <v>12830</v>
       </c>
       <c r="G75">
-        <v>12370</v>
+        <v>12520</v>
       </c>
       <c r="H75">
-        <v>12070</v>
+        <v>12220</v>
       </c>
       <c r="I75">
-        <v>11780</v>
+        <v>11920</v>
       </c>
       <c r="J75">
-        <v>11510</v>
+        <v>11640</v>
       </c>
       <c r="K75">
-        <v>11230</v>
+        <v>11370</v>
       </c>
       <c r="L75">
-        <v>11070</v>
+        <v>11200</v>
       </c>
       <c r="M75">
-        <v>10910</v>
+        <v>11040</v>
       </c>
       <c r="N75">
-        <v>10750</v>
+        <v>10880</v>
       </c>
       <c r="O75">
-        <v>10590</v>
+        <v>10720</v>
       </c>
       <c r="P75">
-        <v>10440</v>
+        <v>10570</v>
       </c>
       <c r="Q75">
-        <v>10290</v>
+        <v>10410</v>
       </c>
       <c r="R75">
-        <v>10290</v>
+        <v>10410</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>67</v>
       </c>
       <c r="B76" t="s">
         <v>52</v>
       </c>
       <c r="C76">
         <v>2400</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>12880</v>
       </c>
       <c r="G76">
         <v>12570</v>
       </c>
       <c r="H76">