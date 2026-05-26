--- v1 (2026-03-03)
+++ v2 (2026-05-26)
@@ -793,208 +793,208 @@
       </c>
       <c r="N6">
         <v>39.099999999999994</v>
       </c>
       <c r="O6">
         <v>38.7</v>
       </c>
       <c r="P6">
         <v>38</v>
       </c>
       <c r="Q6">
         <v>37.5</v>
       </c>
       <c r="R6">
         <v>37.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>2360</v>
+        <v>1560</v>
       </c>
       <c r="D7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>43.8</v>
+        <v>29.3</v>
       </c>
       <c r="G7">
-        <v>42.7</v>
+        <v>28.6</v>
       </c>
       <c r="H7">
-        <v>41.7</v>
+        <v>27.9</v>
       </c>
       <c r="I7">
-        <v>40.7</v>
+        <v>27.2</v>
       </c>
       <c r="J7">
-        <v>39.8</v>
+        <v>26.6</v>
       </c>
       <c r="K7">
-        <v>38.9</v>
+        <v>26.0</v>
       </c>
       <c r="L7">
-        <v>38.3</v>
+        <v>25.6</v>
       </c>
       <c r="M7">
-        <v>37.7</v>
+        <v>25.2</v>
       </c>
       <c r="N7">
-        <v>37.099999999999994</v>
+        <v>24.8</v>
       </c>
       <c r="O7">
-        <v>36.5</v>
+        <v>24.4</v>
       </c>
       <c r="P7">
-        <v>35.6</v>
+        <v>23.7</v>
       </c>
       <c r="Q7">
-        <v>35.2</v>
+        <v>23.5</v>
       </c>
       <c r="R7">
-        <v>35.2</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
-        <v>2060</v>
+        <v>1410</v>
       </c>
       <c r="D8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>55.90000000000001</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="G8">
-        <v>54.6</v>
+        <v>34.6</v>
       </c>
       <c r="H8">
-        <v>53.3</v>
+        <v>33.8</v>
       </c>
       <c r="I8">
-        <v>52.0</v>
+        <v>33.0</v>
       </c>
       <c r="J8">
-        <v>50.7</v>
+        <v>32.2</v>
       </c>
       <c r="K8">
-        <v>49.40000000000001</v>
+        <v>31.4</v>
       </c>
       <c r="L8">
-        <v>48.59999999999999</v>
+        <v>30.9</v>
       </c>
       <c r="M8">
-        <v>47.8</v>
+        <v>30.4</v>
       </c>
       <c r="N8">
-        <v>47.0</v>
+        <v>29.9</v>
       </c>
       <c r="O8">
-        <v>46.2</v>
+        <v>29.4</v>
       </c>
       <c r="P8">
-        <v>45.2</v>
+        <v>28.6</v>
       </c>
       <c r="Q8">
-        <v>44.7</v>
+        <v>28.3</v>
       </c>
       <c r="R8">
-        <v>44.7</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>5260</v>
+        <v>5560</v>
       </c>
       <c r="D9">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>55.3</v>
+        <v>56.8</v>
       </c>
       <c r="G9">
-        <v>54.8</v>
+        <v>56.5</v>
       </c>
       <c r="H9">
-        <v>54.3</v>
+        <v>55.90000000000001</v>
       </c>
       <c r="I9">
-        <v>53.8</v>
+        <v>55.4</v>
       </c>
       <c r="J9">
-        <v>53.3</v>
+        <v>54.9</v>
       </c>
       <c r="K9">
-        <v>52.8</v>
+        <v>54.5</v>
       </c>
       <c r="L9">
-        <v>52.4</v>
+        <v>54.1</v>
       </c>
       <c r="M9">
-        <v>52.0</v>
+        <v>53.7</v>
       </c>
       <c r="N9">
-        <v>51.59999999999999</v>
+        <v>53.2</v>
       </c>
       <c r="O9">
-        <v>51.2</v>
+        <v>53.0</v>
       </c>
       <c r="P9">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
       <c r="Q9">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
       <c r="R9">
-        <v>50.5</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
         <v>760</v>
       </c>
       <c r="D10">
         <v>3</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>13.8</v>
       </c>
       <c r="G10">
         <v>13.5</v>
       </c>
       <c r="H10">
@@ -1026,87 +1026,87 @@
       </c>
       <c r="Q10">
         <v>11</v>
       </c>
       <c r="R10">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>1430</v>
       </c>
       <c r="D11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
-        <v>39.3</v>
+        <v>41.40000000000001</v>
       </c>
       <c r="G11">
-        <v>38.4</v>
+        <v>40.4</v>
       </c>
       <c r="H11">
-        <v>37.5</v>
+        <v>39.4</v>
       </c>
       <c r="I11">
-        <v>36.6</v>
+        <v>38.5</v>
       </c>
       <c r="J11">
-        <v>35.7</v>
+        <v>37.6</v>
       </c>
       <c r="K11">
-        <v>34.8</v>
+        <v>36.7</v>
       </c>
       <c r="L11">
-        <v>34.3</v>
+        <v>36.1</v>
       </c>
       <c r="M11">
-        <v>33.8</v>
+        <v>35.5</v>
       </c>
       <c r="N11">
-        <v>33.3</v>
+        <v>35.0</v>
       </c>
       <c r="O11">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="P11">
-        <v>32</v>
+        <v>33.7</v>
       </c>
       <c r="Q11">
-        <v>31.7</v>
+        <v>33.4</v>
       </c>
       <c r="R11">
-        <v>31.7</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>1410</v>
       </c>
       <c r="D12">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
         <v>39.0</v>
       </c>
       <c r="G12">
         <v>38.1</v>
       </c>
       <c r="H12">
@@ -1138,143 +1138,143 @@
       </c>
       <c r="Q12">
         <v>31.4</v>
       </c>
       <c r="R12">
         <v>31.4</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>2160</v>
       </c>
       <c r="D13">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>66.0</v>
+        <v>75.2</v>
       </c>
       <c r="G13">
-        <v>64.5</v>
+        <v>73.5</v>
       </c>
       <c r="H13">
-        <v>62.99999999999999</v>
+        <v>71.8</v>
       </c>
       <c r="I13">
-        <v>61.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="J13">
-        <v>60.0</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="K13">
-        <v>58.50000000000001</v>
+        <v>66.7</v>
       </c>
       <c r="L13">
-        <v>57.7</v>
+        <v>65.7</v>
       </c>
       <c r="M13">
-        <v>56.9</v>
+        <v>64.69999999999999</v>
       </c>
       <c r="N13">
-        <v>56.099999999999994</v>
+        <v>63.7</v>
       </c>
       <c r="O13">
-        <v>55.3</v>
+        <v>62.7</v>
       </c>
       <c r="P13">
-        <v>54.2</v>
+        <v>61.40000000000001</v>
       </c>
       <c r="Q13">
-        <v>53.59999999999999</v>
+        <v>60.59999999999999</v>
       </c>
       <c r="R13">
-        <v>53.59999999999999</v>
+        <v>60.59999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
         <v>1560</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>42.1</v>
+        <v>44.1</v>
       </c>
       <c r="G14">
-        <v>41.8</v>
+        <v>43.8</v>
       </c>
       <c r="H14">
-        <v>41.4</v>
+        <v>43.4</v>
       </c>
       <c r="I14">
+        <v>42.9</v>
+      </c>
+      <c r="J14">
+        <v>42.4</v>
+      </c>
+      <c r="K14">
+        <v>42.0</v>
+      </c>
+      <c r="L14">
+        <v>41.6</v>
+      </c>
+      <c r="M14">
+        <v>41.3</v>
+      </c>
+      <c r="N14">
         <v>40.9</v>
       </c>
-      <c r="J14">
-[...13 lines deleted...]
-      </c>
       <c r="O14">
-        <v>38.7</v>
+        <v>40.7</v>
       </c>
       <c r="P14">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q14">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R14">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
         <v>1760</v>
       </c>
       <c r="D15">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>37.3</v>
       </c>
       <c r="G15">
         <v>36.4</v>
       </c>
       <c r="H15">
@@ -1553,208 +1553,208 @@
       </c>
       <c r="N23">
         <v>9450</v>
       </c>
       <c r="O23">
         <v>9340</v>
       </c>
       <c r="P23">
         <v>9250</v>
       </c>
       <c r="Q23">
         <v>9010</v>
       </c>
       <c r="R23">
         <v>9010</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>2360</v>
+        <v>1560</v>
       </c>
       <c r="D24">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="6">
-        <v>11380</v>
+        <v>7560</v>
       </c>
       <c r="G24">
-        <v>11100</v>
+        <v>7370</v>
       </c>
       <c r="H24">
-        <v>10840</v>
+        <v>7200</v>
       </c>
       <c r="I24">
-        <v>10570</v>
+        <v>7020</v>
       </c>
       <c r="J24">
-        <v>10310</v>
+        <v>6850</v>
       </c>
       <c r="K24">
-        <v>10060</v>
+        <v>6680</v>
       </c>
       <c r="L24">
-        <v>9910</v>
+        <v>6580</v>
       </c>
       <c r="M24">
-        <v>9770</v>
+        <v>6490</v>
       </c>
       <c r="N24">
-        <v>9620</v>
+        <v>6390</v>
       </c>
       <c r="O24">
-        <v>9470</v>
+        <v>6290</v>
       </c>
       <c r="P24">
-        <v>9340</v>
+        <v>6200</v>
       </c>
       <c r="Q24">
-        <v>9100</v>
+        <v>6010</v>
       </c>
       <c r="R24">
-        <v>9100</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>27</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
-        <v>2060</v>
+        <v>1410</v>
       </c>
       <c r="D25">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="6">
-        <v>13970</v>
+        <v>8900</v>
       </c>
       <c r="G25">
-        <v>13630</v>
+        <v>8680</v>
       </c>
       <c r="H25">
-        <v>13290</v>
+        <v>8470</v>
       </c>
       <c r="I25">
-        <v>12980</v>
+        <v>8270</v>
       </c>
       <c r="J25">
-        <v>12660</v>
+        <v>8070</v>
       </c>
       <c r="K25">
-        <v>12350</v>
+        <v>7870</v>
       </c>
       <c r="L25">
-        <v>12160</v>
+        <v>7750</v>
       </c>
       <c r="M25">
-        <v>11990</v>
+        <v>7640</v>
       </c>
       <c r="N25">
-        <v>11800</v>
+        <v>7520</v>
       </c>
       <c r="O25">
-        <v>11620</v>
+        <v>7400</v>
       </c>
       <c r="P25">
-        <v>11460</v>
+        <v>7300</v>
       </c>
       <c r="Q25">
-        <v>11190</v>
+        <v>7090</v>
       </c>
       <c r="R25">
-        <v>11190</v>
+        <v>7090</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>5260</v>
+        <v>5560</v>
       </c>
       <c r="D26">
         <v>38</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="6">
-        <v>15290</v>
+        <v>15740</v>
       </c>
       <c r="G26">
-        <v>15150</v>
+        <v>15600</v>
       </c>
       <c r="H26">
-        <v>15020</v>
+        <v>15470</v>
       </c>
       <c r="I26">
+        <v>15340</v>
+      </c>
+      <c r="J26">
+        <v>15210</v>
+      </c>
+      <c r="K26">
+        <v>15080</v>
+      </c>
+      <c r="L26">
+        <v>14980</v>
+      </c>
+      <c r="M26">
         <v>14890</v>
       </c>
-      <c r="J26">
-[...10 lines deleted...]
-      </c>
       <c r="N26">
-        <v>14340</v>
+        <v>14690</v>
       </c>
       <c r="O26">
-        <v>14240</v>
+        <v>14640</v>
       </c>
       <c r="P26">
-        <v>14150</v>
+        <v>14600</v>
       </c>
       <c r="Q26">
-        <v>13910</v>
+        <v>14460</v>
       </c>
       <c r="R26">
-        <v>13910</v>
+        <v>14460</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>760</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="6">
         <v>3540</v>
       </c>
       <c r="G27">
         <v>3450</v>
       </c>
       <c r="H27">
@@ -1786,87 +1786,87 @@
       </c>
       <c r="Q27">
         <v>2760</v>
       </c>
       <c r="R27">
         <v>2760</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>30</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
         <v>1430</v>
       </c>
       <c r="D28">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
+        <v>10460</v>
+      </c>
+      <c r="G28">
+        <v>10200</v>
+      </c>
+      <c r="H28">
         <v>9960</v>
       </c>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28">
+      <c r="I28">
+        <v>9720</v>
+      </c>
+      <c r="J28">
         <v>9480</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9250</v>
       </c>
-      <c r="J28">
-[...4 lines deleted...]
-      </c>
       <c r="L28">
-        <v>8670</v>
+        <v>9110</v>
       </c>
       <c r="M28">
-        <v>8550</v>
+        <v>8980</v>
       </c>
       <c r="N28">
-        <v>8410</v>
+        <v>8840</v>
       </c>
       <c r="O28">
-        <v>8280</v>
+        <v>8710</v>
       </c>
       <c r="P28">
-        <v>8170</v>
+        <v>8580</v>
       </c>
       <c r="Q28">
-        <v>7950</v>
+        <v>8360</v>
       </c>
       <c r="R28">
-        <v>7950</v>
+        <v>8360</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>1410</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
         <v>9863</v>
       </c>
       <c r="G29">
         <v>9619</v>
       </c>
       <c r="H29">
@@ -1898,143 +1898,143 @@
       </c>
       <c r="Q29">
         <v>7871</v>
       </c>
       <c r="R29">
         <v>7871</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>2160</v>
       </c>
       <c r="D30">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>16720</v>
+        <v>18860</v>
       </c>
       <c r="G30">
-        <v>16310</v>
+        <v>18390</v>
       </c>
       <c r="H30">
+        <v>17950</v>
+      </c>
+      <c r="I30">
+        <v>17510</v>
+      </c>
+      <c r="J30">
+        <v>17090</v>
+      </c>
+      <c r="K30">
+        <v>16670</v>
+      </c>
+      <c r="L30">
+        <v>16420</v>
+      </c>
+      <c r="M30">
+        <v>16180</v>
+      </c>
+      <c r="N30">
         <v>15930</v>
       </c>
-      <c r="I30">
-[...16 lines deleted...]
-      </c>
       <c r="O30">
-        <v>13920</v>
+        <v>15700</v>
       </c>
       <c r="P30">
-        <v>13720</v>
+        <v>15460</v>
       </c>
       <c r="Q30">
-        <v>13420</v>
+        <v>15140</v>
       </c>
       <c r="R30">
-        <v>13420</v>
+        <v>15140</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31">
         <v>1560</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
-        <v>10060</v>
+        <v>10520</v>
       </c>
       <c r="G31">
-        <v>9970</v>
+        <v>10430</v>
       </c>
       <c r="H31">
-        <v>9860</v>
+        <v>10320</v>
       </c>
       <c r="I31">
-        <v>9740</v>
+        <v>10200</v>
       </c>
       <c r="J31">
-        <v>9620</v>
+        <v>10080</v>
       </c>
       <c r="K31">
-        <v>9500</v>
+        <v>9960</v>
       </c>
       <c r="L31">
-        <v>9420</v>
+        <v>9880</v>
       </c>
       <c r="M31">
-        <v>9340</v>
+        <v>9800</v>
       </c>
       <c r="N31">
-        <v>9250</v>
+        <v>9710</v>
       </c>
       <c r="O31">
-        <v>9160</v>
+        <v>9660</v>
       </c>
       <c r="P31">
-        <v>9120</v>
+        <v>9580</v>
       </c>
       <c r="Q31">
-        <v>8980</v>
+        <v>9440</v>
       </c>
       <c r="R31">
-        <v>8980</v>
+        <v>9440</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>34</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
         <v>1760</v>
       </c>
       <c r="D32">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
         <v>9430</v>
       </c>
       <c r="G32">
         <v>9200</v>
       </c>
       <c r="H32">