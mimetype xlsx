--- v2 (2026-05-26)
+++ v3 (2026-07-15)
@@ -1082,143 +1082,143 @@
       </c>
       <c r="Q11">
         <v>33.4</v>
       </c>
       <c r="R11">
         <v>33.4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>1410</v>
       </c>
       <c r="D12">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5">
-        <v>39.0</v>
+        <v>60.40000000000001</v>
       </c>
       <c r="G12">
-        <v>38.1</v>
+        <v>59.0</v>
       </c>
       <c r="H12">
-        <v>37.2</v>
+        <v>57.59999999999999</v>
       </c>
       <c r="I12">
-        <v>36.3</v>
+        <v>56.2</v>
       </c>
       <c r="J12">
-        <v>35.4</v>
+        <v>54.8</v>
       </c>
       <c r="K12">
-        <v>34.5</v>
+        <v>53.5</v>
       </c>
       <c r="L12">
-        <v>34.0</v>
+        <v>52.7</v>
       </c>
       <c r="M12">
-        <v>33.5</v>
+        <v>51.9</v>
       </c>
       <c r="N12">
-        <v>33.0</v>
+        <v>51.099999999999994</v>
       </c>
       <c r="O12">
-        <v>32.5</v>
+        <v>50.3</v>
       </c>
       <c r="P12">
-        <v>31.7</v>
+        <v>49.2</v>
       </c>
       <c r="Q12">
-        <v>31.4</v>
+        <v>48.6</v>
       </c>
       <c r="R12">
-        <v>31.4</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>2160</v>
       </c>
       <c r="D13">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>75.2</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="G13">
-        <v>73.5</v>
+        <v>78.7</v>
       </c>
       <c r="H13">
-        <v>71.8</v>
+        <v>76.8</v>
       </c>
       <c r="I13">
-        <v>70.099999999999994</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="J13">
-        <v>68.40000000000001</v>
+        <v>73.0</v>
       </c>
       <c r="K13">
-        <v>66.7</v>
+        <v>71.3</v>
       </c>
       <c r="L13">
-        <v>65.7</v>
+        <v>70.30000000000001</v>
       </c>
       <c r="M13">
-        <v>64.69999999999999</v>
+        <v>69.3</v>
       </c>
       <c r="N13">
-        <v>63.7</v>
+        <v>68.3</v>
       </c>
       <c r="O13">
-        <v>62.7</v>
+        <v>67.3</v>
       </c>
       <c r="P13">
-        <v>61.40000000000001</v>
+        <v>66.0</v>
       </c>
       <c r="Q13">
-        <v>60.59999999999999</v>
+        <v>65.2</v>
       </c>
       <c r="R13">
-        <v>60.59999999999999</v>
+        <v>65.2</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
         <v>1560</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>44.1</v>
       </c>
       <c r="G14">
         <v>43.8</v>
       </c>
       <c r="H14">
@@ -1241,96 +1241,96 @@
       </c>
       <c r="N14">
         <v>40.9</v>
       </c>
       <c r="O14">
         <v>40.7</v>
       </c>
       <c r="P14">
         <v>40</v>
       </c>
       <c r="Q14">
         <v>40</v>
       </c>
       <c r="R14">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>1760</v>
+        <v>2260</v>
       </c>
       <c r="D15">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>37.3</v>
+        <v>38.90000000000001</v>
       </c>
       <c r="G15">
-        <v>36.4</v>
+        <v>38.0</v>
       </c>
       <c r="H15">
-        <v>35.5</v>
+        <v>37.099999999999994</v>
       </c>
       <c r="I15">
-        <v>34.7</v>
+        <v>36.2</v>
       </c>
       <c r="J15">
+        <v>35.3</v>
+      </c>
+      <c r="K15">
+        <v>34.40000000000001</v>
+      </c>
+      <c r="L15">
         <v>33.9</v>
       </c>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
       <c r="M15">
-        <v>32.1</v>
+        <v>33.4</v>
       </c>
       <c r="N15">
+        <v>32.9</v>
+      </c>
+      <c r="O15">
+        <v>32.4</v>
+      </c>
+      <c r="P15">
         <v>31.6</v>
       </c>
-      <c r="O15">
-[...4 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>30</v>
+        <v>31.3</v>
       </c>
       <c r="R15">
-        <v>30</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1760</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>43.8</v>
       </c>
       <c r="G16">
         <v>43.4</v>
       </c>
       <c r="H16">
@@ -1842,143 +1842,143 @@
       </c>
       <c r="Q28">
         <v>8360</v>
       </c>
       <c r="R28">
         <v>8360</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>1410</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>9863</v>
+        <v>15170</v>
       </c>
       <c r="G29">
-        <v>9619</v>
+        <v>14800</v>
       </c>
       <c r="H29">
-        <v>9389</v>
+        <v>14440</v>
       </c>
       <c r="I29">
-        <v>9162</v>
+        <v>14090</v>
       </c>
       <c r="J29">
-        <v>8939</v>
+        <v>13750</v>
       </c>
       <c r="K29">
-        <v>8719</v>
+        <v>13410</v>
       </c>
       <c r="L29">
-        <v>8586</v>
+        <v>13210</v>
       </c>
       <c r="M29">
-        <v>8465</v>
+        <v>13020</v>
       </c>
       <c r="N29">
-        <v>8335</v>
+        <v>12820</v>
       </c>
       <c r="O29">
-        <v>8206</v>
+        <v>12620</v>
       </c>
       <c r="P29">
-        <v>8088</v>
+        <v>12440</v>
       </c>
       <c r="Q29">
-        <v>7871</v>
+        <v>12160</v>
       </c>
       <c r="R29">
-        <v>7871</v>
+        <v>12160</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>2160</v>
       </c>
       <c r="D30">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>18860</v>
+        <v>20340</v>
       </c>
       <c r="G30">
-        <v>18390</v>
+        <v>19830</v>
       </c>
       <c r="H30">
-        <v>17950</v>
+        <v>19350</v>
       </c>
       <c r="I30">
-        <v>17510</v>
+        <v>18890</v>
       </c>
       <c r="J30">
-        <v>17090</v>
+        <v>18430</v>
       </c>
       <c r="K30">
-        <v>16670</v>
+        <v>17970</v>
       </c>
       <c r="L30">
-        <v>16420</v>
+        <v>17700</v>
       </c>
       <c r="M30">
-        <v>16180</v>
+        <v>17440</v>
       </c>
       <c r="N30">
-        <v>15930</v>
+        <v>17190</v>
       </c>
       <c r="O30">
-        <v>15700</v>
+        <v>16920</v>
       </c>
       <c r="P30">
-        <v>15460</v>
+        <v>16680</v>
       </c>
       <c r="Q30">
-        <v>15140</v>
+        <v>16340</v>
       </c>
       <c r="R30">
-        <v>15140</v>
+        <v>16340</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31">
         <v>1560</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>10520</v>
       </c>
       <c r="G31">
         <v>10430</v>
       </c>
       <c r="H31">
@@ -2001,96 +2001,96 @@
       </c>
       <c r="N31">
         <v>9710</v>
       </c>
       <c r="O31">
         <v>9660</v>
       </c>
       <c r="P31">
         <v>9580</v>
       </c>
       <c r="Q31">
         <v>9440</v>
       </c>
       <c r="R31">
         <v>9440</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>34</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
-        <v>1760</v>
+        <v>2260</v>
       </c>
       <c r="D32">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="6">
-        <v>9430</v>
+        <v>9850</v>
       </c>
       <c r="G32">
-        <v>9200</v>
+        <v>9600</v>
       </c>
       <c r="H32">
-        <v>8980</v>
+        <v>9370</v>
       </c>
       <c r="I32">
-        <v>8760</v>
+        <v>9150</v>
       </c>
       <c r="J32">
-        <v>8550</v>
+        <v>8930</v>
       </c>
       <c r="K32">
-        <v>8340</v>
+        <v>8710</v>
       </c>
       <c r="L32">
-        <v>8210</v>
+        <v>8570</v>
       </c>
       <c r="M32">
-        <v>8090</v>
+        <v>8450</v>
       </c>
       <c r="N32">
-        <v>7970</v>
+        <v>8320</v>
       </c>
       <c r="O32">
-        <v>7850</v>
+        <v>8190</v>
       </c>
       <c r="P32">
-        <v>7730</v>
+        <v>8080</v>
       </c>
       <c r="Q32">
-        <v>7520</v>
+        <v>7860</v>
       </c>
       <c r="R32">
-        <v>7520</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>35</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
         <v>1760</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="6">
         <v>10640</v>
       </c>
       <c r="G33">
         <v>10530</v>
       </c>
       <c r="H33">