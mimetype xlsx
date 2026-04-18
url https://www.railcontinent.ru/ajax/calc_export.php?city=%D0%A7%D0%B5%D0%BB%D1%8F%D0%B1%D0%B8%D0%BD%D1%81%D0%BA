--- v2 (2026-03-03)
+++ v3 (2026-04-18)
@@ -800,96 +800,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>3350</v>
+        <v>2350</v>
       </c>
       <c r="D6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>44.5</v>
+        <v>36.5</v>
       </c>
       <c r="G6">
-        <v>43.5</v>
+        <v>35.7</v>
       </c>
       <c r="H6">
-        <v>42.5</v>
+        <v>34.90000000000001</v>
       </c>
       <c r="I6">
-        <v>41.5</v>
+        <v>34.1</v>
       </c>
       <c r="J6">
-        <v>40.3</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="K6">
-        <v>39.3</v>
+        <v>32.3</v>
       </c>
       <c r="L6">
-        <v>38.4</v>
+        <v>31.5</v>
       </c>
       <c r="M6">
-        <v>37.8</v>
+        <v>31.0</v>
       </c>
       <c r="N6">
-        <v>37.3</v>
+        <v>30.6</v>
       </c>
       <c r="O6">
-        <v>36.7</v>
+        <v>30.1</v>
       </c>
       <c r="P6">
-        <v>36.2</v>
+        <v>29.7</v>
       </c>
       <c r="Q6">
-        <v>35.7</v>
+        <v>29.3</v>
       </c>
       <c r="R6">
-        <v>35.7</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>1900</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>52.2</v>
       </c>
       <c r="G7">
         <v>51.59999999999999</v>
       </c>
       <c r="H7">
@@ -968,96 +968,96 @@
       </c>
       <c r="N8">
         <v>36.1</v>
       </c>
       <c r="O8">
         <v>35.5</v>
       </c>
       <c r="P8">
         <v>34.9</v>
       </c>
       <c r="Q8">
         <v>34.4</v>
       </c>
       <c r="R8">
         <v>34.4</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>2500</v>
+        <v>1700</v>
       </c>
       <c r="D9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>52.2</v>
+        <v>37.7</v>
       </c>
       <c r="G9">
-        <v>50.9</v>
+        <v>36.8</v>
       </c>
       <c r="H9">
-        <v>49.7</v>
+        <v>35.9</v>
       </c>
       <c r="I9">
-        <v>48.5</v>
+        <v>35.0</v>
       </c>
       <c r="J9">
-        <v>47.40000000000001</v>
+        <v>34.2</v>
       </c>
       <c r="K9">
-        <v>46.3</v>
+        <v>33.4</v>
       </c>
       <c r="L9">
-        <v>45.59999999999999</v>
+        <v>32.9</v>
       </c>
       <c r="M9">
-        <v>44.90000000000001</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="N9">
-        <v>44.2</v>
+        <v>31.9</v>
       </c>
       <c r="O9">
-        <v>43.5</v>
+        <v>31.4</v>
       </c>
       <c r="P9">
-        <v>42.8</v>
+        <v>30.9</v>
       </c>
       <c r="Q9">
-        <v>42.099999999999994</v>
+        <v>30.4</v>
       </c>
       <c r="R9">
-        <v>42.099999999999994</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>700</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>9.3</v>
       </c>
       <c r="G10">
         <v>9.1</v>
       </c>
       <c r="H10">
@@ -2153,87 +2153,87 @@
       </c>
       <c r="Q29">
         <v>38.3</v>
       </c>
       <c r="R29">
         <v>38.3</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2300</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>74.40000000000001</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="G30">
-        <v>72.7</v>
+        <v>81.7</v>
       </c>
       <c r="H30">
-        <v>71.0</v>
+        <v>79.8</v>
       </c>
       <c r="I30">
-        <v>69.3</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="J30">
-        <v>67.59999999999999</v>
+        <v>76.0</v>
       </c>
       <c r="K30">
-        <v>65.90000000000001</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="L30">
-        <v>65.0</v>
+        <v>73.0</v>
       </c>
       <c r="M30">
-        <v>64.099999999999994</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="N30">
-        <v>63.2</v>
+        <v>70.8</v>
       </c>
       <c r="O30">
-        <v>62.3</v>
+        <v>69.7</v>
       </c>
       <c r="P30">
-        <v>61.4</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="Q30">
-        <v>60.5</v>
+        <v>67.5</v>
       </c>
       <c r="R30">
-        <v>60.5</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2050</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>28.0</v>
       </c>
       <c r="G31">
         <v>27.3</v>
       </c>
       <c r="H31">
@@ -2265,143 +2265,143 @@
       </c>
       <c r="Q31">
         <v>22.5</v>
       </c>
       <c r="R31">
         <v>22.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1300</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>27.7</v>
+        <v>25.5</v>
       </c>
       <c r="G32">
-        <v>27.2</v>
+        <v>25.1</v>
       </c>
       <c r="H32">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
       <c r="I32">
-        <v>26.3</v>
+        <v>24.2</v>
       </c>
       <c r="J32">
-        <v>25.9</v>
+        <v>23.7</v>
       </c>
       <c r="K32">
-        <v>25.4</v>
+        <v>23.3</v>
       </c>
       <c r="L32">
-        <v>25.099999999999998</v>
+        <v>22.9</v>
       </c>
       <c r="M32">
-        <v>24.7</v>
+        <v>22.6</v>
       </c>
       <c r="N32">
-        <v>24.4</v>
+        <v>22.2</v>
       </c>
       <c r="O32">
-        <v>24.2</v>
+        <v>22.0</v>
       </c>
       <c r="P32">
-        <v>24.1</v>
+        <v>21.9</v>
       </c>
       <c r="Q32">
-        <v>24.0</v>
+        <v>21.8</v>
       </c>
       <c r="R32">
-        <v>24.0</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>1400</v>
+        <v>2200</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>21.1</v>
+        <v>24.2</v>
       </c>
       <c r="G33">
+        <v>23.6</v>
+      </c>
+      <c r="H33">
+        <v>23.0</v>
+      </c>
+      <c r="I33">
+        <v>22.5</v>
+      </c>
+      <c r="J33">
+        <v>22.0</v>
+      </c>
+      <c r="K33">
+        <v>21.5</v>
+      </c>
+      <c r="L33">
+        <v>21.2</v>
+      </c>
+      <c r="M33">
+        <v>20.9</v>
+      </c>
+      <c r="N33">
         <v>20.6</v>
       </c>
-      <c r="H33">
-[...19 lines deleted...]
-      </c>
       <c r="O33">
-        <v>17.7</v>
+        <v>20.3</v>
       </c>
       <c r="P33">
-        <v>17.5</v>
+        <v>20.0</v>
       </c>
       <c r="Q33">
-        <v>17.3</v>
+        <v>19.7</v>
       </c>
       <c r="R33">
-        <v>17.3</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34">
         <v>1900</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>52.2</v>
       </c>
       <c r="G34">
         <v>51.59999999999999</v>
       </c>
       <c r="H34">
@@ -2680,96 +2680,96 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P42" s="4" t="s">
         <v>70</v>
       </c>
       <c r="Q42" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R42" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>3350</v>
+        <v>2350</v>
       </c>
       <c r="D43">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>11420</v>
+        <v>9400</v>
       </c>
       <c r="G43">
-        <v>11150</v>
+        <v>9180</v>
       </c>
       <c r="H43">
-        <v>10870</v>
+        <v>8950</v>
       </c>
       <c r="I43">
-        <v>10580</v>
+        <v>8710</v>
       </c>
       <c r="J43">
-        <v>10310</v>
+        <v>8480</v>
       </c>
       <c r="K43">
-        <v>10060</v>
+        <v>8280</v>
       </c>
       <c r="L43">
-        <v>9910</v>
+        <v>8150</v>
       </c>
       <c r="M43">
-        <v>9670</v>
+        <v>7940</v>
       </c>
       <c r="N43">
-        <v>9530</v>
+        <v>7820</v>
       </c>
       <c r="O43">
-        <v>9380</v>
+        <v>7700</v>
       </c>
       <c r="P43">
-        <v>9240</v>
+        <v>7590</v>
       </c>
       <c r="Q43">
-        <v>9020</v>
+        <v>7410</v>
       </c>
       <c r="R43">
-        <v>9020</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>1900</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>12640</v>
       </c>
       <c r="G44">
         <v>12480</v>
       </c>
       <c r="H44">
@@ -2848,96 +2848,96 @@
       </c>
       <c r="N45">
         <v>8990</v>
       </c>
       <c r="O45">
         <v>8860</v>
       </c>
       <c r="P45">
         <v>8730</v>
       </c>
       <c r="Q45">
         <v>8600</v>
       </c>
       <c r="R45">
         <v>8600</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>28</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
-        <v>2500</v>
+        <v>1700</v>
       </c>
       <c r="D46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
-        <v>13380</v>
+        <v>9560</v>
       </c>
       <c r="G46">
-        <v>13050</v>
+        <v>9320</v>
       </c>
       <c r="H46">
-        <v>12740</v>
+        <v>9100</v>
       </c>
       <c r="I46">
-        <v>12420</v>
+        <v>8870</v>
       </c>
       <c r="J46">
-        <v>12120</v>
+        <v>8660</v>
       </c>
       <c r="K46">
-        <v>11830</v>
+        <v>8450</v>
       </c>
       <c r="L46">
-        <v>11650</v>
+        <v>8320</v>
       </c>
       <c r="M46">
-        <v>11480</v>
+        <v>8200</v>
       </c>
       <c r="N46">
-        <v>11310</v>
+        <v>8080</v>
       </c>
       <c r="O46">
-        <v>11140</v>
+        <v>7960</v>
       </c>
       <c r="P46">
-        <v>10990</v>
+        <v>7850</v>
       </c>
       <c r="Q46">
-        <v>10820</v>
+        <v>7730</v>
       </c>
       <c r="R46">
-        <v>10820</v>
+        <v>7730</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
         <v>700</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
         <v>2390</v>
       </c>
       <c r="G47">
         <v>2340</v>
       </c>
       <c r="H47">
@@ -4033,87 +4033,87 @@
       </c>
       <c r="Q66">
         <v>9591</v>
       </c>
       <c r="R66">
         <v>9591</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>2300</v>
       </c>
       <c r="D67">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>18720</v>
+        <v>20860</v>
       </c>
       <c r="G67">
-        <v>18260</v>
+        <v>20340</v>
       </c>
       <c r="H67">
-        <v>17830</v>
+        <v>19850</v>
       </c>
       <c r="I67">
-        <v>17380</v>
+        <v>19360</v>
       </c>
       <c r="J67">
-        <v>16960</v>
+        <v>18900</v>
       </c>
       <c r="K67">
-        <v>16560</v>
+        <v>18440</v>
       </c>
       <c r="L67">
-        <v>16300</v>
+        <v>18160</v>
       </c>
       <c r="M67">
-        <v>16070</v>
+        <v>17890</v>
       </c>
       <c r="N67">
-        <v>15820</v>
+        <v>17620</v>
       </c>
       <c r="O67">
-        <v>15590</v>
+        <v>17370</v>
       </c>
       <c r="P67">
-        <v>15370</v>
+        <v>17110</v>
       </c>
       <c r="Q67">
-        <v>15140</v>
+        <v>16860</v>
       </c>
       <c r="R67">
-        <v>15140</v>
+        <v>16860</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>50</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68">
         <v>2050</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
         <v>6970</v>
       </c>
       <c r="G68">
         <v>6790</v>
       </c>
       <c r="H68">
@@ -4145,143 +4145,143 @@
       </c>
       <c r="Q68">
         <v>5630</v>
       </c>
       <c r="R68">
         <v>5630</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>51</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
         <v>1300</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>6621</v>
+        <v>6620</v>
       </c>
       <c r="G69">
-        <v>6517</v>
+        <v>6520</v>
       </c>
       <c r="H69">
-        <v>6397</v>
+        <v>6400</v>
       </c>
       <c r="I69">
-        <v>6283</v>
+        <v>6280</v>
       </c>
       <c r="J69">
         <v>6170</v>
       </c>
       <c r="K69">
-        <v>6066</v>
+        <v>6070</v>
       </c>
       <c r="L69">
-        <v>5969</v>
+        <v>5970</v>
       </c>
       <c r="M69">
-        <v>5885</v>
+        <v>5890</v>
       </c>
       <c r="N69">
         <v>5800</v>
       </c>
       <c r="O69">
         <v>5740</v>
       </c>
       <c r="P69">
         <v>5710</v>
       </c>
       <c r="Q69">
         <v>5690</v>
       </c>
       <c r="R69">
         <v>5690</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>52</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
-        <v>1400</v>
+        <v>2200</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>5350</v>
+        <v>6090</v>
       </c>
       <c r="G70">
-        <v>5230</v>
+        <v>5950</v>
       </c>
       <c r="H70">
-        <v>5100</v>
+        <v>5800</v>
       </c>
       <c r="I70">
-        <v>4970</v>
+        <v>5660</v>
       </c>
       <c r="J70">
-        <v>4850</v>
+        <v>5520</v>
       </c>
       <c r="K70">
-        <v>4740</v>
+        <v>5390</v>
       </c>
       <c r="L70">
-        <v>4660</v>
+        <v>5300</v>
       </c>
       <c r="M70">
-        <v>4590</v>
+        <v>5220</v>
       </c>
       <c r="N70">
-        <v>4520</v>
+        <v>5150</v>
       </c>
       <c r="O70">
-        <v>4450</v>
+        <v>5070</v>
       </c>
       <c r="P70">
-        <v>4390</v>
+        <v>5000</v>
       </c>
       <c r="Q70">
-        <v>4330</v>
+        <v>4930</v>
       </c>
       <c r="R70">
-        <v>4330</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>53</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
         <v>1900</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
         <v>12640</v>
       </c>
       <c r="G71">
         <v>12480</v>
       </c>
       <c r="H71">
@@ -5624,96 +5624,96 @@
       </c>
       <c r="N98">
         <v>25.3</v>
       </c>
       <c r="O98">
         <v>25.1</v>
       </c>
       <c r="P98">
         <v>25.0</v>
       </c>
       <c r="Q98">
         <v>24.9</v>
       </c>
       <c r="R98">
         <v>24.9</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>52</v>
       </c>
       <c r="B99" t="s">
         <v>23</v>
       </c>
       <c r="C99">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D99">
         <v>2</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
-        <v>23.7</v>
+        <v>25.8</v>
       </c>
       <c r="G99">
-        <v>23.1</v>
+        <v>25.1</v>
       </c>
       <c r="H99">
+        <v>24.5</v>
+      </c>
+      <c r="I99">
+        <v>23.9</v>
+      </c>
+      <c r="J99">
+        <v>23.4</v>
+      </c>
+      <c r="K99">
+        <v>22.9</v>
+      </c>
+      <c r="L99">
         <v>22.6</v>
       </c>
-      <c r="I99">
-[...5 lines deleted...]
-      <c r="K99">
+      <c r="M99">
+        <v>22.3</v>
+      </c>
+      <c r="N99">
+        <v>22.0</v>
+      </c>
+      <c r="O99">
+        <v>21.7</v>
+      </c>
+      <c r="P99">
+        <v>21.4</v>
+      </c>
+      <c r="Q99">
         <v>21.1</v>
       </c>
-      <c r="L99">
-[...16 lines deleted...]
-      </c>
       <c r="R99">
-        <v>19.3</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>54</v>
       </c>
       <c r="B100" t="s">
         <v>23</v>
       </c>
       <c r="C100">
         <v>800</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="5">
         <v>19</v>
       </c>
       <c r="G100">
         <v>18.5</v>
       </c>
       <c r="H100">
@@ -7000,96 +7000,96 @@
       </c>
       <c r="N126">
         <v>6030</v>
       </c>
       <c r="O126">
         <v>5970</v>
       </c>
       <c r="P126">
         <v>5940</v>
       </c>
       <c r="Q126">
         <v>5900</v>
       </c>
       <c r="R126">
         <v>5900</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>52</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127">
-        <v>1700</v>
+        <v>2200</v>
       </c>
       <c r="D127">
         <v>2</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>5960</v>
+        <v>6540</v>
       </c>
       <c r="G127">
-        <v>5820</v>
+        <v>6380</v>
       </c>
       <c r="H127">
-        <v>5680</v>
+        <v>6230</v>
       </c>
       <c r="I127">
+        <v>6070</v>
+      </c>
+      <c r="J127">
+        <v>5920</v>
+      </c>
+      <c r="K127">
+        <v>5780</v>
+      </c>
+      <c r="L127">
+        <v>5700</v>
+      </c>
+      <c r="M127">
+        <v>5620</v>
+      </c>
+      <c r="N127">
         <v>5530</v>
       </c>
-      <c r="J127">
-[...13 lines deleted...]
-      </c>
       <c r="O127">
-        <v>4970</v>
+        <v>5450</v>
       </c>
       <c r="P127">
-        <v>4900</v>
+        <v>5370</v>
       </c>
       <c r="Q127">
-        <v>4820</v>
+        <v>5290</v>
       </c>
       <c r="R127">
-        <v>4820</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>54</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128">
         <v>800</v>
       </c>
       <c r="D128">
         <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="6">
         <v>4810</v>
       </c>
       <c r="G128">
         <v>4690</v>
       </c>
       <c r="H128">