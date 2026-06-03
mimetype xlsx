--- v3 (2026-04-18)
+++ v4 (2026-06-03)
@@ -800,96 +800,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>36.5</v>
+        <v>39.3</v>
       </c>
       <c r="G6">
-        <v>35.7</v>
+        <v>38.4</v>
       </c>
       <c r="H6">
-        <v>34.90000000000001</v>
+        <v>37.5</v>
       </c>
       <c r="I6">
-        <v>34.1</v>
+        <v>36.6</v>
       </c>
       <c r="J6">
+        <v>35.5</v>
+      </c>
+      <c r="K6">
+        <v>34.6</v>
+      </c>
+      <c r="L6">
+        <v>33.7</v>
+      </c>
+      <c r="M6">
         <v>33.099999999999994</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="N6">
+        <v>32.6</v>
+      </c>
+      <c r="O6">
+        <v>32.0</v>
+      </c>
+      <c r="P6">
         <v>31.5</v>
       </c>
-      <c r="M6">
-[...10 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>29.3</v>
+        <v>31.1</v>
       </c>
       <c r="R6">
-        <v>29.3</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>1900</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>52.2</v>
       </c>
       <c r="G7">
         <v>51.59999999999999</v>
       </c>
       <c r="H7">
@@ -1192,96 +1192,96 @@
       </c>
       <c r="N12">
         <v>11.2</v>
       </c>
       <c r="O12">
         <v>11</v>
       </c>
       <c r="P12">
         <v>10.8</v>
       </c>
       <c r="Q12">
         <v>10.6</v>
       </c>
       <c r="R12">
         <v>10.6</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>44.5</v>
+        <v>46.3</v>
       </c>
       <c r="G13">
-        <v>43.5</v>
+        <v>45.2</v>
       </c>
       <c r="H13">
-        <v>42.5</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="I13">
-        <v>41.5</v>
+        <v>43.0</v>
       </c>
       <c r="J13">
-        <v>40.5</v>
+        <v>42.0</v>
       </c>
       <c r="K13">
-        <v>39.5</v>
+        <v>41.0</v>
       </c>
       <c r="L13">
-        <v>38.9</v>
+        <v>40.4</v>
       </c>
       <c r="M13">
-        <v>38.3</v>
+        <v>39.8</v>
       </c>
       <c r="N13">
-        <v>37.7</v>
+        <v>39.2</v>
       </c>
       <c r="O13">
-        <v>37.1</v>
+        <v>38.6</v>
       </c>
       <c r="P13">
-        <v>36.5</v>
+        <v>38.0</v>
       </c>
       <c r="Q13">
-        <v>35.9</v>
+        <v>37.4</v>
       </c>
       <c r="R13">
-        <v>35.9</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1540</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>34.6</v>
       </c>
       <c r="G14">
         <v>33.8</v>
       </c>
       <c r="H14">
@@ -1360,96 +1360,96 @@
       </c>
       <c r="N15">
         <v>13.6</v>
       </c>
       <c r="O15">
         <v>13.4</v>
       </c>
       <c r="P15">
         <v>13.2</v>
       </c>
       <c r="Q15">
         <v>13</v>
       </c>
       <c r="R15">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
-        <v>5400</v>
+        <v>5700</v>
       </c>
       <c r="D16">
         <v>39</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>63.7</v>
+        <v>65.2</v>
       </c>
       <c r="G16">
-        <v>63.0</v>
+        <v>64.7</v>
       </c>
       <c r="H16">
-        <v>62.3</v>
+        <v>63.90000000000001</v>
       </c>
       <c r="I16">
-        <v>61.59999999999999</v>
+        <v>63.2</v>
       </c>
       <c r="J16">
-        <v>60.90000000000001</v>
+        <v>62.5</v>
       </c>
       <c r="K16">
-        <v>60.2</v>
+        <v>61.90000000000001</v>
       </c>
       <c r="L16">
+        <v>61.4</v>
+      </c>
+      <c r="M16">
+        <v>60.9</v>
+      </c>
+      <c r="N16">
+        <v>60.3</v>
+      </c>
+      <c r="O16">
+        <v>60.0</v>
+      </c>
+      <c r="P16">
         <v>59.7</v>
       </c>
-      <c r="M16">
-[...10 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>57.4</v>
+        <v>59.4</v>
       </c>
       <c r="R16">
-        <v>57.4</v>
+        <v>59.4</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>1500</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>15.9</v>
       </c>
       <c r="G17">
         <v>15.5</v>
       </c>
       <c r="H17">
@@ -1528,96 +1528,96 @@
       </c>
       <c r="N18">
         <v>11.4</v>
       </c>
       <c r="O18">
         <v>11.2</v>
       </c>
       <c r="P18">
         <v>11</v>
       </c>
       <c r="Q18">
         <v>10.8</v>
       </c>
       <c r="R18">
         <v>10.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>900</v>
+        <v>1300</v>
       </c>
       <c r="D19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>22.2</v>
+        <v>23.6</v>
       </c>
       <c r="G19">
-        <v>21.7</v>
+        <v>23.1</v>
       </c>
       <c r="H19">
-        <v>21.2</v>
+        <v>22.6</v>
       </c>
       <c r="I19">
-        <v>20.7</v>
+        <v>22.1</v>
       </c>
       <c r="J19">
+        <v>21.6</v>
+      </c>
+      <c r="K19">
+        <v>21.1</v>
+      </c>
+      <c r="L19">
+        <v>20.8</v>
+      </c>
+      <c r="M19">
+        <v>20.5</v>
+      </c>
+      <c r="N19">
         <v>20.2</v>
       </c>
-      <c r="K19">
-[...10 lines deleted...]
-      </c>
       <c r="O19">
-        <v>18.5</v>
+        <v>19.9</v>
       </c>
       <c r="P19">
-        <v>18.2</v>
+        <v>19.6</v>
       </c>
       <c r="Q19">
-        <v>17.9</v>
+        <v>19.3</v>
       </c>
       <c r="R19">
-        <v>17.9</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1900</v>
       </c>
       <c r="D20">
         <v>7</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>47.59999999999999</v>
       </c>
       <c r="G20">
         <v>45.59999999999999</v>
       </c>
       <c r="H20">
@@ -1696,208 +1696,208 @@
       </c>
       <c r="N21">
         <v>30.0</v>
       </c>
       <c r="O21">
         <v>29.5</v>
       </c>
       <c r="P21">
         <v>29.0</v>
       </c>
       <c r="Q21">
         <v>28.4</v>
       </c>
       <c r="R21">
         <v>28.4</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="G22">
+        <v>29.4</v>
+      </c>
+      <c r="H22">
+        <v>28.7</v>
+      </c>
+      <c r="I22">
+        <v>28.0</v>
+      </c>
+      <c r="J22">
         <v>27.3</v>
       </c>
-      <c r="G22">
-[...10 lines deleted...]
-      </c>
       <c r="K22">
+        <v>26.6</v>
+      </c>
+      <c r="L22">
+        <v>26.2</v>
+      </c>
+      <c r="M22">
+        <v>25.8</v>
+      </c>
+      <c r="N22">
+        <v>25.4</v>
+      </c>
+      <c r="O22">
+        <v>25.0</v>
+      </c>
+      <c r="P22">
+        <v>24.6</v>
+      </c>
+      <c r="Q22">
         <v>24.3</v>
       </c>
-      <c r="L22">
-[...16 lines deleted...]
-      </c>
       <c r="R22">
-        <v>22.5</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
-        <v>1340</v>
+        <v>1400</v>
       </c>
       <c r="D23">
         <v>2</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>25.7</v>
+        <v>27.6</v>
       </c>
       <c r="G23">
-        <v>25.1</v>
+        <v>27.0</v>
       </c>
       <c r="H23">
-        <v>24.5</v>
+        <v>26.4</v>
       </c>
       <c r="I23">
-        <v>23.9</v>
+        <v>25.8</v>
       </c>
       <c r="J23">
-        <v>23.3</v>
+        <v>25.2</v>
       </c>
       <c r="K23">
-        <v>22.7</v>
+        <v>24.6</v>
       </c>
       <c r="L23">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="M23">
-        <v>22.1</v>
+        <v>24.0</v>
       </c>
       <c r="N23">
-        <v>21.8</v>
+        <v>23.7</v>
       </c>
       <c r="O23">
-        <v>21.5</v>
+        <v>23.4</v>
       </c>
       <c r="P23">
-        <v>21.2</v>
+        <v>23.1</v>
       </c>
       <c r="Q23">
-        <v>20.9</v>
+        <v>22.8</v>
       </c>
       <c r="R23">
-        <v>20.9</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1570</v>
       </c>
       <c r="D24">
         <v>7</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>47.7</v>
+        <v>49.8</v>
       </c>
       <c r="G24">
-        <v>46.59999999999999</v>
+        <v>48.59999999999999</v>
       </c>
       <c r="H24">
-        <v>45.5</v>
+        <v>47.4</v>
       </c>
       <c r="I24">
-        <v>44.4</v>
+        <v>46.3</v>
       </c>
       <c r="J24">
-        <v>43.3</v>
+        <v>45.2</v>
       </c>
       <c r="K24">
-        <v>42.2</v>
+        <v>44.099999999999994</v>
       </c>
       <c r="L24">
-        <v>41.59999999999999</v>
+        <v>43.4</v>
       </c>
       <c r="M24">
-        <v>41.0</v>
+        <v>42.7</v>
       </c>
       <c r="N24">
-        <v>40.40000000000001</v>
+        <v>42.1</v>
       </c>
       <c r="O24">
-        <v>39.8</v>
+        <v>41.5</v>
       </c>
       <c r="P24">
-        <v>39.2</v>
+        <v>40.9</v>
       </c>
       <c r="Q24">
-        <v>38.59999999999999</v>
+        <v>40.3</v>
       </c>
       <c r="R24">
-        <v>38.59999999999999</v>
+        <v>40.3</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>1350</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>41.9</v>
       </c>
       <c r="G25">
         <v>40.9</v>
       </c>
       <c r="H25">
@@ -1920,96 +1920,96 @@
       </c>
       <c r="N25">
         <v>35.40000000000001</v>
       </c>
       <c r="O25">
         <v>34.9</v>
       </c>
       <c r="P25">
         <v>34.4</v>
       </c>
       <c r="Q25">
         <v>33.9</v>
       </c>
       <c r="R25">
         <v>33.9</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>1000</v>
+        <v>4180</v>
       </c>
       <c r="D26">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>21.3</v>
+        <v>83.39999999999999</v>
       </c>
       <c r="G26">
-        <v>20.8</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="H26">
-        <v>20.3</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="I26">
-        <v>19.8</v>
+        <v>77.80000000000001</v>
       </c>
       <c r="J26">
-        <v>19.3</v>
+        <v>76.0</v>
       </c>
       <c r="K26">
-        <v>18.8</v>
+        <v>74.2</v>
       </c>
       <c r="L26">
-        <v>18.5</v>
+        <v>73.19999999999999</v>
       </c>
       <c r="M26">
-        <v>18.2</v>
+        <v>72.2</v>
       </c>
       <c r="N26">
-        <v>17.9</v>
+        <v>71.20000000000002</v>
       </c>
       <c r="O26">
-        <v>17.6</v>
+        <v>70.2</v>
       </c>
       <c r="P26">
-        <v>17.3</v>
+        <v>69.2</v>
       </c>
       <c r="Q26">
-        <v>17</v>
+        <v>68.2</v>
       </c>
       <c r="R26">
-        <v>17</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>2100</v>
       </c>
       <c r="D27">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
         <v>45.40000000000001</v>
       </c>
       <c r="G27">
         <v>44.40000000000001</v>
       </c>
       <c r="H27">
@@ -2097,87 +2097,87 @@
       </c>
       <c r="Q28">
         <v>33.7</v>
       </c>
       <c r="R28">
         <v>33.7</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>1550</v>
       </c>
       <c r="D29">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>47.4</v>
+        <v>49.3</v>
       </c>
       <c r="G29">
-        <v>46.3</v>
+        <v>48.099999999999994</v>
       </c>
       <c r="H29">
-        <v>45.2</v>
+        <v>47.0</v>
       </c>
       <c r="I29">
-        <v>44.099999999999994</v>
+        <v>45.9</v>
       </c>
       <c r="J29">
+        <v>44.8</v>
+      </c>
+      <c r="K29">
+        <v>43.7</v>
+      </c>
+      <c r="L29">
         <v>43.0</v>
       </c>
-      <c r="K29">
-[...4 lines deleted...]
-      </c>
       <c r="M29">
-        <v>40.7</v>
+        <v>42.40000000000001</v>
       </c>
       <c r="N29">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="O29">
-        <v>39.5</v>
+        <v>41.2</v>
       </c>
       <c r="P29">
-        <v>38.9</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="Q29">
-        <v>38.3</v>
+        <v>40.0</v>
       </c>
       <c r="R29">
-        <v>38.3</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2300</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
         <v>83.59999999999999</v>
       </c>
       <c r="G30">
         <v>81.7</v>
       </c>
       <c r="H30">
@@ -2680,96 +2680,96 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P42" s="4" t="s">
         <v>70</v>
       </c>
       <c r="Q42" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R42" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>2350</v>
+        <v>2400</v>
       </c>
       <c r="D43">
         <v>5</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>9400</v>
+        <v>9940</v>
       </c>
       <c r="G43">
-        <v>9180</v>
+        <v>9710</v>
       </c>
       <c r="H43">
-        <v>8950</v>
+        <v>9470</v>
       </c>
       <c r="I43">
-        <v>8710</v>
+        <v>9220</v>
       </c>
       <c r="J43">
-        <v>8480</v>
+        <v>8970</v>
       </c>
       <c r="K43">
+        <v>8760</v>
+      </c>
+      <c r="L43">
+        <v>8620</v>
+      </c>
+      <c r="M43">
+        <v>8410</v>
+      </c>
+      <c r="N43">
         <v>8280</v>
       </c>
-      <c r="L43">
-[...7 lines deleted...]
-      </c>
       <c r="O43">
-        <v>7700</v>
+        <v>8160</v>
       </c>
       <c r="P43">
-        <v>7590</v>
+        <v>8030</v>
       </c>
       <c r="Q43">
-        <v>7410</v>
+        <v>7850</v>
       </c>
       <c r="R43">
-        <v>7410</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>1900</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>12640</v>
       </c>
       <c r="G44">
         <v>12480</v>
       </c>
       <c r="H44">
@@ -3072,96 +3072,96 @@
       </c>
       <c r="N49">
         <v>2770</v>
       </c>
       <c r="O49">
         <v>2730</v>
       </c>
       <c r="P49">
         <v>2690</v>
       </c>
       <c r="Q49">
         <v>2650</v>
       </c>
       <c r="R49">
         <v>2650</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="D50">
         <v>7</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="6">
-        <v>11100</v>
+        <v>11580</v>
       </c>
       <c r="G50">
-        <v>10820</v>
+        <v>11300</v>
       </c>
       <c r="H50">
-        <v>10560</v>
+        <v>11020</v>
       </c>
       <c r="I50">
-        <v>10300</v>
+        <v>10750</v>
       </c>
       <c r="J50">
-        <v>10050</v>
+        <v>10500</v>
       </c>
       <c r="K50">
-        <v>9810</v>
+        <v>10240</v>
       </c>
       <c r="L50">
-        <v>9660</v>
+        <v>10080</v>
       </c>
       <c r="M50">
-        <v>9520</v>
+        <v>9940</v>
       </c>
       <c r="N50">
-        <v>9380</v>
+        <v>9790</v>
       </c>
       <c r="O50">
-        <v>9240</v>
+        <v>9640</v>
       </c>
       <c r="P50">
-        <v>9110</v>
+        <v>9510</v>
       </c>
       <c r="Q50">
-        <v>8970</v>
+        <v>9370</v>
       </c>
       <c r="R50">
-        <v>8970</v>
+        <v>9370</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
         <v>1540</v>
       </c>
       <c r="D51">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
         <v>8730</v>
       </c>
       <c r="G51">
         <v>8530</v>
       </c>
       <c r="H51">
@@ -3240,96 +3240,96 @@
       </c>
       <c r="N52">
         <v>3400</v>
       </c>
       <c r="O52">
         <v>3350</v>
       </c>
       <c r="P52">
         <v>3300</v>
       </c>
       <c r="Q52">
         <v>3260</v>
       </c>
       <c r="R52">
         <v>3260</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>35</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53">
-        <v>5400</v>
+        <v>5700</v>
       </c>
       <c r="D53">
         <v>39</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>17290</v>
+        <v>17740</v>
       </c>
       <c r="G53">
-        <v>17100</v>
+        <v>17550</v>
       </c>
       <c r="H53">
-        <v>16920</v>
+        <v>17370</v>
       </c>
       <c r="I53">
-        <v>16740</v>
+        <v>17190</v>
       </c>
       <c r="J53">
-        <v>16570</v>
+        <v>17020</v>
       </c>
       <c r="K53">
-        <v>16400</v>
+        <v>16850</v>
       </c>
       <c r="L53">
-        <v>16270</v>
+        <v>16720</v>
       </c>
       <c r="M53">
-        <v>16150</v>
+        <v>16600</v>
       </c>
       <c r="N53">
-        <v>16030</v>
+        <v>16380</v>
       </c>
       <c r="O53">
-        <v>15910</v>
+        <v>16310</v>
       </c>
       <c r="P53">
-        <v>15800</v>
+        <v>16250</v>
       </c>
       <c r="Q53">
-        <v>15630</v>
+        <v>16180</v>
       </c>
       <c r="R53">
-        <v>15630</v>
+        <v>16180</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
         <v>1500</v>
       </c>
       <c r="D54">
         <v>1</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
         <v>3950</v>
       </c>
       <c r="G54">
         <v>3860</v>
       </c>
       <c r="H54">
@@ -3408,96 +3408,96 @@
       </c>
       <c r="N55">
         <v>2830</v>
       </c>
       <c r="O55">
         <v>2790</v>
       </c>
       <c r="P55">
         <v>2750</v>
       </c>
       <c r="Q55">
         <v>2710</v>
       </c>
       <c r="R55">
         <v>2710</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>38</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>900</v>
+        <v>1300</v>
       </c>
       <c r="D56">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>5540</v>
+        <v>5970</v>
       </c>
       <c r="G56">
-        <v>5400</v>
+        <v>5840</v>
       </c>
       <c r="H56">
-        <v>5270</v>
+        <v>5690</v>
       </c>
       <c r="I56">
-        <v>5140</v>
+        <v>5550</v>
       </c>
       <c r="J56">
-        <v>5020</v>
+        <v>5420</v>
       </c>
       <c r="K56">
+        <v>5290</v>
+      </c>
+      <c r="L56">
+        <v>5200</v>
+      </c>
+      <c r="M56">
+        <v>5120</v>
+      </c>
+      <c r="N56">
+        <v>5050</v>
+      </c>
+      <c r="O56">
+        <v>4970</v>
+      </c>
+      <c r="P56">
         <v>4900</v>
       </c>
-      <c r="L56">
-[...13 lines deleted...]
-      </c>
       <c r="Q56">
-        <v>4480</v>
+        <v>4840</v>
       </c>
       <c r="R56">
-        <v>4480</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>39</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>1900</v>
       </c>
       <c r="D57">
         <v>7</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>11390</v>
       </c>
       <c r="G57">
         <v>10900</v>
       </c>
       <c r="H57">
@@ -3576,208 +3576,208 @@
       </c>
       <c r="N58">
         <v>7530</v>
       </c>
       <c r="O58">
         <v>7410</v>
       </c>
       <c r="P58">
         <v>7250</v>
       </c>
       <c r="Q58">
         <v>7080</v>
       </c>
       <c r="R58">
         <v>7080</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>41</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="D59">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>6970</v>
+        <v>7510</v>
       </c>
       <c r="G59">
+        <v>7340</v>
+      </c>
+      <c r="H59">
+        <v>7160</v>
+      </c>
+      <c r="I59">
+        <v>6980</v>
+      </c>
+      <c r="J59">
         <v>6810</v>
       </c>
-      <c r="H59">
-[...7 lines deleted...]
-      </c>
       <c r="K59">
-        <v>6170</v>
+        <v>6650</v>
       </c>
       <c r="L59">
-        <v>6070</v>
+        <v>6540</v>
       </c>
       <c r="M59">
-        <v>5980</v>
+        <v>6450</v>
       </c>
       <c r="N59">
-        <v>5890</v>
+        <v>6350</v>
       </c>
       <c r="O59">
-        <v>5800</v>
+        <v>6260</v>
       </c>
       <c r="P59">
-        <v>5720</v>
+        <v>6160</v>
       </c>
       <c r="Q59">
-        <v>5640</v>
+        <v>6080</v>
       </c>
       <c r="R59">
-        <v>5640</v>
+        <v>6080</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>42</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
-        <v>1340</v>
+        <v>1400</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>6470</v>
+        <v>7030</v>
       </c>
       <c r="G60">
-        <v>6320</v>
+        <v>6870</v>
       </c>
       <c r="H60">
-        <v>6170</v>
+        <v>6700</v>
       </c>
       <c r="I60">
-        <v>6010</v>
+        <v>6530</v>
       </c>
       <c r="J60">
-        <v>5870</v>
+        <v>6370</v>
       </c>
       <c r="K60">
-        <v>5730</v>
+        <v>6220</v>
       </c>
       <c r="L60">
-        <v>5640</v>
+        <v>6120</v>
       </c>
       <c r="M60">
-        <v>5550</v>
+        <v>6030</v>
       </c>
       <c r="N60">
-        <v>5470</v>
+        <v>5940</v>
       </c>
       <c r="O60">
-        <v>5390</v>
+        <v>5850</v>
       </c>
       <c r="P60">
-        <v>5310</v>
+        <v>5770</v>
       </c>
       <c r="Q60">
-        <v>5240</v>
+        <v>5690</v>
       </c>
       <c r="R60">
-        <v>5240</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>43</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>1570</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>11960</v>
+        <v>12460</v>
       </c>
       <c r="G61">
-        <v>11660</v>
+        <v>12150</v>
       </c>
       <c r="H61">
-        <v>11380</v>
+        <v>11860</v>
       </c>
       <c r="I61">
-        <v>11100</v>
+        <v>11570</v>
       </c>
       <c r="J61">
-        <v>10830</v>
+        <v>11290</v>
       </c>
       <c r="K61">
-        <v>10570</v>
+        <v>11020</v>
       </c>
       <c r="L61">
-        <v>10410</v>
+        <v>10850</v>
       </c>
       <c r="M61">
-        <v>10260</v>
+        <v>10690</v>
       </c>
       <c r="N61">
-        <v>10100</v>
+        <v>10530</v>
       </c>
       <c r="O61">
-        <v>9950</v>
+        <v>10380</v>
       </c>
       <c r="P61">
-        <v>9820</v>
+        <v>10230</v>
       </c>
       <c r="Q61">
-        <v>9670</v>
+        <v>10080</v>
       </c>
       <c r="R61">
-        <v>9670</v>
+        <v>10080</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>1350</v>
       </c>
       <c r="D62">
         <v>7</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
         <v>10500</v>
       </c>
       <c r="G62">
         <v>10240</v>
       </c>
       <c r="H62">
@@ -3800,96 +3800,96 @@
       </c>
       <c r="N62">
         <v>8870</v>
       </c>
       <c r="O62">
         <v>8740</v>
       </c>
       <c r="P62">
         <v>8620</v>
       </c>
       <c r="Q62">
         <v>8490</v>
       </c>
       <c r="R62">
         <v>8490</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
-        <v>1000</v>
+        <v>4180</v>
       </c>
       <c r="D63">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>5270</v>
+        <v>21110</v>
       </c>
       <c r="G63">
-        <v>5140</v>
+        <v>20600</v>
       </c>
       <c r="H63">
-        <v>5020</v>
+        <v>20100</v>
       </c>
       <c r="I63">
-        <v>4900</v>
+        <v>19610</v>
       </c>
       <c r="J63">
-        <v>4780</v>
+        <v>19140</v>
       </c>
       <c r="K63">
-        <v>4660</v>
+        <v>18670</v>
       </c>
       <c r="L63">
-        <v>4590</v>
+        <v>18380</v>
       </c>
       <c r="M63">
-        <v>4520</v>
+        <v>18110</v>
       </c>
       <c r="N63">
-        <v>4460</v>
+        <v>17850</v>
       </c>
       <c r="O63">
-        <v>4390</v>
+        <v>17580</v>
       </c>
       <c r="P63">
-        <v>4330</v>
+        <v>17330</v>
       </c>
       <c r="Q63">
-        <v>4260</v>
+        <v>17080</v>
       </c>
       <c r="R63">
-        <v>4260</v>
+        <v>17080</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>46</v>
       </c>
       <c r="B64" t="s">
         <v>23</v>
       </c>
       <c r="C64">
         <v>2100</v>
       </c>
       <c r="D64">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
         <v>11390</v>
       </c>
       <c r="G64">
         <v>11130</v>
       </c>
       <c r="H64">
@@ -3977,87 +3977,87 @@
       </c>
       <c r="Q65">
         <v>8420</v>
       </c>
       <c r="R65">
         <v>8420</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>48</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>1550</v>
       </c>
       <c r="D66">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>11863</v>
+        <v>12380</v>
       </c>
       <c r="G66">
-        <v>11569</v>
+        <v>12070</v>
       </c>
       <c r="H66">
-        <v>11289</v>
+        <v>11780</v>
       </c>
       <c r="I66">
-        <v>11012</v>
+        <v>11490</v>
       </c>
       <c r="J66">
-        <v>10749</v>
+        <v>11220</v>
       </c>
       <c r="K66">
-        <v>10489</v>
+        <v>10950</v>
       </c>
       <c r="L66">
-        <v>10326</v>
+        <v>10780</v>
       </c>
       <c r="M66">
-        <v>10175</v>
+        <v>10620</v>
       </c>
       <c r="N66">
-        <v>10025</v>
+        <v>10460</v>
       </c>
       <c r="O66">
-        <v>9876</v>
+        <v>10310</v>
       </c>
       <c r="P66">
-        <v>9738</v>
+        <v>10160</v>
       </c>
       <c r="Q66">
-        <v>9591</v>
+        <v>10010</v>
       </c>
       <c r="R66">
-        <v>9591</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>2300</v>
       </c>
       <c r="D67">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>20860</v>
       </c>
       <c r="G67">
         <v>20340</v>
       </c>
       <c r="H67">
@@ -4728,152 +4728,152 @@
       </c>
       <c r="N82">
         <v>30.2</v>
       </c>
       <c r="O82">
         <v>29.7</v>
       </c>
       <c r="P82">
         <v>29.2</v>
       </c>
       <c r="Q82">
         <v>28.7</v>
       </c>
       <c r="R82">
         <v>28.7</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>32</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>1600</v>
+        <v>1700</v>
       </c>
       <c r="D83">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>32.90000000000001</v>
+        <v>34.3</v>
       </c>
       <c r="G83">
-        <v>32.1</v>
+        <v>33.5</v>
       </c>
       <c r="H83">
-        <v>31.3</v>
+        <v>32.7</v>
       </c>
       <c r="I83">
-        <v>30.5</v>
+        <v>31.9</v>
       </c>
       <c r="J83">
-        <v>29.8</v>
+        <v>31.1</v>
       </c>
       <c r="K83">
+        <v>30.3</v>
+      </c>
+      <c r="L83">
+        <v>29.9</v>
+      </c>
+      <c r="M83">
+        <v>29.5</v>
+      </c>
+      <c r="N83">
         <v>29.1</v>
       </c>
-      <c r="L83">
+      <c r="O83">
         <v>28.7</v>
       </c>
-      <c r="M83">
+      <c r="P83">
         <v>28.3</v>
       </c>
-      <c r="N83">
+      <c r="Q83">
         <v>27.9</v>
       </c>
-      <c r="O83">
-[...7 lines deleted...]
-      </c>
       <c r="R83">
-        <v>26.7</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>32</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84">
-        <v>1590</v>
+        <v>1690</v>
       </c>
       <c r="D84">
         <v>7</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>36.40000000000001</v>
+        <v>37.8</v>
       </c>
       <c r="G84">
-        <v>35.5</v>
+        <v>36.90000000000001</v>
       </c>
       <c r="H84">
-        <v>34.6</v>
+        <v>36.0</v>
       </c>
       <c r="I84">
-        <v>33.7</v>
+        <v>35.1</v>
       </c>
       <c r="J84">
-        <v>32.90000000000001</v>
+        <v>34.2</v>
       </c>
       <c r="K84">
-        <v>32.1</v>
+        <v>33.3</v>
       </c>
       <c r="L84">
-        <v>31.6</v>
+        <v>32.8</v>
       </c>
       <c r="M84">
-        <v>31.1</v>
+        <v>32.3</v>
       </c>
       <c r="N84">
-        <v>30.6</v>
+        <v>31.8</v>
       </c>
       <c r="O84">
-        <v>30.099999999999998</v>
+        <v>31.3</v>
       </c>
       <c r="P84">
-        <v>29.6</v>
+        <v>30.8</v>
       </c>
       <c r="Q84">
-        <v>29.1</v>
+        <v>30.3</v>
       </c>
       <c r="R84">
-        <v>29.1</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>38</v>
       </c>
       <c r="B85" t="s">
         <v>75</v>
       </c>
       <c r="C85">
         <v>900</v>
       </c>
       <c r="D85">
         <v>7</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
         <v>16.6</v>
       </c>
       <c r="G85">
         <v>16.2</v>
       </c>
       <c r="H85">
@@ -6104,152 +6104,152 @@
       </c>
       <c r="N110">
         <v>7510</v>
       </c>
       <c r="O110">
         <v>7400</v>
       </c>
       <c r="P110">
         <v>7290</v>
       </c>
       <c r="Q110">
         <v>7190</v>
       </c>
       <c r="R110">
         <v>7190</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>32</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
-        <v>1600</v>
+        <v>1700</v>
       </c>
       <c r="D111">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>8360</v>
+        <v>8730</v>
       </c>
       <c r="G111">
-        <v>8170</v>
+        <v>8530</v>
       </c>
       <c r="H111">
-        <v>7970</v>
+        <v>8320</v>
       </c>
       <c r="I111">
-        <v>7780</v>
+        <v>8130</v>
       </c>
       <c r="J111">
-        <v>7590</v>
+        <v>7930</v>
       </c>
       <c r="K111">
+        <v>7750</v>
+      </c>
+      <c r="L111">
+        <v>7630</v>
+      </c>
+      <c r="M111">
+        <v>7530</v>
+      </c>
+      <c r="N111">
         <v>7420</v>
       </c>
-      <c r="L111">
-[...2 lines deleted...]
-      <c r="M111">
+      <c r="O111">
+        <v>7320</v>
+      </c>
+      <c r="P111">
         <v>7210</v>
       </c>
-      <c r="N111">
+      <c r="Q111">
         <v>7100</v>
       </c>
-      <c r="O111">
-[...7 lines deleted...]
-      </c>
       <c r="R111">
-        <v>6800</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>32</v>
       </c>
       <c r="B112" t="s">
         <v>23</v>
       </c>
       <c r="C112">
-        <v>1590</v>
+        <v>1690</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9000</v>
+        <v>9370</v>
       </c>
       <c r="G112">
-        <v>8790</v>
+        <v>9150</v>
       </c>
       <c r="H112">
-        <v>8570</v>
+        <v>8920</v>
       </c>
       <c r="I112">
-        <v>8360</v>
+        <v>8710</v>
       </c>
       <c r="J112">
-        <v>8150</v>
+        <v>8490</v>
       </c>
       <c r="K112">
-        <v>7960</v>
+        <v>8290</v>
       </c>
       <c r="L112">
-        <v>7840</v>
+        <v>8160</v>
       </c>
       <c r="M112">
-        <v>7720</v>
+        <v>8040</v>
       </c>
       <c r="N112">
-        <v>7610</v>
+        <v>7930</v>
       </c>
       <c r="O112">
-        <v>7490</v>
+        <v>7810</v>
       </c>
       <c r="P112">
-        <v>7390</v>
+        <v>7690</v>
       </c>
       <c r="Q112">
-        <v>7280</v>
+        <v>7580</v>
       </c>
       <c r="R112">
-        <v>7280</v>
+        <v>7580</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>38</v>
       </c>
       <c r="B113" t="s">
         <v>75</v>
       </c>
       <c r="C113">
         <v>900</v>
       </c>
       <c r="D113">
         <v>7</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>4310</v>
       </c>
       <c r="G113">
         <v>4210</v>
       </c>
       <c r="H113">