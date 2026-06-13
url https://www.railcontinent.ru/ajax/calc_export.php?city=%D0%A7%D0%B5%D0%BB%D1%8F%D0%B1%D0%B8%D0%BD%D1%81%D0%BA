--- v4 (2026-06-03)
+++ v5 (2026-06-13)
@@ -1873,87 +1873,87 @@
       </c>
       <c r="Q24">
         <v>40.3</v>
       </c>
       <c r="R24">
         <v>40.3</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25">
         <v>1350</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
-        <v>41.9</v>
+        <v>43.4</v>
       </c>
       <c r="G25">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="H25">
-        <v>39.9</v>
+        <v>41.4</v>
       </c>
       <c r="I25">
-        <v>38.9</v>
+        <v>40.4</v>
       </c>
       <c r="J25">
-        <v>38.0</v>
+        <v>39.4</v>
       </c>
       <c r="K25">
-        <v>37.099999999999994</v>
+        <v>38.4</v>
       </c>
       <c r="L25">
-        <v>36.5</v>
+        <v>37.8</v>
       </c>
       <c r="M25">
-        <v>35.90000000000001</v>
+        <v>37.2</v>
       </c>
       <c r="N25">
-        <v>35.40000000000001</v>
+        <v>36.6</v>
       </c>
       <c r="O25">
-        <v>34.9</v>
+        <v>36.0</v>
       </c>
       <c r="P25">
-        <v>34.4</v>
+        <v>35.4</v>
       </c>
       <c r="Q25">
-        <v>33.9</v>
+        <v>34.8</v>
       </c>
       <c r="R25">
-        <v>33.9</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>4180</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
         <v>83.39999999999999</v>
       </c>
       <c r="G26">
         <v>81.40000000000001</v>
       </c>
       <c r="H26">
@@ -3753,87 +3753,87 @@
       </c>
       <c r="Q61">
         <v>10080</v>
       </c>
       <c r="R61">
         <v>10080</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
         <v>23</v>
       </c>
       <c r="C62">
         <v>1350</v>
       </c>
       <c r="D62">
         <v>7</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>10500</v>
+        <v>10750</v>
       </c>
       <c r="G62">
-        <v>10240</v>
+        <v>10490</v>
       </c>
       <c r="H62">
-        <v>9990</v>
+        <v>10230</v>
       </c>
       <c r="I62">
-        <v>9750</v>
+        <v>9980</v>
       </c>
       <c r="J62">
+        <v>9740</v>
+      </c>
+      <c r="K62">
         <v>9510</v>
       </c>
-      <c r="K62">
-[...1 lines deleted...]
-      </c>
       <c r="L62">
-        <v>9140</v>
+        <v>9360</v>
       </c>
       <c r="M62">
-        <v>9000</v>
+        <v>9220</v>
       </c>
       <c r="N62">
-        <v>8870</v>
+        <v>9090</v>
       </c>
       <c r="O62">
-        <v>8740</v>
+        <v>8950</v>
       </c>
       <c r="P62">
-        <v>8620</v>
+        <v>8830</v>
       </c>
       <c r="Q62">
-        <v>8490</v>
+        <v>8700</v>
       </c>
       <c r="R62">
-        <v>8490</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
         <v>4180</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>21110</v>
       </c>
       <c r="G63">
         <v>20600</v>
       </c>
       <c r="H63">
@@ -5297,87 +5297,87 @@
       </c>
       <c r="Q92">
         <v>36.1</v>
       </c>
       <c r="R92">
         <v>36.1</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="C93">
         <v>1250</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>32.6</v>
+        <v>33.5</v>
       </c>
       <c r="G93">
-        <v>31.8</v>
+        <v>32.7</v>
       </c>
       <c r="H93">
-        <v>31.0</v>
+        <v>31.9</v>
       </c>
       <c r="I93">
+        <v>31.1</v>
+      </c>
+      <c r="J93">
         <v>30.3</v>
       </c>
-      <c r="J93">
+      <c r="K93">
         <v>29.6</v>
       </c>
-      <c r="K93">
-[...1 lines deleted...]
-      </c>
       <c r="L93">
-        <v>28.5</v>
+        <v>29.2</v>
       </c>
       <c r="M93">
-        <v>28.1</v>
+        <v>28.8</v>
       </c>
       <c r="N93">
-        <v>27.7</v>
+        <v>28.4</v>
       </c>
       <c r="O93">
-        <v>27.3</v>
+        <v>28.0</v>
       </c>
       <c r="P93">
-        <v>26.9</v>
+        <v>27.6</v>
       </c>
       <c r="Q93">
-        <v>26.5</v>
+        <v>27.2</v>
       </c>
       <c r="R93">
-        <v>26.5</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94">
         <v>950</v>
       </c>
       <c r="D94">
         <v>4</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
         <v>25.2</v>
       </c>
       <c r="G94">
         <v>24.6</v>
       </c>
       <c r="H94">
@@ -6673,87 +6673,87 @@
       </c>
       <c r="Q120">
         <v>9030</v>
       </c>
       <c r="R120">
         <v>9030</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
         <v>1250</v>
       </c>
       <c r="D121">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>8320</v>
+        <v>8530</v>
       </c>
       <c r="G121">
-        <v>8120</v>
+        <v>8340</v>
       </c>
       <c r="H121">
-        <v>7930</v>
+        <v>8130</v>
       </c>
       <c r="I121">
-        <v>7740</v>
+        <v>7940</v>
       </c>
       <c r="J121">
-        <v>7550</v>
+        <v>7750</v>
       </c>
       <c r="K121">
-        <v>7380</v>
+        <v>7570</v>
       </c>
       <c r="L121">
-        <v>7270</v>
+        <v>7460</v>
       </c>
       <c r="M121">
-        <v>7170</v>
+        <v>7360</v>
       </c>
       <c r="N121">
-        <v>7070</v>
+        <v>7250</v>
       </c>
       <c r="O121">
-        <v>6970</v>
+        <v>7150</v>
       </c>
       <c r="P121">
-        <v>6870</v>
+        <v>7050</v>
       </c>
       <c r="Q121">
-        <v>6770</v>
+        <v>6940</v>
       </c>
       <c r="R121">
-        <v>6770</v>
+        <v>6940</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>45</v>
       </c>
       <c r="B122" t="s">
         <v>23</v>
       </c>
       <c r="C122">
         <v>950</v>
       </c>
       <c r="D122">
         <v>4</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
         <v>6320</v>
       </c>
       <c r="G122">
         <v>6170</v>
       </c>
       <c r="H122">