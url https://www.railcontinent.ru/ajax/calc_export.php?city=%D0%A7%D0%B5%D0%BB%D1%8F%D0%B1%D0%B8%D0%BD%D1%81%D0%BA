--- v5 (2026-06-13)
+++ v6 (2026-09-11)
@@ -800,96 +800,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>2400</v>
+        <v>2700</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>39.3</v>
+        <v>39.7</v>
       </c>
       <c r="G6">
-        <v>38.4</v>
+        <v>38.8</v>
       </c>
       <c r="H6">
-        <v>37.5</v>
+        <v>37.90000000000001</v>
       </c>
       <c r="I6">
-        <v>36.6</v>
+        <v>37.0</v>
       </c>
       <c r="J6">
-        <v>35.5</v>
+        <v>35.90000000000001</v>
       </c>
       <c r="K6">
-        <v>34.6</v>
+        <v>35.0</v>
       </c>
       <c r="L6">
-        <v>33.7</v>
+        <v>34.1</v>
       </c>
       <c r="M6">
-        <v>33.099999999999994</v>
+        <v>33.5</v>
       </c>
       <c r="N6">
-        <v>32.6</v>
+        <v>33.0</v>
       </c>
       <c r="O6">
-        <v>32.0</v>
+        <v>32.40000000000001</v>
       </c>
       <c r="P6">
+        <v>31.9</v>
+      </c>
+      <c r="Q6">
         <v>31.5</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>31.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>1900</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>52.2</v>
       </c>
       <c r="G7">
         <v>51.59999999999999</v>
       </c>
       <c r="H7">
@@ -912,96 +912,96 @@
       </c>
       <c r="N7">
         <v>46.2</v>
       </c>
       <c r="O7">
         <v>45.7</v>
       </c>
       <c r="P7">
         <v>45.2</v>
       </c>
       <c r="Q7">
         <v>44.4</v>
       </c>
       <c r="R7">
         <v>44.4</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>1550</v>
+        <v>1650</v>
       </c>
       <c r="D8">
         <v>5</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>42.9</v>
+        <v>45.3</v>
       </c>
       <c r="G8">
-        <v>41.9</v>
+        <v>44.2</v>
       </c>
       <c r="H8">
-        <v>40.9</v>
+        <v>43.2</v>
       </c>
       <c r="I8">
-        <v>39.9</v>
+        <v>42.2</v>
       </c>
       <c r="J8">
-        <v>38.9</v>
+        <v>41.2</v>
       </c>
       <c r="K8">
-        <v>37.9</v>
+        <v>40.2</v>
       </c>
       <c r="L8">
-        <v>37.3</v>
+        <v>39.59999999999999</v>
       </c>
       <c r="M8">
-        <v>36.7</v>
+        <v>39.0</v>
       </c>
       <c r="N8">
-        <v>36.1</v>
+        <v>38.40000000000001</v>
       </c>
       <c r="O8">
-        <v>35.5</v>
+        <v>37.8</v>
       </c>
       <c r="P8">
-        <v>34.9</v>
+        <v>37.2</v>
       </c>
       <c r="Q8">
-        <v>34.4</v>
+        <v>36.59999999999999</v>
       </c>
       <c r="R8">
-        <v>34.4</v>
+        <v>36.59999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>1700</v>
       </c>
       <c r="D9">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
         <v>37.7</v>
       </c>
       <c r="G9">
         <v>36.8</v>
       </c>
       <c r="H9">
@@ -1024,96 +1024,96 @@
       </c>
       <c r="N9">
         <v>31.9</v>
       </c>
       <c r="O9">
         <v>31.4</v>
       </c>
       <c r="P9">
         <v>30.9</v>
       </c>
       <c r="Q9">
         <v>30.4</v>
       </c>
       <c r="R9">
         <v>30.4</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>700</v>
+        <v>1000</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="G10">
+        <v>9.5</v>
+      </c>
+      <c r="H10">
         <v>9.3</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9.1</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8.9</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8.7</v>
       </c>
-      <c r="J10">
+      <c r="L10">
+        <v>8.6</v>
+      </c>
+      <c r="M10">
         <v>8.5</v>
       </c>
-      <c r="K10">
+      <c r="N10">
+        <v>8.4</v>
+      </c>
+      <c r="O10">
         <v>8.3</v>
       </c>
-      <c r="L10">
+      <c r="P10">
         <v>8.2</v>
       </c>
-      <c r="M10">
+      <c r="Q10">
         <v>8.1</v>
       </c>
-      <c r="N10">
-[...10 lines deleted...]
-      </c>
       <c r="R10">
-        <v>7.7</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>1550</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5">
         <v>29.2</v>
       </c>
       <c r="G11">
         <v>28.4</v>
       </c>
       <c r="H11">
@@ -1248,96 +1248,96 @@
       </c>
       <c r="N13">
         <v>39.2</v>
       </c>
       <c r="O13">
         <v>38.6</v>
       </c>
       <c r="P13">
         <v>38.0</v>
       </c>
       <c r="Q13">
         <v>37.4</v>
       </c>
       <c r="R13">
         <v>37.4</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>1540</v>
+        <v>1840</v>
       </c>
       <c r="D14">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>34.6</v>
+        <v>35.0</v>
       </c>
       <c r="G14">
-        <v>33.8</v>
+        <v>34.2</v>
       </c>
       <c r="H14">
-        <v>33.0</v>
+        <v>33.40000000000001</v>
       </c>
       <c r="I14">
-        <v>32.2</v>
+        <v>32.6</v>
       </c>
       <c r="J14">
-        <v>31.4</v>
+        <v>31.8</v>
       </c>
       <c r="K14">
+        <v>31.0</v>
+      </c>
+      <c r="L14">
         <v>30.6</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30.2</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29.8</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>29.4</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28.6</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
-        <v>28.2</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1500</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>16.2</v>
       </c>
       <c r="G15">
         <v>15.8</v>
       </c>
       <c r="H15">
@@ -1528,96 +1528,96 @@
       </c>
       <c r="N18">
         <v>11.4</v>
       </c>
       <c r="O18">
         <v>11.2</v>
       </c>
       <c r="P18">
         <v>11</v>
       </c>
       <c r="Q18">
         <v>10.8</v>
       </c>
       <c r="R18">
         <v>10.8</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>1300</v>
+        <v>1600</v>
       </c>
       <c r="D19">
         <v>5</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>23.6</v>
+        <v>24.0</v>
       </c>
       <c r="G19">
-        <v>23.1</v>
+        <v>23.5</v>
       </c>
       <c r="H19">
-        <v>22.6</v>
+        <v>23.0</v>
       </c>
       <c r="I19">
-        <v>22.1</v>
+        <v>22.5</v>
       </c>
       <c r="J19">
-        <v>21.6</v>
+        <v>22.0</v>
       </c>
       <c r="K19">
-        <v>21.1</v>
+        <v>21.5</v>
       </c>
       <c r="L19">
-        <v>20.8</v>
+        <v>21.2</v>
       </c>
       <c r="M19">
-        <v>20.5</v>
+        <v>20.9</v>
       </c>
       <c r="N19">
-        <v>20.2</v>
+        <v>20.6</v>
       </c>
       <c r="O19">
-        <v>19.9</v>
+        <v>20.3</v>
       </c>
       <c r="P19">
-        <v>19.6</v>
+        <v>20.0</v>
       </c>
       <c r="Q19">
-        <v>19.3</v>
+        <v>19.7</v>
       </c>
       <c r="R19">
-        <v>19.3</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1900</v>
       </c>
       <c r="D20">
         <v>7</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>47.59999999999999</v>
       </c>
       <c r="G20">
         <v>45.59999999999999</v>
       </c>
       <c r="H20">
@@ -1696,152 +1696,152 @@
       </c>
       <c r="N21">
         <v>30.0</v>
       </c>
       <c r="O21">
         <v>29.5</v>
       </c>
       <c r="P21">
         <v>29.0</v>
       </c>
       <c r="Q21">
         <v>28.4</v>
       </c>
       <c r="R21">
         <v>28.4</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D22">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="5">
-        <v>30.1</v>
+        <v>30.5</v>
       </c>
       <c r="G22">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="H22">
-        <v>28.7</v>
+        <v>29.1</v>
       </c>
       <c r="I22">
-        <v>28.0</v>
+        <v>28.4</v>
       </c>
       <c r="J22">
-        <v>27.3</v>
+        <v>27.7</v>
       </c>
       <c r="K22">
+        <v>27.0</v>
+      </c>
+      <c r="L22">
         <v>26.6</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26.2</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25.8</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25.4</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
       <c r="R22">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D23">
         <v>2</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>27.6</v>
+        <v>28.0</v>
       </c>
       <c r="G23">
-        <v>27.0</v>
+        <v>27.4</v>
       </c>
       <c r="H23">
-        <v>26.4</v>
+        <v>26.8</v>
       </c>
       <c r="I23">
-        <v>25.8</v>
+        <v>26.2</v>
       </c>
       <c r="J23">
-        <v>25.2</v>
+        <v>25.6</v>
       </c>
       <c r="K23">
-        <v>24.6</v>
+        <v>25.0</v>
       </c>
       <c r="L23">
-        <v>24.3</v>
+        <v>24.7</v>
       </c>
       <c r="M23">
-        <v>24.0</v>
+        <v>24.4</v>
       </c>
       <c r="N23">
-        <v>23.7</v>
+        <v>24.1</v>
       </c>
       <c r="O23">
-        <v>23.4</v>
+        <v>23.8</v>
       </c>
       <c r="P23">
-        <v>23.1</v>
+        <v>23.5</v>
       </c>
       <c r="Q23">
-        <v>22.8</v>
+        <v>23.2</v>
       </c>
       <c r="R23">
-        <v>22.8</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24">
         <v>1570</v>
       </c>
       <c r="D24">
         <v>7</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
         <v>49.8</v>
       </c>
       <c r="G24">
         <v>48.59999999999999</v>
       </c>
       <c r="H24">
@@ -1920,320 +1920,320 @@
       </c>
       <c r="N25">
         <v>36.6</v>
       </c>
       <c r="O25">
         <v>36.0</v>
       </c>
       <c r="P25">
         <v>35.4</v>
       </c>
       <c r="Q25">
         <v>34.8</v>
       </c>
       <c r="R25">
         <v>34.8</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>4180</v>
+        <v>4480</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>83.39999999999999</v>
+        <v>83.8</v>
       </c>
       <c r="G26">
-        <v>81.40000000000001</v>
+        <v>81.8</v>
       </c>
       <c r="H26">
-        <v>79.59999999999999</v>
+        <v>80.0</v>
       </c>
       <c r="I26">
-        <v>77.80000000000001</v>
+        <v>78.2</v>
       </c>
       <c r="J26">
-        <v>76.0</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="K26">
-        <v>74.2</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="L26">
-        <v>73.19999999999999</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="M26">
-        <v>72.2</v>
+        <v>72.60000000000001</v>
       </c>
       <c r="N26">
-        <v>71.20000000000002</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="O26">
-        <v>70.2</v>
+        <v>70.60000000000001</v>
       </c>
       <c r="P26">
-        <v>69.2</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="Q26">
-        <v>68.2</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="R26">
-        <v>68.2</v>
+        <v>68.59999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
-        <v>2100</v>
+        <v>2430</v>
       </c>
       <c r="D27">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>45.40000000000001</v>
+        <v>46.2</v>
       </c>
       <c r="G27">
-        <v>44.40000000000001</v>
+        <v>45.2</v>
       </c>
       <c r="H27">
-        <v>43.40000000000001</v>
+        <v>44.2</v>
       </c>
       <c r="I27">
-        <v>42.40000000000001</v>
+        <v>43.2</v>
       </c>
       <c r="J27">
-        <v>41.40000000000001</v>
+        <v>42.2</v>
       </c>
       <c r="K27">
-        <v>40.40000000000001</v>
+        <v>41.2</v>
       </c>
       <c r="L27">
-        <v>39.8</v>
+        <v>40.59999999999999</v>
       </c>
       <c r="M27">
-        <v>39.2</v>
+        <v>40.0</v>
       </c>
       <c r="N27">
-        <v>38.59999999999999</v>
+        <v>39.40000000000001</v>
       </c>
       <c r="O27">
-        <v>38.0</v>
+        <v>38.8</v>
       </c>
       <c r="P27">
-        <v>37.40000000000001</v>
+        <v>38.2</v>
       </c>
       <c r="Q27">
-        <v>36.8</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="R27">
-        <v>36.8</v>
+        <v>37.59999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28">
         <v>1500</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>41.5</v>
+        <v>43.2</v>
       </c>
       <c r="G28">
-        <v>40.5</v>
+        <v>42.2</v>
       </c>
       <c r="H28">
-        <v>39.5</v>
+        <v>41.2</v>
       </c>
       <c r="I28">
-        <v>38.59999999999999</v>
+        <v>40.2</v>
       </c>
       <c r="J28">
-        <v>37.7</v>
+        <v>39.2</v>
       </c>
       <c r="K28">
-        <v>36.8</v>
+        <v>38.2</v>
       </c>
       <c r="L28">
-        <v>36.2</v>
+        <v>37.59999999999999</v>
       </c>
       <c r="M28">
-        <v>35.7</v>
+        <v>37.0</v>
       </c>
       <c r="N28">
+        <v>36.40000000000001</v>
+      </c>
+      <c r="O28">
+        <v>35.8</v>
+      </c>
+      <c r="P28">
         <v>35.2</v>
       </c>
-      <c r="O28">
-[...4 lines deleted...]
-      </c>
       <c r="Q28">
-        <v>33.7</v>
+        <v>34.59999999999999</v>
       </c>
       <c r="R28">
-        <v>33.7</v>
+        <v>34.59999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29">
         <v>1550</v>
       </c>
       <c r="D29">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>49.3</v>
+        <v>68.8</v>
       </c>
       <c r="G29">
-        <v>48.099999999999994</v>
+        <v>67.2</v>
       </c>
       <c r="H29">
-        <v>47.0</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="I29">
-        <v>45.9</v>
+        <v>64.0</v>
       </c>
       <c r="J29">
-        <v>44.8</v>
+        <v>62.40000000000001</v>
       </c>
       <c r="K29">
-        <v>43.7</v>
+        <v>60.90000000000001</v>
       </c>
       <c r="L29">
-        <v>43.0</v>
+        <v>60.0</v>
       </c>
       <c r="M29">
-        <v>42.40000000000001</v>
+        <v>59.1</v>
       </c>
       <c r="N29">
-        <v>41.8</v>
+        <v>58.2</v>
       </c>
       <c r="O29">
-        <v>41.2</v>
+        <v>57.3</v>
       </c>
       <c r="P29">
-        <v>40.59999999999999</v>
+        <v>56.40000000000001</v>
       </c>
       <c r="Q29">
-        <v>40.0</v>
+        <v>55.5</v>
       </c>
       <c r="R29">
-        <v>40.0</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>2300</v>
       </c>
       <c r="D30">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>83.59999999999999</v>
+        <v>89.0</v>
       </c>
       <c r="G30">
-        <v>81.7</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="H30">
-        <v>79.8</v>
+        <v>84.8</v>
       </c>
       <c r="I30">
-        <v>77.90000000000001</v>
+        <v>82.7</v>
       </c>
       <c r="J30">
-        <v>76.0</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="K30">
-        <v>74.099999999999994</v>
+        <v>78.7</v>
       </c>
       <c r="L30">
-        <v>73.0</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="M30">
-        <v>71.90000000000001</v>
+        <v>76.5</v>
       </c>
       <c r="N30">
-        <v>70.8</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="O30">
-        <v>69.7</v>
+        <v>74.3</v>
       </c>
       <c r="P30">
-        <v>68.59999999999999</v>
+        <v>73.2</v>
       </c>
       <c r="Q30">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="R30">
-        <v>67.5</v>
+        <v>72.099999999999994</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>2050</v>
       </c>
       <c r="D31">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
         <v>28.0</v>
       </c>
       <c r="G31">
         <v>27.3</v>
       </c>
       <c r="H31">
@@ -2256,152 +2256,152 @@
       </c>
       <c r="N31">
         <v>23.7</v>
       </c>
       <c r="O31">
         <v>23.3</v>
       </c>
       <c r="P31">
         <v>22.9</v>
       </c>
       <c r="Q31">
         <v>22.5</v>
       </c>
       <c r="R31">
         <v>22.5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
-        <v>1300</v>
+        <v>1650</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
-        <v>25.5</v>
+        <v>30.5</v>
       </c>
       <c r="G32">
-        <v>25.1</v>
+        <v>30.2</v>
       </c>
       <c r="H32">
-        <v>24.6</v>
+        <v>29.8</v>
       </c>
       <c r="I32">
-        <v>24.2</v>
+        <v>29.4</v>
       </c>
       <c r="J32">
-        <v>23.7</v>
+        <v>29.1</v>
       </c>
       <c r="K32">
-        <v>23.3</v>
+        <v>28.7</v>
       </c>
       <c r="L32">
-        <v>22.9</v>
+        <v>28.5</v>
       </c>
       <c r="M32">
-        <v>22.6</v>
+        <v>28.1</v>
       </c>
       <c r="N32">
-        <v>22.2</v>
+        <v>27.7</v>
       </c>
       <c r="O32">
-        <v>22.0</v>
+        <v>27.5</v>
       </c>
       <c r="P32">
-        <v>21.9</v>
+        <v>27.4</v>
       </c>
       <c r="Q32">
-        <v>21.8</v>
+        <v>27.3</v>
       </c>
       <c r="R32">
-        <v>21.8</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>24.2</v>
+        <v>24.6</v>
       </c>
       <c r="G33">
-        <v>23.6</v>
+        <v>24.0</v>
       </c>
       <c r="H33">
-        <v>23.0</v>
+        <v>23.4</v>
       </c>
       <c r="I33">
-        <v>22.5</v>
+        <v>22.9</v>
       </c>
       <c r="J33">
-        <v>22.0</v>
+        <v>22.4</v>
       </c>
       <c r="K33">
-        <v>21.5</v>
+        <v>21.9</v>
       </c>
       <c r="L33">
-        <v>21.2</v>
+        <v>21.6</v>
       </c>
       <c r="M33">
-        <v>20.9</v>
+        <v>21.3</v>
       </c>
       <c r="N33">
-        <v>20.6</v>
+        <v>21.0</v>
       </c>
       <c r="O33">
-        <v>20.3</v>
+        <v>20.7</v>
       </c>
       <c r="P33">
-        <v>20.0</v>
+        <v>20.4</v>
       </c>
       <c r="Q33">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
       <c r="R33">
-        <v>19.7</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34">
         <v>1900</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>52.2</v>
       </c>
       <c r="G34">
         <v>51.59999999999999</v>
       </c>
       <c r="H34">
@@ -2680,96 +2680,96 @@
       </c>
       <c r="N42" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P42" s="4" t="s">
         <v>70</v>
       </c>
       <c r="Q42" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R42" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
-        <v>2400</v>
+        <v>2700</v>
       </c>
       <c r="D43">
         <v>5</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
-        <v>9940</v>
+        <v>10050</v>
       </c>
       <c r="G43">
-        <v>9710</v>
+        <v>9810</v>
       </c>
       <c r="H43">
-        <v>9470</v>
+        <v>9570</v>
       </c>
       <c r="I43">
-        <v>9220</v>
+        <v>9320</v>
       </c>
       <c r="J43">
-        <v>8970</v>
+        <v>9070</v>
       </c>
       <c r="K43">
-        <v>8760</v>
+        <v>8850</v>
       </c>
       <c r="L43">
-        <v>8620</v>
+        <v>8720</v>
       </c>
       <c r="M43">
-        <v>8410</v>
+        <v>8510</v>
       </c>
       <c r="N43">
-        <v>8280</v>
+        <v>8380</v>
       </c>
       <c r="O43">
-        <v>8160</v>
+        <v>8250</v>
       </c>
       <c r="P43">
-        <v>8030</v>
+        <v>8120</v>
       </c>
       <c r="Q43">
-        <v>7850</v>
+        <v>7930</v>
       </c>
       <c r="R43">
-        <v>7850</v>
+        <v>7930</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>1900</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="6">
         <v>12640</v>
       </c>
       <c r="G44">
         <v>12480</v>
       </c>
       <c r="H44">
@@ -2792,96 +2792,96 @@
       </c>
       <c r="N44">
         <v>11140</v>
       </c>
       <c r="O44">
         <v>11010</v>
       </c>
       <c r="P44">
         <v>10900</v>
       </c>
       <c r="Q44">
         <v>10730</v>
       </c>
       <c r="R44">
         <v>10730</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>27</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45">
-        <v>1550</v>
+        <v>1650</v>
       </c>
       <c r="D45">
         <v>5</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
-        <v>10640</v>
+        <v>11340</v>
       </c>
       <c r="G45">
-        <v>10380</v>
+        <v>11050</v>
       </c>
       <c r="H45">
-        <v>10130</v>
+        <v>10790</v>
       </c>
       <c r="I45">
-        <v>9880</v>
+        <v>10520</v>
       </c>
       <c r="J45">
-        <v>9640</v>
+        <v>10270</v>
       </c>
       <c r="K45">
-        <v>9410</v>
+        <v>10020</v>
       </c>
       <c r="L45">
-        <v>9260</v>
+        <v>9870</v>
       </c>
       <c r="M45">
-        <v>9130</v>
+        <v>9720</v>
       </c>
       <c r="N45">
-        <v>8990</v>
+        <v>9580</v>
       </c>
       <c r="O45">
-        <v>8860</v>
+        <v>9440</v>
       </c>
       <c r="P45">
-        <v>8730</v>
+        <v>9310</v>
       </c>
       <c r="Q45">
-        <v>8600</v>
+        <v>9170</v>
       </c>
       <c r="R45">
-        <v>8600</v>
+        <v>9170</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>28</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>1700</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="6">
         <v>9560</v>
       </c>
       <c r="G46">
         <v>9320</v>
       </c>
       <c r="H46">
@@ -2904,96 +2904,96 @@
       </c>
       <c r="N46">
         <v>8080</v>
       </c>
       <c r="O46">
         <v>7960</v>
       </c>
       <c r="P46">
         <v>7850</v>
       </c>
       <c r="Q46">
         <v>7730</v>
       </c>
       <c r="R46">
         <v>7730</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47">
-        <v>700</v>
+        <v>1000</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>2390</v>
+        <v>2500</v>
       </c>
       <c r="G47">
-        <v>2340</v>
+        <v>2440</v>
       </c>
       <c r="H47">
-        <v>2280</v>
+        <v>2380</v>
       </c>
       <c r="I47">
-        <v>2220</v>
+        <v>2320</v>
       </c>
       <c r="J47">
-        <v>2170</v>
+        <v>2270</v>
       </c>
       <c r="K47">
+        <v>2210</v>
+      </c>
+      <c r="L47">
+        <v>2180</v>
+      </c>
+      <c r="M47">
+        <v>2150</v>
+      </c>
+      <c r="N47">
         <v>2120</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>2080</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>2050</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>2020</v>
       </c>
-      <c r="O47">
-[...7 lines deleted...]
-      </c>
       <c r="R47">
-        <v>1940</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48">
         <v>1550</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>7290</v>
       </c>
       <c r="G48">
         <v>7120</v>
       </c>
       <c r="H48">
@@ -3128,96 +3128,96 @@
       </c>
       <c r="N50">
         <v>9790</v>
       </c>
       <c r="O50">
         <v>9640</v>
       </c>
       <c r="P50">
         <v>9510</v>
       </c>
       <c r="Q50">
         <v>9370</v>
       </c>
       <c r="R50">
         <v>9370</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51">
-        <v>1540</v>
+        <v>1840</v>
       </c>
       <c r="D51">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>8730</v>
+        <v>8840</v>
       </c>
       <c r="G51">
-        <v>8530</v>
+        <v>8630</v>
       </c>
       <c r="H51">
-        <v>8320</v>
+        <v>8420</v>
       </c>
       <c r="I51">
-        <v>8110</v>
+        <v>8210</v>
       </c>
       <c r="J51">
-        <v>7920</v>
+        <v>8020</v>
       </c>
       <c r="K51">
-        <v>7730</v>
+        <v>7820</v>
       </c>
       <c r="L51">
-        <v>7600</v>
+        <v>7700</v>
       </c>
       <c r="M51">
-        <v>7490</v>
+        <v>7590</v>
       </c>
       <c r="N51">
-        <v>7380</v>
+        <v>7480</v>
       </c>
       <c r="O51">
-        <v>7270</v>
+        <v>7360</v>
       </c>
       <c r="P51">
-        <v>7160</v>
+        <v>7250</v>
       </c>
       <c r="Q51">
-        <v>7070</v>
+        <v>7150</v>
       </c>
       <c r="R51">
-        <v>7070</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>34</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>1500</v>
       </c>
       <c r="D52">
         <v>1</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>4030</v>
       </c>
       <c r="G52">
         <v>3930</v>
       </c>
       <c r="H52">
@@ -3408,96 +3408,96 @@
       </c>
       <c r="N55">
         <v>2830</v>
       </c>
       <c r="O55">
         <v>2790</v>
       </c>
       <c r="P55">
         <v>2750</v>
       </c>
       <c r="Q55">
         <v>2710</v>
       </c>
       <c r="R55">
         <v>2710</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>38</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56">
-        <v>1300</v>
+        <v>1600</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="6">
-        <v>5970</v>
+        <v>6080</v>
       </c>
       <c r="G56">
-        <v>5840</v>
+        <v>5940</v>
       </c>
       <c r="H56">
-        <v>5690</v>
+        <v>5790</v>
       </c>
       <c r="I56">
-        <v>5550</v>
+        <v>5650</v>
       </c>
       <c r="J56">
-        <v>5420</v>
+        <v>5520</v>
       </c>
       <c r="K56">
-        <v>5290</v>
+        <v>5380</v>
       </c>
       <c r="L56">
-        <v>5200</v>
+        <v>5300</v>
       </c>
       <c r="M56">
-        <v>5120</v>
+        <v>5220</v>
       </c>
       <c r="N56">
-        <v>5050</v>
+        <v>5150</v>
       </c>
       <c r="O56">
-        <v>4970</v>
+        <v>5060</v>
       </c>
       <c r="P56">
-        <v>4900</v>
+        <v>4990</v>
       </c>
       <c r="Q56">
-        <v>4840</v>
+        <v>4920</v>
       </c>
       <c r="R56">
-        <v>4840</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>39</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57">
         <v>1900</v>
       </c>
       <c r="D57">
         <v>7</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6">
         <v>11390</v>
       </c>
       <c r="G57">
         <v>10900</v>
       </c>
       <c r="H57">
@@ -3576,152 +3576,152 @@
       </c>
       <c r="N58">
         <v>7530</v>
       </c>
       <c r="O58">
         <v>7410</v>
       </c>
       <c r="P58">
         <v>7250</v>
       </c>
       <c r="Q58">
         <v>7080</v>
       </c>
       <c r="R58">
         <v>7080</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>41</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D59">
         <v>4</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="6">
-        <v>7510</v>
+        <v>7620</v>
       </c>
       <c r="G59">
-        <v>7340</v>
+        <v>7440</v>
       </c>
       <c r="H59">
-        <v>7160</v>
+        <v>7260</v>
       </c>
       <c r="I59">
-        <v>6980</v>
+        <v>7080</v>
       </c>
       <c r="J59">
-        <v>6810</v>
+        <v>6910</v>
       </c>
       <c r="K59">
-        <v>6650</v>
+        <v>6740</v>
       </c>
       <c r="L59">
-        <v>6540</v>
+        <v>6640</v>
       </c>
       <c r="M59">
+        <v>6550</v>
+      </c>
+      <c r="N59">
         <v>6450</v>
       </c>
-      <c r="N59">
+      <c r="O59">
         <v>6350</v>
       </c>
-      <c r="O59">
-[...1 lines deleted...]
-      </c>
       <c r="P59">
+        <v>6250</v>
+      </c>
+      <c r="Q59">
         <v>6160</v>
       </c>
-      <c r="Q59">
-[...1 lines deleted...]
-      </c>
       <c r="R59">
-        <v>6080</v>
+        <v>6160</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>42</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60">
-        <v>1400</v>
+        <v>1700</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="6">
-        <v>7030</v>
+        <v>7140</v>
       </c>
       <c r="G60">
-        <v>6870</v>
+        <v>6970</v>
       </c>
       <c r="H60">
-        <v>6700</v>
+        <v>6800</v>
       </c>
       <c r="I60">
-        <v>6530</v>
+        <v>6630</v>
       </c>
       <c r="J60">
-        <v>6370</v>
+        <v>6470</v>
       </c>
       <c r="K60">
+        <v>6310</v>
+      </c>
+      <c r="L60">
         <v>6220</v>
       </c>
-      <c r="L60">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
-        <v>6030</v>
+        <v>6130</v>
       </c>
       <c r="N60">
+        <v>6040</v>
+      </c>
+      <c r="O60">
         <v>5940</v>
       </c>
-      <c r="O60">
-[...1 lines deleted...]
-      </c>
       <c r="P60">
+        <v>5860</v>
+      </c>
+      <c r="Q60">
         <v>5770</v>
       </c>
-      <c r="Q60">
-[...1 lines deleted...]
-      </c>
       <c r="R60">
-        <v>5690</v>
+        <v>5770</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>43</v>
       </c>
       <c r="B61" t="s">
         <v>23</v>
       </c>
       <c r="C61">
         <v>1570</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
         <v>12460</v>
       </c>
       <c r="G61">
         <v>12150</v>
       </c>
       <c r="H61">
@@ -3800,320 +3800,320 @@
       </c>
       <c r="N62">
         <v>9090</v>
       </c>
       <c r="O62">
         <v>8950</v>
       </c>
       <c r="P62">
         <v>8830</v>
       </c>
       <c r="Q62">
         <v>8700</v>
       </c>
       <c r="R62">
         <v>8700</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63">
-        <v>4180</v>
+        <v>4480</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
-        <v>21110</v>
+        <v>21220</v>
       </c>
       <c r="G63">
-        <v>20600</v>
+        <v>20700</v>
       </c>
       <c r="H63">
-        <v>20100</v>
+        <v>20200</v>
       </c>
       <c r="I63">
-        <v>19610</v>
+        <v>19710</v>
       </c>
       <c r="J63">
-        <v>19140</v>
+        <v>19240</v>
       </c>
       <c r="K63">
-        <v>18670</v>
+        <v>18760</v>
       </c>
       <c r="L63">
-        <v>18380</v>
+        <v>18480</v>
       </c>
       <c r="M63">
-        <v>18110</v>
+        <v>18210</v>
       </c>
       <c r="N63">
-        <v>17850</v>
+        <v>17950</v>
       </c>
       <c r="O63">
-        <v>17580</v>
+        <v>17670</v>
       </c>
       <c r="P63">
-        <v>17330</v>
+        <v>17420</v>
       </c>
       <c r="Q63">
-        <v>17080</v>
+        <v>17160</v>
       </c>
       <c r="R63">
-        <v>17080</v>
+        <v>17160</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>46</v>
       </c>
       <c r="B64" t="s">
         <v>23</v>
       </c>
       <c r="C64">
-        <v>2100</v>
+        <v>2430</v>
       </c>
       <c r="D64">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>11390</v>
+        <v>11620</v>
       </c>
       <c r="G64">
-        <v>11130</v>
+        <v>11340</v>
       </c>
       <c r="H64">
-        <v>10850</v>
+        <v>11060</v>
       </c>
       <c r="I64">
-        <v>10590</v>
+        <v>10790</v>
       </c>
       <c r="J64">
-        <v>10330</v>
+        <v>10540</v>
       </c>
       <c r="K64">
-        <v>10080</v>
+        <v>10280</v>
       </c>
       <c r="L64">
-        <v>9920</v>
+        <v>10120</v>
       </c>
       <c r="M64">
-        <v>9770</v>
+        <v>9970</v>
       </c>
       <c r="N64">
-        <v>9630</v>
+        <v>9830</v>
       </c>
       <c r="O64">
-        <v>9490</v>
+        <v>9670</v>
       </c>
       <c r="P64">
-        <v>9350</v>
+        <v>9540</v>
       </c>
       <c r="Q64">
-        <v>9220</v>
+        <v>9400</v>
       </c>
       <c r="R64">
-        <v>9220</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>47</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65">
         <v>1500</v>
       </c>
       <c r="D65">
         <v>7</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>10410</v>
+        <v>10910</v>
       </c>
       <c r="G65">
-        <v>10160</v>
+        <v>10640</v>
       </c>
       <c r="H65">
-        <v>9910</v>
+        <v>10380</v>
       </c>
       <c r="I65">
-        <v>9670</v>
+        <v>10130</v>
       </c>
       <c r="J65">
-        <v>9440</v>
+        <v>9880</v>
       </c>
       <c r="K65">
-        <v>9210</v>
+        <v>9650</v>
       </c>
       <c r="L65">
-        <v>9060</v>
+        <v>9500</v>
       </c>
       <c r="M65">
-        <v>8930</v>
+        <v>9360</v>
       </c>
       <c r="N65">
-        <v>8800</v>
+        <v>9220</v>
       </c>
       <c r="O65">
-        <v>8670</v>
+        <v>9080</v>
       </c>
       <c r="P65">
-        <v>8550</v>
+        <v>8960</v>
       </c>
       <c r="Q65">
-        <v>8420</v>
+        <v>8820</v>
       </c>
       <c r="R65">
-        <v>8420</v>
+        <v>8820</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>48</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
       <c r="C66">
         <v>1550</v>
       </c>
       <c r="D66">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>12380</v>
+        <v>17170</v>
       </c>
       <c r="G66">
-        <v>12070</v>
+        <v>16750</v>
       </c>
       <c r="H66">
-        <v>11780</v>
+        <v>16340</v>
       </c>
       <c r="I66">
-        <v>11490</v>
+        <v>15940</v>
       </c>
       <c r="J66">
-        <v>11220</v>
+        <v>15560</v>
       </c>
       <c r="K66">
-        <v>10950</v>
+        <v>15180</v>
       </c>
       <c r="L66">
-        <v>10780</v>
+        <v>14950</v>
       </c>
       <c r="M66">
-        <v>10620</v>
+        <v>14730</v>
       </c>
       <c r="N66">
-        <v>10460</v>
+        <v>14510</v>
       </c>
       <c r="O66">
-        <v>10310</v>
+        <v>14290</v>
       </c>
       <c r="P66">
-        <v>10160</v>
+        <v>14090</v>
       </c>
       <c r="Q66">
-        <v>10010</v>
+        <v>13880</v>
       </c>
       <c r="R66">
-        <v>10010</v>
+        <v>13880</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
         <v>23</v>
       </c>
       <c r="C67">
         <v>2300</v>
       </c>
       <c r="D67">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>20860</v>
+        <v>22340</v>
       </c>
       <c r="G67">
-        <v>20340</v>
+        <v>21780</v>
       </c>
       <c r="H67">
-        <v>19850</v>
+        <v>21250</v>
       </c>
       <c r="I67">
-        <v>19360</v>
+        <v>20740</v>
       </c>
       <c r="J67">
-        <v>18900</v>
+        <v>20240</v>
       </c>
       <c r="K67">
-        <v>18440</v>
+        <v>19740</v>
       </c>
       <c r="L67">
-        <v>18160</v>
+        <v>19440</v>
       </c>
       <c r="M67">
-        <v>17890</v>
+        <v>19150</v>
       </c>
       <c r="N67">
-        <v>17620</v>
+        <v>18880</v>
       </c>
       <c r="O67">
-        <v>17370</v>
+        <v>18590</v>
       </c>
       <c r="P67">
-        <v>17110</v>
+        <v>18330</v>
       </c>
       <c r="Q67">
-        <v>16860</v>
+        <v>18060</v>
       </c>
       <c r="R67">
-        <v>16860</v>
+        <v>18060</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>50</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68">
         <v>2050</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
         <v>6970</v>
       </c>
       <c r="G68">
         <v>6790</v>
       </c>
       <c r="H68">
@@ -4136,152 +4136,152 @@
       </c>
       <c r="N68">
         <v>5890</v>
       </c>
       <c r="O68">
         <v>5800</v>
       </c>
       <c r="P68">
         <v>5720</v>
       </c>
       <c r="Q68">
         <v>5630</v>
       </c>
       <c r="R68">
         <v>5630</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>51</v>
       </c>
       <c r="B69" t="s">
         <v>23</v>
       </c>
       <c r="C69">
-        <v>1300</v>
+        <v>1650</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>6620</v>
+        <v>7280</v>
       </c>
       <c r="G69">
-        <v>6520</v>
+        <v>7200</v>
       </c>
       <c r="H69">
-        <v>6400</v>
+        <v>7100</v>
       </c>
       <c r="I69">
-        <v>6280</v>
+        <v>6980</v>
       </c>
       <c r="J69">
-        <v>6170</v>
+        <v>6910</v>
       </c>
       <c r="K69">
-        <v>6070</v>
+        <v>6830</v>
       </c>
       <c r="L69">
-        <v>5970</v>
+        <v>6750</v>
       </c>
       <c r="M69">
-        <v>5890</v>
+        <v>6660</v>
       </c>
       <c r="N69">
-        <v>5800</v>
+        <v>6580</v>
       </c>
       <c r="O69">
-        <v>5740</v>
+        <v>6510</v>
       </c>
       <c r="P69">
-        <v>5710</v>
+        <v>6480</v>
       </c>
       <c r="Q69">
-        <v>5690</v>
+        <v>6450</v>
       </c>
       <c r="R69">
-        <v>5690</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>52</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="D70">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
-        <v>6090</v>
+        <v>6200</v>
       </c>
       <c r="G70">
-        <v>5950</v>
+        <v>6050</v>
       </c>
       <c r="H70">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="I70">
-        <v>5660</v>
+        <v>5760</v>
       </c>
       <c r="J70">
-        <v>5520</v>
+        <v>5620</v>
       </c>
       <c r="K70">
-        <v>5390</v>
+        <v>5480</v>
       </c>
       <c r="L70">
-        <v>5300</v>
+        <v>5400</v>
       </c>
       <c r="M70">
-        <v>5220</v>
+        <v>5320</v>
       </c>
       <c r="N70">
-        <v>5150</v>
+        <v>5250</v>
       </c>
       <c r="O70">
-        <v>5070</v>
+        <v>5160</v>
       </c>
       <c r="P70">
-        <v>5000</v>
+        <v>5090</v>
       </c>
       <c r="Q70">
-        <v>4930</v>
+        <v>5010</v>
       </c>
       <c r="R70">
-        <v>4930</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>53</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
         <v>1900</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
         <v>12640</v>
       </c>
       <c r="G71">
         <v>12480</v>
       </c>
       <c r="H71">
@@ -4560,96 +4560,96 @@
       </c>
       <c r="N79" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P79" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q79" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R79" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>27</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80">
-        <v>1540</v>
+        <v>2250</v>
       </c>
       <c r="D80">
         <v>5</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="5">
-        <v>37.2</v>
+        <v>39.8</v>
       </c>
       <c r="G80">
-        <v>36.3</v>
+        <v>38.9</v>
       </c>
       <c r="H80">
-        <v>35.40000000000001</v>
+        <v>38</v>
       </c>
       <c r="I80">
-        <v>34.5</v>
+        <v>37.1</v>
       </c>
       <c r="J80">
-        <v>33.6</v>
+        <v>36.2</v>
       </c>
       <c r="K80">
-        <v>32.7</v>
+        <v>35.3</v>
       </c>
       <c r="L80">
-        <v>32.2</v>
+        <v>34.8</v>
       </c>
       <c r="M80">
-        <v>31.7</v>
+        <v>34.3</v>
       </c>
       <c r="N80">
-        <v>31.2</v>
+        <v>33.8</v>
       </c>
       <c r="O80">
-        <v>30.7</v>
+        <v>33.3</v>
       </c>
       <c r="P80">
-        <v>30.2</v>
+        <v>32.8</v>
       </c>
       <c r="Q80">
-        <v>29.7</v>
+        <v>32.3</v>
       </c>
       <c r="R80">
-        <v>29.7</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>29</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81">
         <v>700</v>
       </c>
       <c r="D81">
         <v>1</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="5">
         <v>10.3</v>
       </c>
       <c r="G81">
         <v>10</v>
       </c>
       <c r="H81">
@@ -4672,432 +4672,432 @@
       </c>
       <c r="N81">
         <v>8.9</v>
       </c>
       <c r="O81">
         <v>8.8</v>
       </c>
       <c r="P81">
         <v>8.7</v>
       </c>
       <c r="Q81">
         <v>8.6</v>
       </c>
       <c r="R81">
         <v>8.6</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>30</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82">
-        <v>1640</v>
+        <v>2250</v>
       </c>
       <c r="D82">
         <v>9</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
+        <v>36.7</v>
+      </c>
+      <c r="G82">
         <v>35.8</v>
       </c>
-      <c r="G82">
-[...1 lines deleted...]
-      </c>
       <c r="H82">
-        <v>34.1</v>
+        <v>35</v>
       </c>
       <c r="I82">
-        <v>33.3</v>
+        <v>34.2</v>
       </c>
       <c r="J82">
-        <v>32.5</v>
+        <v>33.4</v>
       </c>
       <c r="K82">
-        <v>31.7</v>
+        <v>32.6</v>
       </c>
       <c r="L82">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="M82">
-        <v>30.7</v>
+        <v>31.6</v>
       </c>
       <c r="N82">
-        <v>30.2</v>
+        <v>31.1</v>
       </c>
       <c r="O82">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="P82">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="Q82">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
       <c r="R82">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>32</v>
       </c>
       <c r="B83" t="s">
         <v>26</v>
       </c>
       <c r="C83">
-        <v>1700</v>
+        <v>2350</v>
       </c>
       <c r="D83">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
-        <v>34.3</v>
+        <v>38.7</v>
       </c>
       <c r="G83">
-        <v>33.5</v>
+        <v>37.7</v>
       </c>
       <c r="H83">
-        <v>32.7</v>
+        <v>36.8</v>
       </c>
       <c r="I83">
-        <v>31.9</v>
+        <v>36.0</v>
       </c>
       <c r="J83">
-        <v>31.1</v>
+        <v>35.2</v>
       </c>
       <c r="K83">
-        <v>30.3</v>
+        <v>34.40000000000001</v>
       </c>
       <c r="L83">
-        <v>29.9</v>
+        <v>34.0</v>
       </c>
       <c r="M83">
-        <v>29.5</v>
+        <v>33.59999999999999</v>
       </c>
       <c r="N83">
-        <v>29.1</v>
+        <v>33.2</v>
       </c>
       <c r="O83">
-        <v>28.7</v>
+        <v>32.8</v>
       </c>
       <c r="P83">
-        <v>28.3</v>
+        <v>32.4</v>
       </c>
       <c r="Q83">
-        <v>27.9</v>
+        <v>32.0</v>
       </c>
       <c r="R83">
-        <v>27.9</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>32</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84">
-        <v>1690</v>
+        <v>2350</v>
       </c>
       <c r="D84">
         <v>7</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="5">
-        <v>37.8</v>
+        <v>41</v>
       </c>
       <c r="G84">
-        <v>36.90000000000001</v>
+        <v>40.0</v>
       </c>
       <c r="H84">
-        <v>36.0</v>
+        <v>39</v>
       </c>
       <c r="I84">
-        <v>35.1</v>
+        <v>38.1</v>
       </c>
       <c r="J84">
-        <v>34.2</v>
+        <v>37.2</v>
       </c>
       <c r="K84">
+        <v>36.3</v>
+      </c>
+      <c r="L84">
+        <v>35.8</v>
+      </c>
+      <c r="M84">
+        <v>35.3</v>
+      </c>
+      <c r="N84">
+        <v>34.8</v>
+      </c>
+      <c r="O84">
+        <v>34.3</v>
+      </c>
+      <c r="P84">
+        <v>33.8</v>
+      </c>
+      <c r="Q84">
         <v>33.3</v>
       </c>
-      <c r="L84">
-[...16 lines deleted...]
-      </c>
       <c r="R84">
-        <v>30.3</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>38</v>
       </c>
       <c r="B85" t="s">
         <v>75</v>
       </c>
       <c r="C85">
-        <v>900</v>
+        <v>1500</v>
       </c>
       <c r="D85">
         <v>7</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="G85">
+        <v>18.2</v>
+      </c>
+      <c r="H85">
+        <v>17.8</v>
+      </c>
+      <c r="I85">
+        <v>17.4</v>
+      </c>
+      <c r="J85">
+        <v>17</v>
+      </c>
+      <c r="K85">
         <v>16.6</v>
       </c>
-      <c r="G85">
+      <c r="L85">
+        <v>16.4</v>
+      </c>
+      <c r="M85">
         <v>16.2</v>
       </c>
-      <c r="H85">
+      <c r="N85">
+        <v>16</v>
+      </c>
+      <c r="O85">
         <v>15.8</v>
       </c>
-      <c r="I85">
+      <c r="P85">
+        <v>15.6</v>
+      </c>
+      <c r="Q85">
         <v>15.4</v>
       </c>
-      <c r="J85">
-[...22 lines deleted...]
-      </c>
       <c r="R85">
-        <v>13.4</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>23</v>
       </c>
       <c r="C86">
-        <v>890</v>
+        <v>1500</v>
       </c>
       <c r="D86">
         <v>4</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>21.1</v>
+        <v>22</v>
       </c>
       <c r="G86">
-        <v>20.6</v>
+        <v>21.5</v>
       </c>
       <c r="H86">
-        <v>20.1</v>
+        <v>21</v>
       </c>
       <c r="I86">
-        <v>19.6</v>
+        <v>20.5</v>
       </c>
       <c r="J86">
-        <v>19.1</v>
+        <v>20</v>
       </c>
       <c r="K86">
+        <v>19.5</v>
+      </c>
+      <c r="L86">
+        <v>19.2</v>
+      </c>
+      <c r="M86">
+        <v>18.9</v>
+      </c>
+      <c r="N86">
         <v>18.6</v>
       </c>
-      <c r="L86">
+      <c r="O86">
         <v>18.3</v>
       </c>
-      <c r="M86">
+      <c r="P86">
         <v>18</v>
       </c>
-      <c r="N86">
+      <c r="Q86">
         <v>17.7</v>
       </c>
-      <c r="O86">
-[...7 lines deleted...]
-      </c>
       <c r="R86">
-        <v>16.8</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>40</v>
       </c>
       <c r="B87" t="s">
         <v>26</v>
       </c>
       <c r="C87">
-        <v>1560</v>
+        <v>2160</v>
       </c>
       <c r="D87">
         <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
-        <v>28.5</v>
+        <v>30.6</v>
       </c>
       <c r="G87">
+        <v>29.8</v>
+      </c>
+      <c r="H87">
+        <v>29.1</v>
+      </c>
+      <c r="I87">
+        <v>28.4</v>
+      </c>
+      <c r="J87">
         <v>27.8</v>
       </c>
-      <c r="H87">
-[...7 lines deleted...]
-      </c>
       <c r="K87">
-        <v>25.2</v>
+        <v>27.2</v>
       </c>
       <c r="L87">
-        <v>24.9</v>
+        <v>26.9</v>
       </c>
       <c r="M87">
-        <v>24.6</v>
+        <v>26.6</v>
       </c>
       <c r="N87">
-        <v>24.3</v>
+        <v>26.3</v>
       </c>
       <c r="O87">
-        <v>24.0</v>
+        <v>26.0</v>
       </c>
       <c r="P87">
-        <v>23.7</v>
+        <v>25.7</v>
       </c>
       <c r="Q87">
-        <v>23.4</v>
+        <v>25.4</v>
       </c>
       <c r="R87">
-        <v>23.4</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>40</v>
       </c>
       <c r="B88" t="s">
         <v>23</v>
       </c>
       <c r="C88">
-        <v>1550</v>
+        <v>2160</v>
       </c>
       <c r="D88">
         <v>6</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>32.0</v>
+        <v>32.9</v>
       </c>
       <c r="G88">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="H88">
-        <v>30.4</v>
+        <v>31.3</v>
       </c>
       <c r="I88">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
       <c r="J88">
-        <v>28.9</v>
+        <v>29.8</v>
       </c>
       <c r="K88">
-        <v>28.2</v>
+        <v>29.1</v>
       </c>
       <c r="L88">
-        <v>27.8</v>
+        <v>28.7</v>
       </c>
       <c r="M88">
-        <v>27.4</v>
+        <v>28.3</v>
       </c>
       <c r="N88">
-        <v>27.0</v>
+        <v>27.9</v>
       </c>
       <c r="O88">
-        <v>26.6</v>
+        <v>27.5</v>
       </c>
       <c r="P88">
-        <v>26.2</v>
+        <v>27.1</v>
       </c>
       <c r="Q88">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
       <c r="R88">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89">
         <v>1500</v>
       </c>
       <c r="D89">
         <v>4</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
         <v>23.5</v>
       </c>
       <c r="G89">
         <v>22.9</v>
       </c>
       <c r="H89">
@@ -5176,376 +5176,376 @@
       </c>
       <c r="N90">
         <v>15.9</v>
       </c>
       <c r="O90">
         <v>15.7</v>
       </c>
       <c r="P90">
         <v>15.5</v>
       </c>
       <c r="Q90">
         <v>15.3</v>
       </c>
       <c r="R90">
         <v>15.3</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>43</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91">
-        <v>1600</v>
+        <v>2200</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="5">
+        <v>43.59999999999999</v>
+      </c>
+      <c r="G91">
+        <v>42.5</v>
+      </c>
+      <c r="H91">
         <v>41.5</v>
       </c>
-      <c r="G91">
+      <c r="I91">
         <v>40.5</v>
       </c>
-      <c r="H91">
-[...4 lines deleted...]
-      </c>
       <c r="J91">
-        <v>37.6</v>
+        <v>39.6</v>
       </c>
       <c r="K91">
+        <v>38.7</v>
+      </c>
+      <c r="L91">
+        <v>38.2</v>
+      </c>
+      <c r="M91">
+        <v>37.7</v>
+      </c>
+      <c r="N91">
+        <v>37.2</v>
+      </c>
+      <c r="O91">
         <v>36.7</v>
       </c>
-      <c r="L91">
+      <c r="P91">
         <v>36.2</v>
       </c>
-      <c r="M91">
+      <c r="Q91">
         <v>35.7</v>
       </c>
-      <c r="N91">
-[...10 lines deleted...]
-      </c>
       <c r="R91">
-        <v>33.7</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>43</v>
       </c>
       <c r="B92" t="s">
         <v>23</v>
       </c>
       <c r="C92">
-        <v>1590</v>
+        <v>2200</v>
       </c>
       <c r="D92">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="5">
-        <v>45.0</v>
+        <v>45.9</v>
       </c>
       <c r="G92">
-        <v>43.90000000000001</v>
+        <v>44.8</v>
       </c>
       <c r="H92">
-        <v>42.8</v>
+        <v>43.7</v>
       </c>
       <c r="I92">
-        <v>41.7</v>
+        <v>42.6</v>
       </c>
       <c r="J92">
-        <v>40.7</v>
+        <v>41.6</v>
       </c>
       <c r="K92">
-        <v>39.7</v>
+        <v>40.6</v>
       </c>
       <c r="L92">
-        <v>39.1</v>
+        <v>40.0</v>
       </c>
       <c r="M92">
-        <v>38.5</v>
+        <v>39.4</v>
       </c>
       <c r="N92">
-        <v>37.9</v>
+        <v>38.8</v>
       </c>
       <c r="O92">
-        <v>37.3</v>
+        <v>38.2</v>
       </c>
       <c r="P92">
-        <v>36.7</v>
+        <v>37.6</v>
       </c>
       <c r="Q92">
-        <v>36.1</v>
+        <v>37.0</v>
       </c>
       <c r="R92">
-        <v>36.1</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="C93">
-        <v>1250</v>
+        <v>1850</v>
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>33.5</v>
+        <v>35.59999999999999</v>
       </c>
       <c r="G93">
-        <v>32.7</v>
+        <v>34.7</v>
       </c>
       <c r="H93">
-        <v>31.9</v>
+        <v>33.90000000000001</v>
       </c>
       <c r="I93">
-        <v>31.1</v>
+        <v>33.099999999999994</v>
       </c>
       <c r="J93">
-        <v>30.3</v>
+        <v>32.3</v>
       </c>
       <c r="K93">
+        <v>31.6</v>
+      </c>
+      <c r="L93">
+        <v>31.2</v>
+      </c>
+      <c r="M93">
+        <v>30.8</v>
+      </c>
+      <c r="N93">
+        <v>30.4</v>
+      </c>
+      <c r="O93">
+        <v>30.0</v>
+      </c>
+      <c r="P93">
         <v>29.6</v>
       </c>
-      <c r="L93">
+      <c r="Q93">
         <v>29.2</v>
       </c>
-      <c r="M93">
-[...13 lines deleted...]
-      </c>
       <c r="R93">
-        <v>27.2</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>45</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94">
-        <v>950</v>
+        <v>2000</v>
       </c>
       <c r="D94">
         <v>4</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
-        <v>25.2</v>
+        <v>26.9</v>
       </c>
       <c r="G94">
-        <v>24.6</v>
+        <v>26.2</v>
       </c>
       <c r="H94">
-        <v>24</v>
+        <v>25.6</v>
       </c>
       <c r="I94">
+        <v>25</v>
+      </c>
+      <c r="J94">
+        <v>24.4</v>
+      </c>
+      <c r="K94">
+        <v>23.8</v>
+      </c>
+      <c r="L94">
         <v>23.4</v>
       </c>
-      <c r="J94">
+      <c r="M94">
+        <v>23.1</v>
+      </c>
+      <c r="N94">
         <v>22.8</v>
       </c>
-      <c r="K94">
+      <c r="O94">
+        <v>22.5</v>
+      </c>
+      <c r="P94">
         <v>22.2</v>
       </c>
-      <c r="L94">
+      <c r="Q94">
         <v>21.9</v>
       </c>
-      <c r="M94">
-[...13 lines deleted...]
-      </c>
       <c r="R94">
-        <v>20.4</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>47</v>
       </c>
       <c r="B95" t="s">
         <v>26</v>
       </c>
       <c r="C95">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D95">
         <v>9</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="5">
-        <v>35.2</v>
+        <v>37.3</v>
       </c>
       <c r="G95">
-        <v>34.4</v>
+        <v>36.4</v>
       </c>
       <c r="H95">
-        <v>33.6</v>
+        <v>35.6</v>
       </c>
       <c r="I95">
+        <v>34.8</v>
+      </c>
+      <c r="J95">
+        <v>34</v>
+      </c>
+      <c r="K95">
+        <v>33.2</v>
+      </c>
+      <c r="L95">
         <v>32.8</v>
       </c>
-      <c r="J95">
+      <c r="M95">
+        <v>32.4</v>
+      </c>
+      <c r="N95">
         <v>32</v>
       </c>
-      <c r="K95">
+      <c r="O95">
+        <v>31.6</v>
+      </c>
+      <c r="P95">
         <v>31.2</v>
       </c>
-      <c r="L95">
+      <c r="Q95">
         <v>30.8</v>
       </c>
-      <c r="M95">
-[...13 lines deleted...]
-      </c>
       <c r="R95">
-        <v>28.8</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>47</v>
       </c>
       <c r="B96" t="s">
         <v>23</v>
       </c>
       <c r="C96">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D96">
         <v>6</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="5">
+        <v>39.6</v>
+      </c>
+      <c r="G96">
         <v>38.7</v>
       </c>
-      <c r="G96">
+      <c r="H96">
         <v>37.8</v>
       </c>
-      <c r="H96">
-[...1 lines deleted...]
-      </c>
       <c r="I96">
-        <v>36.0</v>
+        <v>36.9</v>
       </c>
       <c r="J96">
+        <v>36</v>
+      </c>
+      <c r="K96">
         <v>35.1</v>
       </c>
-      <c r="K96">
-[...1 lines deleted...]
-      </c>
       <c r="L96">
-        <v>33.7</v>
+        <v>34.6</v>
       </c>
       <c r="M96">
-        <v>33.2</v>
+        <v>34.099999999999994</v>
       </c>
       <c r="N96">
-        <v>32.7</v>
+        <v>33.6</v>
       </c>
       <c r="O96">
-        <v>32.2</v>
+        <v>33.1</v>
       </c>
       <c r="P96">
-        <v>31.7</v>
+        <v>32.6</v>
       </c>
       <c r="Q96">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
       <c r="R96">
-        <v>31.2</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>50</v>
       </c>
       <c r="B97" t="s">
         <v>23</v>
       </c>
       <c r="C97">
         <v>2000</v>
       </c>
       <c r="D97">
         <v>2</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="5">
         <v>32.3</v>
       </c>
       <c r="G97">
         <v>31.5</v>
       </c>
       <c r="H97">
@@ -5568,96 +5568,96 @@
       </c>
       <c r="N97">
         <v>27.9</v>
       </c>
       <c r="O97">
         <v>27.7</v>
       </c>
       <c r="P97">
         <v>27.5</v>
       </c>
       <c r="Q97">
         <v>27.3</v>
       </c>
       <c r="R97">
         <v>27.3</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>51</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D98">
         <v>2</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="5">
-        <v>28.7</v>
+        <v>31.1</v>
       </c>
       <c r="G98">
-        <v>28.1</v>
+        <v>30.7</v>
       </c>
       <c r="H98">
-        <v>27.7</v>
+        <v>30.3</v>
       </c>
       <c r="I98">
-        <v>27.2</v>
+        <v>29.9</v>
       </c>
       <c r="J98">
-        <v>26.8</v>
+        <v>29.6</v>
       </c>
       <c r="K98">
-        <v>26.3</v>
+        <v>29.2</v>
       </c>
       <c r="L98">
-        <v>26.0</v>
+        <v>29.0</v>
       </c>
       <c r="M98">
-        <v>25.6</v>
+        <v>28.6</v>
       </c>
       <c r="N98">
-        <v>25.3</v>
+        <v>28.2</v>
       </c>
       <c r="O98">
-        <v>25.1</v>
+        <v>28.0</v>
       </c>
       <c r="P98">
-        <v>25.0</v>
+        <v>27.9</v>
       </c>
       <c r="Q98">
-        <v>24.9</v>
+        <v>27.8</v>
       </c>
       <c r="R98">
-        <v>24.9</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>52</v>
       </c>
       <c r="B99" t="s">
         <v>23</v>
       </c>
       <c r="C99">
         <v>2200</v>
       </c>
       <c r="D99">
         <v>2</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="5">
         <v>25.8</v>
       </c>
       <c r="G99">
         <v>25.1</v>
       </c>
       <c r="H99">
@@ -5736,152 +5736,152 @@
       </c>
       <c r="N100">
         <v>16.7</v>
       </c>
       <c r="O100">
         <v>16.7</v>
       </c>
       <c r="P100">
         <v>16.7</v>
       </c>
       <c r="Q100">
         <v>16.7</v>
       </c>
       <c r="R100">
         <v>16.7</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>56</v>
       </c>
       <c r="B101" t="s">
         <v>26</v>
       </c>
       <c r="C101">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D101">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="5">
-        <v>30.2</v>
+        <v>32.3</v>
       </c>
       <c r="G101">
-        <v>29.5</v>
+        <v>31.5</v>
       </c>
       <c r="H101">
-        <v>28.8</v>
+        <v>30.8</v>
       </c>
       <c r="I101">
-        <v>28.1</v>
+        <v>30.099999999999998</v>
       </c>
       <c r="J101">
-        <v>27.4</v>
+        <v>29.4</v>
       </c>
       <c r="K101">
+        <v>28.7</v>
+      </c>
+      <c r="L101">
+        <v>28.3</v>
+      </c>
+      <c r="M101">
+        <v>27.9</v>
+      </c>
+      <c r="N101">
+        <v>27.5</v>
+      </c>
+      <c r="O101">
+        <v>27.1</v>
+      </c>
+      <c r="P101">
         <v>26.7</v>
       </c>
-      <c r="L101">
-[...13 lines deleted...]
-      </c>
       <c r="Q101">
-        <v>24.4</v>
+        <v>26.4</v>
       </c>
       <c r="R101">
-        <v>24.4</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>56</v>
       </c>
       <c r="B102" t="s">
         <v>23</v>
       </c>
       <c r="C102">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D102">
         <v>7</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="5">
-        <v>33.7</v>
+        <v>34.6</v>
       </c>
       <c r="G102">
-        <v>32.90000000000001</v>
+        <v>33.8</v>
       </c>
       <c r="H102">
-        <v>32.1</v>
+        <v>33</v>
       </c>
       <c r="I102">
-        <v>31.3</v>
+        <v>32.2</v>
       </c>
       <c r="J102">
-        <v>30.5</v>
+        <v>31.4</v>
       </c>
       <c r="K102">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="L102">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="M102">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
       <c r="N102">
-        <v>28.2</v>
+        <v>29.1</v>
       </c>
       <c r="O102">
+        <v>28.6</v>
+      </c>
+      <c r="P102">
+        <v>28.1</v>
+      </c>
+      <c r="Q102">
         <v>27.7</v>
       </c>
-      <c r="P102">
-[...4 lines deleted...]
-      </c>
       <c r="R102">
-        <v>26.8</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="106" spans="1:19" customHeight="1" ht="20">
       <c r="A106" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
       <c r="J106" s="2"/>
@@ -5936,96 +5936,96 @@
       </c>
       <c r="N107" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O107" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P107" s="4" t="s">
         <v>70</v>
       </c>
       <c r="Q107" s="4" t="s">
         <v>71</v>
       </c>
       <c r="R107" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>27</v>
       </c>
       <c r="B108" t="s">
         <v>23</v>
       </c>
       <c r="C108">
-        <v>1540</v>
+        <v>2250</v>
       </c>
       <c r="D108">
         <v>5</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
-        <v>9190</v>
+        <v>9980</v>
       </c>
       <c r="G108">
-        <v>8970</v>
+        <v>9740</v>
       </c>
       <c r="H108">
-        <v>8750</v>
+        <v>9500</v>
       </c>
       <c r="I108">
-        <v>8530</v>
+        <v>9260</v>
       </c>
       <c r="J108">
-        <v>8320</v>
+        <v>9040</v>
       </c>
       <c r="K108">
-        <v>8120</v>
+        <v>8820</v>
       </c>
       <c r="L108">
-        <v>8000</v>
+        <v>8690</v>
       </c>
       <c r="M108">
-        <v>7880</v>
+        <v>8560</v>
       </c>
       <c r="N108">
-        <v>7770</v>
+        <v>8440</v>
       </c>
       <c r="O108">
-        <v>7650</v>
+        <v>8310</v>
       </c>
       <c r="P108">
-        <v>7540</v>
+        <v>8190</v>
       </c>
       <c r="Q108">
-        <v>7430</v>
+        <v>8070</v>
       </c>
       <c r="R108">
-        <v>7430</v>
+        <v>8070</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>29</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109">
         <v>700</v>
       </c>
       <c r="D109">
         <v>1</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="6">
         <v>2660</v>
       </c>
       <c r="G109">
         <v>2600</v>
       </c>
       <c r="H109">
@@ -6048,432 +6048,432 @@
       </c>
       <c r="N109">
         <v>2250</v>
       </c>
       <c r="O109">
         <v>2220</v>
       </c>
       <c r="P109">
         <v>2190</v>
       </c>
       <c r="Q109">
         <v>2150</v>
       </c>
       <c r="R109">
         <v>2150</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>30</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110">
-        <v>1640</v>
+        <v>2250</v>
       </c>
       <c r="D110">
         <v>9</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>8880</v>
+        <v>9140</v>
       </c>
       <c r="G110">
-        <v>8670</v>
+        <v>8920</v>
       </c>
       <c r="H110">
-        <v>8450</v>
+        <v>8700</v>
       </c>
       <c r="I110">
-        <v>8250</v>
+        <v>8490</v>
       </c>
       <c r="J110">
-        <v>8050</v>
+        <v>8290</v>
       </c>
       <c r="K110">
-        <v>7860</v>
+        <v>8090</v>
       </c>
       <c r="L110">
-        <v>7740</v>
+        <v>7970</v>
       </c>
       <c r="M110">
+        <v>7850</v>
+      </c>
+      <c r="N110">
+        <v>7730</v>
+      </c>
+      <c r="O110">
         <v>7620</v>
       </c>
-      <c r="N110">
-[...2 lines deleted...]
-      <c r="O110">
+      <c r="P110">
+        <v>7500</v>
+      </c>
+      <c r="Q110">
         <v>7400</v>
       </c>
-      <c r="P110">
-[...4 lines deleted...]
-      </c>
       <c r="R110">
-        <v>7190</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>32</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
-        <v>1700</v>
+        <v>2350</v>
       </c>
       <c r="D111">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="6">
-        <v>8730</v>
+        <v>10040</v>
       </c>
       <c r="G111">
-        <v>8530</v>
+        <v>9800</v>
       </c>
       <c r="H111">
-        <v>8320</v>
+        <v>9560</v>
       </c>
       <c r="I111">
-        <v>8130</v>
+        <v>9330</v>
       </c>
       <c r="J111">
-        <v>7930</v>
+        <v>9110</v>
       </c>
       <c r="K111">
-        <v>7750</v>
+        <v>8900</v>
       </c>
       <c r="L111">
-        <v>7630</v>
+        <v>8770</v>
       </c>
       <c r="M111">
-        <v>7530</v>
+        <v>8640</v>
       </c>
       <c r="N111">
-        <v>7420</v>
+        <v>8520</v>
       </c>
       <c r="O111">
-        <v>7320</v>
+        <v>8400</v>
       </c>
       <c r="P111">
-        <v>7210</v>
+        <v>8280</v>
       </c>
       <c r="Q111">
-        <v>7100</v>
+        <v>8160</v>
       </c>
       <c r="R111">
-        <v>7100</v>
+        <v>8160</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>32</v>
       </c>
       <c r="B112" t="s">
         <v>23</v>
       </c>
       <c r="C112">
-        <v>1690</v>
+        <v>2350</v>
       </c>
       <c r="D112">
         <v>7</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>9370</v>
+        <v>10290</v>
       </c>
       <c r="G112">
-        <v>9150</v>
+        <v>10040</v>
       </c>
       <c r="H112">
-        <v>8920</v>
+        <v>9790</v>
       </c>
       <c r="I112">
-        <v>8710</v>
+        <v>9550</v>
       </c>
       <c r="J112">
-        <v>8490</v>
+        <v>9320</v>
       </c>
       <c r="K112">
-        <v>8290</v>
+        <v>9100</v>
       </c>
       <c r="L112">
-        <v>8160</v>
+        <v>8960</v>
       </c>
       <c r="M112">
-        <v>8040</v>
+        <v>8830</v>
       </c>
       <c r="N112">
-        <v>7930</v>
+        <v>8700</v>
       </c>
       <c r="O112">
-        <v>7810</v>
+        <v>8570</v>
       </c>
       <c r="P112">
-        <v>7690</v>
+        <v>8440</v>
       </c>
       <c r="Q112">
-        <v>7580</v>
+        <v>8320</v>
       </c>
       <c r="R112">
-        <v>7580</v>
+        <v>8320</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>38</v>
       </c>
       <c r="B113" t="s">
         <v>75</v>
       </c>
       <c r="C113">
-        <v>900</v>
+        <v>1500</v>
       </c>
       <c r="D113">
         <v>7</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
-        <v>4310</v>
+        <v>4960</v>
       </c>
       <c r="G113">
-        <v>4210</v>
+        <v>4840</v>
       </c>
       <c r="H113">
-        <v>4100</v>
+        <v>4720</v>
       </c>
       <c r="I113">
-        <v>4000</v>
+        <v>4600</v>
       </c>
       <c r="J113">
-        <v>3900</v>
+        <v>4490</v>
       </c>
       <c r="K113">
-        <v>3810</v>
+        <v>4380</v>
       </c>
       <c r="L113">
-        <v>3750</v>
+        <v>4320</v>
       </c>
       <c r="M113">
-        <v>3700</v>
+        <v>4250</v>
       </c>
       <c r="N113">
-        <v>3640</v>
+        <v>4190</v>
       </c>
       <c r="O113">
-        <v>3590</v>
+        <v>4130</v>
       </c>
       <c r="P113">
-        <v>3540</v>
+        <v>4070</v>
       </c>
       <c r="Q113">
-        <v>3480</v>
+        <v>4010</v>
       </c>
       <c r="R113">
-        <v>3480</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>38</v>
       </c>
       <c r="B114" t="s">
         <v>23</v>
       </c>
       <c r="C114">
-        <v>890</v>
+        <v>1500</v>
       </c>
       <c r="D114">
         <v>4</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="6">
+        <v>5460</v>
+      </c>
+      <c r="G114">
+        <v>5330</v>
+      </c>
+      <c r="H114">
         <v>5200</v>
       </c>
-      <c r="G114">
-[...2 lines deleted...]
-      <c r="H114">
+      <c r="I114">
+        <v>5070</v>
+      </c>
+      <c r="J114">
         <v>4950</v>
       </c>
-      <c r="I114">
+      <c r="K114">
         <v>4830</v>
       </c>
-      <c r="J114">
-[...4 lines deleted...]
-      </c>
       <c r="L114">
-        <v>4530</v>
+        <v>4760</v>
       </c>
       <c r="M114">
-        <v>4460</v>
+        <v>4690</v>
       </c>
       <c r="N114">
-        <v>4400</v>
+        <v>4620</v>
       </c>
       <c r="O114">
-        <v>4330</v>
+        <v>4550</v>
       </c>
       <c r="P114">
-        <v>4270</v>
+        <v>4480</v>
       </c>
       <c r="Q114">
-        <v>4210</v>
+        <v>4420</v>
       </c>
       <c r="R114">
-        <v>4210</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>40</v>
       </c>
       <c r="B115" t="s">
         <v>26</v>
       </c>
       <c r="C115">
-        <v>1560</v>
+        <v>2160</v>
       </c>
       <c r="D115">
         <v>9</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="6">
-        <v>7360</v>
+        <v>8010</v>
       </c>
       <c r="G115">
-        <v>7190</v>
+        <v>7820</v>
       </c>
       <c r="H115">
+        <v>7610</v>
+      </c>
+      <c r="I115">
+        <v>7430</v>
+      </c>
+      <c r="J115">
+        <v>7260</v>
+      </c>
+      <c r="K115">
+        <v>7080</v>
+      </c>
+      <c r="L115">
         <v>6990</v>
       </c>
-      <c r="I115">
-[...10 lines deleted...]
-      </c>
       <c r="M115">
-        <v>6330</v>
+        <v>6880</v>
       </c>
       <c r="N115">
-        <v>6240</v>
+        <v>6790</v>
       </c>
       <c r="O115">
-        <v>6150</v>
+        <v>6690</v>
       </c>
       <c r="P115">
-        <v>6070</v>
+        <v>6600</v>
       </c>
       <c r="Q115">
-        <v>5970</v>
+        <v>6500</v>
       </c>
       <c r="R115">
-        <v>5970</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>40</v>
       </c>
       <c r="B116" t="s">
         <v>23</v>
       </c>
       <c r="C116">
-        <v>1550</v>
+        <v>2160</v>
       </c>
       <c r="D116">
         <v>6</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="6">
-        <v>8000</v>
+        <v>8260</v>
       </c>
       <c r="G116">
-        <v>7810</v>
+        <v>8060</v>
       </c>
       <c r="H116">
-        <v>7590</v>
+        <v>7840</v>
       </c>
       <c r="I116">
-        <v>7410</v>
+        <v>7650</v>
       </c>
       <c r="J116">
-        <v>7230</v>
+        <v>7470</v>
       </c>
       <c r="K116">
-        <v>7050</v>
+        <v>7280</v>
       </c>
       <c r="L116">
-        <v>6950</v>
+        <v>7180</v>
       </c>
       <c r="M116">
-        <v>6840</v>
+        <v>7070</v>
       </c>
       <c r="N116">
-        <v>6750</v>
+        <v>6970</v>
       </c>
       <c r="O116">
-        <v>6640</v>
+        <v>6860</v>
       </c>
       <c r="P116">
-        <v>6550</v>
+        <v>6760</v>
       </c>
       <c r="Q116">
-        <v>6450</v>
+        <v>6660</v>
       </c>
       <c r="R116">
-        <v>6450</v>
+        <v>6660</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>41</v>
       </c>
       <c r="B117" t="s">
         <v>23</v>
       </c>
       <c r="C117">
         <v>1500</v>
       </c>
       <c r="D117">
         <v>4</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="6">
         <v>6210</v>
       </c>
       <c r="G117">
         <v>5860</v>
       </c>
       <c r="H117">
@@ -6552,376 +6552,376 @@
       </c>
       <c r="N118">
         <v>4010</v>
       </c>
       <c r="O118">
         <v>3950</v>
       </c>
       <c r="P118">
         <v>3900</v>
       </c>
       <c r="Q118">
         <v>3830</v>
       </c>
       <c r="R118">
         <v>3830</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>43</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119">
-        <v>1600</v>
+        <v>2200</v>
       </c>
       <c r="D119">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="6">
-        <v>10520</v>
+        <v>11170</v>
       </c>
       <c r="G119">
-        <v>10280</v>
+        <v>10910</v>
       </c>
       <c r="H119">
-        <v>10020</v>
+        <v>10640</v>
       </c>
       <c r="I119">
-        <v>9790</v>
+        <v>10390</v>
       </c>
       <c r="J119">
-        <v>9550</v>
+        <v>10140</v>
       </c>
       <c r="K119">
-        <v>9330</v>
+        <v>9900</v>
       </c>
       <c r="L119">
-        <v>9190</v>
+        <v>9760</v>
       </c>
       <c r="M119">
-        <v>9060</v>
+        <v>9610</v>
       </c>
       <c r="N119">
-        <v>8930</v>
+        <v>9480</v>
       </c>
       <c r="O119">
-        <v>8800</v>
+        <v>9340</v>
       </c>
       <c r="P119">
-        <v>8680</v>
+        <v>9210</v>
       </c>
       <c r="Q119">
-        <v>8550</v>
+        <v>9080</v>
       </c>
       <c r="R119">
-        <v>8550</v>
+        <v>9080</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>43</v>
       </c>
       <c r="B120" t="s">
         <v>23</v>
       </c>
       <c r="C120">
-        <v>1590</v>
+        <v>2200</v>
       </c>
       <c r="D120">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="6">
-        <v>11160</v>
+        <v>11420</v>
       </c>
       <c r="G120">
-        <v>10900</v>
+        <v>11150</v>
       </c>
       <c r="H120">
-        <v>10620</v>
+        <v>10870</v>
       </c>
       <c r="I120">
-        <v>10370</v>
+        <v>10610</v>
       </c>
       <c r="J120">
-        <v>10110</v>
+        <v>10350</v>
       </c>
       <c r="K120">
-        <v>9870</v>
+        <v>10100</v>
       </c>
       <c r="L120">
-        <v>9720</v>
+        <v>9950</v>
       </c>
       <c r="M120">
-        <v>9570</v>
+        <v>9800</v>
       </c>
       <c r="N120">
-        <v>9440</v>
+        <v>9660</v>
       </c>
       <c r="O120">
-        <v>9290</v>
+        <v>9510</v>
       </c>
       <c r="P120">
-        <v>9160</v>
+        <v>9370</v>
       </c>
       <c r="Q120">
-        <v>9030</v>
+        <v>9240</v>
       </c>
       <c r="R120">
-        <v>9030</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
         <v>26</v>
       </c>
       <c r="C121">
-        <v>1250</v>
+        <v>1850</v>
       </c>
       <c r="D121">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="6">
-        <v>8530</v>
+        <v>9180</v>
       </c>
       <c r="G121">
+        <v>8970</v>
+      </c>
+      <c r="H121">
+        <v>8750</v>
+      </c>
+      <c r="I121">
+        <v>8540</v>
+      </c>
+      <c r="J121">
         <v>8340</v>
       </c>
-      <c r="H121">
-[...7 lines deleted...]
-      </c>
       <c r="K121">
-        <v>7570</v>
+        <v>8140</v>
       </c>
       <c r="L121">
-        <v>7460</v>
+        <v>8030</v>
       </c>
       <c r="M121">
-        <v>7360</v>
+        <v>7910</v>
       </c>
       <c r="N121">
-        <v>7250</v>
+        <v>7800</v>
       </c>
       <c r="O121">
-        <v>7150</v>
+        <v>7690</v>
       </c>
       <c r="P121">
-        <v>7050</v>
+        <v>7580</v>
       </c>
       <c r="Q121">
-        <v>6940</v>
+        <v>7470</v>
       </c>
       <c r="R121">
-        <v>6940</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>45</v>
       </c>
       <c r="B122" t="s">
         <v>23</v>
       </c>
       <c r="C122">
-        <v>950</v>
+        <v>2000</v>
       </c>
       <c r="D122">
         <v>4</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>6320</v>
+        <v>6770</v>
       </c>
       <c r="G122">
-        <v>6170</v>
+        <v>6600</v>
       </c>
       <c r="H122">
-        <v>6020</v>
+        <v>6440</v>
       </c>
       <c r="I122">
-        <v>5870</v>
+        <v>6290</v>
       </c>
       <c r="J122">
-        <v>5730</v>
+        <v>6130</v>
       </c>
       <c r="K122">
-        <v>5590</v>
+        <v>5980</v>
       </c>
       <c r="L122">
-        <v>5500</v>
+        <v>5890</v>
       </c>
       <c r="M122">
-        <v>5420</v>
+        <v>5810</v>
       </c>
       <c r="N122">
-        <v>5340</v>
+        <v>5720</v>
       </c>
       <c r="O122">
-        <v>5260</v>
+        <v>5640</v>
       </c>
       <c r="P122">
-        <v>5180</v>
+        <v>5550</v>
       </c>
       <c r="Q122">
-        <v>5110</v>
+        <v>5470</v>
       </c>
       <c r="R122">
-        <v>5110</v>
+        <v>5470</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>47</v>
       </c>
       <c r="B123" t="s">
         <v>26</v>
       </c>
       <c r="C123">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D123">
         <v>9</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="6">
-        <v>9010</v>
+        <v>9660</v>
       </c>
       <c r="G123">
-        <v>8800</v>
+        <v>9430</v>
       </c>
       <c r="H123">
-        <v>8590</v>
+        <v>9210</v>
       </c>
       <c r="I123">
-        <v>8380</v>
+        <v>8980</v>
       </c>
       <c r="J123">
-        <v>8180</v>
+        <v>8770</v>
       </c>
       <c r="K123">
-        <v>7990</v>
+        <v>8560</v>
       </c>
       <c r="L123">
-        <v>7880</v>
+        <v>8450</v>
       </c>
       <c r="M123">
-        <v>7770</v>
+        <v>8320</v>
       </c>
       <c r="N123">
-        <v>7650</v>
+        <v>8200</v>
       </c>
       <c r="O123">
-        <v>7550</v>
+        <v>8090</v>
       </c>
       <c r="P123">
-        <v>7440</v>
+        <v>7970</v>
       </c>
       <c r="Q123">
-        <v>7330</v>
+        <v>7860</v>
       </c>
       <c r="R123">
-        <v>7330</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>47</v>
       </c>
       <c r="B124" t="s">
         <v>23</v>
       </c>
       <c r="C124">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D124">
         <v>6</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="6">
-        <v>9650</v>
+        <v>9910</v>
       </c>
       <c r="G124">
-        <v>9420</v>
+        <v>9670</v>
       </c>
       <c r="H124">
-        <v>9190</v>
+        <v>9440</v>
       </c>
       <c r="I124">
-        <v>8960</v>
+        <v>9200</v>
       </c>
       <c r="J124">
-        <v>8740</v>
+        <v>8980</v>
       </c>
       <c r="K124">
-        <v>8530</v>
+        <v>8760</v>
       </c>
       <c r="L124">
-        <v>8410</v>
+        <v>8640</v>
       </c>
       <c r="M124">
-        <v>8280</v>
+        <v>8510</v>
       </c>
       <c r="N124">
-        <v>8160</v>
+        <v>8380</v>
       </c>
       <c r="O124">
-        <v>8040</v>
+        <v>8260</v>
       </c>
       <c r="P124">
-        <v>7920</v>
+        <v>8130</v>
       </c>
       <c r="Q124">
-        <v>7810</v>
+        <v>8020</v>
       </c>
       <c r="R124">
-        <v>7810</v>
+        <v>8020</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>50</v>
       </c>
       <c r="B125" t="s">
         <v>23</v>
       </c>
       <c r="C125">
         <v>2000</v>
       </c>
       <c r="D125">
         <v>2</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="6">
         <v>8100</v>
       </c>
       <c r="G125">
         <v>7900</v>
       </c>
       <c r="H125">
@@ -6944,96 +6944,96 @@
       </c>
       <c r="N125">
         <v>6850</v>
       </c>
       <c r="O125">
         <v>6750</v>
       </c>
       <c r="P125">
         <v>6650</v>
       </c>
       <c r="Q125">
         <v>6550</v>
       </c>
       <c r="R125">
         <v>6550</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>51</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126">
-        <v>1900</v>
+        <v>1960</v>
       </c>
       <c r="D126">
         <v>2</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="6">
-        <v>6891</v>
+        <v>7440</v>
       </c>
       <c r="G126">
-        <v>6777</v>
+        <v>7360</v>
       </c>
       <c r="H126">
-        <v>6657</v>
+        <v>7260</v>
       </c>
       <c r="I126">
-        <v>6533</v>
+        <v>7130</v>
       </c>
       <c r="J126">
-        <v>6410</v>
+        <v>7050</v>
       </c>
       <c r="K126">
-        <v>6296</v>
+        <v>6970</v>
       </c>
       <c r="L126">
-        <v>6209</v>
+        <v>6890</v>
       </c>
       <c r="M126">
-        <v>6125</v>
+        <v>6800</v>
       </c>
       <c r="N126">
-        <v>6030</v>
+        <v>6710</v>
       </c>
       <c r="O126">
-        <v>5970</v>
+        <v>6650</v>
       </c>
       <c r="P126">
-        <v>5940</v>
+        <v>6620</v>
       </c>
       <c r="Q126">
-        <v>5900</v>
+        <v>6580</v>
       </c>
       <c r="R126">
-        <v>5900</v>
+        <v>6580</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>52</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127">
         <v>2200</v>
       </c>
       <c r="D127">
         <v>2</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="6">
         <v>6540</v>
       </c>
       <c r="G127">
         <v>6380</v>
       </c>
       <c r="H127">
@@ -7112,152 +7112,152 @@
       </c>
       <c r="N128">
         <v>4070</v>
       </c>
       <c r="O128">
         <v>4010</v>
       </c>
       <c r="P128">
         <v>3950</v>
       </c>
       <c r="Q128">
         <v>3890</v>
       </c>
       <c r="R128">
         <v>3890</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
         <v>56</v>
       </c>
       <c r="B129" t="s">
         <v>26</v>
       </c>
       <c r="C129">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D129">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="6">
-        <v>7650</v>
+        <v>8300</v>
       </c>
       <c r="G129">
-        <v>7480</v>
+        <v>8110</v>
       </c>
       <c r="H129">
-        <v>7290</v>
+        <v>7910</v>
       </c>
       <c r="I129">
-        <v>7120</v>
+        <v>7720</v>
       </c>
       <c r="J129">
-        <v>6950</v>
+        <v>7540</v>
       </c>
       <c r="K129">
-        <v>6790</v>
+        <v>7360</v>
       </c>
       <c r="L129">
-        <v>6690</v>
+        <v>7260</v>
       </c>
       <c r="M129">
-        <v>6600</v>
+        <v>7150</v>
       </c>
       <c r="N129">
-        <v>6500</v>
+        <v>7050</v>
       </c>
       <c r="O129">
-        <v>6420</v>
+        <v>6960</v>
       </c>
       <c r="P129">
-        <v>6330</v>
+        <v>6860</v>
       </c>
       <c r="Q129">
-        <v>6230</v>
+        <v>6760</v>
       </c>
       <c r="R129">
-        <v>6230</v>
+        <v>6760</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
         <v>56</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D130">
         <v>7</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="6">
-        <v>8290</v>
+        <v>8550</v>
       </c>
       <c r="G130">
-        <v>8100</v>
+        <v>8350</v>
       </c>
       <c r="H130">
-        <v>7890</v>
+        <v>8140</v>
       </c>
       <c r="I130">
-        <v>7700</v>
+        <v>7940</v>
       </c>
       <c r="J130">
-        <v>7510</v>
+        <v>7750</v>
       </c>
       <c r="K130">
-        <v>7330</v>
+        <v>7560</v>
       </c>
       <c r="L130">
-        <v>7220</v>
+        <v>7450</v>
       </c>
       <c r="M130">
-        <v>7110</v>
+        <v>7340</v>
       </c>
       <c r="N130">
-        <v>7010</v>
+        <v>7230</v>
       </c>
       <c r="O130">
-        <v>6910</v>
+        <v>7130</v>
       </c>
       <c r="P130">
-        <v>6810</v>
+        <v>7020</v>
       </c>
       <c r="Q130">
-        <v>6710</v>
+        <v>6920</v>
       </c>
       <c r="R130">
-        <v>6710</v>
+        <v>6920</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A38:R38"/>
     <mergeCell ref="A39:R39"/>
     <mergeCell ref="A40:R40"/>
     <mergeCell ref="A41:R41"/>
     <mergeCell ref="A75:R75"/>
     <mergeCell ref="A76:R76"/>
     <mergeCell ref="A77:R77"/>
     <mergeCell ref="A78:R78"/>