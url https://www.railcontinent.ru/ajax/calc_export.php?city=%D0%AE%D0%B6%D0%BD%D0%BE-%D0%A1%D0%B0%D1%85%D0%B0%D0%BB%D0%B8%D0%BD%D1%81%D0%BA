--- v1 (2026-02-08)
+++ v2 (2026-05-07)
@@ -908,96 +908,96 @@
       </c>
       <c r="N8">
         <v>46.0</v>
       </c>
       <c r="O8">
         <v>45.3</v>
       </c>
       <c r="P8">
         <v>44.6</v>
       </c>
       <c r="Q8">
         <v>43.9</v>
       </c>
       <c r="R8">
         <v>43.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
-        <v>4500</v>
+        <v>4600</v>
       </c>
       <c r="D9">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>50.8</v>
+        <v>52.2</v>
       </c>
       <c r="G9">
-        <v>50.4</v>
+        <v>51.8</v>
       </c>
       <c r="H9">
-        <v>50.0</v>
+        <v>51.4</v>
       </c>
       <c r="I9">
-        <v>49.1</v>
+        <v>50.5</v>
       </c>
       <c r="J9">
+        <v>49.6</v>
+      </c>
+      <c r="K9">
+        <v>49.2</v>
+      </c>
+      <c r="L9">
+        <v>48.5</v>
+      </c>
+      <c r="M9">
         <v>48.3</v>
       </c>
-      <c r="K9">
-[...7 lines deleted...]
-      </c>
       <c r="N9">
-        <v>46.4</v>
+        <v>47.6</v>
       </c>
       <c r="O9">
-        <v>45.7</v>
+        <v>46.9</v>
       </c>
       <c r="P9">
-        <v>45.0</v>
+        <v>46.2</v>
       </c>
       <c r="Q9">
-        <v>44.3</v>
+        <v>45.5</v>
       </c>
       <c r="R9">
-        <v>44.3</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>3800</v>
       </c>
       <c r="D10">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>34.5</v>
       </c>
       <c r="G10">
         <v>34.5</v>
       </c>
       <c r="H10">
@@ -1244,96 +1244,96 @@
       </c>
       <c r="N14">
         <v>46.2</v>
       </c>
       <c r="O14">
         <v>45.5</v>
       </c>
       <c r="P14">
         <v>44.8</v>
       </c>
       <c r="Q14">
         <v>44.1</v>
       </c>
       <c r="R14">
         <v>44.1</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
-        <v>4680</v>
+        <v>4750</v>
       </c>
       <c r="D15">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
-        <v>52.4</v>
+        <v>53.5</v>
       </c>
       <c r="G15">
-        <v>52.0</v>
+        <v>53.1</v>
       </c>
       <c r="H15">
-        <v>51.6</v>
+        <v>52.7</v>
       </c>
       <c r="I15">
-        <v>50.7</v>
+        <v>51.8</v>
       </c>
       <c r="J15">
+        <v>50.9</v>
+      </c>
+      <c r="K15">
+        <v>50.5</v>
+      </c>
+      <c r="L15">
         <v>49.8</v>
       </c>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
       <c r="M15">
-        <v>48.5</v>
+        <v>49.6</v>
       </c>
       <c r="N15">
-        <v>47.8</v>
+        <v>48.9</v>
       </c>
       <c r="O15">
-        <v>47.1</v>
+        <v>48.2</v>
       </c>
       <c r="P15">
-        <v>46.4</v>
+        <v>47.5</v>
       </c>
       <c r="Q15">
-        <v>45.7</v>
+        <v>46.8</v>
       </c>
       <c r="R15">
-        <v>45.7</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
         <v>4500</v>
       </c>
       <c r="D16">
         <v>39</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>52.4</v>
       </c>
       <c r="G16">
         <v>52.0</v>
       </c>
       <c r="H16">
@@ -1412,152 +1412,152 @@
       </c>
       <c r="N17">
         <v>48.5</v>
       </c>
       <c r="O17">
         <v>47.8</v>
       </c>
       <c r="P17">
         <v>47.1</v>
       </c>
       <c r="Q17">
         <v>46.4</v>
       </c>
       <c r="R17">
         <v>46.4</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
-        <v>4800</v>
+        <v>5300</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="5">
-        <v>74.7</v>
+        <v>76.8</v>
       </c>
       <c r="G18">
-        <v>73.90000000000001</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H18">
-        <v>72.90000000000001</v>
+        <v>74.8</v>
       </c>
       <c r="I18">
-        <v>71.90000000000001</v>
+        <v>73.7</v>
       </c>
       <c r="J18">
-        <v>70.89999999999999</v>
+        <v>72.7</v>
       </c>
       <c r="K18">
-        <v>69.59999999999999</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="L18">
-        <v>68.59999999999999</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="M18">
-        <v>67.39999999999999</v>
+        <v>69.2</v>
       </c>
       <c r="N18">
-        <v>66.5</v>
+        <v>68.3</v>
       </c>
       <c r="O18">
-        <v>65.8</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="P18">
-        <v>65.0</v>
+        <v>66.8</v>
       </c>
       <c r="Q18">
-        <v>63.9</v>
+        <v>65.7</v>
       </c>
       <c r="R18">
-        <v>63.9</v>
+        <v>65.7</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>4450</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="5">
-        <v>52.3</v>
+        <v>52.9</v>
       </c>
       <c r="G19">
-        <v>51.9</v>
+        <v>52.5</v>
       </c>
       <c r="H19">
-        <v>51.5</v>
+        <v>52.1</v>
       </c>
       <c r="I19">
-        <v>50.6</v>
+        <v>51.2</v>
       </c>
       <c r="J19">
-        <v>49.7</v>
+        <v>50.3</v>
       </c>
       <c r="K19">
-        <v>49.3</v>
+        <v>49.9</v>
       </c>
       <c r="L19">
-        <v>48.6</v>
+        <v>49.2</v>
       </c>
       <c r="M19">
-        <v>48.4</v>
+        <v>49</v>
       </c>
       <c r="N19">
-        <v>47.7</v>
+        <v>48.3</v>
       </c>
       <c r="O19">
-        <v>47</v>
+        <v>47.6</v>
       </c>
       <c r="P19">
-        <v>46.3</v>
+        <v>46.9</v>
       </c>
       <c r="Q19">
-        <v>45.6</v>
+        <v>46.2</v>
       </c>
       <c r="R19">
-        <v>45.6</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20">
         <v>3350</v>
       </c>
       <c r="D20">
         <v>3</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="5">
         <v>55</v>
       </c>
       <c r="G20">
         <v>55</v>
       </c>
       <c r="H20">
@@ -1892,96 +1892,96 @@
       </c>
       <c r="N29">
         <v>12260</v>
       </c>
       <c r="O29">
         <v>12120</v>
       </c>
       <c r="P29">
         <v>11970</v>
       </c>
       <c r="Q29">
         <v>11830</v>
       </c>
       <c r="R29">
         <v>11830</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
-        <v>4500</v>
+        <v>4600</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
-        <v>13600</v>
+        <v>13970</v>
       </c>
       <c r="G30">
-        <v>13510</v>
+        <v>13870</v>
       </c>
       <c r="H30">
-        <v>13420</v>
+        <v>13770</v>
       </c>
       <c r="I30">
-        <v>13230</v>
+        <v>13580</v>
       </c>
       <c r="J30">
-        <v>13040</v>
+        <v>13380</v>
       </c>
       <c r="K30">
-        <v>12760</v>
+        <v>13090</v>
       </c>
       <c r="L30">
-        <v>12710</v>
+        <v>13030</v>
       </c>
       <c r="M30">
-        <v>12510</v>
+        <v>12830</v>
       </c>
       <c r="N30">
-        <v>12360</v>
+        <v>12680</v>
       </c>
       <c r="O30">
-        <v>12210</v>
+        <v>12530</v>
       </c>
       <c r="P30">
-        <v>12070</v>
+        <v>12370</v>
       </c>
       <c r="Q30">
-        <v>11920</v>
+        <v>12220</v>
       </c>
       <c r="R30">
-        <v>11920</v>
+        <v>12220</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>3800</v>
       </c>
       <c r="D31">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>9550</v>
       </c>
       <c r="G31">
         <v>9550</v>
       </c>
       <c r="H31">
@@ -2228,96 +2228,96 @@
       </c>
       <c r="N35">
         <v>12330</v>
       </c>
       <c r="O35">
         <v>12180</v>
       </c>
       <c r="P35">
         <v>12030</v>
       </c>
       <c r="Q35">
         <v>11890</v>
       </c>
       <c r="R35">
         <v>11890</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>34</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
-        <v>4680</v>
+        <v>4750</v>
       </c>
       <c r="D36">
         <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
-        <v>14040</v>
+        <v>14380</v>
       </c>
       <c r="G36">
-        <v>13940</v>
+        <v>14270</v>
       </c>
       <c r="H36">
-        <v>13840</v>
+        <v>14160</v>
       </c>
       <c r="I36">
-        <v>13640</v>
+        <v>13960</v>
       </c>
       <c r="J36">
-        <v>13440</v>
+        <v>13750</v>
       </c>
       <c r="K36">
-        <v>13150</v>
+        <v>13450</v>
       </c>
       <c r="L36">
-        <v>13090</v>
+        <v>13390</v>
       </c>
       <c r="M36">
-        <v>12890</v>
+        <v>13180</v>
       </c>
       <c r="N36">
-        <v>12740</v>
+        <v>13020</v>
       </c>
       <c r="O36">
-        <v>12580</v>
+        <v>12870</v>
       </c>
       <c r="P36">
-        <v>12430</v>
+        <v>12710</v>
       </c>
       <c r="Q36">
-        <v>12280</v>
+        <v>12560</v>
       </c>
       <c r="R36">
-        <v>12280</v>
+        <v>12560</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>35</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
         <v>4500</v>
       </c>
       <c r="D37">
         <v>39</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
         <v>14050</v>
       </c>
       <c r="G37">
         <v>13940</v>
       </c>
       <c r="H37">
@@ -2396,152 +2396,152 @@
       </c>
       <c r="N38">
         <v>12910</v>
       </c>
       <c r="O38">
         <v>12760</v>
       </c>
       <c r="P38">
         <v>12600</v>
       </c>
       <c r="Q38">
         <v>12450</v>
       </c>
       <c r="R38">
         <v>12450</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>37</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
-        <v>4800</v>
+        <v>5300</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="6">
-        <v>18830</v>
+        <v>19410</v>
       </c>
       <c r="G39">
-        <v>18600</v>
+        <v>19160</v>
       </c>
       <c r="H39">
-        <v>18330</v>
+        <v>18880</v>
       </c>
       <c r="I39">
-        <v>18070</v>
+        <v>18610</v>
       </c>
       <c r="J39">
-        <v>17790</v>
+        <v>18310</v>
       </c>
       <c r="K39">
-        <v>17330</v>
+        <v>17850</v>
       </c>
       <c r="L39">
-        <v>17130</v>
+        <v>17640</v>
       </c>
       <c r="M39">
-        <v>16930</v>
+        <v>17430</v>
       </c>
       <c r="N39">
-        <v>16730</v>
+        <v>17220</v>
       </c>
       <c r="O39">
-        <v>16530</v>
+        <v>17010</v>
       </c>
       <c r="P39">
-        <v>16350</v>
+        <v>16820</v>
       </c>
       <c r="Q39">
-        <v>16120</v>
+        <v>16590</v>
       </c>
       <c r="R39">
-        <v>16120</v>
+        <v>16590</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40">
         <v>4450</v>
       </c>
       <c r="D40">
         <v>38</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="6">
-        <v>14010</v>
+        <v>14180</v>
       </c>
       <c r="G40">
-        <v>13900</v>
+        <v>14080</v>
       </c>
       <c r="H40">
-        <v>13800</v>
+        <v>13970</v>
       </c>
       <c r="I40">
-        <v>13610</v>
+        <v>13770</v>
       </c>
       <c r="J40">
-        <v>13410</v>
+        <v>13570</v>
       </c>
       <c r="K40">
-        <v>13120</v>
+        <v>13270</v>
       </c>
       <c r="L40">
-        <v>13060</v>
+        <v>13220</v>
       </c>
       <c r="M40">
-        <v>12860</v>
+        <v>13010</v>
       </c>
       <c r="N40">
-        <v>12710</v>
+        <v>12850</v>
       </c>
       <c r="O40">
+        <v>12700</v>
+      </c>
+      <c r="P40">
         <v>12550</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
-        <v>12250</v>
+        <v>12390</v>
       </c>
       <c r="R40">
-        <v>12250</v>
+        <v>12390</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>40</v>
       </c>
       <c r="C41">
         <v>3350</v>
       </c>
       <c r="D41">
         <v>3</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="6">
         <v>10900</v>
       </c>
       <c r="G41">
         <v>10900</v>
       </c>
       <c r="H41">