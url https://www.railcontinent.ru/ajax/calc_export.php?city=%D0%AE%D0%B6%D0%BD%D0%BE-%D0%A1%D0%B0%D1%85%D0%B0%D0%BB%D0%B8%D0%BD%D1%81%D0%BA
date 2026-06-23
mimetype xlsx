--- v2 (2026-05-07)
+++ v3 (2026-06-23)
@@ -1197,87 +1197,87 @@
       </c>
       <c r="Q13">
         <v>51.3</v>
       </c>
       <c r="R13">
         <v>51.3</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
         <v>4150</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
-        <v>50.5</v>
+        <v>51.4</v>
       </c>
       <c r="G14">
-        <v>50.1</v>
+        <v>51.0</v>
       </c>
       <c r="H14">
+        <v>50.6</v>
+      </c>
+      <c r="I14">
         <v>49.7</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
-        <v>48.1</v>
+        <v>48.8</v>
       </c>
       <c r="K14">
+        <v>48.5</v>
+      </c>
+      <c r="L14">
         <v>47.8</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
+        <v>47.6</v>
+      </c>
+      <c r="N14">
         <v>46.9</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46.2</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45.5</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44.8</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
-        <v>44.1</v>
+        <v>44.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15">
         <v>4750</v>
       </c>
       <c r="D15">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
         <v>53.5</v>
       </c>
       <c r="G15">
         <v>53.1</v>
       </c>
       <c r="H15">
@@ -2181,87 +2181,87 @@
       </c>
       <c r="Q34">
         <v>13670</v>
       </c>
       <c r="R34">
         <v>13670</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35">
         <v>4150</v>
       </c>
       <c r="D35">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="6">
-        <v>13560</v>
+        <v>13770</v>
       </c>
       <c r="G35">
-        <v>13460</v>
+        <v>13680</v>
       </c>
       <c r="H35">
-        <v>13380</v>
+        <v>13580</v>
       </c>
       <c r="I35">
-        <v>13190</v>
+        <v>13390</v>
       </c>
       <c r="J35">
-        <v>13000</v>
+        <v>13200</v>
       </c>
       <c r="K35">
-        <v>12720</v>
+        <v>12910</v>
       </c>
       <c r="L35">
-        <v>12670</v>
+        <v>12860</v>
       </c>
       <c r="M35">
-        <v>12470</v>
+        <v>12660</v>
       </c>
       <c r="N35">
-        <v>12330</v>
+        <v>12510</v>
       </c>
       <c r="O35">
-        <v>12180</v>
+        <v>12360</v>
       </c>
       <c r="P35">
-        <v>12030</v>
+        <v>12210</v>
       </c>
       <c r="Q35">
-        <v>11890</v>
+        <v>12060</v>
       </c>
       <c r="R35">
-        <v>11890</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>34</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36">
         <v>4750</v>
       </c>
       <c r="D36">
         <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>14380</v>
       </c>
       <c r="G36">
         <v>14270</v>
       </c>
       <c r="H36">