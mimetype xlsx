--- v3 (2026-06-23)
+++ v4 (2026-08-07)
@@ -796,96 +796,96 @@
       </c>
       <c r="N6">
         <v>15.6</v>
       </c>
       <c r="O6">
         <v>15.5</v>
       </c>
       <c r="P6">
         <v>15.3</v>
       </c>
       <c r="Q6">
         <v>15.1</v>
       </c>
       <c r="R6">
         <v>15.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4450</v>
+        <v>4550</v>
       </c>
       <c r="D7">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
+        <v>53.3</v>
+      </c>
+      <c r="G7">
+        <v>52.9</v>
+      </c>
+      <c r="H7">
+        <v>52.5</v>
+      </c>
+      <c r="I7">
         <v>51.6</v>
       </c>
-      <c r="G7">
-[...7 lines deleted...]
-      </c>
       <c r="J7">
-        <v>49.0</v>
+        <v>50.7</v>
       </c>
       <c r="K7">
-        <v>48.6</v>
+        <v>50.3</v>
       </c>
       <c r="L7">
-        <v>47.9</v>
+        <v>49.6</v>
       </c>
       <c r="M7">
-        <v>47.7</v>
+        <v>49.4</v>
       </c>
       <c r="N7">
-        <v>47.0</v>
+        <v>48.7</v>
       </c>
       <c r="O7">
-        <v>46.3</v>
+        <v>48</v>
       </c>
       <c r="P7">
-        <v>45.6</v>
+        <v>47.3</v>
       </c>
       <c r="Q7">
-        <v>44.9</v>
+        <v>46.6</v>
       </c>
       <c r="R7">
-        <v>44.9</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8">
         <v>4550</v>
       </c>
       <c r="D8">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
         <v>50.2</v>
       </c>
       <c r="G8">
         <v>49.8</v>
       </c>
       <c r="H8">
@@ -908,96 +908,96 @@
       </c>
       <c r="N8">
         <v>46.0</v>
       </c>
       <c r="O8">
         <v>45.3</v>
       </c>
       <c r="P8">
         <v>44.6</v>
       </c>
       <c r="Q8">
         <v>43.9</v>
       </c>
       <c r="R8">
         <v>43.9</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9">
-        <v>4600</v>
+        <v>4650</v>
       </c>
       <c r="D9">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>52.2</v>
+        <v>54.5</v>
       </c>
       <c r="G9">
-        <v>51.8</v>
+        <v>54.0</v>
       </c>
       <c r="H9">
-        <v>51.4</v>
+        <v>53.5</v>
       </c>
       <c r="I9">
-        <v>50.5</v>
+        <v>52.6</v>
       </c>
       <c r="J9">
-        <v>49.6</v>
+        <v>51.7</v>
       </c>
       <c r="K9">
-        <v>49.2</v>
+        <v>51.3</v>
       </c>
       <c r="L9">
-        <v>48.5</v>
+        <v>50.6</v>
       </c>
       <c r="M9">
+        <v>50.4</v>
+      </c>
+      <c r="N9">
+        <v>49.7</v>
+      </c>
+      <c r="O9">
+        <v>49</v>
+      </c>
+      <c r="P9">
         <v>48.3</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>47.6</v>
       </c>
-      <c r="O9">
-[...7 lines deleted...]
-      </c>
       <c r="R9">
-        <v>45.5</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>3800</v>
       </c>
       <c r="D10">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>34.5</v>
       </c>
       <c r="G10">
         <v>34.5</v>
       </c>
       <c r="H10">
@@ -1300,96 +1300,96 @@
       </c>
       <c r="N15">
         <v>48.9</v>
       </c>
       <c r="O15">
         <v>48.2</v>
       </c>
       <c r="P15">
         <v>47.5</v>
       </c>
       <c r="Q15">
         <v>46.8</v>
       </c>
       <c r="R15">
         <v>46.8</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16">
-        <v>4500</v>
+        <v>4580</v>
       </c>
       <c r="D16">
         <v>39</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
-        <v>52.4</v>
+        <v>52.9</v>
       </c>
       <c r="G16">
-        <v>52.0</v>
+        <v>52.5</v>
       </c>
       <c r="H16">
-        <v>51.6</v>
+        <v>52.1</v>
       </c>
       <c r="I16">
-        <v>50.7</v>
+        <v>51.2</v>
       </c>
       <c r="J16">
-        <v>49.8</v>
+        <v>50.3</v>
       </c>
       <c r="K16">
-        <v>49.4</v>
+        <v>49.9</v>
       </c>
       <c r="L16">
-        <v>48.7</v>
+        <v>49.2</v>
       </c>
       <c r="M16">
-        <v>48.5</v>
+        <v>49</v>
       </c>
       <c r="N16">
-        <v>47.8</v>
+        <v>48.3</v>
       </c>
       <c r="O16">
-        <v>47.1</v>
+        <v>47.6</v>
       </c>
       <c r="P16">
-        <v>46.4</v>
+        <v>46.9</v>
       </c>
       <c r="Q16">
-        <v>45.7</v>
+        <v>46.2</v>
       </c>
       <c r="R16">
-        <v>45.7</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>4400</v>
       </c>
       <c r="D17">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="5">
         <v>53.1</v>
       </c>
       <c r="G17">
         <v>52.7</v>
       </c>
       <c r="H17">
@@ -1780,96 +1780,96 @@
       </c>
       <c r="N27">
         <v>4450</v>
       </c>
       <c r="O27">
         <v>4400</v>
       </c>
       <c r="P27">
         <v>4350</v>
       </c>
       <c r="Q27">
         <v>4300</v>
       </c>
       <c r="R27">
         <v>4300</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
-        <v>4450</v>
+        <v>4550</v>
       </c>
       <c r="D28">
         <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="6">
-        <v>13790</v>
+        <v>14320</v>
       </c>
       <c r="G28">
+        <v>14210</v>
+      </c>
+      <c r="H28">
+        <v>14100</v>
+      </c>
+      <c r="I28">
+        <v>13890</v>
+      </c>
+      <c r="J28">
         <v>13690</v>
       </c>
-      <c r="H28">
-[...7 lines deleted...]
-      </c>
       <c r="K28">
-        <v>12920</v>
+        <v>13390</v>
       </c>
       <c r="L28">
-        <v>12870</v>
+        <v>13330</v>
       </c>
       <c r="M28">
-        <v>12670</v>
+        <v>13120</v>
       </c>
       <c r="N28">
-        <v>12520</v>
+        <v>12970</v>
       </c>
       <c r="O28">
-        <v>12370</v>
+        <v>12810</v>
       </c>
       <c r="P28">
-        <v>12220</v>
+        <v>12660</v>
       </c>
       <c r="Q28">
-        <v>12070</v>
+        <v>12500</v>
       </c>
       <c r="R28">
-        <v>12070</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>4550</v>
       </c>
       <c r="D29">
         <v>38</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6">
         <v>13480</v>
       </c>
       <c r="G29">
         <v>13390</v>
       </c>
       <c r="H29">
@@ -1892,96 +1892,96 @@
       </c>
       <c r="N29">
         <v>12260</v>
       </c>
       <c r="O29">
         <v>12120</v>
       </c>
       <c r="P29">
         <v>11970</v>
       </c>
       <c r="Q29">
         <v>11830</v>
       </c>
       <c r="R29">
         <v>11830</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
-        <v>4600</v>
+        <v>4650</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="6">
+        <v>14630</v>
+      </c>
+      <c r="G30">
+        <v>14510</v>
+      </c>
+      <c r="H30">
+        <v>14390</v>
+      </c>
+      <c r="I30">
+        <v>14180</v>
+      </c>
+      <c r="J30">
         <v>13970</v>
       </c>
-      <c r="G30">
-[...10 lines deleted...]
-      </c>
       <c r="K30">
-        <v>13090</v>
+        <v>13670</v>
       </c>
       <c r="L30">
-        <v>13030</v>
+        <v>13600</v>
       </c>
       <c r="M30">
-        <v>12830</v>
+        <v>13390</v>
       </c>
       <c r="N30">
-        <v>12680</v>
+        <v>13230</v>
       </c>
       <c r="O30">
-        <v>12530</v>
+        <v>13070</v>
       </c>
       <c r="P30">
-        <v>12370</v>
+        <v>12910</v>
       </c>
       <c r="Q30">
-        <v>12220</v>
+        <v>12750</v>
       </c>
       <c r="R30">
-        <v>12220</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31">
         <v>3800</v>
       </c>
       <c r="D31">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="6">
         <v>9550</v>
       </c>
       <c r="G31">
         <v>9550</v>
       </c>
       <c r="H31">
@@ -2284,96 +2284,96 @@
       </c>
       <c r="N36">
         <v>13020</v>
       </c>
       <c r="O36">
         <v>12870</v>
       </c>
       <c r="P36">
         <v>12710</v>
       </c>
       <c r="Q36">
         <v>12560</v>
       </c>
       <c r="R36">
         <v>12560</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>35</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37">
-        <v>4500</v>
+        <v>4580</v>
       </c>
       <c r="D37">
         <v>39</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="6">
-        <v>14050</v>
+        <v>14200</v>
       </c>
       <c r="G37">
-        <v>13940</v>
+        <v>14090</v>
       </c>
       <c r="H37">
-        <v>13840</v>
+        <v>13990</v>
       </c>
       <c r="I37">
-        <v>13640</v>
+        <v>13780</v>
       </c>
       <c r="J37">
-        <v>13450</v>
+        <v>13580</v>
       </c>
       <c r="K37">
-        <v>13150</v>
+        <v>13290</v>
       </c>
       <c r="L37">
-        <v>13100</v>
+        <v>13230</v>
       </c>
       <c r="M37">
-        <v>12890</v>
+        <v>13020</v>
       </c>
       <c r="N37">
-        <v>12740</v>
+        <v>12870</v>
       </c>
       <c r="O37">
-        <v>12580</v>
+        <v>12710</v>
       </c>
       <c r="P37">
-        <v>12430</v>
+        <v>12560</v>
       </c>
       <c r="Q37">
-        <v>12280</v>
+        <v>12400</v>
       </c>
       <c r="R37">
-        <v>12280</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38">
         <v>4400</v>
       </c>
       <c r="D38">
         <v>37</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="6">
         <v>14250</v>
       </c>
       <c r="G38">
         <v>14140</v>
       </c>
       <c r="H38">