--- v2 (2026-02-08)
+++ v3 (2026-04-19)
@@ -704,96 +704,96 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>7250</v>
+        <v>7400</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>57.6</v>
+        <v>57.9</v>
       </c>
       <c r="G6">
-        <v>55.9</v>
+        <v>56.2</v>
       </c>
       <c r="H6">
-        <v>54.7</v>
+        <v>55.0</v>
       </c>
       <c r="I6">
-        <v>53.5</v>
+        <v>53.8</v>
       </c>
       <c r="J6">
-        <v>52.8</v>
+        <v>53.1</v>
       </c>
       <c r="K6">
-        <v>52.1</v>
+        <v>52.4</v>
       </c>
       <c r="L6">
-        <v>51.7</v>
+        <v>52.0</v>
       </c>
       <c r="M6">
-        <v>50.8</v>
+        <v>51.1</v>
       </c>
       <c r="N6">
-        <v>49.9</v>
+        <v>50.2</v>
       </c>
       <c r="O6">
-        <v>49.0</v>
+        <v>49.3</v>
       </c>
       <c r="P6">
-        <v>48.1</v>
+        <v>48.4</v>
       </c>
       <c r="Q6">
-        <v>47.2</v>
+        <v>47.5</v>
       </c>
       <c r="R6">
-        <v>47.2</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
         <v>4400</v>
       </c>
       <c r="D7">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
         <v>27.5</v>
       </c>
       <c r="G7">
         <v>26.5</v>
       </c>
       <c r="H7">
@@ -1072,96 +1072,96 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>7250</v>
+        <v>7400</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>16110</v>
+        <v>16270</v>
       </c>
       <c r="G16">
-        <v>15840</v>
+        <v>16000</v>
       </c>
       <c r="H16">
-        <v>15520</v>
+        <v>15680</v>
       </c>
       <c r="I16">
-        <v>15210</v>
+        <v>15360</v>
       </c>
       <c r="J16">
-        <v>14860</v>
+        <v>15010</v>
       </c>
       <c r="K16">
+        <v>14710</v>
+      </c>
+      <c r="L16">
         <v>14560</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
-        <v>14210</v>
+        <v>14350</v>
       </c>
       <c r="N16">
-        <v>13990</v>
+        <v>14130</v>
       </c>
       <c r="O16">
-        <v>13800</v>
+        <v>13940</v>
       </c>
       <c r="P16">
-        <v>13610</v>
+        <v>13750</v>
       </c>
       <c r="Q16">
-        <v>13370</v>
+        <v>13510</v>
       </c>
       <c r="R16">
-        <v>13370</v>
+        <v>13510</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>4400</v>
       </c>
       <c r="D17">
         <v>3</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
         <v>5000</v>
       </c>
       <c r="G17">
         <v>5000</v>
       </c>
       <c r="H17">