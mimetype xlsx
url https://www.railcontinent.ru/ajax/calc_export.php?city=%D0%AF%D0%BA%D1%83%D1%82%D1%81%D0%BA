--- v3 (2026-04-19)
+++ v4 (2026-11-06)
@@ -704,320 +704,320 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6">
-        <v>7400</v>
+        <v>9000</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="5">
+        <v>64.0</v>
+      </c>
+      <c r="G6">
+        <v>62.2</v>
+      </c>
+      <c r="H6">
+        <v>61.0</v>
+      </c>
+      <c r="I6">
+        <v>59.3</v>
+      </c>
+      <c r="J6">
+        <v>58.6</v>
+      </c>
+      <c r="K6">
         <v>57.9</v>
       </c>
-      <c r="G6">
-[...5 lines deleted...]
-      <c r="I6">
+      <c r="L6">
+        <v>57.5</v>
+      </c>
+      <c r="M6">
+        <v>56.6</v>
+      </c>
+      <c r="N6">
+        <v>55.7</v>
+      </c>
+      <c r="O6">
+        <v>54.5</v>
+      </c>
+      <c r="P6">
         <v>53.8</v>
       </c>
-      <c r="J6">
+      <c r="Q6">
         <v>53.1</v>
       </c>
-      <c r="K6">
-[...19 lines deleted...]
-      </c>
       <c r="R6">
-        <v>47.5</v>
+        <v>53.1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>4400</v>
+        <v>5000</v>
       </c>
       <c r="D7">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>27.5</v>
+        <v>31.5</v>
       </c>
       <c r="G7">
+        <v>30.5</v>
+      </c>
+      <c r="H7">
+        <v>30</v>
+      </c>
+      <c r="I7">
+        <v>29</v>
+      </c>
+      <c r="J7">
+        <v>29</v>
+      </c>
+      <c r="K7">
+        <v>29</v>
+      </c>
+      <c r="L7">
+        <v>29</v>
+      </c>
+      <c r="M7">
+        <v>28.5</v>
+      </c>
+      <c r="N7">
+        <v>28</v>
+      </c>
+      <c r="O7">
+        <v>27</v>
+      </c>
+      <c r="P7">
         <v>26.5</v>
       </c>
-      <c r="H7">
+      <c r="Q7">
         <v>26</v>
       </c>
-      <c r="I7">
-[...25 lines deleted...]
-      </c>
       <c r="R7">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>5900</v>
+        <v>7500</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>44.2</v>
+        <v>50.3</v>
       </c>
       <c r="G8">
-        <v>42.8</v>
+        <v>48.8</v>
       </c>
       <c r="H8">
-        <v>41.9</v>
+        <v>47.9</v>
       </c>
       <c r="I8">
-        <v>41.0</v>
+        <v>46.5</v>
       </c>
       <c r="J8">
-        <v>40.6</v>
+        <v>46.1</v>
       </c>
       <c r="K8">
-        <v>40.2</v>
+        <v>45.7</v>
       </c>
       <c r="L8">
-        <v>40.0</v>
+        <v>45.5</v>
       </c>
       <c r="M8">
-        <v>39.3</v>
+        <v>44.8</v>
       </c>
       <c r="N8">
-        <v>38.6</v>
+        <v>44.1</v>
       </c>
       <c r="O8">
-        <v>37.9</v>
+        <v>42.9</v>
       </c>
       <c r="P8">
-        <v>37.2</v>
+        <v>42.2</v>
       </c>
       <c r="Q8">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
       <c r="R8">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
-        <v>7700</v>
+        <v>9300</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
+        <v>63.6</v>
+      </c>
+      <c r="G9">
+        <v>61.8</v>
+      </c>
+      <c r="H9">
+        <v>60.59999999999999</v>
+      </c>
+      <c r="I9">
+        <v>58.9</v>
+      </c>
+      <c r="J9">
+        <v>58.2</v>
+      </c>
+      <c r="K9">
         <v>57.5</v>
       </c>
-      <c r="G9">
-[...13 lines deleted...]
-      </c>
       <c r="L9">
-        <v>51.6</v>
+        <v>57.1</v>
       </c>
       <c r="M9">
-        <v>50.7</v>
+        <v>56.2</v>
       </c>
       <c r="N9">
-        <v>49.8</v>
+        <v>55.3</v>
       </c>
       <c r="O9">
-        <v>48.9</v>
+        <v>53.9</v>
       </c>
       <c r="P9">
-        <v>48.0</v>
+        <v>53.0</v>
       </c>
       <c r="Q9">
-        <v>47.1</v>
+        <v>52.1</v>
       </c>
       <c r="R9">
-        <v>47.1</v>
+        <v>52.1</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>6700</v>
+        <v>8300</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
-        <v>51.4</v>
+        <v>57.5</v>
       </c>
       <c r="G10">
-        <v>49.8</v>
+        <v>55.8</v>
       </c>
       <c r="H10">
+        <v>54.7</v>
+      </c>
+      <c r="I10">
+        <v>53.1</v>
+      </c>
+      <c r="J10">
+        <v>52.5</v>
+      </c>
+      <c r="K10">
+        <v>51.9</v>
+      </c>
+      <c r="L10">
+        <v>51.6</v>
+      </c>
+      <c r="M10">
+        <v>50.8</v>
+      </c>
+      <c r="N10">
+        <v>50.0</v>
+      </c>
+      <c r="O10">
         <v>48.7</v>
       </c>
-      <c r="I10">
-[...19 lines deleted...]
-      </c>
       <c r="P10">
-        <v>42.9</v>
+        <v>47.9</v>
       </c>
       <c r="Q10">
-        <v>42.1</v>
+        <v>47.1</v>
       </c>
       <c r="R10">
-        <v>42.1</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:19" customHeight="1" ht="20">
       <c r="A14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
@@ -1072,320 +1072,320 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
-        <v>7400</v>
+        <v>9000</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="6">
-        <v>16270</v>
+        <v>17570</v>
       </c>
       <c r="G16">
-        <v>16000</v>
+        <v>17280</v>
       </c>
       <c r="H16">
-        <v>15680</v>
+        <v>16940</v>
       </c>
       <c r="I16">
-        <v>15360</v>
+        <v>16580</v>
       </c>
       <c r="J16">
-        <v>15010</v>
+        <v>16210</v>
       </c>
       <c r="K16">
-        <v>14710</v>
+        <v>15900</v>
       </c>
       <c r="L16">
-        <v>14560</v>
+        <v>15740</v>
       </c>
       <c r="M16">
-        <v>14350</v>
+        <v>15520</v>
       </c>
       <c r="N16">
-        <v>14130</v>
+        <v>15300</v>
       </c>
       <c r="O16">
-        <v>13940</v>
+        <v>15100</v>
       </c>
       <c r="P16">
-        <v>13750</v>
+        <v>14970</v>
       </c>
       <c r="Q16">
-        <v>13510</v>
+        <v>14790</v>
       </c>
       <c r="R16">
-        <v>13510</v>
+        <v>14790</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
-        <v>4400</v>
+        <v>5000</v>
       </c>
       <c r="D17">
         <v>3</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="6">
-        <v>5000</v>
+        <v>5750</v>
       </c>
       <c r="G17">
-        <v>5000</v>
+        <v>5750</v>
       </c>
       <c r="H17">
-        <v>4950</v>
+        <v>5700</v>
       </c>
       <c r="I17">
-        <v>4900</v>
+        <v>5600</v>
       </c>
       <c r="J17">
-        <v>4800</v>
+        <v>5500</v>
       </c>
       <c r="K17">
-        <v>4750</v>
+        <v>5450</v>
       </c>
       <c r="L17">
-        <v>4750</v>
+        <v>5450</v>
       </c>
       <c r="M17">
-        <v>4680</v>
+        <v>5380</v>
       </c>
       <c r="N17">
-        <v>4600</v>
+        <v>5300</v>
       </c>
       <c r="O17">
-        <v>4560</v>
+        <v>5250</v>
       </c>
       <c r="P17">
-        <v>4500</v>
+        <v>5200</v>
       </c>
       <c r="Q17">
-        <v>4400</v>
+        <v>5100</v>
       </c>
       <c r="R17">
-        <v>4400</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
-        <v>5900</v>
+        <v>7500</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="6">
-        <v>10830</v>
+        <v>12120</v>
       </c>
       <c r="G18">
+        <v>11970</v>
+      </c>
+      <c r="H18">
+        <v>11760</v>
+      </c>
+      <c r="I18">
+        <v>11520</v>
+      </c>
+      <c r="J18">
+        <v>11270</v>
+      </c>
+      <c r="K18">
+        <v>11080</v>
+      </c>
+      <c r="L18">
+        <v>11000</v>
+      </c>
+      <c r="M18">
+        <v>10850</v>
+      </c>
+      <c r="N18">
         <v>10690</v>
       </c>
-      <c r="H18">
-[...19 lines deleted...]
-      </c>
       <c r="O18">
-        <v>9410</v>
+        <v>10560</v>
       </c>
       <c r="P18">
-        <v>9280</v>
+        <v>10430</v>
       </c>
       <c r="Q18">
-        <v>9110</v>
+        <v>10250</v>
       </c>
       <c r="R18">
-        <v>9110</v>
+        <v>10250</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
-        <v>7700</v>
+        <v>9300</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="6">
-        <v>16070</v>
+        <v>17360</v>
       </c>
       <c r="G19">
-        <v>15810</v>
+        <v>17090</v>
       </c>
       <c r="H19">
-        <v>15490</v>
+        <v>16750</v>
       </c>
       <c r="I19">
-        <v>15180</v>
+        <v>16390</v>
       </c>
       <c r="J19">
-        <v>14830</v>
+        <v>16020</v>
       </c>
       <c r="K19">
-        <v>14530</v>
+        <v>15710</v>
       </c>
       <c r="L19">
-        <v>14390</v>
+        <v>15570</v>
       </c>
       <c r="M19">
-        <v>14180</v>
+        <v>15350</v>
       </c>
       <c r="N19">
-        <v>13960</v>
+        <v>15120</v>
       </c>
       <c r="O19">
-        <v>13780</v>
+        <v>14930</v>
       </c>
       <c r="P19">
-        <v>13580</v>
+        <v>14730</v>
       </c>
       <c r="Q19">
-        <v>13350</v>
+        <v>14490</v>
       </c>
       <c r="R19">
-        <v>13350</v>
+        <v>14490</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
-        <v>6700</v>
+        <v>8300</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="6">
-        <v>12560</v>
+        <v>13850</v>
       </c>
       <c r="G20">
-        <v>12380</v>
+        <v>13660</v>
       </c>
       <c r="H20">
+        <v>13410</v>
+      </c>
+      <c r="I20">
+        <v>13130</v>
+      </c>
+      <c r="J20">
+        <v>12840</v>
+      </c>
+      <c r="K20">
+        <v>12610</v>
+      </c>
+      <c r="L20">
+        <v>12510</v>
+      </c>
+      <c r="M20">
+        <v>12340</v>
+      </c>
+      <c r="N20">
         <v>12150</v>
       </c>
-      <c r="I20">
-[...2 lines deleted...]
-      <c r="J20">
+      <c r="O20">
+        <v>12000</v>
+      </c>
+      <c r="P20">
+        <v>11850</v>
+      </c>
+      <c r="Q20">
         <v>11650</v>
       </c>
-      <c r="K20">
-[...19 lines deleted...]
-      </c>
       <c r="R20">
-        <v>10510</v>
+        <v>11650</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F3DC" sheet="1" insertRows="1" sort="1"/>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A21:R21"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A23:R23"/>
   </mergeCells>