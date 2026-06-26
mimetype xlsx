--- v2 (2026-03-26)
+++ v3 (2026-06-26)
@@ -1295,96 +1295,96 @@
       </c>
       <c r="N14">
         <v>22.9</v>
       </c>
       <c r="O14">
         <v>22.5</v>
       </c>
       <c r="P14">
         <v>22.1</v>
       </c>
       <c r="Q14">
         <v>21.8</v>
       </c>
       <c r="R14">
         <v>21.8</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D15">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="5">
+        <v>36.7</v>
+      </c>
+      <c r="G15">
+        <v>35.8</v>
+      </c>
+      <c r="H15">
         <v>34.9</v>
       </c>
-      <c r="G15">
-[...4 lines deleted...]
-      </c>
       <c r="I15">
-        <v>32.5</v>
+        <v>34.0</v>
       </c>
       <c r="J15">
-        <v>31.7</v>
+        <v>33.2</v>
       </c>
       <c r="K15">
+        <v>32.4</v>
+      </c>
+      <c r="L15">
+        <v>31.9</v>
+      </c>
+      <c r="M15">
+        <v>31.4</v>
+      </c>
+      <c r="N15">
         <v>30.9</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>30.4</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>29.9</v>
       </c>
-      <c r="N15">
-[...7 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>28</v>
+        <v>29.5</v>
       </c>
       <c r="R15">
-        <v>28</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1620</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="5">
         <v>30.8</v>
       </c>
       <c r="G16">
         <v>30.1</v>
       </c>
       <c r="H16">
@@ -1752,143 +1752,143 @@
       </c>
       <c r="Q22">
         <v>19.2</v>
       </c>
       <c r="R22">
         <v>19.2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23">
         <v>1270</v>
       </c>
       <c r="D23">
         <v>6</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="5">
-        <v>38.1</v>
+        <v>40.2</v>
       </c>
       <c r="G23">
-        <v>37.2</v>
+        <v>39.2</v>
       </c>
       <c r="H23">
-        <v>36.3</v>
+        <v>38.2</v>
       </c>
       <c r="I23">
-        <v>35.4</v>
+        <v>37.3</v>
       </c>
       <c r="J23">
-        <v>34.5</v>
+        <v>36.4</v>
       </c>
       <c r="K23">
-        <v>33.6</v>
+        <v>35.5</v>
       </c>
       <c r="L23">
-        <v>33.1</v>
+        <v>34.9</v>
       </c>
       <c r="M23">
-        <v>32.59999999999999</v>
+        <v>34.3</v>
       </c>
       <c r="N23">
-        <v>32.1</v>
+        <v>33.8</v>
       </c>
       <c r="O23">
-        <v>31.6</v>
+        <v>33.3</v>
       </c>
       <c r="P23">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="Q23">
-        <v>30.7</v>
+        <v>32.4</v>
       </c>
       <c r="R23">
-        <v>30.7</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24">
         <v>1050</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="5">
-        <v>32.3</v>
+        <v>33.8</v>
       </c>
       <c r="G24">
-        <v>31.5</v>
+        <v>33.0</v>
       </c>
       <c r="H24">
-        <v>30.7</v>
+        <v>32.2</v>
       </c>
       <c r="I24">
-        <v>29.9</v>
+        <v>31.4</v>
       </c>
       <c r="J24">
-        <v>29.2</v>
+        <v>30.6</v>
       </c>
       <c r="K24">
-        <v>28.5</v>
+        <v>29.8</v>
       </c>
       <c r="L24">
-        <v>28.0</v>
+        <v>29.3</v>
       </c>
       <c r="M24">
-        <v>27.5</v>
+        <v>28.8</v>
       </c>
       <c r="N24">
-        <v>27.1</v>
+        <v>28.3</v>
       </c>
       <c r="O24">
-        <v>26.7</v>
+        <v>27.8</v>
       </c>
       <c r="P24">
-        <v>26.3</v>
+        <v>27.3</v>
       </c>
       <c r="Q24">
-        <v>26</v>
+        <v>26.9</v>
       </c>
       <c r="R24">
-        <v>26</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25">
         <v>1590</v>
       </c>
       <c r="D25">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>31.4</v>
       </c>
       <c r="G25">
         <v>30.6</v>
       </c>
       <c r="H25">
@@ -2032,255 +2032,255 @@
       </c>
       <c r="Q27">
         <v>25.8</v>
       </c>
       <c r="R27">
         <v>25.8</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
+        <v>39.7</v>
+      </c>
+      <c r="G28">
+        <v>38.7</v>
+      </c>
+      <c r="H28">
         <v>37.8</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
-        <v>35.099999999999994</v>
+        <v>36.9</v>
       </c>
       <c r="J28">
-        <v>34.2</v>
+        <v>36.0</v>
       </c>
       <c r="K28">
-        <v>33.3</v>
+        <v>35.1</v>
       </c>
       <c r="L28">
-        <v>32.8</v>
+        <v>34.5</v>
       </c>
       <c r="M28">
-        <v>32.3</v>
+        <v>34.0</v>
       </c>
       <c r="N28">
-        <v>31.8</v>
+        <v>33.5</v>
       </c>
       <c r="O28">
-        <v>31.3</v>
+        <v>33.0</v>
       </c>
       <c r="P28">
-        <v>30.8</v>
+        <v>32.5</v>
       </c>
       <c r="Q28">
-        <v>30.4</v>
+        <v>32.1</v>
       </c>
       <c r="R28">
-        <v>30.4</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29" t="s">
         <v>28</v>
       </c>
       <c r="C29">
         <v>2000</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
-        <v>74.0</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="G29">
-        <v>72.3</v>
+        <v>77.5</v>
       </c>
       <c r="H29">
-        <v>70.59999999999999</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="I29">
-        <v>68.90000000000001</v>
+        <v>73.7</v>
       </c>
       <c r="J29">
-        <v>67.19999999999999</v>
+        <v>71.8</v>
       </c>
       <c r="K29">
-        <v>65.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="L29">
-        <v>64.5</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="M29">
-        <v>63.49999999999999</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="N29">
-        <v>62.5</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="O29">
-        <v>61.50000000000001</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="P29">
-        <v>60.5</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="Q29">
-        <v>59.59999999999999</v>
+        <v>64.2</v>
       </c>
       <c r="R29">
-        <v>59.59999999999999</v>
+        <v>64.2</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30" t="s">
         <v>28</v>
       </c>
       <c r="C30">
         <v>2500</v>
       </c>
       <c r="D30">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="5">
-        <v>49.4</v>
+        <v>49.8</v>
       </c>
       <c r="G30">
-        <v>48.2</v>
+        <v>48.60000000000001</v>
       </c>
       <c r="H30">
-        <v>47.0</v>
+        <v>47.4</v>
       </c>
       <c r="I30">
-        <v>45.9</v>
+        <v>46.3</v>
       </c>
       <c r="J30">
-        <v>44.8</v>
+        <v>45.2</v>
       </c>
       <c r="K30">
-        <v>43.7</v>
+        <v>44.1</v>
       </c>
       <c r="L30">
-        <v>43.0</v>
+        <v>43.40000000000001</v>
       </c>
       <c r="M30">
-        <v>42.3</v>
+        <v>42.7</v>
       </c>
       <c r="N30">
-        <v>41.6</v>
+        <v>42.0</v>
       </c>
       <c r="O30">
-        <v>40.9</v>
+        <v>41.3</v>
       </c>
       <c r="P30">
-        <v>40.2</v>
+        <v>40.6</v>
       </c>
       <c r="Q30">
-        <v>39.90000000000001</v>
+        <v>40.0</v>
       </c>
       <c r="R30">
-        <v>39.90000000000001</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31" t="s">
         <v>28</v>
       </c>
       <c r="C31">
         <v>1400</v>
       </c>
       <c r="D31">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="5">
-        <v>40.9</v>
+        <v>42.9</v>
       </c>
       <c r="G31">
-        <v>40.6</v>
+        <v>42.6</v>
       </c>
       <c r="H31">
-        <v>40.2</v>
+        <v>42.2</v>
       </c>
       <c r="I31">
+        <v>41.7</v>
+      </c>
+      <c r="J31">
+        <v>41.2</v>
+      </c>
+      <c r="K31">
+        <v>40.8</v>
+      </c>
+      <c r="L31">
+        <v>40.4</v>
+      </c>
+      <c r="M31">
+        <v>40.099999999999994</v>
+      </c>
+      <c r="N31">
         <v>39.7</v>
       </c>
-      <c r="J31">
-[...13 lines deleted...]
-      </c>
       <c r="O31">
-        <v>37.5</v>
+        <v>39.5</v>
       </c>
       <c r="P31">
-        <v>37.1</v>
+        <v>39.1</v>
       </c>
       <c r="Q31">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="R31">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32">
         <v>1600</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="5">
         <v>32.6</v>
       </c>
       <c r="G32">
         <v>31.3</v>
       </c>
       <c r="H32">
@@ -2424,87 +2424,87 @@
       </c>
       <c r="Q34">
         <v>36.5</v>
       </c>
       <c r="R34">
         <v>36.5</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>28</v>
       </c>
       <c r="C35">
         <v>1300</v>
       </c>
       <c r="D35">
         <v>6</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="5">
-        <v>35.9</v>
+        <v>36.3</v>
       </c>
       <c r="G35">
-        <v>35.0</v>
+        <v>35.40000000000001</v>
       </c>
       <c r="H35">
-        <v>34.1</v>
+        <v>34.5</v>
       </c>
       <c r="I35">
-        <v>33.3</v>
+        <v>33.7</v>
       </c>
       <c r="J35">
-        <v>32.5</v>
+        <v>32.9</v>
       </c>
       <c r="K35">
-        <v>31.7</v>
+        <v>32.1</v>
       </c>
       <c r="L35">
-        <v>31.2</v>
+        <v>31.6</v>
       </c>
       <c r="M35">
-        <v>30.7</v>
+        <v>31.099999999999998</v>
       </c>
       <c r="N35">
-        <v>30.2</v>
+        <v>30.6</v>
       </c>
       <c r="O35">
-        <v>29.7</v>
+        <v>30.1</v>
       </c>
       <c r="P35">
+        <v>29.6</v>
+      </c>
+      <c r="Q35">
         <v>29.2</v>
       </c>
-      <c r="Q35">
-[...1 lines deleted...]
-      </c>
       <c r="R35">
-        <v>29.1</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
         <v>1500</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
         <v>30.2</v>
       </c>
       <c r="G36">
         <v>29.5</v>
       </c>
       <c r="H36">
@@ -3231,96 +3231,96 @@
       </c>
       <c r="N52">
         <v>7360</v>
       </c>
       <c r="O52">
         <v>7260</v>
       </c>
       <c r="P52">
         <v>7160</v>
       </c>
       <c r="Q52">
         <v>7050</v>
       </c>
       <c r="R52">
         <v>7050</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>28</v>
       </c>
       <c r="C53">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="D53">
         <v>6</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="6">
-        <v>8650</v>
+        <v>9130</v>
       </c>
       <c r="G53">
-        <v>8440</v>
+        <v>8920</v>
       </c>
       <c r="H53">
-        <v>8230</v>
+        <v>8690</v>
       </c>
       <c r="I53">
-        <v>8030</v>
+        <v>8480</v>
       </c>
       <c r="J53">
-        <v>7830</v>
+        <v>8280</v>
       </c>
       <c r="K53">
-        <v>7640</v>
+        <v>8070</v>
       </c>
       <c r="L53">
-        <v>7530</v>
+        <v>7950</v>
       </c>
       <c r="M53">
-        <v>7420</v>
+        <v>7840</v>
       </c>
       <c r="N53">
-        <v>7310</v>
+        <v>7720</v>
       </c>
       <c r="O53">
-        <v>7210</v>
+        <v>7610</v>
       </c>
       <c r="P53">
-        <v>7100</v>
+        <v>7500</v>
       </c>
       <c r="Q53">
-        <v>6990</v>
+        <v>7390</v>
       </c>
       <c r="R53">
-        <v>6990</v>
+        <v>7390</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>34</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54">
         <v>1620</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="6">
         <v>8870</v>
       </c>
       <c r="G54">
         <v>8670</v>
       </c>
       <c r="H54">
@@ -3688,143 +3688,143 @@
       </c>
       <c r="Q60">
         <v>6030</v>
       </c>
       <c r="R60">
         <v>6030</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>41</v>
       </c>
       <c r="B61" t="s">
         <v>28</v>
       </c>
       <c r="C61">
         <v>1270</v>
       </c>
       <c r="D61">
         <v>6</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="6">
-        <v>9510</v>
+        <v>10010</v>
       </c>
       <c r="G61">
-        <v>9280</v>
+        <v>9770</v>
       </c>
       <c r="H61">
-        <v>9050</v>
+        <v>9530</v>
       </c>
       <c r="I61">
-        <v>8830</v>
+        <v>9300</v>
       </c>
       <c r="J61">
-        <v>8610</v>
+        <v>9070</v>
       </c>
       <c r="K61">
-        <v>8400</v>
+        <v>8850</v>
       </c>
       <c r="L61">
-        <v>8280</v>
+        <v>8720</v>
       </c>
       <c r="M61">
-        <v>8160</v>
+        <v>8590</v>
       </c>
       <c r="N61">
-        <v>8030</v>
+        <v>8460</v>
       </c>
       <c r="O61">
-        <v>7920</v>
+        <v>8350</v>
       </c>
       <c r="P61">
-        <v>7810</v>
+        <v>8220</v>
       </c>
       <c r="Q61">
-        <v>7690</v>
+        <v>8100</v>
       </c>
       <c r="R61">
-        <v>7690</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>42</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62">
         <v>1050</v>
       </c>
       <c r="D62">
         <v>6</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="6">
-        <v>8050</v>
+        <v>8300</v>
       </c>
       <c r="G62">
-        <v>7860</v>
+        <v>8110</v>
       </c>
       <c r="H62">
-        <v>7660</v>
+        <v>7900</v>
       </c>
       <c r="I62">
-        <v>7480</v>
+        <v>7710</v>
       </c>
       <c r="J62">
-        <v>7290</v>
+        <v>7520</v>
       </c>
       <c r="K62">
-        <v>7110</v>
+        <v>7340</v>
       </c>
       <c r="L62">
-        <v>7010</v>
+        <v>7230</v>
       </c>
       <c r="M62">
-        <v>6900</v>
+        <v>7120</v>
       </c>
       <c r="N62">
-        <v>6800</v>
+        <v>7020</v>
       </c>
       <c r="O62">
-        <v>6710</v>
+        <v>6920</v>
       </c>
       <c r="P62">
-        <v>6610</v>
+        <v>6820</v>
       </c>
       <c r="Q62">
-        <v>6510</v>
+        <v>6720</v>
       </c>
       <c r="R62">
-        <v>6510</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>43</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63">
         <v>1590</v>
       </c>
       <c r="D63">
         <v>4</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="6">
         <v>7890</v>
       </c>
       <c r="G63">
         <v>7700</v>
       </c>
       <c r="H63">
@@ -3968,255 +3968,255 @@
       </c>
       <c r="Q65">
         <v>6440</v>
       </c>
       <c r="R65">
         <v>6440</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>46</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66">
         <v>1250</v>
       </c>
       <c r="D66">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>9413</v>
+        <v>9930</v>
       </c>
       <c r="G66">
-        <v>9189</v>
+        <v>9690</v>
       </c>
       <c r="H66">
-        <v>8959</v>
+        <v>9450</v>
       </c>
       <c r="I66">
-        <v>8742</v>
+        <v>9220</v>
       </c>
       <c r="J66">
-        <v>8529</v>
+        <v>9000</v>
       </c>
       <c r="K66">
-        <v>8319</v>
+        <v>8780</v>
       </c>
       <c r="L66">
-        <v>8196</v>
+        <v>8650</v>
       </c>
       <c r="M66">
-        <v>8075</v>
+        <v>8520</v>
       </c>
       <c r="N66">
-        <v>7955</v>
+        <v>8390</v>
       </c>
       <c r="O66">
-        <v>7846</v>
+        <v>8280</v>
       </c>
       <c r="P66">
-        <v>7728</v>
+        <v>8150</v>
       </c>
       <c r="Q66">
-        <v>7611</v>
+        <v>8030</v>
       </c>
       <c r="R66">
-        <v>7611</v>
+        <v>8030</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>28</v>
       </c>
       <c r="C67">
         <v>2000</v>
       </c>
       <c r="D67">
         <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
-        <v>18410</v>
+        <v>19890</v>
       </c>
       <c r="G67">
-        <v>17960</v>
+        <v>19400</v>
       </c>
       <c r="H67">
-        <v>17520</v>
+        <v>18920</v>
       </c>
       <c r="I67">
-        <v>17090</v>
+        <v>18470</v>
       </c>
       <c r="J67">
-        <v>16680</v>
+        <v>18020</v>
       </c>
       <c r="K67">
-        <v>16270</v>
+        <v>17570</v>
       </c>
       <c r="L67">
-        <v>16030</v>
+        <v>17310</v>
       </c>
       <c r="M67">
-        <v>15790</v>
+        <v>17050</v>
       </c>
       <c r="N67">
-        <v>15550</v>
+        <v>16810</v>
       </c>
       <c r="O67">
-        <v>15340</v>
+        <v>16560</v>
       </c>
       <c r="P67">
-        <v>15100</v>
+        <v>16320</v>
       </c>
       <c r="Q67">
-        <v>14880</v>
+        <v>16080</v>
       </c>
       <c r="R67">
-        <v>14880</v>
+        <v>16080</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>48</v>
       </c>
       <c r="B68" t="s">
         <v>28</v>
       </c>
       <c r="C68">
         <v>2500</v>
       </c>
       <c r="D68">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="6">
-        <v>12240</v>
+        <v>12360</v>
       </c>
       <c r="G68">
-        <v>11940</v>
+        <v>12050</v>
       </c>
       <c r="H68">
-        <v>11650</v>
+        <v>11760</v>
       </c>
       <c r="I68">
-        <v>11360</v>
+        <v>11470</v>
       </c>
       <c r="J68">
-        <v>11080</v>
+        <v>11190</v>
       </c>
       <c r="K68">
-        <v>10810</v>
+        <v>10920</v>
       </c>
       <c r="L68">
-        <v>10650</v>
+        <v>10750</v>
       </c>
       <c r="M68">
-        <v>10490</v>
+        <v>10600</v>
       </c>
       <c r="N68">
-        <v>10340</v>
+        <v>10440</v>
       </c>
       <c r="O68">
-        <v>10200</v>
+        <v>10300</v>
       </c>
       <c r="P68">
-        <v>10040</v>
+        <v>10140</v>
       </c>
       <c r="Q68">
-        <v>9960</v>
+        <v>9990</v>
       </c>
       <c r="R68">
-        <v>9960</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69">
         <v>1400</v>
       </c>
       <c r="D69">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="6">
-        <v>9610</v>
+        <v>10070</v>
       </c>
       <c r="G69">
-        <v>9540</v>
+        <v>10000</v>
       </c>
       <c r="H69">
-        <v>9430</v>
+        <v>9890</v>
       </c>
       <c r="I69">
-        <v>9320</v>
+        <v>9780</v>
       </c>
       <c r="J69">
-        <v>9210</v>
+        <v>9670</v>
       </c>
       <c r="K69">
-        <v>9100</v>
+        <v>9560</v>
       </c>
       <c r="L69">
-        <v>9030</v>
+        <v>9490</v>
       </c>
       <c r="M69">
-        <v>8950</v>
+        <v>9410</v>
       </c>
       <c r="N69">
-        <v>8870</v>
+        <v>9330</v>
       </c>
       <c r="O69">
-        <v>8800</v>
+        <v>9300</v>
       </c>
       <c r="P69">
-        <v>8760</v>
+        <v>9220</v>
       </c>
       <c r="Q69">
-        <v>8720</v>
+        <v>9180</v>
       </c>
       <c r="R69">
-        <v>8720</v>
+        <v>9180</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>50</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70">
         <v>1600</v>
       </c>
       <c r="D70">
         <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="6">
         <v>8240</v>
       </c>
       <c r="G70">
         <v>8120</v>
       </c>
       <c r="H70">
@@ -4360,87 +4360,87 @@
       </c>
       <c r="Q72">
         <v>8750</v>
       </c>
       <c r="R72">
         <v>8750</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>53</v>
       </c>
       <c r="B73" t="s">
         <v>28</v>
       </c>
       <c r="C73">
         <v>1300</v>
       </c>
       <c r="D73">
         <v>6</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="6">
-        <v>8900</v>
+        <v>9020</v>
       </c>
       <c r="G73">
-        <v>8690</v>
+        <v>8800</v>
       </c>
       <c r="H73">
-        <v>8470</v>
+        <v>8580</v>
       </c>
       <c r="I73">
-        <v>8260</v>
+        <v>8370</v>
       </c>
       <c r="J73">
-        <v>8060</v>
+        <v>8170</v>
       </c>
       <c r="K73">
-        <v>7860</v>
+        <v>7970</v>
       </c>
       <c r="L73">
-        <v>7750</v>
+        <v>7850</v>
       </c>
       <c r="M73">
-        <v>7630</v>
+        <v>7740</v>
       </c>
       <c r="N73">
+        <v>7620</v>
+      </c>
+      <c r="O73">
         <v>7520</v>
       </c>
-      <c r="O73">
-[...1 lines deleted...]
-      </c>
       <c r="P73">
-        <v>7300</v>
+        <v>7400</v>
       </c>
       <c r="Q73">
-        <v>7260</v>
+        <v>7290</v>
       </c>
       <c r="R73">
-        <v>7260</v>
+        <v>7290</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>54</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
         <v>1500</v>
       </c>
       <c r="D74">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
         <v>7650</v>
       </c>
       <c r="G74">
         <v>7480</v>
       </c>
       <c r="H74">
@@ -4887,96 +4887,96 @@
       </c>
       <c r="N85">
         <v>25.7</v>
       </c>
       <c r="O85">
         <v>25.3</v>
       </c>
       <c r="P85">
         <v>24.9</v>
       </c>
       <c r="Q85">
         <v>24.4</v>
       </c>
       <c r="R85">
         <v>24.4</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>28</v>
       </c>
       <c r="C86">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D86">
         <v>6</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>31.0</v>
+        <v>32.4</v>
       </c>
       <c r="G86">
-        <v>30.2</v>
+        <v>31.6</v>
       </c>
       <c r="H86">
-        <v>29.4</v>
+        <v>30.8</v>
       </c>
       <c r="I86">
-        <v>28.6</v>
+        <v>30.0</v>
       </c>
       <c r="J86">
-        <v>27.9</v>
+        <v>29.2</v>
       </c>
       <c r="K86">
+        <v>28.5</v>
+      </c>
+      <c r="L86">
+        <v>28.1</v>
+      </c>
+      <c r="M86">
+        <v>27.7</v>
+      </c>
+      <c r="N86">
         <v>27.3</v>
       </c>
-      <c r="L86">
+      <c r="O86">
         <v>26.9</v>
       </c>
-      <c r="M86">
+      <c r="P86">
         <v>26.5</v>
       </c>
-      <c r="N86">
-[...7 lines deleted...]
-      </c>
       <c r="Q86">
-        <v>24.8</v>
+        <v>26.0</v>
       </c>
       <c r="R86">
-        <v>24.8</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>35</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87">
         <v>750</v>
       </c>
       <c r="D87">
         <v>3</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
         <v>15.7</v>
       </c>
       <c r="G87">
         <v>15.3</v>
       </c>
       <c r="H87">
@@ -5008,87 +5008,87 @@
       </c>
       <c r="Q87">
         <v>12.5</v>
       </c>
       <c r="R87">
         <v>12.5</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>42</v>
       </c>
       <c r="B88" t="s">
         <v>28</v>
       </c>
       <c r="C88">
         <v>1100</v>
       </c>
       <c r="D88">
         <v>6</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="5">
-        <v>30.7</v>
+        <v>31.6</v>
       </c>
       <c r="G88">
-        <v>29.9</v>
+        <v>30.8</v>
       </c>
       <c r="H88">
-        <v>29.1</v>
+        <v>30.0</v>
       </c>
       <c r="I88">
+        <v>29.2</v>
+      </c>
+      <c r="J88">
         <v>28.4</v>
       </c>
-      <c r="J88">
-[...1 lines deleted...]
-      </c>
       <c r="K88">
-        <v>27.1</v>
+        <v>27.8</v>
       </c>
       <c r="L88">
-        <v>26.7</v>
+        <v>27.4</v>
       </c>
       <c r="M88">
-        <v>26.3</v>
+        <v>27.0</v>
       </c>
       <c r="N88">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
       <c r="O88">
-        <v>25.5</v>
+        <v>26.2</v>
       </c>
       <c r="P88">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
       <c r="Q88">
-        <v>24.6</v>
+        <v>25.3</v>
       </c>
       <c r="R88">
-        <v>24.6</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>43</v>
       </c>
       <c r="B89" t="s">
         <v>28</v>
       </c>
       <c r="C89">
         <v>1700</v>
       </c>
       <c r="D89">
         <v>4</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="5">
         <v>33.7</v>
       </c>
       <c r="G89">
         <v>32.90000000000001</v>
       </c>
       <c r="H89">
@@ -5279,96 +5279,96 @@
       </c>
       <c r="N92">
         <v>38.4</v>
       </c>
       <c r="O92">
         <v>38.2</v>
       </c>
       <c r="P92">
         <v>37.8</v>
       </c>
       <c r="Q92">
         <v>37.5</v>
       </c>
       <c r="R92">
         <v>37.5</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>51</v>
       </c>
       <c r="B93" t="s">
         <v>28</v>
       </c>
       <c r="C93">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D93">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="5">
-        <v>43.40000000000001</v>
+        <v>45.5</v>
       </c>
       <c r="G93">
-        <v>42.40000000000001</v>
+        <v>44.40000000000001</v>
       </c>
       <c r="H93">
-        <v>41.4</v>
+        <v>43.3</v>
       </c>
       <c r="I93">
-        <v>40.4</v>
+        <v>42.2</v>
       </c>
       <c r="J93">
-        <v>39.4</v>
+        <v>41.2</v>
       </c>
       <c r="K93">
+        <v>40.3</v>
+      </c>
+      <c r="L93">
+        <v>39.7</v>
+      </c>
+      <c r="M93">
+        <v>39.1</v>
+      </c>
+      <c r="N93">
         <v>38.5</v>
       </c>
-      <c r="L93">
+      <c r="O93">
         <v>37.9</v>
       </c>
-      <c r="M93">
+      <c r="P93">
         <v>37.3</v>
       </c>
-      <c r="N93">
-[...7 lines deleted...]
-      </c>
       <c r="Q93">
-        <v>34.8</v>
+        <v>36.6</v>
       </c>
       <c r="R93">
-        <v>34.8</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>53</v>
       </c>
       <c r="B94" t="s">
         <v>28</v>
       </c>
       <c r="C94">
         <v>1400</v>
       </c>
       <c r="D94">
         <v>6</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="5">
         <v>33.099999999999994</v>
       </c>
       <c r="G94">
         <v>32.3</v>
       </c>
       <c r="H94">
@@ -5759,96 +5759,96 @@
       </c>
       <c r="N104">
         <v>6060</v>
       </c>
       <c r="O104">
         <v>5970</v>
       </c>
       <c r="P104">
         <v>5870</v>
       </c>
       <c r="Q104">
         <v>5780</v>
       </c>
       <c r="R104">
         <v>5780</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
         <v>28</v>
       </c>
       <c r="C105">
-        <v>1450</v>
+        <v>1550</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>8000</v>
+        <v>8370</v>
       </c>
       <c r="G105">
-        <v>7610</v>
+        <v>7970</v>
       </c>
       <c r="H105">
-        <v>7320</v>
+        <v>7670</v>
       </c>
       <c r="I105">
-        <v>7030</v>
+        <v>7380</v>
       </c>
       <c r="J105">
-        <v>6840</v>
+        <v>7180</v>
       </c>
       <c r="K105">
-        <v>6560</v>
+        <v>6890</v>
       </c>
       <c r="L105">
-        <v>6410</v>
+        <v>6730</v>
       </c>
       <c r="M105">
-        <v>6260</v>
+        <v>6580</v>
       </c>
       <c r="N105">
-        <v>6160</v>
+        <v>6480</v>
       </c>
       <c r="O105">
-        <v>6060</v>
+        <v>6380</v>
       </c>
       <c r="P105">
-        <v>5970</v>
+        <v>6270</v>
       </c>
       <c r="Q105">
-        <v>5870</v>
+        <v>6170</v>
       </c>
       <c r="R105">
-        <v>5870</v>
+        <v>6170</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>35</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106">
         <v>750</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
         <v>4200</v>
       </c>
       <c r="G106">
         <v>3900</v>
       </c>
       <c r="H106">
@@ -5880,87 +5880,87 @@
       </c>
       <c r="Q106">
         <v>2800</v>
       </c>
       <c r="R106">
         <v>2800</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>42</v>
       </c>
       <c r="B107" t="s">
         <v>28</v>
       </c>
       <c r="C107">
         <v>1100</v>
       </c>
       <c r="D107">
         <v>6</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="6">
-        <v>7960</v>
+        <v>8170</v>
       </c>
       <c r="G107">
-        <v>7560</v>
+        <v>7780</v>
       </c>
       <c r="H107">
-        <v>7280</v>
+        <v>7480</v>
       </c>
       <c r="I107">
-        <v>6990</v>
+        <v>7190</v>
       </c>
       <c r="J107">
-        <v>6800</v>
+        <v>7000</v>
       </c>
       <c r="K107">
-        <v>6520</v>
+        <v>6710</v>
       </c>
       <c r="L107">
-        <v>6370</v>
+        <v>6560</v>
       </c>
       <c r="M107">
-        <v>6220</v>
+        <v>6410</v>
       </c>
       <c r="N107">
-        <v>6130</v>
+        <v>6310</v>
       </c>
       <c r="O107">
-        <v>6030</v>
+        <v>6210</v>
       </c>
       <c r="P107">
-        <v>5930</v>
+        <v>6110</v>
       </c>
       <c r="Q107">
-        <v>5840</v>
+        <v>6010</v>
       </c>
       <c r="R107">
-        <v>5840</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>43</v>
       </c>
       <c r="B108" t="s">
         <v>28</v>
       </c>
       <c r="C108">
         <v>1700</v>
       </c>
       <c r="D108">
         <v>4</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="6">
         <v>8780</v>
       </c>
       <c r="G108">
         <v>8370</v>
       </c>
       <c r="H108">
@@ -6151,96 +6151,96 @@
       </c>
       <c r="N111">
         <v>8750</v>
       </c>
       <c r="O111">
         <v>8700</v>
       </c>
       <c r="P111">
         <v>8610</v>
       </c>
       <c r="Q111">
         <v>8560</v>
       </c>
       <c r="R111">
         <v>8560</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>51</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="D112">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>11080</v>
+        <v>11660</v>
       </c>
       <c r="G112">
-        <v>10620</v>
+        <v>11180</v>
       </c>
       <c r="H112">
-        <v>10250</v>
+        <v>10800</v>
       </c>
       <c r="I112">
-        <v>9890</v>
+        <v>10430</v>
       </c>
       <c r="J112">
-        <v>9640</v>
+        <v>10160</v>
       </c>
       <c r="K112">
-        <v>9280</v>
+        <v>9800</v>
       </c>
       <c r="L112">
-        <v>9090</v>
+        <v>9600</v>
       </c>
       <c r="M112">
-        <v>8900</v>
+        <v>9400</v>
       </c>
       <c r="N112">
-        <v>8770</v>
+        <v>9260</v>
       </c>
       <c r="O112">
-        <v>8630</v>
+        <v>9110</v>
       </c>
       <c r="P112">
-        <v>8500</v>
+        <v>8970</v>
       </c>
       <c r="Q112">
-        <v>8370</v>
+        <v>8840</v>
       </c>
       <c r="R112">
-        <v>8370</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>53</v>
       </c>
       <c r="B113" t="s">
         <v>28</v>
       </c>
       <c r="C113">
         <v>1400</v>
       </c>
       <c r="D113">
         <v>6</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="6">
         <v>8580</v>
       </c>
       <c r="G113">
         <v>8180</v>
       </c>
       <c r="H113">