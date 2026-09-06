--- v3 (2026-06-26)
+++ v4 (2026-09-06)
@@ -959,96 +959,96 @@
       </c>
       <c r="N8">
         <v>37.9</v>
       </c>
       <c r="O8">
         <v>37.5</v>
       </c>
       <c r="P8">
         <v>37.1</v>
       </c>
       <c r="Q8">
         <v>36.5</v>
       </c>
       <c r="R8">
         <v>36.5</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="5">
-        <v>33.3</v>
+        <v>35.7</v>
       </c>
       <c r="G9">
-        <v>32.5</v>
+        <v>34.8</v>
       </c>
       <c r="H9">
-        <v>31.7</v>
+        <v>34</v>
       </c>
       <c r="I9">
-        <v>30.9</v>
+        <v>33.2</v>
       </c>
       <c r="J9">
+        <v>32.4</v>
+      </c>
+      <c r="K9">
+        <v>31.6</v>
+      </c>
+      <c r="L9">
+        <v>31.1</v>
+      </c>
+      <c r="M9">
+        <v>30.6</v>
+      </c>
+      <c r="N9">
         <v>30.1</v>
       </c>
-      <c r="K9">
-[...10 lines deleted...]
-      </c>
       <c r="O9">
-        <v>27.3</v>
+        <v>29.6</v>
       </c>
       <c r="P9">
-        <v>26.8</v>
+        <v>29.1</v>
       </c>
       <c r="Q9">
-        <v>26.5</v>
+        <v>28.7</v>
       </c>
       <c r="R9">
-        <v>26.5</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10">
         <v>1400</v>
       </c>
       <c r="D10">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5">
         <v>28.1</v>
       </c>
       <c r="G10">
         <v>27.4</v>
       </c>
       <c r="H10">
@@ -1192,87 +1192,87 @@
       </c>
       <c r="Q12">
         <v>27.3</v>
       </c>
       <c r="R12">
         <v>27.3</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>1400</v>
       </c>
       <c r="D13">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5">
-        <v>32.2</v>
+        <v>33.6</v>
       </c>
       <c r="G13">
-        <v>31.4</v>
+        <v>32.8</v>
       </c>
       <c r="H13">
-        <v>30.6</v>
+        <v>32</v>
       </c>
       <c r="I13">
-        <v>29.8</v>
+        <v>31.2</v>
       </c>
       <c r="J13">
+        <v>30.4</v>
+      </c>
+      <c r="K13">
+        <v>29.6</v>
+      </c>
+      <c r="L13">
         <v>29.1</v>
       </c>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
       <c r="M13">
-        <v>27.4</v>
+        <v>28.6</v>
       </c>
       <c r="N13">
-        <v>27.0</v>
+        <v>28.1</v>
       </c>
       <c r="O13">
-        <v>26.6</v>
+        <v>27.6</v>
       </c>
       <c r="P13">
-        <v>26.2</v>
+        <v>27.1</v>
       </c>
       <c r="Q13">
-        <v>25.9</v>
+        <v>26.7</v>
       </c>
       <c r="R13">
-        <v>25.9</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>1600</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5">
         <v>27.1</v>
       </c>
       <c r="G14">
         <v>26.5</v>
       </c>
       <c r="H14">
@@ -1911,208 +1911,208 @@
       </c>
       <c r="N25">
         <v>26.6</v>
       </c>
       <c r="O25">
         <v>26.2</v>
       </c>
       <c r="P25">
         <v>25.8</v>
       </c>
       <c r="Q25">
         <v>25.5</v>
       </c>
       <c r="R25">
         <v>25.5</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D26">
         <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="5">
-        <v>34.4</v>
+        <v>34.8</v>
       </c>
       <c r="G26">
-        <v>33.6</v>
+        <v>34.0</v>
       </c>
       <c r="H26">
-        <v>32.8</v>
+        <v>33.2</v>
       </c>
       <c r="I26">
-        <v>32.0</v>
+        <v>32.4</v>
       </c>
       <c r="J26">
-        <v>31.2</v>
+        <v>31.6</v>
       </c>
       <c r="K26">
-        <v>30.4</v>
+        <v>30.8</v>
       </c>
       <c r="L26">
-        <v>29.9</v>
+        <v>30.3</v>
       </c>
       <c r="M26">
-        <v>29.4</v>
+        <v>29.8</v>
       </c>
       <c r="N26">
-        <v>28.9</v>
+        <v>29.3</v>
       </c>
       <c r="O26">
-        <v>28.4</v>
+        <v>28.8</v>
       </c>
       <c r="P26">
+        <v>28.3</v>
+      </c>
+      <c r="Q26">
         <v>27.9</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
-        <v>27.5</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27">
         <v>1200</v>
       </c>
       <c r="D27">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>31.9</v>
+        <v>33.6</v>
       </c>
       <c r="G27">
-        <v>31.1</v>
+        <v>32.8</v>
       </c>
       <c r="H27">
-        <v>30.3</v>
+        <v>32</v>
       </c>
       <c r="I27">
+        <v>31.2</v>
+      </c>
+      <c r="J27">
+        <v>30.4</v>
+      </c>
+      <c r="K27">
         <v>29.6</v>
       </c>
-      <c r="J27">
-[...4 lines deleted...]
-      </c>
       <c r="L27">
-        <v>27.7</v>
+        <v>29.1</v>
       </c>
       <c r="M27">
-        <v>27.3</v>
+        <v>28.6</v>
       </c>
       <c r="N27">
-        <v>26.9</v>
+        <v>28.1</v>
       </c>
       <c r="O27">
-        <v>26.5</v>
+        <v>27.6</v>
       </c>
       <c r="P27">
-        <v>26.1</v>
+        <v>27.1</v>
       </c>
       <c r="Q27">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
       <c r="R27">
-        <v>25.8</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28">
         <v>1250</v>
       </c>
       <c r="D28">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="5">
-        <v>39.7</v>
+        <v>59.2</v>
       </c>
       <c r="G28">
-        <v>38.7</v>
+        <v>57.8</v>
       </c>
       <c r="H28">
-        <v>37.8</v>
+        <v>56.4</v>
       </c>
       <c r="I28">
-        <v>36.9</v>
+        <v>55.0</v>
       </c>
       <c r="J28">
-        <v>36.0</v>
+        <v>53.6</v>
       </c>
       <c r="K28">
-        <v>35.1</v>
+        <v>52.3</v>
       </c>
       <c r="L28">
-        <v>34.5</v>
+        <v>51.5</v>
       </c>
       <c r="M28">
-        <v>34.0</v>
+        <v>50.7</v>
       </c>
       <c r="N28">
-        <v>33.5</v>
+        <v>49.9</v>
       </c>
       <c r="O28">
-        <v>33.0</v>
+        <v>49.099999999999994</v>
       </c>
       <c r="P28">
-        <v>32.5</v>
+        <v>48.3</v>
       </c>
       <c r="Q28">
-        <v>32.1</v>
+        <v>47.6</v>
       </c>
       <c r="R28">
-        <v>32.1</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29" t="s">
         <v>28</v>
       </c>
       <c r="C29">
         <v>2000</v>
       </c>
       <c r="D29">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="5">
         <v>79.40000000000001</v>
       </c>
       <c r="G29">
         <v>77.5</v>
       </c>
       <c r="H29">
@@ -2303,96 +2303,96 @@
       </c>
       <c r="N32">
         <v>27.0</v>
       </c>
       <c r="O32">
         <v>26.3</v>
       </c>
       <c r="P32">
         <v>25.6</v>
       </c>
       <c r="Q32">
         <v>25.5</v>
       </c>
       <c r="R32">
         <v>25.5</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
         <v>28</v>
       </c>
       <c r="C33">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D33">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="5">
-        <v>36.1</v>
+        <v>37.7</v>
       </c>
       <c r="G33">
-        <v>35.2</v>
+        <v>36.8</v>
       </c>
       <c r="H33">
-        <v>34.3</v>
+        <v>35.9</v>
       </c>
       <c r="I33">
-        <v>33.5</v>
+        <v>35.0</v>
       </c>
       <c r="J33">
+        <v>34.1</v>
+      </c>
+      <c r="K33">
+        <v>33.2</v>
+      </c>
+      <c r="L33">
         <v>32.7</v>
       </c>
-      <c r="K33">
-[...4 lines deleted...]
-      </c>
       <c r="M33">
-        <v>30.9</v>
+        <v>32.2</v>
       </c>
       <c r="N33">
-        <v>30.4</v>
+        <v>31.7</v>
       </c>
       <c r="O33">
-        <v>29.9</v>
+        <v>31.2</v>
       </c>
       <c r="P33">
-        <v>29.4</v>
+        <v>30.7</v>
       </c>
       <c r="Q33">
-        <v>29</v>
+        <v>30.3</v>
       </c>
       <c r="R33">
-        <v>29</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34">
         <v>1600</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="5">
         <v>42.6</v>
       </c>
       <c r="G34">
         <v>42.2</v>
       </c>
       <c r="H34">
@@ -2471,152 +2471,152 @@
       </c>
       <c r="N35">
         <v>30.6</v>
       </c>
       <c r="O35">
         <v>30.1</v>
       </c>
       <c r="P35">
         <v>29.6</v>
       </c>
       <c r="Q35">
         <v>29.2</v>
       </c>
       <c r="R35">
         <v>29.2</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="5">
-        <v>30.2</v>
+        <v>32.3</v>
       </c>
       <c r="G36">
-        <v>29.5</v>
+        <v>31.5</v>
       </c>
       <c r="H36">
-        <v>28.8</v>
+        <v>30.8</v>
       </c>
       <c r="I36">
-        <v>28.1</v>
+        <v>30.099999999999998</v>
       </c>
       <c r="J36">
-        <v>27.4</v>
+        <v>29.4</v>
       </c>
       <c r="K36">
+        <v>28.7</v>
+      </c>
+      <c r="L36">
+        <v>28.3</v>
+      </c>
+      <c r="M36">
+        <v>27.9</v>
+      </c>
+      <c r="N36">
+        <v>27.5</v>
+      </c>
+      <c r="O36">
+        <v>27.1</v>
+      </c>
+      <c r="P36">
         <v>26.7</v>
       </c>
-      <c r="L36">
-[...13 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>24.4</v>
+        <v>26.4</v>
       </c>
       <c r="R36">
-        <v>24.4</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" t="s">
         <v>28</v>
       </c>
       <c r="C37">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D37">
         <v>7</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="5">
-        <v>33.7</v>
+        <v>34.6</v>
       </c>
       <c r="G37">
-        <v>32.90000000000001</v>
+        <v>33.8</v>
       </c>
       <c r="H37">
-        <v>32.1</v>
+        <v>33</v>
       </c>
       <c r="I37">
-        <v>31.3</v>
+        <v>32.2</v>
       </c>
       <c r="J37">
-        <v>30.5</v>
+        <v>31.4</v>
       </c>
       <c r="K37">
-        <v>29.7</v>
+        <v>30.6</v>
       </c>
       <c r="L37">
-        <v>29.2</v>
+        <v>30.1</v>
       </c>
       <c r="M37">
-        <v>28.7</v>
+        <v>29.6</v>
       </c>
       <c r="N37">
-        <v>28.2</v>
+        <v>29.1</v>
       </c>
       <c r="O37">
+        <v>28.6</v>
+      </c>
+      <c r="P37">
+        <v>28.1</v>
+      </c>
+      <c r="Q37">
         <v>27.7</v>
       </c>
-      <c r="P37">
-[...4 lines deleted...]
-      </c>
       <c r="R37">
-        <v>26.8</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38">
         <v>4400</v>
       </c>
       <c r="D38">
         <v>38</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="5">
         <v>48.1</v>
       </c>
       <c r="G38">
         <v>47.8</v>
       </c>
       <c r="H38">
@@ -2895,96 +2895,96 @@
       </c>
       <c r="N46">
         <v>9070</v>
       </c>
       <c r="O46">
         <v>8980</v>
       </c>
       <c r="P46">
         <v>8890</v>
       </c>
       <c r="Q46">
         <v>8750</v>
       </c>
       <c r="R46">
         <v>8750</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>27</v>
       </c>
       <c r="B47" t="s">
         <v>28</v>
       </c>
       <c r="C47">
-        <v>1250</v>
+        <v>1350</v>
       </c>
       <c r="D47">
         <v>4</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="6">
-        <v>8190</v>
+        <v>8890</v>
       </c>
       <c r="G47">
-        <v>8000</v>
+        <v>8670</v>
       </c>
       <c r="H47">
-        <v>7800</v>
+        <v>8460</v>
       </c>
       <c r="I47">
-        <v>7610</v>
+        <v>8250</v>
       </c>
       <c r="J47">
-        <v>7420</v>
+        <v>8050</v>
       </c>
       <c r="K47">
-        <v>7240</v>
+        <v>7850</v>
       </c>
       <c r="L47">
-        <v>7130</v>
+        <v>7740</v>
       </c>
       <c r="M47">
-        <v>7030</v>
+        <v>7620</v>
       </c>
       <c r="N47">
-        <v>6920</v>
+        <v>7510</v>
       </c>
       <c r="O47">
-        <v>6830</v>
+        <v>7410</v>
       </c>
       <c r="P47">
-        <v>6720</v>
+        <v>7300</v>
       </c>
       <c r="Q47">
-        <v>6620</v>
+        <v>7190</v>
       </c>
       <c r="R47">
-        <v>6620</v>
+        <v>7190</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48">
         <v>1400</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="6">
         <v>7110</v>
       </c>
       <c r="G48">
         <v>6940</v>
       </c>
       <c r="H48">
@@ -3128,87 +3128,87 @@
       </c>
       <c r="Q50">
         <v>6830</v>
       </c>
       <c r="R50">
         <v>6830</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>31</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51">
         <v>1400</v>
       </c>
       <c r="D51">
         <v>6</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="6">
-        <v>8000</v>
+        <v>8250</v>
       </c>
       <c r="G51">
-        <v>7810</v>
+        <v>8050</v>
       </c>
       <c r="H51">
-        <v>7610</v>
+        <v>7850</v>
       </c>
       <c r="I51">
-        <v>7430</v>
+        <v>7660</v>
       </c>
       <c r="J51">
-        <v>7250</v>
+        <v>7470</v>
       </c>
       <c r="K51">
+        <v>7290</v>
+      </c>
+      <c r="L51">
+        <v>7180</v>
+      </c>
+      <c r="M51">
         <v>7070</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6970</v>
       </c>
-      <c r="M51">
-[...4 lines deleted...]
-      </c>
       <c r="O51">
+        <v>6880</v>
+      </c>
+      <c r="P51">
+        <v>6770</v>
+      </c>
+      <c r="Q51">
         <v>6670</v>
       </c>
-      <c r="P51">
-[...4 lines deleted...]
-      </c>
       <c r="R51">
-        <v>6470</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>32</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52">
         <v>1600</v>
       </c>
       <c r="D52">
         <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="6">
         <v>8660</v>
       </c>
       <c r="G52">
         <v>8460</v>
       </c>
       <c r="H52">
@@ -3847,208 +3847,208 @@
       </c>
       <c r="N63">
         <v>6670</v>
       </c>
       <c r="O63">
         <v>6580</v>
       </c>
       <c r="P63">
         <v>6480</v>
       </c>
       <c r="Q63">
         <v>6380</v>
       </c>
       <c r="R63">
         <v>6380</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
         <v>28</v>
       </c>
       <c r="C64">
-        <v>1400</v>
+        <v>1430</v>
       </c>
       <c r="D64">
         <v>6</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="6">
-        <v>8510</v>
+        <v>8630</v>
       </c>
       <c r="G64">
-        <v>8310</v>
+        <v>8420</v>
       </c>
       <c r="H64">
-        <v>8100</v>
+        <v>8210</v>
       </c>
       <c r="I64">
-        <v>7910</v>
+        <v>8010</v>
       </c>
       <c r="J64">
-        <v>7710</v>
+        <v>7820</v>
       </c>
       <c r="K64">
-        <v>7520</v>
+        <v>7630</v>
       </c>
       <c r="L64">
-        <v>7410</v>
+        <v>7510</v>
       </c>
       <c r="M64">
-        <v>7300</v>
+        <v>7400</v>
       </c>
       <c r="N64">
+        <v>7290</v>
+      </c>
+      <c r="O64">
         <v>7190</v>
       </c>
-      <c r="O64">
-[...1 lines deleted...]
-      </c>
       <c r="P64">
-        <v>6990</v>
+        <v>7090</v>
       </c>
       <c r="Q64">
-        <v>6880</v>
+        <v>6980</v>
       </c>
       <c r="R64">
-        <v>6880</v>
+        <v>6980</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>45</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65">
         <v>1200</v>
       </c>
       <c r="D65">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="6">
-        <v>7960</v>
+        <v>8460</v>
       </c>
       <c r="G65">
-        <v>7780</v>
+        <v>8260</v>
       </c>
       <c r="H65">
-        <v>7580</v>
+        <v>8050</v>
       </c>
       <c r="I65">
-        <v>7400</v>
+        <v>7860</v>
       </c>
       <c r="J65">
-        <v>7220</v>
+        <v>7660</v>
       </c>
       <c r="K65">
-        <v>7040</v>
+        <v>7480</v>
       </c>
       <c r="L65">
-        <v>6930</v>
+        <v>7370</v>
       </c>
       <c r="M65">
-        <v>6830</v>
+        <v>7260</v>
       </c>
       <c r="N65">
-        <v>6730</v>
+        <v>7150</v>
       </c>
       <c r="O65">
-        <v>6640</v>
+        <v>7050</v>
       </c>
       <c r="P65">
-        <v>6540</v>
+        <v>6950</v>
       </c>
       <c r="Q65">
-        <v>6440</v>
+        <v>6840</v>
       </c>
       <c r="R65">
-        <v>6440</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>46</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66">
         <v>1250</v>
       </c>
       <c r="D66">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="6">
-        <v>9930</v>
+        <v>14720</v>
       </c>
       <c r="G66">
-        <v>9690</v>
+        <v>14370</v>
       </c>
       <c r="H66">
-        <v>9450</v>
+        <v>14010</v>
       </c>
       <c r="I66">
-        <v>9220</v>
+        <v>13670</v>
       </c>
       <c r="J66">
-        <v>9000</v>
+        <v>13340</v>
       </c>
       <c r="K66">
-        <v>8780</v>
+        <v>13010</v>
       </c>
       <c r="L66">
-        <v>8650</v>
+        <v>12820</v>
       </c>
       <c r="M66">
-        <v>8520</v>
+        <v>12630</v>
       </c>
       <c r="N66">
-        <v>8390</v>
+        <v>12440</v>
       </c>
       <c r="O66">
-        <v>8280</v>
+        <v>12260</v>
       </c>
       <c r="P66">
-        <v>8150</v>
+        <v>12080</v>
       </c>
       <c r="Q66">
-        <v>8030</v>
+        <v>11900</v>
       </c>
       <c r="R66">
-        <v>8030</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>28</v>
       </c>
       <c r="C67">
         <v>2000</v>
       </c>
       <c r="D67">
         <v>9</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="6">
         <v>19890</v>
       </c>
       <c r="G67">
         <v>19400</v>
       </c>
       <c r="H67">
@@ -4239,96 +4239,96 @@
       </c>
       <c r="N70">
         <v>7260</v>
       </c>
       <c r="O70">
         <v>6930</v>
       </c>
       <c r="P70">
         <v>6790</v>
       </c>
       <c r="Q70">
         <v>6750</v>
       </c>
       <c r="R70">
         <v>6750</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>51</v>
       </c>
       <c r="B71" t="s">
         <v>28</v>
       </c>
       <c r="C71">
-        <v>1600</v>
+        <v>2100</v>
       </c>
       <c r="D71">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="6">
-        <v>8980</v>
+        <v>9400</v>
       </c>
       <c r="G71">
-        <v>8770</v>
+        <v>9170</v>
       </c>
       <c r="H71">
-        <v>8550</v>
+        <v>8940</v>
       </c>
       <c r="I71">
-        <v>8340</v>
+        <v>8730</v>
       </c>
       <c r="J71">
-        <v>8140</v>
+        <v>8520</v>
       </c>
       <c r="K71">
+        <v>8310</v>
+      </c>
+      <c r="L71">
+        <v>8180</v>
+      </c>
+      <c r="M71">
+        <v>8060</v>
+      </c>
+      <c r="N71">
         <v>7940</v>
       </c>
-      <c r="L71">
-[...7 lines deleted...]
-      </c>
       <c r="O71">
-        <v>7490</v>
+        <v>7830</v>
       </c>
       <c r="P71">
-        <v>7370</v>
+        <v>7720</v>
       </c>
       <c r="Q71">
-        <v>7260</v>
+        <v>7600</v>
       </c>
       <c r="R71">
-        <v>7260</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>52</v>
       </c>
       <c r="B72" t="s">
         <v>23</v>
       </c>
       <c r="C72">
         <v>1600</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="6">
         <v>10190</v>
       </c>
       <c r="G72">
         <v>10100</v>
       </c>
       <c r="H72">
@@ -4407,152 +4407,152 @@
       </c>
       <c r="N73">
         <v>7620</v>
       </c>
       <c r="O73">
         <v>7520</v>
       </c>
       <c r="P73">
         <v>7400</v>
       </c>
       <c r="Q73">
         <v>7290</v>
       </c>
       <c r="R73">
         <v>7290</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>54</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74">
-        <v>1500</v>
+        <v>2100</v>
       </c>
       <c r="D74">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="6">
-        <v>7650</v>
+        <v>8300</v>
       </c>
       <c r="G74">
-        <v>7480</v>
+        <v>8110</v>
       </c>
       <c r="H74">
-        <v>7290</v>
+        <v>7910</v>
       </c>
       <c r="I74">
-        <v>7120</v>
+        <v>7720</v>
       </c>
       <c r="J74">
-        <v>6950</v>
+        <v>7540</v>
       </c>
       <c r="K74">
-        <v>6790</v>
+        <v>7360</v>
       </c>
       <c r="L74">
-        <v>6690</v>
+        <v>7260</v>
       </c>
       <c r="M74">
-        <v>6600</v>
+        <v>7150</v>
       </c>
       <c r="N74">
-        <v>6500</v>
+        <v>7050</v>
       </c>
       <c r="O74">
-        <v>6420</v>
+        <v>6960</v>
       </c>
       <c r="P74">
-        <v>6330</v>
+        <v>6860</v>
       </c>
       <c r="Q74">
-        <v>6230</v>
+        <v>6760</v>
       </c>
       <c r="R74">
-        <v>6230</v>
+        <v>6760</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>54</v>
       </c>
       <c r="B75" t="s">
         <v>28</v>
       </c>
       <c r="C75">
-        <v>1490</v>
+        <v>2100</v>
       </c>
       <c r="D75">
         <v>7</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="6">
-        <v>8290</v>
+        <v>8550</v>
       </c>
       <c r="G75">
-        <v>8100</v>
+        <v>8350</v>
       </c>
       <c r="H75">
-        <v>7890</v>
+        <v>8140</v>
       </c>
       <c r="I75">
-        <v>7700</v>
+        <v>7940</v>
       </c>
       <c r="J75">
-        <v>7510</v>
+        <v>7750</v>
       </c>
       <c r="K75">
-        <v>7330</v>
+        <v>7560</v>
       </c>
       <c r="L75">
-        <v>7220</v>
+        <v>7450</v>
       </c>
       <c r="M75">
-        <v>7110</v>
+        <v>7340</v>
       </c>
       <c r="N75">
-        <v>7010</v>
+        <v>7230</v>
       </c>
       <c r="O75">
-        <v>6910</v>
+        <v>7130</v>
       </c>
       <c r="P75">
-        <v>6810</v>
+        <v>7020</v>
       </c>
       <c r="Q75">
-        <v>6710</v>
+        <v>6920</v>
       </c>
       <c r="R75">
-        <v>6710</v>
+        <v>6920</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>55</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76">
         <v>4400</v>
       </c>
       <c r="D76">
         <v>38</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="6">
         <v>12890</v>
       </c>
       <c r="G76">
         <v>12820</v>
       </c>
       <c r="H76">
@@ -4663,96 +4663,96 @@
       </c>
       <c r="N81" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P81" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q81" s="4" t="s">
         <v>20</v>
       </c>
       <c r="R81" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>27</v>
       </c>
       <c r="B82" t="s">
         <v>28</v>
       </c>
       <c r="C82">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="D82">
         <v>4</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="5">
-        <v>31.8</v>
+        <v>33.5</v>
       </c>
       <c r="G82">
-        <v>31.0</v>
+        <v>32.7</v>
       </c>
       <c r="H82">
-        <v>30.2</v>
+        <v>31.9</v>
       </c>
       <c r="I82">
-        <v>29.4</v>
+        <v>31.1</v>
       </c>
       <c r="J82">
-        <v>28.6</v>
+        <v>30.3</v>
       </c>
       <c r="K82">
-        <v>27.9</v>
+        <v>29.6</v>
       </c>
       <c r="L82">
-        <v>27.5</v>
+        <v>29.2</v>
       </c>
       <c r="M82">
+        <v>28.8</v>
+      </c>
+      <c r="N82">
+        <v>28.4</v>
+      </c>
+      <c r="O82">
+        <v>28</v>
+      </c>
+      <c r="P82">
+        <v>27.6</v>
+      </c>
+      <c r="Q82">
         <v>27.1</v>
       </c>
-      <c r="N82">
-[...10 lines deleted...]
-      </c>
       <c r="R82">
-        <v>25.4</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>29</v>
       </c>
       <c r="B83" t="s">
         <v>28</v>
       </c>
       <c r="C83">
         <v>1500</v>
       </c>
       <c r="D83">
         <v>4</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="5">
         <v>27.3</v>
       </c>
       <c r="G83">
         <v>26.6</v>
       </c>
       <c r="H83">
@@ -4887,96 +4887,96 @@
       </c>
       <c r="N85">
         <v>25.7</v>
       </c>
       <c r="O85">
         <v>25.3</v>
       </c>
       <c r="P85">
         <v>24.9</v>
       </c>
       <c r="Q85">
         <v>24.4</v>
       </c>
       <c r="R85">
         <v>24.4</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>28</v>
       </c>
       <c r="C86">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D86">
         <v>6</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="5">
-        <v>32.4</v>
+        <v>34.7</v>
       </c>
       <c r="G86">
-        <v>31.6</v>
+        <v>33.8</v>
       </c>
       <c r="H86">
-        <v>30.8</v>
+        <v>32.9</v>
       </c>
       <c r="I86">
-        <v>30.0</v>
+        <v>32.1</v>
       </c>
       <c r="J86">
-        <v>29.2</v>
+        <v>31.3</v>
       </c>
       <c r="K86">
-        <v>28.5</v>
+        <v>30.6</v>
       </c>
       <c r="L86">
+        <v>30.2</v>
+      </c>
+      <c r="M86">
+        <v>29.8</v>
+      </c>
+      <c r="N86">
+        <v>29.4</v>
+      </c>
+      <c r="O86">
+        <v>29</v>
+      </c>
+      <c r="P86">
+        <v>28.6</v>
+      </c>
+      <c r="Q86">
         <v>28.1</v>
       </c>
-      <c r="M86">
-[...13 lines deleted...]
-      </c>
       <c r="R86">
-        <v>26.0</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>35</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87">
         <v>750</v>
       </c>
       <c r="D87">
         <v>3</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="5">
         <v>15.7</v>
       </c>
       <c r="G87">
         <v>15.3</v>
       </c>
       <c r="H87">
@@ -5535,96 +5535,96 @@
       </c>
       <c r="N100" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O100" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P100" s="4" t="s">
         <v>69</v>
       </c>
       <c r="Q100" s="4" t="s">
         <v>70</v>
       </c>
       <c r="R100" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>27</v>
       </c>
       <c r="B101" t="s">
         <v>28</v>
       </c>
       <c r="C101">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="D101">
         <v>4</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="6">
-        <v>8190</v>
+        <v>8720</v>
       </c>
       <c r="G101">
-        <v>7790</v>
+        <v>8310</v>
       </c>
       <c r="H101">
-        <v>7500</v>
+        <v>8000</v>
       </c>
       <c r="I101">
-        <v>7200</v>
+        <v>7690</v>
       </c>
       <c r="J101">
-        <v>7010</v>
+        <v>7490</v>
       </c>
       <c r="K101">
-        <v>6720</v>
+        <v>7190</v>
       </c>
       <c r="L101">
-        <v>6570</v>
+        <v>7030</v>
       </c>
       <c r="M101">
-        <v>6420</v>
+        <v>6870</v>
       </c>
       <c r="N101">
-        <v>6320</v>
+        <v>6770</v>
       </c>
       <c r="O101">
-        <v>6220</v>
+        <v>6660</v>
       </c>
       <c r="P101">
-        <v>6120</v>
+        <v>6560</v>
       </c>
       <c r="Q101">
-        <v>6020</v>
+        <v>6450</v>
       </c>
       <c r="R101">
-        <v>6020</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>29</v>
       </c>
       <c r="B102" t="s">
         <v>28</v>
       </c>
       <c r="C102">
         <v>1500</v>
       </c>
       <c r="D102">
         <v>4</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="6">
         <v>7380</v>
       </c>
       <c r="G102">
         <v>7000</v>
       </c>
       <c r="H102">
@@ -5759,96 +5759,96 @@
       </c>
       <c r="N104">
         <v>6060</v>
       </c>
       <c r="O104">
         <v>5970</v>
       </c>
       <c r="P104">
         <v>5870</v>
       </c>
       <c r="Q104">
         <v>5780</v>
       </c>
       <c r="R104">
         <v>5780</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
         <v>28</v>
       </c>
       <c r="C105">
-        <v>1550</v>
+        <v>1600</v>
       </c>
       <c r="D105">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="6">
-        <v>8370</v>
+        <v>9030</v>
       </c>
       <c r="G105">
-        <v>7970</v>
+        <v>8610</v>
       </c>
       <c r="H105">
-        <v>7670</v>
+        <v>8290</v>
       </c>
       <c r="I105">
-        <v>7380</v>
+        <v>7980</v>
       </c>
       <c r="J105">
-        <v>7180</v>
+        <v>7770</v>
       </c>
       <c r="K105">
-        <v>6890</v>
+        <v>7470</v>
       </c>
       <c r="L105">
-        <v>6730</v>
+        <v>7300</v>
       </c>
       <c r="M105">
-        <v>6580</v>
+        <v>7140</v>
       </c>
       <c r="N105">
-        <v>6480</v>
+        <v>7030</v>
       </c>
       <c r="O105">
-        <v>6380</v>
+        <v>6920</v>
       </c>
       <c r="P105">
-        <v>6270</v>
+        <v>6810</v>
       </c>
       <c r="Q105">
-        <v>6170</v>
+        <v>6700</v>
       </c>
       <c r="R105">
-        <v>6170</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>35</v>
       </c>
       <c r="B106" t="s">
         <v>28</v>
       </c>
       <c r="C106">
         <v>750</v>
       </c>
       <c r="D106">
         <v>3</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="6">
         <v>4200</v>
       </c>
       <c r="G106">
         <v>3900</v>
       </c>
       <c r="H106">